--- v0 (2026-05-05)
+++ v1 (2026-05-31)
@@ -6,1683 +6,2012 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="828" uniqueCount="528">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="993" uniqueCount="634">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski kazneni sud u Zagrebu</t>
   </si>
   <si>
-    <t>Kov-511/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c80cecd6-7e81-47c7-8df4-96ad849f7b2f</t>
+    <t>Kov-546/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 08.05.2026.; Podnesak od 29.04.2026.</t>
+  </si>
+  <si>
+    <t>Anka Nekret 22803603208</t>
+  </si>
+  <si>
+    <t>29.05.2026. 15:27:49</t>
+  </si>
+  <si>
+    <t>06.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6851f63-fe7d-4997-864b-bca32b319b08</t>
+  </si>
+  <si>
+    <t>Optužnica za neubrojive.pdf P284P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6851f63-fe7d-4997-864b-bca32b319b08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=546&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-194/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.04.2026.</t>
+  </si>
+  <si>
+    <t>Matej Takacz 26343353241</t>
+  </si>
+  <si>
+    <t>29.05.2026. 15:21:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/660e0f61-c793-4b47-a9ed-fbfdc6933f7b</t>
+  </si>
+  <si>
+    <t>Rješenje - mjere opreza.pdf O181O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/660e0f61-c793-4b47-a9ed-fbfdc6933f7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=194&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-428/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.04.2026.</t>
+  </si>
+  <si>
+    <t>Valentina Zatek 54606104182</t>
+  </si>
+  <si>
+    <t>29.05.2026. 13:19:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1ddf87c-fb86-41e2-9fb8-6f9527fe7efc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1ddf87c-fb86-41e2-9fb8-6f9527fe7efc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=428&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>29.05.2026. 13:18:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5d3d5cd-8b0a-4293-b174-c60ed73a711d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5d3d5cd-8b0a-4293-b174-c60ed73a711d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-229/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.05.2026.</t>
+  </si>
+  <si>
+    <t>Lana Kljenak 57589431935</t>
+  </si>
+  <si>
+    <t>29.05.2026. 13:14:02</t>
+  </si>
+  <si>
+    <t>08.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f4a8de7-76e6-4e84-a70a-212da8af7a3b</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f4a8de7-76e6-4e84-a70a-212da8af7a3b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=229&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv-1434/2024</t>
+  </si>
+  <si>
+    <t>KV Rješenje od 29.04.2026.</t>
+  </si>
+  <si>
+    <t>Zlatko Mamić 73416776117</t>
+  </si>
+  <si>
+    <t>29.05.2026. 13:10:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a179957-adf2-4fbb-bbac-0f0f92c60734</t>
+  </si>
+  <si>
+    <t>Rješenje - vraćanje_oduzimanje stvari.pdf O720O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a179957-adf2-4fbb-bbac-0f0f92c60734/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=1434&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>K-1823/2025</t>
+  </si>
+  <si>
+    <t>Potvrda pravomoćnosti/ovršnosti od 07.05.2026.; Presuda od 10.11.2025.</t>
+  </si>
+  <si>
+    <t>Štefica Panižić 81261182183</t>
+  </si>
+  <si>
+    <t>29.05.2026. 12:37:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f58600e5-f476-431c-9edc-f950b016bd76</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća - s obrazloženjem.pdf O711O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f58600e5-f476-431c-9edc-f950b016bd76/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1823&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-1467/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.03.2026.</t>
+  </si>
+  <si>
+    <t>Bojan Kotzmuth 53813680334</t>
+  </si>
+  <si>
+    <t>29.05.2026. 12:09:57</t>
+  </si>
+  <si>
+    <t>05.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aaeb8610-d166-4da8-a4d9-7d7ae0d805b0</t>
+  </si>
+  <si>
+    <t>Rješenje - produljenje roka za dopunu istrage ili poduzimanje dokazne radnje .pdf O1000000022O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aaeb8610-d166-4da8-a4d9-7d7ae0d805b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1467&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-481/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.05.2026.-11</t>
+  </si>
+  <si>
+    <t>Marko Topić 48293664285</t>
+  </si>
+  <si>
+    <t>29.05.2026. 12:04:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1164ed60-758e-4c3c-87e5-5a11c04151d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1164ed60-758e-4c3c-87e5-5a11c04151d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=481&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kristina Baftijari 88113527309</t>
+  </si>
+  <si>
+    <t>29.05.2026. 12:04:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08c84549-380a-4f38-95f2-042afcb782eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08c84549-380a-4f38-95f2-042afcb782eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-1702/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 16.03.2026.</t>
+  </si>
+  <si>
+    <t>Mark Babić 42890193446</t>
+  </si>
+  <si>
+    <t>29.05.2026. 11:52:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46d01d49-9b36-476a-a837-672c82bc642c</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća - s obrazloženjem.pdf O711O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46d01d49-9b36-476a-a837-672c82bc642c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1702&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>K-222/2021</t>
+  </si>
+  <si>
+    <t>Obavijest o pravomoćnosti presude 
+od 13.05.2026.</t>
+  </si>
+  <si>
+    <t>Martina Jurić Orlić 17212387399</t>
+  </si>
+  <si>
+    <t>29.05.2026. 10:05:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdae0412-6762-435d-85af-54dc3bc0b95d</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdae0412-6762-435d-85af-54dc3bc0b95d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=222&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>K-1753/2024</t>
+  </si>
+  <si>
+    <t>Dopis od 12.05.2026.; Žalba od 16.04.2026.</t>
+  </si>
+  <si>
+    <t>Mislav Nekić 31654966204</t>
+  </si>
+  <si>
+    <t>29.05.2026. 08:49:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6693ae59-214c-4c26-be25-fffdd440ac8e</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6693ae59-214c-4c26-be25-fffdd440ac8e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1753&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kovm-85/2026</t>
+  </si>
+  <si>
+    <t>Anonim.optužnica na odgovor od 29.05.2026..</t>
+  </si>
+  <si>
+    <t>Denis Zorica 88573304991</t>
+  </si>
+  <si>
+    <t>29.05.2026. 08:33:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9e0bd18-9b29-4944-8a00-384d5e2db7ad</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Dopis.pdf P1000000004P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9e0bd18-9b29-4944-8a00-384d5e2db7ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kovm&amp;predmet=85&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1548/2024</t>
+  </si>
+  <si>
+    <t>Dopis od 30.04.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Fumić 98671342259</t>
+  </si>
+  <si>
+    <t>29.05.2026. 08:21:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17bc6bdb-9ed1-42ee-995c-c225fd95f780</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17bc6bdb-9ed1-42ee-995c-c225fd95f780/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1548&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>K-189/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 12.03.2026.</t>
+  </si>
+  <si>
+    <t>IVETA d.o.o.</t>
+  </si>
+  <si>
+    <t>29.05.2026. 07:11:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ff3d632-878c-46a3-812c-5469f937714e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ff3d632-878c-46a3-812c-5469f937714e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=189&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Kov-645/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>Armin Babić 82792336487</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:49:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5dbea1c-ddce-46a8-a936-2a9b89f6f9b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5dbea1c-ddce-46a8-a936-2a9b89f6f9b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=645&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv-650/2026</t>
+  </si>
+  <si>
+    <t>KV Rješenje od 27.05.2026.
+K-999/21</t>
+  </si>
+  <si>
+    <t>Maurizio Osmanović 28473858853</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:41:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc96d5c4-3326-43ec-9cd4-d623661eb688</t>
+  </si>
+  <si>
+    <t>Rješenje - suđenje u odsutnosti.pdf O299O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc96d5c4-3326-43ec-9cd4-d623661eb688/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=650&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1421/2018</t>
+  </si>
+  <si>
+    <t>Obavijest o pravomoćnosti</t>
+  </si>
+  <si>
+    <t>GOLUB TIM d.o.o.</t>
+  </si>
+  <si>
+    <t>28.05.2026. 13:39:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5819a637-de76-4075-beb7-421a34942854</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5819a637-de76-4075-beb7-421a34942854/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1421&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Kov-366/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>Sarah Pehar 03289358567</t>
+  </si>
+  <si>
+    <t>28.05.2026. 13:09:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5105748-c740-4f00-8689-000c7aa81b06</t>
+  </si>
+  <si>
+    <t>Rješenje - izdvajanje (nezakoniti dokazi, zapisnici.obavijesti i dr.).pdf O170O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5105748-c740-4f00-8689-000c7aa81b06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=366&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>28.05.2026. 13:09:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0850ed45-8c33-49ac-b2d1-26e4832b4dd3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0850ed45-8c33-49ac-b2d1-26e4832b4dd3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-1199/2022</t>
+  </si>
+  <si>
+    <t>II Presuda od 30.03.2026.</t>
+  </si>
+  <si>
+    <t>MILOŠ PANDRC</t>
+  </si>
+  <si>
+    <t>28.05.2026. 12:58:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/765297e3-b07a-48bf-8430-da69d479e2de</t>
+  </si>
+  <si>
+    <t>Presuda - odbijena žalba - potvrđena presuda 1. st..pdf P536P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/765297e3-b07a-48bf-8430-da69d479e2de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1199&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Dopis od 10.04.2026.
+tkp</t>
+  </si>
+  <si>
+    <t>28.05.2026. 12:58:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6e67d04-c478-4525-a2a7-7366d2b7bae9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6e67d04-c478-4525-a2a7-7366d2b7bae9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-581/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.05.2026.</t>
+  </si>
+  <si>
+    <t>Danijel Mikec 84443170955</t>
+  </si>
+  <si>
+    <t>28.05.2026. 12:49:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a2ea247-7e16-4fe0-9c60-e63d13be5d70</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a2ea247-7e16-4fe0-9c60-e63d13be5d70/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=581&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>28.05.2026. 12:49:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4ae77e8-96b6-4797-9dcf-bdb88681fb0f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4ae77e8-96b6-4797-9dcf-bdb88681fb0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-331/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 06.12.2024. uz
+potvrdu pravomoćnosti</t>
+  </si>
+  <si>
+    <t>Marko Štirjan 18503824048</t>
+  </si>
+  <si>
+    <t>28.05.2026. 12:32:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f46e23c4-c98c-4349-b5f3-f85820026d5f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f46e23c4-c98c-4349-b5f3-f85820026d5f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=331&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>K-460/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Tomas Lavin 30932979379</t>
+  </si>
+  <si>
+    <t>28.05.2026. 12:29:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78bea00d-8129-4e8b-b45f-2831c18613d5</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 09.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78bea00d-8129-4e8b-b45f-2831c18613d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=460&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-693/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Nenad Jurišić 50361150133</t>
+  </si>
+  <si>
+    <t>28.05.2026. 12:28:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb955852-6d00-4b8a-9606-7dfbbc002660</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 21.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb955852-6d00-4b8a-9606-7dfbbc002660/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=693&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-882/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.05.2026.</t>
+  </si>
+  <si>
+    <t>Vedrana Močnik 09165802390</t>
+  </si>
+  <si>
+    <t>28.05.2026. 12:25:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f233fdba-fdd8-4558-a308-3f95caec38fb</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f233fdba-fdd8-4558-a308-3f95caec38fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=882&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Kov-570/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 08.06.2026.</t>
+  </si>
+  <si>
+    <t>Redžep Dizdarević 93710199346</t>
+  </si>
+  <si>
+    <t>28.05.2026. 12:14:00</t>
+  </si>
+  <si>
+    <t>04.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/883c4c7e-ac88-45aa-9f0d-c8ea2bfe9321</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 08.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/883c4c7e-ac88-45aa-9f0d-c8ea2bfe9321/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=570&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kovm-168/2025</t>
+  </si>
+  <si>
+    <t>Anonimizirano rješenje od 11.03.2026.</t>
+  </si>
+  <si>
+    <t>Tanja Mećava 93169483895</t>
+  </si>
+  <si>
+    <t>28.05.2026. 11:43:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b1a5f11-f020-486f-a0ca-d8c5ca7ead37</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.docx O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b1a5f11-f020-486f-a0ca-d8c5ca7ead37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kovm&amp;predmet=168&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kzd-215/2025</t>
+  </si>
+  <si>
+    <t>Anonimizirani dopis od 03.03.2026.</t>
+  </si>
+  <si>
+    <t>Martin Šokec 45774968784</t>
+  </si>
+  <si>
+    <t>28.05.2026. 11:08:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/896b6294-20c5-4991-9f85-9e4d7548ecdb</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf P67P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/896b6294-20c5-4991-9f85-9e4d7548ecdb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kzd&amp;predmet=215&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-1082/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>Demian Janeš Purkić 81590818686</t>
+  </si>
+  <si>
+    <t>28.05.2026. 10:48:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5f263e8-d608-40f2-be57-366e4a9702a2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5f263e8-d608-40f2-be57-366e4a9702a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1082&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>K-67/2023</t>
+  </si>
+  <si>
+    <t>Kv rješenje od 31.03.2026.</t>
+  </si>
+  <si>
+    <t>Josip Berišić 68798686508</t>
+  </si>
+  <si>
+    <t>28.05.2026. 10:25:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27407298-db24-4130-b306-6f24dddf2ff9</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27407298-db24-4130-b306-6f24dddf2ff9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=67&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>K-1206/2025</t>
+  </si>
+  <si>
+    <t>Potvrda pravomoćnosti/ovršnosti od 09.04.2026.; Presuda od 03.03.2026.</t>
+  </si>
+  <si>
+    <t>Krasoje Ristovski 33636307311</t>
+  </si>
+  <si>
+    <t>28.05.2026. 10:23:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea22149e-ec43-4c94-ac93-315a68d31566</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća (kazneni nalog).pdf O81O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea22149e-ec43-4c94-ac93-315a68d31566/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1206&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-488/2026</t>
+  </si>
+  <si>
+    <t>anonimizirano rješenje od 23.04.2026. br. Kv-505/2026</t>
+  </si>
+  <si>
+    <t>Katarina Antunović 61531500877</t>
+  </si>
+  <si>
+    <t>28.05.2026. 09:59:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61b0f815-86a4-499f-b172-0aa403485eed</t>
+  </si>
+  <si>
+    <t>Dopis.docx P1000000004P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61b0f815-86a4-499f-b172-0aa403485eed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=488&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-335/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o potvrđivanju
+optuženice od 11.05.2026.</t>
+  </si>
+  <si>
+    <t>Rosano Muratović 71413684449</t>
+  </si>
+  <si>
+    <t>28.05.2026. 09:24:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6291f494-60a7-404e-aff6-6ece7acba01d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6291f494-60a7-404e-aff6-6ece7acba01d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=335&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje o izdvajanju
+SB od 11.05.2026.</t>
+  </si>
+  <si>
+    <t>28.05.2026. 09:24:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc5d86d0-fa1f-405c-86df-a12a7cdb2fa4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc5d86d0-fa1f-405c-86df-a12a7cdb2fa4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-655/2024</t>
+  </si>
+  <si>
+    <t>Nalog od 30.04.2026.</t>
+  </si>
+  <si>
+    <t>Antonio Matoušek 64467028643</t>
+  </si>
+  <si>
+    <t>28.05.2026. 09:11:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/409b6463-730c-4d93-ac27-2657f06799a8</t>
+  </si>
+  <si>
+    <t>Nalog.pdf O24O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/409b6463-730c-4d93-ac27-2657f06799a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=655&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kzd-173/2025</t>
+  </si>
+  <si>
+    <t>Anonimizirana presuda od 11.02.2026.</t>
+  </si>
+  <si>
+    <t>Valentina Baštijan 29315718758</t>
+  </si>
+  <si>
+    <t>28.05.2026. 08:38:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4749739-c3b0-467b-8980-8db574ff1b5f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4749739-c3b0-467b-8980-8db574ff1b5f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kzd&amp;predmet=173&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-266/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.12.2025.-46</t>
+  </si>
+  <si>
+    <t>Darko Matko 77734200284</t>
+  </si>
+  <si>
+    <t>28.05.2026. 08:19:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44422417-c7b0-4408-95fe-1445e7b55266</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44422417-c7b0-4408-95fe-1445e7b55266/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=266&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kv-403/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>MUHAMMAD USMAN</t>
+  </si>
+  <si>
+    <t>28.05.2026. 06:35:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30c75600-1a5d-4d3f-a1f9-66b309888f3b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30c75600-1a5d-4d3f-a1f9-66b309888f3b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=403&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-2164/2025</t>
+  </si>
+  <si>
+    <t>žalba na odgovor</t>
+  </si>
+  <si>
+    <t>Bruno Vidović 09609842120</t>
+  </si>
+  <si>
+    <t>27.05.2026. 15:38:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1aff9e61-f8f1-45c4-b0ba-a614545dc7b1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1aff9e61-f8f1-45c4-b0ba-a614545dc7b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=2164&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-1323/2025</t>
+  </si>
+  <si>
+    <t>Zvonimir Kelava 09754484556</t>
+  </si>
+  <si>
+    <t>27.05.2026. 15:36:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4ef3ac7-c7d7-43fc-bd4d-d15d656ddfab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4ef3ac7-c7d7-43fc-bd4d-d15d656ddfab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1323&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-1173/2020</t>
+  </si>
+  <si>
+    <t>I st. presuda od 28.11.2022. uz 
+potvrdu o pravomoćnosti</t>
+  </si>
+  <si>
+    <t>Tatjana Robić 79984306217</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:40:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0203aaf4-a7a7-4a11-bdb3-89d01d8aea59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0203aaf4-a7a7-4a11-bdb3-89d01d8aea59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1173&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Kov-72/2026</t>
+  </si>
+  <si>
+    <t>Rješenje-opt. potvrđena od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Šurbek 41323512663</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:35:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a34acd97-a552-45c0-b0c3-7631db13b622</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a34acd97-a552-45c0-b0c3-7631db13b622/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=72&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje -izdvajanje sl. bilješki od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:35:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e31ae4b-3d18-434c-8b80-64bc453b9e16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e31ae4b-3d18-434c-8b80-64bc453b9e16/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kovm-55/2026</t>
+  </si>
+  <si>
+    <t>Anonimizirano rješenje od 16.04.2026.</t>
+  </si>
+  <si>
+    <t>Marčelo Delić 11369790997</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:21:29</t>
+  </si>
+  <si>
+    <t>03.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df18bc13-2b29-4155-aade-3fb82e630f57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df18bc13-2b29-4155-aade-3fb82e630f57/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kovm&amp;predmet=55&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1206/2023</t>
+  </si>
+  <si>
+    <t>Odluka od 24.04.2026.</t>
+  </si>
+  <si>
+    <t>Nataša Spevec 84810081508</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:18:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e83e904-f426-490f-85a9-c526f74d1632</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e83e904-f426-490f-85a9-c526f74d1632/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1206&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Kov-571/2026</t>
+  </si>
+  <si>
+    <t>optužnica na odgovor</t>
+  </si>
+  <si>
+    <t>Goran Banović 36717912833</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:14:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92dc3221-3314-4ef6-86a7-93dba483ed28</t>
   </si>
   <si>
     <t>Optužnica.pdf P66P; Dopis.pdf O374O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/c80cecd6-7e81-47c7-8df4-96ad849f7b2f/dokumenti/preuzimanje</t>
-[...269 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f3231b4d-01fc-4994-8129-d551ba51ee10</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/92dc3221-3314-4ef6-86a7-93dba483ed28/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=571&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-31/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.05.2026.-9</t>
+  </si>
+  <si>
+    <t>Tomislav Miletić 19200613083</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:09:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee233af6-bd74-4507-81f1-b502dfcdc0fb</t>
   </si>
   <si>
     <t>Rješenje - obustava postupka.pdf O201O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/f3231b4d-01fc-4994-8129-d551ba51ee10/dokumenti/preuzimanje</t>
-[...623 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1700&amp;godina=2020</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee233af6-bd74-4507-81f1-b502dfcdc0fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=31&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv-640/2026</t>
+  </si>
+  <si>
+    <t>Kv rješenje od 26.05.2026.
+K-542/2024</t>
+  </si>
+  <si>
+    <t>Marko Martinović</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:39:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/456759f8-d0e9-4c9c-b7ab-38624fd83442</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/456759f8-d0e9-4c9c-b7ab-38624fd83442/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=640&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-533/2021</t>
+  </si>
+  <si>
+    <t>Presuda od 17.04.2026.</t>
+  </si>
+  <si>
+    <t>Luka Berišić 76277967767</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:26:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb15954b-da1f-43a1-8e2d-5bf4f78f4938</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb15954b-da1f-43a1-8e2d-5bf4f78f4938/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=533&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Kv-1329/2025</t>
+  </si>
+  <si>
+    <t>KV Rješenje od 29.04.2026.
+K-1342/2025</t>
+  </si>
+  <si>
+    <t>Armando Azizaj 65392484981</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:25:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/729741c5-9eed-4af0-9c49-ca7ac5d05023</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/729741c5-9eed-4af0-9c49-ca7ac5d05023/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=1329&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kovm-222/2025</t>
+  </si>
+  <si>
+    <t>Anonimizirano rješenje od 07.05.2026.</t>
+  </si>
+  <si>
+    <t>BILJANA VUJEVIĆ</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:24:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83aeb785-ddd9-4f67-88e2-b29d9b1567e4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83aeb785-ddd9-4f67-88e2-b29d9b1567e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kovm&amp;predmet=222&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-636/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Salopek 02949500447</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:13:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3f03735-6e07-4092-9fa0-964715fae7d2</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 10.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3f03735-6e07-4092-9fa0-964715fae7d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=636&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-686/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 29.04.2026. (trošak)</t>
+  </si>
+  <si>
+    <t>Krista Darojković 94245480208</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:03:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f32722d7-1560-4228-b546-07afd7e6fddf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f32722d7-1560-4228-b546-07afd7e6fddf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=686&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-1470/2025</t>
+  </si>
+  <si>
+    <t>Optužnica OKDO Zagreb,
+na odgovor</t>
+  </si>
+  <si>
+    <t>Ramo Huseinović 75936224680</t>
+  </si>
+  <si>
+    <t>27.05.2026. 09:36:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92de62aa-72f2-4821-a736-1d97f8dfed97</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92de62aa-72f2-4821-a736-1d97f8dfed97/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1470&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Matea Aničić 85218823587</t>
+  </si>
+  <si>
+    <t>27.05.2026. 09:36:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b85f0e0-1cb9-4814-881e-0c06c835b300</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b85f0e0-1cb9-4814-881e-0c06c835b300/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-50/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 06.05.2026.</t>
+  </si>
+  <si>
+    <t>Jelena Jelić 13144908484</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:34:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bcabbb1-be75-4fdf-9618-ec6a21e4c949</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bcabbb1-be75-4fdf-9618-ec6a21e4c949/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=50&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-267/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.04.2026.</t>
+  </si>
+  <si>
+    <t>ADO ALIĆ</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:31:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91e77651-9e6c-42eb-81f5-5c18283098ca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91e77651-9e6c-42eb-81f5-5c18283098ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=267&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:31:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24620405-39fa-4935-9936-0ce36794c26d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24620405-39fa-4935-9936-0ce36794c26d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-878/2022</t>
+  </si>
+  <si>
+    <t>Žalba od 04.12.2025. na odgovor</t>
+  </si>
+  <si>
+    <t>Hadžo Hašimović 09464989852</t>
+  </si>
+  <si>
+    <t>26.05.2026. 10:36:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53597252-e62e-4f39-8990-c3bf52c8f810</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53597252-e62e-4f39-8990-c3bf52c8f810/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=878&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Kzd-206/2022</t>
+  </si>
+  <si>
+    <t>Anonimizirana presuda od 13.11.2025.</t>
+  </si>
+  <si>
+    <t>Nikolina Vučenik 27672440703</t>
+  </si>
+  <si>
+    <t>26.05.2026. 09:51:27</t>
+  </si>
+  <si>
+    <t>02.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce08447f-7ec7-4be4-b7bc-f35aa5327650</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce08447f-7ec7-4be4-b7bc-f35aa5327650/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kzd&amp;predmet=206&amp;godina=2022</t>
   </si>
   <si>
     <t>Kv-1389/2024</t>
   </si>
   <si>
-    <t>II Rješenje od 06.03.2026.</t>
+    <t>Obavijest o pravomoćnosti od 29.04.2026.</t>
   </si>
   <si>
     <t>Roko Vranić 14008199785</t>
   </si>
   <si>
-    <t>29.04.2026. 06:39:16</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/afea5a6c-361a-4ab8-82a7-a962a55bec83/dokumenti/preuzimanje</t>
+    <t>26.05.2026. 09:44:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d637785-928a-49ca-b217-fd425c10890e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d637785-928a-49ca-b217-fd425c10890e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=1389&amp;godina=2024</t>
   </si>
   <si>
-    <t>K-235/2024</t>
-[...585 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d7204274-98ef-4a87-bf2d-a3d3f8ced518/dokumenti/preuzimanje</t>
+    <t>Kov-1165/2025</t>
+  </si>
+  <si>
+    <t>Dino Zahirović 39440152347</t>
+  </si>
+  <si>
+    <t>26.05.2026. 09:29:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5811fac3-f70b-4768-afeb-1f799b6cd3eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5811fac3-f70b-4768-afeb-1f799b6cd3eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1165&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-1419/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.09.2025.</t>
+  </si>
+  <si>
+    <t>Tomislav Budulica 85811887782</t>
+  </si>
+  <si>
+    <t>26.05.2026. 08:30:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e9da092-25db-46d9-9881-bccbbcec62d5</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e9da092-25db-46d9-9881-bccbbcec62d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1419&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kov-1245/2025</t>
+  </si>
+  <si>
+    <t>Ivan Benko 16562259311</t>
+  </si>
+  <si>
+    <t>26.05.2026. 07:17:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/697a89a6-cd0a-44f1-9137-fd82a3496406</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/697a89a6-cd0a-44f1-9137-fd82a3496406/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1245&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-593/2025</t>
+  </si>
+  <si>
+    <t>Dražen Rebrović 08797506423</t>
+  </si>
+  <si>
+    <t>25.05.2026. 14:40:57</t>
+  </si>
+  <si>
+    <t>01.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d271a4e-5d22-4574-9d9c-702ebd8ffe64</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d271a4e-5d22-4574-9d9c-702ebd8ffe64/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=593&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kovm-90/2026</t>
+  </si>
+  <si>
+    <t>Anonimizirani poziv od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>Domagoj Sabo 00544516937</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:19:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72fece7a-cc03-4b32-b5e4-5618bb3b8ae0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72fece7a-cc03-4b32-b5e4-5618bb3b8ae0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kovm&amp;predmet=90&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-430/2025</t>
+  </si>
+  <si>
+    <t>Nalog od 08.07.2025. (trošak)</t>
+  </si>
+  <si>
+    <t>Jan Radan 77556568702</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:02:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bc8f57e-a318-4e72-b637-822ed347c384</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bc8f57e-a318-4e72-b637-822ed347c384/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=430&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-68/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 13.01.2026.</t>
+  </si>
+  <si>
+    <t>Mišel Pucelj 56528069888</t>
+  </si>
+  <si>
+    <t>25.05.2026. 12:43:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ff509ad-cf44-4230-80bf-792f9a20d09f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ff509ad-cf44-4230-80bf-792f9a20d09f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=68&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.01.2026.</t>
+  </si>
+  <si>
+    <t>25.05.2026. 12:43:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77a1379c-4a48-4e3a-91ee-b407b62b9305</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77a1379c-4a48-4e3a-91ee-b407b62b9305/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-150/2024</t>
+  </si>
+  <si>
+    <t>Kv rješenje od 31.12.2025.</t>
+  </si>
+  <si>
+    <t>Jelena Kovačec 02032769881</t>
+  </si>
+  <si>
+    <t>25.05.2026. 12:32:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bcb8916-450f-4bb7-92af-b6c9a6db2d79</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bcb8916-450f-4bb7-92af-b6c9a6db2d79/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=150&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>K-697/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.04.2026. (trošak)</t>
+  </si>
+  <si>
+    <t>Bojan Vukas 11340773555</t>
+  </si>
+  <si>
+    <t>25.05.2026. 11:20:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf6c9e70-de8f-4983-89ee-cad8ffb301be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf6c9e70-de8f-4983-89ee-cad8ffb301be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=697&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kov-583/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 08.06.2026.</t>
+  </si>
+  <si>
+    <t>Josip Mandić 10036406819</t>
+  </si>
+  <si>
+    <t>25.05.2026. 10:32:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5124eabf-82f7-4aca-9986-e2035e2ef1c1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5124eabf-82f7-4aca-9986-e2035e2ef1c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=583&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv-175/2026</t>
+  </si>
+  <si>
+    <t>Obavijest o pravomoćnosti od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>Božidar Rubinić 34525541016</t>
+  </si>
+  <si>
+    <t>25.05.2026. 10:20:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d5d875d-d686-4158-b249-393ed56ce0f9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d5d875d-d686-4158-b249-393ed56ce0f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=175&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kvm-86/2026</t>
+  </si>
+  <si>
+    <t>Anonimizirano rješenje od 13.02.2026.</t>
+  </si>
+  <si>
+    <t>Marko Matić 72217762774</t>
+  </si>
+  <si>
+    <t>25.05.2026. 09:41:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea793a6f-f933-42c3-a431-6c41bebbc450</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea793a6f-f933-42c3-a431-6c41bebbc450/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kvm&amp;predmet=86&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-85/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ukidanju istražnog zatvora i
+određivanju mjera opreza od 23.01.2026.</t>
+  </si>
+  <si>
+    <t>Ana Marković 13737258654</t>
+  </si>
+  <si>
+    <t>25.05.2026. 06:28:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a919d98-148a-4a04-880e-cb236b370b81</t>
+  </si>
+  <si>
+    <t>Rješenje - ukinut pritvor.pdf O305O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a919d98-148a-4a04-880e-cb236b370b81/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=85&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-1472/2025</t>
+  </si>
+  <si>
+    <t>Rješenje o potvrđivanju optužnice od 27.04.2026.</t>
+  </si>
+  <si>
+    <t>Singh Jaspreet 59135645009</t>
+  </si>
+  <si>
+    <t>24.05.2026. 10:40:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f2d5c5e-f3e5-452d-9bb6-1e0cabbb8020</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f2d5c5e-f3e5-452d-9bb6-1e0cabbb8020/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1472&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-772/2025</t>
+  </si>
+  <si>
+    <t>Jasna Sunčana Ribarić 90099736699</t>
+  </si>
+  <si>
+    <t>24.05.2026. 10:38:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de3eb22c-ed84-4e22-a28c-31b51a213fa4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de3eb22c-ed84-4e22-a28c-31b51a213fa4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=772&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-73/2026</t>
+  </si>
+  <si>
+    <t>Optužnica OKDO 
+Zagreb, na odgovor</t>
+  </si>
+  <si>
+    <t>Davor Dropuljić 63537662274</t>
+  </si>
+  <si>
+    <t>23.05.2026. 14:32:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f229ccf-5ed2-435b-a71a-a539d3916788</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f229ccf-5ed2-435b-a71a-a539d3916788/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=73&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-489/2026</t>
+  </si>
+  <si>
+    <t>Denis Grahovac 88902902111</t>
+  </si>
+  <si>
+    <t>23.05.2026. 11:15:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70f3e402-9aa1-4a5e-beb5-4bca2b24fd29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70f3e402-9aa1-4a5e-beb5-4bca2b24fd29/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=489&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-151/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o potvrđivanju optužnice od 24.04.2026.</t>
+  </si>
+  <si>
+    <t>Neven Mileusnić 37765690889</t>
+  </si>
+  <si>
+    <t>23.05.2026. 11:09:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff2fc400-75ef-42df-bd6c-6da7f336ee4b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff2fc400-75ef-42df-bd6c-6da7f336ee4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=151&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-241/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o potvrđivanju optužnice od 06.05.2026.</t>
+  </si>
+  <si>
+    <t>TD AMREST MEDIA D.O.O.</t>
+  </si>
+  <si>
+    <t>23.05.2026. 10:57:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f9585a9-96a4-4f21-b124-4d1a23b4e976</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f9585a9-96a4-4f21-b124-4d1a23b4e976/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=241&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-578/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 22.05.2026.; Podnesak od 07.05.2026.</t>
+  </si>
+  <si>
+    <t>Demirel Handžo 32790682591</t>
+  </si>
+  <si>
+    <t>22.05.2026. 14:48:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f0e389c-706e-4b6e-83ff-1d47c6d786b6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f0e389c-706e-4b6e-83ff-1d47c6d786b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=578&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv-1335/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>Karla Ljiljak 61762984457</t>
+  </si>
+  <si>
+    <t>22.05.2026. 07:16:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e781fa9e-2e9b-4d5b-a393-1ae24876e9de</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e781fa9e-2e9b-4d5b-a393-1ae24876e9de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=1335&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kv-14/2026</t>
+  </si>
+  <si>
+    <t>Potvrda pravomoćnosti/ovršnosti od 07.05.2026.; Rješenje od 19.02.2026.</t>
+  </si>
+  <si>
+    <t>Siniša Vanjorek 78686456676</t>
+  </si>
+  <si>
+    <t>22.05.2026. 07:07:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67b33254-d6fa-46ef-900f-0d14762e2b25</t>
+  </si>
+  <si>
+    <t>Rješenje - obustavlja se postupak za opoziv uvjetne osude.pdf O714O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67b33254-d6fa-46ef-900f-0d14762e2b25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=14&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv-881/2025</t>
+  </si>
+  <si>
+    <t>Marijana Hassan Abdalaal Mohamed Attia 59919824445</t>
+  </si>
+  <si>
+    <t>22.05.2026. 06:49:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57e36205-b991-426b-8540-82a16a2bd67f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57e36205-b991-426b-8540-82a16a2bd67f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=881&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N75"/>
+  <dimension ref="A1:N90"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1787,2755 +2116,3325 @@
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>33</v>
       </c>
       <c r="D4" t="s">
         <v>34</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>35</v>
       </c>
       <c r="I4" t="s">
         <v>36</v>
       </c>
       <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
         <v>37</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
+        <v>30</v>
+      </c>
+      <c r="M4" t="s">
         <v>38</v>
       </c>
-      <c r="L4" t="s">
+      <c r="N4" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>33</v>
       </c>
       <c r="D5" t="s">
         <v>34</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>35</v>
+      </c>
+      <c r="I5" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M5" t="s">
         <v>42</v>
       </c>
-      <c r="I5" t="s">
-[...8 lines deleted...]
-      <c r="L5" t="s">
+      <c r="N5" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D6" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" t="s">
+        <v>47</v>
+      </c>
+      <c r="K6" t="s">
         <v>48</v>
       </c>
-      <c r="I6" t="s">
+      <c r="L6" t="s">
         <v>49</v>
       </c>
-      <c r="J6" t="s">
-[...2 lines deleted...]
-      <c r="K6" t="s">
+      <c r="M6" t="s">
         <v>50</v>
       </c>
-      <c r="L6" t="s">
+      <c r="N6" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D7" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>54</v>
+      </c>
+      <c r="I7" t="s">
+        <v>55</v>
+      </c>
+      <c r="J7" t="s">
+        <v>20</v>
+      </c>
+      <c r="K7" t="s">
         <v>56</v>
       </c>
-      <c r="I7" t="s">
+      <c r="L7" t="s">
         <v>57</v>
       </c>
-      <c r="J7" t="s">
+      <c r="M7" t="s">
         <v>58</v>
       </c>
-      <c r="K7" t="s">
+      <c r="N7" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D8" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>62</v>
+      </c>
+      <c r="I8" t="s">
+        <v>63</v>
+      </c>
+      <c r="J8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K8" t="s">
         <v>64</v>
       </c>
-      <c r="I8" t="s">
+      <c r="L8" t="s">
         <v>65</v>
       </c>
-      <c r="J8" t="s">
+      <c r="M8" t="s">
         <v>66</v>
       </c>
-      <c r="K8" t="s">
+      <c r="N8" t="s">
         <v>67</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="I9" t="s">
+        <v>71</v>
+      </c>
+      <c r="J9" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="K9" t="s">
         <v>73</v>
       </c>
       <c r="L9" t="s">
         <v>74</v>
       </c>
       <c r="M9" t="s">
         <v>75</v>
       </c>
       <c r="N9" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="D10" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="I10" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="J10" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="K10" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L10" t="s">
-        <v>80</v>
+        <v>49</v>
       </c>
       <c r="M10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N10" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="D11" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="I11" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="J11" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="K11" t="s">
+        <v>86</v>
+      </c>
+      <c r="L11" t="s">
+        <v>49</v>
+      </c>
+      <c r="M11" t="s">
+        <v>87</v>
+      </c>
+      <c r="N11" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D12" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="I12" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="J12" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="K12" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="L12" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="M12" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="N12" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D13" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="I13" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="J13" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="K13" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="L13" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="M13" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="N13" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D14" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="I14" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="J14" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="K14" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="L14" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="M14" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="N14" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D15" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I15" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="J15" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="K15" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="L15" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="M15" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="N15" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D16" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="I16" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="J16" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="K16" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="L16" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="M16" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N16" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D17" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="I17" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="J17" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="K17" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="L17" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
       <c r="M17" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="N17" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="I18" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="J18" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="K18" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="L18" t="s">
-        <v>137</v>
+        <v>49</v>
       </c>
       <c r="M18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="N18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="I19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="J19" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="K19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="L19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="M19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="N19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="D20" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="I20" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="J20" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="K20" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="L20" t="s">
-        <v>151</v>
+        <v>101</v>
       </c>
       <c r="M20" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="N20" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D21" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="I21" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="J21" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="K21" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="L21" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="M21" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="N21" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="D22" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="I22" t="s">
         <v>164</v>
       </c>
       <c r="J22" t="s">
+        <v>72</v>
+      </c>
+      <c r="K22" t="s">
         <v>165</v>
       </c>
-      <c r="K22" t="s">
+      <c r="L22" t="s">
+        <v>49</v>
+      </c>
+      <c r="M22" t="s">
         <v>166</v>
       </c>
-      <c r="L22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N22" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="D23" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
+        <v>169</v>
+      </c>
+      <c r="I23" t="s">
+        <v>170</v>
+      </c>
+      <c r="J23" t="s">
+        <v>72</v>
+      </c>
+      <c r="K23" t="s">
+        <v>171</v>
+      </c>
+      <c r="L23" t="s">
         <v>172</v>
       </c>
-      <c r="I23" t="s">
+      <c r="M23" t="s">
         <v>173</v>
       </c>
-      <c r="J23" t="s">
+      <c r="N23" t="s">
         <v>174</v>
-      </c>
-[...10 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="D24" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="I24" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="J24" t="s">
-        <v>183</v>
+        <v>72</v>
       </c>
       <c r="K24" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="L24" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="M24" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="N24" t="s">
-        <v>186</v>
+        <v>174</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="D25" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="I25" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="J25" t="s">
-        <v>191</v>
+        <v>72</v>
       </c>
       <c r="K25" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="L25" t="s">
-        <v>106</v>
+        <v>161</v>
       </c>
       <c r="M25" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="N25" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="D26" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="I26" t="s">
-        <v>198</v>
+        <v>186</v>
       </c>
       <c r="J26" t="s">
-        <v>174</v>
+        <v>72</v>
       </c>
       <c r="K26" t="s">
-        <v>199</v>
+        <v>187</v>
       </c>
       <c r="L26" t="s">
-        <v>90</v>
+        <v>49</v>
       </c>
       <c r="M26" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="N26" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="D27" t="s">
-        <v>203</v>
+        <v>190</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>204</v>
+        <v>191</v>
       </c>
       <c r="I27" t="s">
-        <v>205</v>
+        <v>192</v>
       </c>
       <c r="J27" t="s">
-        <v>174</v>
+        <v>72</v>
       </c>
       <c r="K27" t="s">
-        <v>206</v>
+        <v>193</v>
       </c>
       <c r="L27" t="s">
-        <v>207</v>
+        <v>65</v>
       </c>
       <c r="M27" t="s">
-        <v>208</v>
+        <v>194</v>
       </c>
       <c r="N27" t="s">
-        <v>209</v>
+        <v>195</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>210</v>
+        <v>196</v>
       </c>
       <c r="D28" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>212</v>
+        <v>198</v>
       </c>
       <c r="I28" t="s">
-        <v>213</v>
+        <v>199</v>
       </c>
       <c r="J28" t="s">
-        <v>174</v>
+        <v>72</v>
       </c>
       <c r="K28" t="s">
-        <v>214</v>
+        <v>200</v>
       </c>
       <c r="L28" t="s">
-        <v>39</v>
+        <v>201</v>
       </c>
       <c r="M28" t="s">
-        <v>215</v>
+        <v>202</v>
       </c>
       <c r="N28" t="s">
-        <v>216</v>
+        <v>203</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>217</v>
+        <v>204</v>
       </c>
       <c r="D29" t="s">
-        <v>218</v>
+        <v>205</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>219</v>
+        <v>206</v>
       </c>
       <c r="I29" t="s">
-        <v>220</v>
+        <v>207</v>
       </c>
       <c r="J29" t="s">
-        <v>174</v>
+        <v>72</v>
       </c>
       <c r="K29" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="L29" t="s">
-        <v>106</v>
+        <v>209</v>
       </c>
       <c r="M29" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="N29" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="D30" t="s">
-        <v>224</v>
+        <v>213</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
+        <v>214</v>
+      </c>
+      <c r="I30" t="s">
+        <v>215</v>
+      </c>
+      <c r="J30" t="s">
+        <v>72</v>
+      </c>
+      <c r="K30" t="s">
+        <v>216</v>
+      </c>
+      <c r="L30" t="s">
+        <v>217</v>
+      </c>
+      <c r="M30" t="s">
+        <v>218</v>
+      </c>
+      <c r="N30" t="s">
         <v>219</v>
-      </c>
-[...16 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>229</v>
+        <v>220</v>
       </c>
       <c r="D31" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="I31" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
       <c r="J31" t="s">
-        <v>174</v>
+        <v>224</v>
       </c>
       <c r="K31" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="L31" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="M31" t="s">
-        <v>235</v>
+        <v>227</v>
       </c>
       <c r="N31" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="D32" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="I32" t="s">
-        <v>240</v>
+        <v>232</v>
       </c>
       <c r="J32" t="s">
-        <v>174</v>
+        <v>224</v>
       </c>
       <c r="K32" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="L32" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="M32" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="N32" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
         <v>237</v>
       </c>
       <c r="D33" t="s">
-        <v>17</v>
+        <v>238</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
         <v>239</v>
       </c>
       <c r="I33" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="J33" t="s">
-        <v>174</v>
+        <v>224</v>
       </c>
       <c r="K33" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="L33" t="s">
-        <v>22</v>
+        <v>242</v>
       </c>
       <c r="M33" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="N33" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="D34" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
+        <v>247</v>
+      </c>
+      <c r="I34" t="s">
+        <v>248</v>
+      </c>
+      <c r="J34" t="s">
+        <v>72</v>
+      </c>
+      <c r="K34" t="s">
+        <v>249</v>
+      </c>
+      <c r="L34" t="s">
+        <v>217</v>
+      </c>
+      <c r="M34" t="s">
         <v>250</v>
       </c>
-      <c r="I34" t="s">
+      <c r="N34" t="s">
         <v>251</v>
-      </c>
-[...13 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="D35" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
+        <v>254</v>
+      </c>
+      <c r="I35" t="s">
+        <v>255</v>
+      </c>
+      <c r="J35" t="s">
+        <v>72</v>
+      </c>
+      <c r="K35" t="s">
+        <v>256</v>
+      </c>
+      <c r="L35" t="s">
+        <v>257</v>
+      </c>
+      <c r="M35" t="s">
         <v>258</v>
       </c>
-      <c r="I35" t="s">
+      <c r="N35" t="s">
         <v>259</v>
-      </c>
-[...13 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="D36" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
+        <v>262</v>
+      </c>
+      <c r="I36" t="s">
+        <v>263</v>
+      </c>
+      <c r="J36" t="s">
+        <v>72</v>
+      </c>
+      <c r="K36" t="s">
         <v>264</v>
       </c>
-      <c r="I36" t="s">
+      <c r="L36" t="s">
         <v>265</v>
       </c>
-      <c r="J36" t="s">
-[...2 lines deleted...]
-      <c r="K36" t="s">
+      <c r="M36" t="s">
         <v>266</v>
       </c>
-      <c r="L36" t="s">
-[...2 lines deleted...]
-      <c r="M36" t="s">
+      <c r="N36" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>179</v>
+        <v>268</v>
       </c>
       <c r="D37" t="s">
-        <v>180</v>
+        <v>269</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="I37" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="J37" t="s">
-        <v>270</v>
+        <v>72</v>
       </c>
       <c r="K37" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="L37" t="s">
-        <v>106</v>
+        <v>273</v>
       </c>
       <c r="M37" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="N37" t="s">
-        <v>186</v>
+        <v>275</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="D38" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="I38" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="J38" t="s">
-        <v>270</v>
+        <v>72</v>
       </c>
       <c r="K38" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="L38" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="M38" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="N38" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="D39" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
+        <v>278</v>
+      </c>
+      <c r="I39" t="s">
+        <v>284</v>
+      </c>
+      <c r="J39" t="s">
+        <v>72</v>
+      </c>
+      <c r="K39" t="s">
+        <v>285</v>
+      </c>
+      <c r="L39" t="s">
+        <v>161</v>
+      </c>
+      <c r="M39" t="s">
+        <v>286</v>
+      </c>
+      <c r="N39" t="s">
         <v>282</v>
-      </c>
-[...16 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
         <v>287</v>
       </c>
       <c r="D40" t="s">
         <v>288</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
         <v>289</v>
       </c>
       <c r="I40" t="s">
         <v>290</v>
       </c>
       <c r="J40" t="s">
-        <v>191</v>
+        <v>224</v>
       </c>
       <c r="K40" t="s">
         <v>291</v>
       </c>
       <c r="L40" t="s">
-        <v>39</v>
+        <v>292</v>
       </c>
       <c r="M40" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="N40" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D41" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="I41" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="J41" t="s">
-        <v>191</v>
+        <v>47</v>
       </c>
       <c r="K41" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="L41" t="s">
-        <v>106</v>
+        <v>234</v>
       </c>
       <c r="M41" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="N41" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D42" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="I42" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="J42" t="s">
-        <v>270</v>
+        <v>72</v>
       </c>
       <c r="K42" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="L42" t="s">
-        <v>253</v>
+        <v>161</v>
       </c>
       <c r="M42" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="N42" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D43" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="I43" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="J43" t="s">
-        <v>191</v>
+        <v>72</v>
       </c>
       <c r="K43" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="L43" t="s">
-        <v>313</v>
+        <v>101</v>
       </c>
       <c r="M43" t="s">
         <v>314</v>
       </c>
       <c r="N43" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
         <v>316</v>
       </c>
       <c r="D44" t="s">
         <v>317</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
         <v>318</v>
       </c>
       <c r="I44" t="s">
         <v>319</v>
       </c>
       <c r="J44" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="K44" t="s">
         <v>320</v>
       </c>
       <c r="L44" t="s">
+        <v>109</v>
+      </c>
+      <c r="M44" t="s">
         <v>321</v>
       </c>
-      <c r="M44" t="s">
+      <c r="N44" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="D45" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
+        <v>324</v>
+      </c>
+      <c r="I45" t="s">
+        <v>325</v>
+      </c>
+      <c r="J45" t="s">
+        <v>72</v>
+      </c>
+      <c r="K45" t="s">
         <v>326</v>
       </c>
-      <c r="I45" t="s">
+      <c r="L45" t="s">
+        <v>109</v>
+      </c>
+      <c r="M45" t="s">
         <v>327</v>
       </c>
-      <c r="J45" t="s">
-[...2 lines deleted...]
-      <c r="K45" t="s">
+      <c r="N45" t="s">
         <v>328</v>
-      </c>
-[...7 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="D46" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
+        <v>331</v>
+      </c>
+      <c r="I46" t="s">
+        <v>332</v>
+      </c>
+      <c r="J46" t="s">
+        <v>224</v>
+      </c>
+      <c r="K46" t="s">
+        <v>333</v>
+      </c>
+      <c r="L46" t="s">
+        <v>65</v>
+      </c>
+      <c r="M46" t="s">
         <v>334</v>
       </c>
-      <c r="I46" t="s">
+      <c r="N46" t="s">
         <v>335</v>
-      </c>
-[...13 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="D47" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
+        <v>338</v>
+      </c>
+      <c r="I47" t="s">
+        <v>339</v>
+      </c>
+      <c r="J47" t="s">
+        <v>224</v>
+      </c>
+      <c r="K47" t="s">
+        <v>340</v>
+      </c>
+      <c r="L47" t="s">
+        <v>49</v>
+      </c>
+      <c r="M47" t="s">
+        <v>341</v>
+      </c>
+      <c r="N47" t="s">
         <v>342</v>
-      </c>
-[...16 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>349</v>
+        <v>336</v>
       </c>
       <c r="D48" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>351</v>
+        <v>338</v>
       </c>
       <c r="I48" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="J48" t="s">
-        <v>270</v>
+        <v>224</v>
       </c>
       <c r="K48" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="L48" t="s">
-        <v>354</v>
+        <v>161</v>
       </c>
       <c r="M48" t="s">
-        <v>355</v>
+        <v>346</v>
       </c>
       <c r="N48" t="s">
-        <v>356</v>
+        <v>342</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>357</v>
+        <v>347</v>
       </c>
       <c r="D49" t="s">
-        <v>358</v>
+        <v>348</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="I49" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="J49" t="s">
-        <v>270</v>
+        <v>351</v>
       </c>
       <c r="K49" t="s">
-        <v>361</v>
+        <v>352</v>
       </c>
       <c r="L49" t="s">
-        <v>362</v>
+        <v>234</v>
       </c>
       <c r="M49" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
       <c r="N49" t="s">
-        <v>364</v>
+        <v>354</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>365</v>
+        <v>355</v>
       </c>
       <c r="D50" t="s">
-        <v>366</v>
+        <v>356</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>367</v>
+        <v>357</v>
       </c>
       <c r="I50" t="s">
-        <v>368</v>
+        <v>358</v>
       </c>
       <c r="J50" t="s">
-        <v>270</v>
+        <v>224</v>
       </c>
       <c r="K50" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
       <c r="L50" t="s">
-        <v>370</v>
+        <v>292</v>
       </c>
       <c r="M50" t="s">
-        <v>371</v>
+        <v>360</v>
       </c>
       <c r="N50" t="s">
-        <v>372</v>
+        <v>361</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>373</v>
+        <v>362</v>
       </c>
       <c r="D51" t="s">
-        <v>374</v>
+        <v>363</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>375</v>
+        <v>364</v>
       </c>
       <c r="I51" t="s">
-        <v>376</v>
+        <v>365</v>
       </c>
       <c r="J51" t="s">
-        <v>270</v>
+        <v>224</v>
       </c>
       <c r="K51" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="L51" t="s">
-        <v>106</v>
+        <v>367</v>
       </c>
       <c r="M51" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="N51" t="s">
-        <v>379</v>
+        <v>369</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="D52" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
+        <v>372</v>
+      </c>
+      <c r="I52" t="s">
+        <v>373</v>
+      </c>
+      <c r="J52" t="s">
+        <v>224</v>
+      </c>
+      <c r="K52" t="s">
+        <v>374</v>
+      </c>
+      <c r="L52" t="s">
         <v>375</v>
       </c>
-      <c r="I52" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M52" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="N52" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="D53" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="I53" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="J53" t="s">
-        <v>270</v>
+        <v>224</v>
       </c>
       <c r="K53" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="L53" t="s">
-        <v>389</v>
+        <v>146</v>
       </c>
       <c r="M53" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="N53" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>46</v>
+        <v>385</v>
       </c>
       <c r="D54" t="s">
-        <v>141</v>
+        <v>386</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>48</v>
+        <v>387</v>
       </c>
       <c r="I54" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="J54" t="s">
-        <v>344</v>
+        <v>224</v>
       </c>
       <c r="K54" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="L54" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="M54" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="N54" t="s">
-        <v>53</v>
+        <v>391</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>46</v>
+        <v>392</v>
       </c>
       <c r="D55" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>48</v>
+        <v>394</v>
       </c>
       <c r="I55" t="s">
+        <v>395</v>
+      </c>
+      <c r="J55" t="s">
+        <v>224</v>
+      </c>
+      <c r="K55" t="s">
         <v>396</v>
       </c>
-      <c r="J55" t="s">
-[...2 lines deleted...]
-      <c r="K55" t="s">
+      <c r="L55" t="s">
+        <v>146</v>
+      </c>
+      <c r="M55" t="s">
         <v>397</v>
       </c>
-      <c r="L55" t="s">
+      <c r="N55" t="s">
         <v>398</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
+        <v>399</v>
+      </c>
+      <c r="D56" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
+        <v>401</v>
+      </c>
+      <c r="I56" t="s">
         <v>402</v>
       </c>
-      <c r="I56" t="s">
+      <c r="J56" t="s">
+        <v>351</v>
+      </c>
+      <c r="K56" t="s">
         <v>403</v>
       </c>
-      <c r="J56" t="s">
-[...2 lines deleted...]
-      <c r="K56" t="s">
+      <c r="L56" t="s">
+        <v>234</v>
+      </c>
+      <c r="M56" t="s">
         <v>404</v>
       </c>
-      <c r="L56" t="s">
+      <c r="N56" t="s">
         <v>405</v>
-      </c>
-[...4 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="D57" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="I57" t="s">
         <v>409</v>
       </c>
       <c r="J57" t="s">
-        <v>270</v>
+        <v>224</v>
       </c>
       <c r="K57" t="s">
         <v>410</v>
       </c>
       <c r="L57" t="s">
-        <v>39</v>
+        <v>411</v>
       </c>
       <c r="M57" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="N57" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="D58" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="I58" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="J58" t="s">
-        <v>270</v>
+        <v>224</v>
       </c>
       <c r="K58" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="L58" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="M58" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="N58" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="D59" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="I59" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="J59" t="s">
-        <v>270</v>
+        <v>72</v>
       </c>
       <c r="K59" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="L59" t="s">
-        <v>424</v>
+        <v>367</v>
       </c>
       <c r="M59" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="N59" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="D60" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
+        <v>428</v>
+      </c>
+      <c r="I60" t="s">
         <v>429</v>
       </c>
-      <c r="I60" t="s">
+      <c r="J60" t="s">
+        <v>72</v>
+      </c>
+      <c r="K60" t="s">
         <v>430</v>
       </c>
-      <c r="J60" t="s">
-[...2 lines deleted...]
-      <c r="K60" t="s">
+      <c r="L60" t="s">
+        <v>367</v>
+      </c>
+      <c r="M60" t="s">
         <v>431</v>
       </c>
-      <c r="L60" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N60" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="D61" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
+        <v>434</v>
+      </c>
+      <c r="I61" t="s">
+        <v>435</v>
+      </c>
+      <c r="J61" t="s">
+        <v>224</v>
+      </c>
+      <c r="K61" t="s">
+        <v>436</v>
+      </c>
+      <c r="L61" t="s">
+        <v>101</v>
+      </c>
+      <c r="M61" t="s">
         <v>437</v>
       </c>
-      <c r="I61" t="s">
+      <c r="N61" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="D62" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="I62" t="s">
+        <v>442</v>
+      </c>
+      <c r="J62" t="s">
+        <v>351</v>
+      </c>
+      <c r="K62" t="s">
+        <v>443</v>
+      </c>
+      <c r="L62" t="s">
+        <v>161</v>
+      </c>
+      <c r="M62" t="s">
         <v>444</v>
       </c>
-      <c r="J62" t="s">
-[...2 lines deleted...]
-      <c r="K62" t="s">
+      <c r="N62" t="s">
         <v>445</v>
-      </c>
-[...7 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>448</v>
+        <v>439</v>
       </c>
       <c r="D63" t="s">
-        <v>449</v>
+        <v>440</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="I63" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="J63" t="s">
-        <v>270</v>
+        <v>351</v>
       </c>
       <c r="K63" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="L63" t="s">
-        <v>453</v>
+        <v>49</v>
       </c>
       <c r="M63" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="N63" t="s">
-        <v>455</v>
+        <v>445</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D64" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="I64" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="J64" t="s">
-        <v>270</v>
+        <v>351</v>
       </c>
       <c r="K64" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="L64" t="s">
-        <v>453</v>
+        <v>109</v>
       </c>
       <c r="M64" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="N64" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="D65" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
+        <v>458</v>
+      </c>
+      <c r="I65" t="s">
+        <v>459</v>
+      </c>
+      <c r="J65" t="s">
+        <v>460</v>
+      </c>
+      <c r="K65" t="s">
+        <v>461</v>
+      </c>
+      <c r="L65" t="s">
+        <v>234</v>
+      </c>
+      <c r="M65" t="s">
         <v>462</v>
       </c>
-      <c r="I65" t="s">
+      <c r="N65" t="s">
         <v>463</v>
-      </c>
-[...13 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="D66" t="s">
-        <v>17</v>
+        <v>465</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
+        <v>466</v>
+      </c>
+      <c r="I66" t="s">
+        <v>467</v>
+      </c>
+      <c r="J66" t="s">
+        <v>351</v>
+      </c>
+      <c r="K66" t="s">
         <v>468</v>
       </c>
-      <c r="I66" t="s">
+      <c r="L66" t="s">
+        <v>101</v>
+      </c>
+      <c r="M66" t="s">
         <v>469</v>
       </c>
-      <c r="J66" t="s">
-[...2 lines deleted...]
-      <c r="K66" t="s">
+      <c r="N66" t="s">
         <v>470</v>
-      </c>
-[...7 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="D67" t="s">
-        <v>474</v>
+        <v>363</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
+        <v>472</v>
+      </c>
+      <c r="I67" t="s">
+        <v>473</v>
+      </c>
+      <c r="J67" t="s">
+        <v>351</v>
+      </c>
+      <c r="K67" t="s">
+        <v>474</v>
+      </c>
+      <c r="L67" t="s">
+        <v>367</v>
+      </c>
+      <c r="M67" t="s">
         <v>475</v>
       </c>
-      <c r="I67" t="s">
+      <c r="N67" t="s">
         <v>476</v>
-      </c>
-[...13 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="D68" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
+        <v>479</v>
+      </c>
+      <c r="I68" t="s">
+        <v>480</v>
+      </c>
+      <c r="J68" t="s">
+        <v>351</v>
+      </c>
+      <c r="K68" t="s">
+        <v>481</v>
+      </c>
+      <c r="L68" t="s">
+        <v>482</v>
+      </c>
+      <c r="M68" t="s">
         <v>483</v>
       </c>
-      <c r="I68" t="s">
+      <c r="N68" t="s">
         <v>484</v>
-      </c>
-[...13 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="D69" t="s">
-        <v>141</v>
+        <v>34</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="I69" t="s">
+        <v>487</v>
+      </c>
+      <c r="J69" t="s">
+        <v>351</v>
+      </c>
+      <c r="K69" t="s">
         <v>488</v>
       </c>
-      <c r="J69" t="s">
-[...2 lines deleted...]
-      <c r="K69" t="s">
+      <c r="L69" t="s">
+        <v>49</v>
+      </c>
+      <c r="M69" t="s">
         <v>489</v>
       </c>
-      <c r="L69" t="s">
-[...2 lines deleted...]
-      <c r="M69" t="s">
+      <c r="N69" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
         <v>491</v>
       </c>
       <c r="D70" t="s">
-        <v>492</v>
+        <v>157</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
+        <v>492</v>
+      </c>
+      <c r="I70" t="s">
         <v>493</v>
       </c>
-      <c r="I70" t="s">
+      <c r="J70" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="K70" t="s">
         <v>495</v>
       </c>
       <c r="L70" t="s">
-        <v>405</v>
+        <v>49</v>
       </c>
       <c r="M70" t="s">
         <v>496</v>
       </c>
       <c r="N70" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
         <v>498</v>
       </c>
       <c r="D71" t="s">
         <v>499</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
         <v>500</v>
       </c>
       <c r="I71" t="s">
         <v>501</v>
       </c>
       <c r="J71" t="s">
-        <v>344</v>
+        <v>494</v>
       </c>
       <c r="K71" t="s">
         <v>502</v>
       </c>
       <c r="L71" t="s">
         <v>242</v>
       </c>
       <c r="M71" t="s">
         <v>503</v>
       </c>
       <c r="N71" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>498</v>
+        <v>505</v>
       </c>
       <c r="D72" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>500</v>
+        <v>507</v>
       </c>
       <c r="I72" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="J72" t="s">
-        <v>344</v>
+        <v>460</v>
       </c>
       <c r="K72" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="L72" t="s">
-        <v>90</v>
+        <v>292</v>
       </c>
       <c r="M72" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="N72" t="s">
-        <v>504</v>
+        <v>511</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="D73" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="I73" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="J73" t="s">
-        <v>344</v>
+        <v>460</v>
       </c>
       <c r="K73" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="L73" t="s">
-        <v>514</v>
+        <v>93</v>
       </c>
       <c r="M73" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="N73" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>517</v>
+        <v>512</v>
       </c>
       <c r="D74" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="I74" t="s">
         <v>520</v>
       </c>
       <c r="J74" t="s">
-        <v>344</v>
+        <v>460</v>
       </c>
       <c r="K74" t="s">
         <v>521</v>
       </c>
       <c r="L74" t="s">
-        <v>405</v>
+        <v>30</v>
       </c>
       <c r="M74" t="s">
         <v>522</v>
       </c>
       <c r="N74" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="D75" t="s">
         <v>524</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="I75" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="J75" t="s">
-        <v>344</v>
+        <v>460</v>
       </c>
       <c r="K75" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="L75" t="s">
-        <v>39</v>
+        <v>257</v>
       </c>
       <c r="M75" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="N75" t="s">
-        <v>523</v>
+        <v>529</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>14</v>
+      </c>
+      <c r="B76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C76" t="s">
+        <v>530</v>
+      </c>
+      <c r="D76" t="s">
+        <v>531</v>
+      </c>
+      <c r="E76"/>
+      <c r="F76"/>
+      <c r="G76"/>
+      <c r="H76" t="s">
+        <v>532</v>
+      </c>
+      <c r="I76" t="s">
+        <v>533</v>
+      </c>
+      <c r="J76" t="s">
+        <v>460</v>
+      </c>
+      <c r="K76" t="s">
+        <v>534</v>
+      </c>
+      <c r="L76" t="s">
+        <v>217</v>
+      </c>
+      <c r="M76" t="s">
+        <v>535</v>
+      </c>
+      <c r="N76" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>14</v>
+      </c>
+      <c r="B77" t="s">
+        <v>15</v>
+      </c>
+      <c r="C77" t="s">
+        <v>537</v>
+      </c>
+      <c r="D77" t="s">
+        <v>538</v>
+      </c>
+      <c r="E77"/>
+      <c r="F77"/>
+      <c r="G77"/>
+      <c r="H77" t="s">
+        <v>539</v>
+      </c>
+      <c r="I77" t="s">
+        <v>540</v>
+      </c>
+      <c r="J77" t="s">
+        <v>460</v>
+      </c>
+      <c r="K77" t="s">
+        <v>541</v>
+      </c>
+      <c r="L77" t="s">
+        <v>226</v>
+      </c>
+      <c r="M77" t="s">
+        <v>542</v>
+      </c>
+      <c r="N77" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>14</v>
+      </c>
+      <c r="B78" t="s">
+        <v>15</v>
+      </c>
+      <c r="C78" t="s">
+        <v>544</v>
+      </c>
+      <c r="D78" t="s">
+        <v>545</v>
+      </c>
+      <c r="E78"/>
+      <c r="F78"/>
+      <c r="G78"/>
+      <c r="H78" t="s">
+        <v>546</v>
+      </c>
+      <c r="I78" t="s">
+        <v>547</v>
+      </c>
+      <c r="J78" t="s">
+        <v>460</v>
+      </c>
+      <c r="K78" t="s">
+        <v>548</v>
+      </c>
+      <c r="L78" t="s">
+        <v>101</v>
+      </c>
+      <c r="M78" t="s">
+        <v>549</v>
+      </c>
+      <c r="N78" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>14</v>
+      </c>
+      <c r="B79" t="s">
+        <v>15</v>
+      </c>
+      <c r="C79" t="s">
+        <v>551</v>
+      </c>
+      <c r="D79" t="s">
+        <v>552</v>
+      </c>
+      <c r="E79"/>
+      <c r="F79"/>
+      <c r="G79"/>
+      <c r="H79" t="s">
+        <v>553</v>
+      </c>
+      <c r="I79" t="s">
+        <v>554</v>
+      </c>
+      <c r="J79" t="s">
+        <v>494</v>
+      </c>
+      <c r="K79" t="s">
+        <v>555</v>
+      </c>
+      <c r="L79" t="s">
+        <v>234</v>
+      </c>
+      <c r="M79" t="s">
+        <v>556</v>
+      </c>
+      <c r="N79" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>14</v>
+      </c>
+      <c r="B80" t="s">
+        <v>15</v>
+      </c>
+      <c r="C80" t="s">
+        <v>558</v>
+      </c>
+      <c r="D80" t="s">
+        <v>559</v>
+      </c>
+      <c r="E80"/>
+      <c r="F80"/>
+      <c r="G80"/>
+      <c r="H80" t="s">
+        <v>560</v>
+      </c>
+      <c r="I80" t="s">
+        <v>561</v>
+      </c>
+      <c r="J80" t="s">
+        <v>460</v>
+      </c>
+      <c r="K80" t="s">
+        <v>562</v>
+      </c>
+      <c r="L80" t="s">
+        <v>563</v>
+      </c>
+      <c r="M80" t="s">
+        <v>564</v>
+      </c>
+      <c r="N80" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>14</v>
+      </c>
+      <c r="B81" t="s">
+        <v>15</v>
+      </c>
+      <c r="C81" t="s">
+        <v>566</v>
+      </c>
+      <c r="D81" t="s">
+        <v>567</v>
+      </c>
+      <c r="E81"/>
+      <c r="F81"/>
+      <c r="G81"/>
+      <c r="H81" t="s">
+        <v>568</v>
+      </c>
+      <c r="I81" t="s">
+        <v>569</v>
+      </c>
+      <c r="J81" t="s">
+        <v>351</v>
+      </c>
+      <c r="K81" t="s">
+        <v>570</v>
+      </c>
+      <c r="L81" t="s">
+        <v>49</v>
+      </c>
+      <c r="M81" t="s">
+        <v>571</v>
+      </c>
+      <c r="N81" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>14</v>
+      </c>
+      <c r="B82" t="s">
+        <v>15</v>
+      </c>
+      <c r="C82" t="s">
+        <v>573</v>
+      </c>
+      <c r="D82" t="s">
+        <v>567</v>
+      </c>
+      <c r="E82"/>
+      <c r="F82"/>
+      <c r="G82"/>
+      <c r="H82" t="s">
+        <v>574</v>
+      </c>
+      <c r="I82" t="s">
+        <v>575</v>
+      </c>
+      <c r="J82" t="s">
+        <v>351</v>
+      </c>
+      <c r="K82" t="s">
+        <v>576</v>
+      </c>
+      <c r="L82" t="s">
+        <v>49</v>
+      </c>
+      <c r="M82" t="s">
+        <v>577</v>
+      </c>
+      <c r="N82" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>14</v>
+      </c>
+      <c r="B83" t="s">
+        <v>15</v>
+      </c>
+      <c r="C83" t="s">
+        <v>579</v>
+      </c>
+      <c r="D83" t="s">
+        <v>580</v>
+      </c>
+      <c r="E83"/>
+      <c r="F83"/>
+      <c r="G83"/>
+      <c r="H83" t="s">
+        <v>581</v>
+      </c>
+      <c r="I83" t="s">
+        <v>582</v>
+      </c>
+      <c r="J83" t="s">
+        <v>460</v>
+      </c>
+      <c r="K83" t="s">
+        <v>583</v>
+      </c>
+      <c r="L83" t="s">
+        <v>367</v>
+      </c>
+      <c r="M83" t="s">
+        <v>584</v>
+      </c>
+      <c r="N83" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>14</v>
+      </c>
+      <c r="B84" t="s">
+        <v>15</v>
+      </c>
+      <c r="C84" t="s">
+        <v>586</v>
+      </c>
+      <c r="D84" t="s">
+        <v>422</v>
+      </c>
+      <c r="E84"/>
+      <c r="F84"/>
+      <c r="G84"/>
+      <c r="H84" t="s">
+        <v>587</v>
+      </c>
+      <c r="I84" t="s">
+        <v>588</v>
+      </c>
+      <c r="J84" t="s">
+        <v>460</v>
+      </c>
+      <c r="K84" t="s">
+        <v>589</v>
+      </c>
+      <c r="L84" t="s">
+        <v>367</v>
+      </c>
+      <c r="M84" t="s">
+        <v>590</v>
+      </c>
+      <c r="N84" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>14</v>
+      </c>
+      <c r="B85" t="s">
+        <v>15</v>
+      </c>
+      <c r="C85" t="s">
+        <v>592</v>
+      </c>
+      <c r="D85" t="s">
+        <v>593</v>
+      </c>
+      <c r="E85"/>
+      <c r="F85"/>
+      <c r="G85"/>
+      <c r="H85" t="s">
+        <v>594</v>
+      </c>
+      <c r="I85" t="s">
+        <v>595</v>
+      </c>
+      <c r="J85" t="s">
+        <v>460</v>
+      </c>
+      <c r="K85" t="s">
+        <v>596</v>
+      </c>
+      <c r="L85" t="s">
+        <v>49</v>
+      </c>
+      <c r="M85" t="s">
+        <v>597</v>
+      </c>
+      <c r="N85" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>14</v>
+      </c>
+      <c r="B86" t="s">
+        <v>15</v>
+      </c>
+      <c r="C86" t="s">
+        <v>599</v>
+      </c>
+      <c r="D86" t="s">
+        <v>600</v>
+      </c>
+      <c r="E86"/>
+      <c r="F86"/>
+      <c r="G86"/>
+      <c r="H86" t="s">
+        <v>601</v>
+      </c>
+      <c r="I86" t="s">
+        <v>602</v>
+      </c>
+      <c r="J86" t="s">
+        <v>460</v>
+      </c>
+      <c r="K86" t="s">
+        <v>603</v>
+      </c>
+      <c r="L86" t="s">
+        <v>49</v>
+      </c>
+      <c r="M86" t="s">
+        <v>604</v>
+      </c>
+      <c r="N86" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>14</v>
+      </c>
+      <c r="B87" t="s">
+        <v>15</v>
+      </c>
+      <c r="C87" t="s">
+        <v>606</v>
+      </c>
+      <c r="D87" t="s">
+        <v>607</v>
+      </c>
+      <c r="E87"/>
+      <c r="F87"/>
+      <c r="G87"/>
+      <c r="H87" t="s">
+        <v>608</v>
+      </c>
+      <c r="I87" t="s">
+        <v>609</v>
+      </c>
+      <c r="J87" t="s">
+        <v>20</v>
+      </c>
+      <c r="K87" t="s">
+        <v>610</v>
+      </c>
+      <c r="L87" t="s">
+        <v>367</v>
+      </c>
+      <c r="M87" t="s">
+        <v>611</v>
+      </c>
+      <c r="N87" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>14</v>
+      </c>
+      <c r="B88" t="s">
+        <v>15</v>
+      </c>
+      <c r="C88" t="s">
+        <v>613</v>
+      </c>
+      <c r="D88" t="s">
+        <v>614</v>
+      </c>
+      <c r="E88"/>
+      <c r="F88"/>
+      <c r="G88"/>
+      <c r="H88" t="s">
+        <v>615</v>
+      </c>
+      <c r="I88" t="s">
+        <v>616</v>
+      </c>
+      <c r="J88" t="s">
+        <v>494</v>
+      </c>
+      <c r="K88" t="s">
+        <v>617</v>
+      </c>
+      <c r="L88" t="s">
+        <v>101</v>
+      </c>
+      <c r="M88" t="s">
+        <v>618</v>
+      </c>
+      <c r="N88" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>14</v>
+      </c>
+      <c r="B89" t="s">
+        <v>15</v>
+      </c>
+      <c r="C89" t="s">
+        <v>620</v>
+      </c>
+      <c r="D89" t="s">
+        <v>621</v>
+      </c>
+      <c r="E89"/>
+      <c r="F89"/>
+      <c r="G89"/>
+      <c r="H89" t="s">
+        <v>622</v>
+      </c>
+      <c r="I89" t="s">
+        <v>623</v>
+      </c>
+      <c r="J89" t="s">
+        <v>494</v>
+      </c>
+      <c r="K89" t="s">
+        <v>624</v>
+      </c>
+      <c r="L89" t="s">
+        <v>625</v>
+      </c>
+      <c r="M89" t="s">
+        <v>626</v>
+      </c>
+      <c r="N89" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>14</v>
+      </c>
+      <c r="B90" t="s">
+        <v>15</v>
+      </c>
+      <c r="C90" t="s">
+        <v>628</v>
+      </c>
+      <c r="D90" t="s">
+        <v>614</v>
+      </c>
+      <c r="E90"/>
+      <c r="F90"/>
+      <c r="G90"/>
+      <c r="H90" t="s">
+        <v>629</v>
+      </c>
+      <c r="I90" t="s">
+        <v>630</v>
+      </c>
+      <c r="J90" t="s">
+        <v>494</v>
+      </c>
+      <c r="K90" t="s">
+        <v>631</v>
+      </c>
+      <c r="L90" t="s">
+        <v>101</v>
+      </c>
+      <c r="M90" t="s">
+        <v>632</v>
+      </c>
+      <c r="N90" t="s">
+        <v>633</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>