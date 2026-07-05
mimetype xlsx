--- v1 (2026-05-31)
+++ v2 (2026-07-05)
@@ -6,2012 +6,1627 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="993" uniqueCount="634">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="795" uniqueCount="508">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski kazneni sud u Zagrebu</t>
   </si>
   <si>
-    <t>Kov-546/2026</t>
-[...26 lines deleted...]
-    <t>Kov-194/2026</t>
+    <t>Kov-656/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 24.07.2026.</t>
+  </si>
+  <si>
+    <t>Maja Šivak Ljubić 26810415379</t>
+  </si>
+  <si>
+    <t>03.07.2026. 17:33:04</t>
+  </si>
+  <si>
+    <t>11.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5e2e1e4-fa56-479a-af15-a0a97ab5618a</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 24.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5e2e1e4-fa56-479a-af15-a0a97ab5618a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=656&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-506/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.06.2026.-9</t>
+  </si>
+  <si>
+    <t>Mario Žilić 89147187791</t>
+  </si>
+  <si>
+    <t>03.07.2026. 13:35:57</t>
+  </si>
+  <si>
+    <t>13.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf014974-5a26-495a-a001-85a51b0bfd5a</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf014974-5a26-495a-a001-85a51b0bfd5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=506&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1766/2022</t>
+  </si>
+  <si>
+    <t>obavijest o pravomoćnosti od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>Žaklina Medica 22884557353</t>
+  </si>
+  <si>
+    <t>03.07.2026. 13:31:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70dc4829-9822-4b7f-8e52-811e7fb2343e</t>
+  </si>
+  <si>
+    <t>Obavijest.pdf O625O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70dc4829-9822-4b7f-8e52-811e7fb2343e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1766&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Kov-642/2026</t>
+  </si>
+  <si>
+    <t>optužnica na odgovor</t>
+  </si>
+  <si>
+    <t>Mattea Žigante 03284986617</t>
+  </si>
+  <si>
+    <t>02.07.2026. 14:45:36</t>
+  </si>
+  <si>
+    <t>10.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5df9fab7-e1d0-4ef1-987a-f3be990aa1f7</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5df9fab7-e1d0-4ef1-987a-f3be990aa1f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=642&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-251/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 13.05.2026.; Podnesak od 24.02.2026.</t>
+  </si>
+  <si>
+    <t>Josip Cvetković 41898697242</t>
+  </si>
+  <si>
+    <t>02.07.2026. 14:37:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c80ff853-837a-44c9-9c71-e0f2db37816a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c80ff853-837a-44c9-9c71-e0f2db37816a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=251&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-510/2026</t>
+  </si>
+  <si>
+    <t>Optužnica od 17.4.2026. na odgovor 
+uz pouku o pravima</t>
+  </si>
+  <si>
+    <t>Filip Vukmanović 49056213298</t>
+  </si>
+  <si>
+    <t>02.07.2026. 14:20:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5808ce5c-fa68-4e72-b770-854c33e4764c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5808ce5c-fa68-4e72-b770-854c33e4764c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=510&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-291/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>Samir Žigić 75443454081</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:49:21</t>
+  </si>
+  <si>
+    <t>14.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/268511ae-809c-43b1-8fec-a62c204e175b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/268511ae-809c-43b1-8fec-a62c204e175b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=291&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-109/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>Dušanka Polanščak 03378579041</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:47:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6494c4a6-edb3-4ff6-b63f-61330ca5ee14</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6494c4a6-edb3-4ff6-b63f-61330ca5ee14/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=109&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-588/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>Hazim Osmani 33577333251</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:29:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de99ffb3-114d-439a-b8e4-bd100ef63585</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de99ffb3-114d-439a-b8e4-bd100ef63585/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=588&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Kov-460/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o vraćanju optužnice od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Budak 32624740652</t>
+  </si>
+  <si>
+    <t>02.07.2026. 11:39:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48501062-14e9-45ae-9a81-ebf9e052a4f2</t>
+  </si>
+  <si>
+    <t>Rješenje - vraćanje optužnice.pdf O1000000027O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48501062-14e9-45ae-9a81-ebf9e052a4f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=460&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1969/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 08.09.2026.</t>
+  </si>
+  <si>
+    <t>Tomas Lavin 30932979379</t>
+  </si>
+  <si>
+    <t>01.07.2026. 16:07:31</t>
+  </si>
+  <si>
+    <t>09.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e540aca-59d9-479e-851f-1500b344a98e</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 08.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e540aca-59d9-479e-851f-1500b344a98e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1969&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>01.07.2026. 16:07:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c36cdda-2748-471d-a8db-2b5d01d3dc4a</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana.pdf P549P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c36cdda-2748-471d-a8db-2b5d01d3dc4a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-84/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>Dardan Shabani 12280261646</t>
+  </si>
+  <si>
+    <t>01.07.2026. 15:06:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dafe035e-f56c-4bbc-a1bf-84e37ca621d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dafe035e-f56c-4bbc-a1bf-84e37ca621d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=84&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-386/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.06.2026.</t>
+  </si>
+  <si>
+    <t>Žarvex usluge d.o.o. u stečaju 98215420110</t>
+  </si>
+  <si>
+    <t>01.07.2026. 15:04:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfd679a8-a535-4f83-89f7-701c22874599</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfd679a8-a535-4f83-89f7-701c22874599/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=386&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Žarko Knežević 62556820245</t>
+  </si>
+  <si>
+    <t>01.07.2026. 14:56:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26095c08-7504-400f-b68d-08af2d9f6d3e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26095c08-7504-400f-b68d-08af2d9f6d3e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-76/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>Goran Gabelica 88745774413</t>
+  </si>
+  <si>
+    <t>01.07.2026. 14:55:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df1eed36-a8e8-4cd6-a7d7-63b9ad5d2c7a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df1eed36-a8e8-4cd6-a7d7-63b9ad5d2c7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=76&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-1446/2025</t>
+  </si>
+  <si>
+    <t>Željko Mijatović 00570931947</t>
+  </si>
+  <si>
+    <t>01.07.2026. 14:54:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6bcc134-3507-46cf-a0d0-8ae85d5f1bd0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6bcc134-3507-46cf-a0d0-8ae85d5f1bd0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1446&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-417/2026</t>
+  </si>
+  <si>
+    <t>Marin Marjanović 26355514691</t>
+  </si>
+  <si>
+    <t>01.07.2026. 14:53:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee4169ef-9214-4479-bc39-4aa28416171a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee4169ef-9214-4479-bc39-4aa28416171a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=417&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Valentina Marjanović 10595833715</t>
+  </si>
+  <si>
+    <t>01.07.2026. 14:52:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/993a2175-a407-4995-b6b1-777cfbdfe85b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/993a2175-a407-4995-b6b1-777cfbdfe85b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-1810/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 16.03.2026.</t>
+  </si>
+  <si>
+    <t>Vedran Ešegović 36813372266</t>
+  </si>
+  <si>
+    <t>01.07.2026. 14:44:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/760fdff2-b900-4b7a-9c9d-4e7da252f0dd</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća - s obrazloženjem.pdf O711O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/760fdff2-b900-4b7a-9c9d-4e7da252f0dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1810&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-991/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Sherif Mohamed Abbas Ibrahim 49172224678</t>
+  </si>
+  <si>
+    <t>01.07.2026. 14:24:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55c9e476-1671-4f24-8976-3e3d39b3b836</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća (kazneni nalog).pdf O81O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55c9e476-1671-4f24-8976-3e3d39b3b836/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=991&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv-641/2026</t>
+  </si>
+  <si>
+    <t>KV Rješenje od 15.06.2026.
+K-1023/24</t>
+  </si>
+  <si>
+    <t>JOZSEF ZOMBORI</t>
+  </si>
+  <si>
+    <t>01.07.2026. 14:16:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b62b0859-eb04-497e-86a7-55657a1d25dc</t>
+  </si>
+  <si>
+    <t>Rješenje - suđenje u odsutnosti.pdf O299O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b62b0859-eb04-497e-86a7-55657a1d25dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=641&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-309/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 29.04.2026.</t>
+  </si>
+  <si>
+    <t>Josip Mahalek 91366355702</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:19:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a59b0647-bc1a-4090-8b78-53ca0ee95a29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a59b0647-bc1a-4090-8b78-53ca0ee95a29/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=309&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kov-1252/2025</t>
+  </si>
+  <si>
+    <t>Rješenje-izdvajanje sl. bilješki od 18.03.2026.</t>
+  </si>
+  <si>
+    <t>Klaudijo Dragović 30696339723</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:09:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa67a314-3d9b-4c2a-9679-9d7f9c07b07c</t>
+  </si>
+  <si>
+    <t>Rješenje - izdvajanje (nezakoniti dokazi, zapisnici.obavijesti i dr.).pdf O170O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa67a314-3d9b-4c2a-9679-9d7f9c07b07c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1252&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje-opt. potvrđena od 18.03.2026.</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:09:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ce4eb79-70ed-4d7d-b7f9-3e85e15998a7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ce4eb79-70ed-4d7d-b7f9-3e85e15998a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-632/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o izdvajanju službenih bilješki
+od 02.06.2026.</t>
+  </si>
+  <si>
+    <t>Marijana Burgić 64684239923</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:55:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/192dfb60-fb10-49d8-93fe-e251d2b19bc0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/192dfb60-fb10-49d8-93fe-e251d2b19bc0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=632&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje o potvrđivanju optužnice od 02.06.2026.</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:55:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2971f10-f0aa-4fa7-97c1-3cc83fc3ca2d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2971f10-f0aa-4fa7-97c1-3cc83fc3ca2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-1609/2024</t>
+  </si>
+  <si>
+    <t>Nalog od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>Robert Milčić 51181618450</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:54:51</t>
+  </si>
+  <si>
+    <t>08.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c21f528-96f2-40fc-86a8-956547ab5c78</t>
+  </si>
+  <si>
+    <t>Nalog.pdf O24O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c21f528-96f2-40fc-86a8-956547ab5c78/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1609&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>K-1443/2024</t>
+  </si>
+  <si>
+    <t>Presuda s klauzulom pravomoćnosti od 20.05.2025.</t>
+  </si>
+  <si>
+    <t>Dean Dabić 02570724611</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:49:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11216bdb-8eb6-45bd-a9b7-29247bd0deef</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća (kazneni nalog).pdf O81O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11216bdb-8eb6-45bd-a9b7-29247bd0deef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1443&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Nalog od 15.05.2026.</t>
+  </si>
+  <si>
+    <t>Vedran Frelih 04788638144</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:48:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dd94e46-d3bb-4fa9-a7fd-a890094bf2c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dd94e46-d3bb-4fa9-a7fd-a890094bf2c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-1543/2020</t>
+  </si>
+  <si>
+    <t>Rješenje VSRH od 21.04.2026.</t>
+  </si>
+  <si>
+    <t>Alen Huzejrović 02591515227</t>
+  </si>
+  <si>
+    <t>01.07.2026. 10:06:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/202041cf-22ae-41c7-b29d-1905d0a5e89f</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/202041cf-22ae-41c7-b29d-1905d0a5e89f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1543&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>K-329/2023</t>
+  </si>
+  <si>
+    <t>Rješenje o trošku od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>Daliborka Dobranić 04068156570</t>
+  </si>
+  <si>
+    <t>01.07.2026. 09:45:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63626548-974f-4e6f-85e0-052aa842e7f6</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63626548-974f-4e6f-85e0-052aa842e7f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=329&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Kov-602/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 19.05.2026.; Podnesak od 15.05.2026.</t>
+  </si>
+  <si>
+    <t>Mirza Mašić 40919817661</t>
+  </si>
+  <si>
+    <t>30.06.2026. 12:10:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddc46fe0-4bfc-4c0a-bd99-e682d5c824db</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddc46fe0-4bfc-4c0a-bd99-e682d5c824db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=602&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-371/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>Krunoslav Mikulec 96289362689</t>
+  </si>
+  <si>
+    <t>30.06.2026. 12:08:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57b2e800-1af3-4513-8e96-d483fcae4871</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57b2e800-1af3-4513-8e96-d483fcae4871/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=371&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-644/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 09.06.2026.; Podnesak od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>Momo Ćehić 02679867705</t>
+  </si>
+  <si>
+    <t>30.06.2026. 11:40:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07bcef73-d564-4129-9d99-9dc71a2a3f41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07bcef73-d564-4129-9d99-9dc71a2a3f41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=644&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1726/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>Hrvoje Domitrović 86348376306</t>
+  </si>
+  <si>
+    <t>30.06.2026. 11:25:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5d34bc5-bd86-4936-9b0f-c9be08999bf1</t>
+  </si>
+  <si>
+    <t>Presuda - prihvaćena žalba - preinačena 1.st. presuda - kazna povišena.pdf P543P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5d34bc5-bd86-4936-9b0f-c9be08999bf1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1726&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-113/2026</t>
   </si>
   <si>
     <t>Rješenje od 30.04.2026.</t>
   </si>
   <si>
-    <t>Matej Takacz 26343353241</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/660e0f61-c793-4b47-a9ed-fbfdc6933f7b</t>
+    <t>Domagoj Andrić 57340382103</t>
+  </si>
+  <si>
+    <t>30.06.2026. 11:20:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/073f380d-f1df-429b-933d-f1c2f60c3c41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/073f380d-f1df-429b-933d-f1c2f60c3c41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=113&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>30.06.2026. 11:19:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a817611a-7cf4-4fbe-bf54-56129b0bfcbc</t>
+  </si>
+  <si>
+    <t>Rješenje - privremena mjera.pdf O276O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a817611a-7cf4-4fbe-bf54-56129b0bfcbc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kmp-46/2025</t>
+  </si>
+  <si>
+    <t>Anonimizirani dopis od 05.05.2026.</t>
+  </si>
+  <si>
+    <t>Valentino Miletić 46940347030</t>
+  </si>
+  <si>
+    <t>30.06.2026. 08:23:29</t>
+  </si>
+  <si>
+    <t>07.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c58f38a-4a7b-4c0e-8120-c42ffccb202e</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf P67P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c58f38a-4a7b-4c0e-8120-c42ffccb202e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kmp&amp;predmet=46&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-763/2021</t>
+  </si>
+  <si>
+    <t>Presuda od 28.04.2026.</t>
+  </si>
+  <si>
+    <t>Dario Čamber 01296144972</t>
+  </si>
+  <si>
+    <t>30.06.2026. 07:44:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84b809b6-7e53-4976-9f9e-96eb9c4e8269</t>
+  </si>
+  <si>
+    <t>Presuda - odbijena žalba - potvrđena presuda 1. st..pdf P536P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84b809b6-7e53-4976-9f9e-96eb9c4e8269/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=763&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Kov-640/2026</t>
+  </si>
+  <si>
+    <t>Nikola Ivezić 01075601064</t>
+  </si>
+  <si>
+    <t>29.06.2026. 15:50:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f47c5895-a209-4fe9-b2b4-17fead2918d9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f47c5895-a209-4fe9-b2b4-17fead2918d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=640&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1753/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 19.03.2026.</t>
+  </si>
+  <si>
+    <t>Mislav Nekić 31654966204</t>
+  </si>
+  <si>
+    <t>29.06.2026. 15:45:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b85d1ff-2fb3-4aae-b4c8-d0b36c77e6be</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća - s obrazloženjem.pdf O712O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b85d1ff-2fb3-4aae-b4c8-d0b36c77e6be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1753&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>K-1234/2019</t>
+  </si>
+  <si>
+    <t>Dragan Pejinović 07442849305</t>
+  </si>
+  <si>
+    <t>29.06.2026. 15:41:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b628042-acb9-4c89-b716-fa6c8eb59d0c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b628042-acb9-4c89-b716-fa6c8eb59d0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1234&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>K-69/2026</t>
+  </si>
+  <si>
+    <t>nalog za platež tkp</t>
+  </si>
+  <si>
+    <t>Ivan Burić 07995305113</t>
+  </si>
+  <si>
+    <t>29.06.2026. 15:38:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab936ea7-372c-49c8-9d57-0697897d390b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab936ea7-372c-49c8-9d57-0697897d390b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=69&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-998/2025</t>
+  </si>
+  <si>
+    <t>Nalog za plaćanje sudske pristojbe 
+od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>29.06.2026. 15:29:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a878987b-c771-45af-a321-5583743fda21</t>
+  </si>
+  <si>
+    <t>Nalog za pristojbu.pdf O39O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a878987b-c771-45af-a321-5583743fda21/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=998&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 27.10.2026.</t>
+  </si>
+  <si>
+    <t>29.06.2026. 15:29:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e8a407c-cc39-4038-9b77-688c8ef338a7</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 27.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e8a407c-cc39-4038-9b77-688c8ef338a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-759/2025</t>
+  </si>
+  <si>
+    <t>Prilog od: 02.10.2025.</t>
+  </si>
+  <si>
+    <t>RUMENA STANCHEV</t>
+  </si>
+  <si>
+    <t>29.06.2026. 15:28:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7027f3c7-6ff9-4fc6-822d-579cb631cab1</t>
+  </si>
+  <si>
+    <t>Prilog K-759_2025-47-2 - PRIJEVOD.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7027f3c7-6ff9-4fc6-822d-579cb631cab1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=759&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>GERGINA ILIEVA</t>
+  </si>
+  <si>
+    <t>29.06.2026. 15:28:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4df3e08-0f79-4192-aeeb-d1403cfa086d</t>
+  </si>
+  <si>
+    <t>Prilog K-759_2025-47-1 - PRIJEVOD.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4df3e08-0f79-4192-aeeb-d1403cfa086d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kv-1370/2024</t>
+  </si>
+  <si>
+    <t>KV Rješenje od 11.03.2026.</t>
+  </si>
+  <si>
+    <t>Hrvoje Barbarić</t>
+  </si>
+  <si>
+    <t>29.06.2026. 14:08:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f7d6797-d68f-43d0-8462-b2650bfda2bd</t>
+  </si>
+  <si>
+    <t>Rješenje - vraćanje_oduzimanje stvari.pdf O720O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f7d6797-d68f-43d0-8462-b2650bfda2bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=1370&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kv-1027/2024</t>
+  </si>
+  <si>
+    <t>Potvrda pravomoćnosti/ovršnosti od 29.01.2026.; KV Rješenje od 26.08.2025.</t>
+  </si>
+  <si>
+    <t>Filip Petanjek 74643577686</t>
+  </si>
+  <si>
+    <t>29.06.2026. 14:05:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f404367d-dac3-4b5d-b3ea-fb4ecf3c298b</t>
+  </si>
+  <si>
+    <t>Rješenje - vraćanje_oduzimanje stvari.pdf O720O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f404367d-dac3-4b5d-b3ea-fb4ecf3c298b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=1027&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kv-1292/2025</t>
+  </si>
+  <si>
+    <t>Dragan Došen 53522359187</t>
+  </si>
+  <si>
+    <t>29.06.2026. 14:01:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c199770-de9d-4953-bde2-ccb6c6c05f2f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c199770-de9d-4953-bde2-ccb6c6c05f2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=1292&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kv-684/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>Mario Blatanić 79334697103</t>
+  </si>
+  <si>
+    <t>29.06.2026. 13:58:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b14596e-dbc8-43a1-ab90-88cfabc54b0d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b14596e-dbc8-43a1-ab90-88cfabc54b0d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=684&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kv-551/2026</t>
+  </si>
+  <si>
+    <t>KV Rješenje od 07.05.2026.</t>
+  </si>
+  <si>
+    <t>Stjepan Antić 97022031641</t>
+  </si>
+  <si>
+    <t>29.06.2026. 13:55:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85902233-9dbe-4be4-a2b4-dda8ec072441</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85902233-9dbe-4be4-a2b4-dda8ec072441/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=551&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-485/2026</t>
+  </si>
+  <si>
+    <t>Optužnica na odgovor</t>
+  </si>
+  <si>
+    <t>Zdravko Pereglin 08007815818</t>
+  </si>
+  <si>
+    <t>29.06.2026. 13:55:46</t>
+  </si>
+  <si>
+    <t>06.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dac69c2b-7995-44c7-a56d-eaf998e12a28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dac69c2b-7995-44c7-a56d-eaf998e12a28/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=485&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Željka Bojić</t>
+  </si>
+  <si>
+    <t>29.06.2026. 13:55:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebeae8a7-44a3-429c-91a0-2e5344822cd3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebeae8a7-44a3-429c-91a0-2e5344822cd3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kv-319/2025</t>
+  </si>
+  <si>
+    <t>II stup. Presuda od 21.01.2026.</t>
+  </si>
+  <si>
+    <t>Valentina Zovko 28980101332</t>
+  </si>
+  <si>
+    <t>29.06.2026. 13:47:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e870d8c8-4e32-473f-9e4c-d17ba19978e9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e870d8c8-4e32-473f-9e4c-d17ba19978e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=319&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kv-540/2024</t>
+  </si>
+  <si>
+    <t>II. stupanjsko Rješenje od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>Samir Sadiković 95645569339</t>
+  </si>
+  <si>
+    <t>29.06.2026. 13:44:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07db7bb1-1103-4506-a4a8-29f4f412aa0e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07db7bb1-1103-4506-a4a8-29f4f412aa0e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=540&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kov-1415/2025</t>
+  </si>
+  <si>
+    <t>Rješenje o potvrđivanju optužnice (prijevod)</t>
+  </si>
+  <si>
+    <t>MARCIN NOCON</t>
+  </si>
+  <si>
+    <t>29.06.2026. 12:53:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f598f00-d160-4c2f-8df2-f5916aab33aa</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f598f00-d160-4c2f-8df2-f5916aab33aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1415&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje o izdvajanju nezakonitih dokaza (prijevod)</t>
+  </si>
+  <si>
+    <t>29.06.2026. 12:53:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa9b7ae7-1088-4712-8e70-b2dfed7570c7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa9b7ae7-1088-4712-8e70-b2dfed7570c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-816/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>Ante Ćosić 14395708509</t>
+  </si>
+  <si>
+    <t>29.06.2026. 11:48:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba8aff00-0c8f-41c9-bca2-4144b62b8c4e</t>
   </si>
   <si>
     <t>Rješenje - mjere opreza.pdf O181O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/660e0f61-c793-4b47-a9ed-fbfdc6933f7b/dokumenti/preuzimanje</t>
-[...406 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0850ed45-8c33-49ac-b2d1-26e4832b4dd3/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba8aff00-0c8f-41c9-bca2-4144b62b8c4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=816&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-440/2026</t>
+  </si>
+  <si>
+    <t>Nalog za platež od 05.06.2026.</t>
+  </si>
+  <si>
+    <t>Siniša Cvetko 67425662581</t>
+  </si>
+  <si>
+    <t>29.06.2026. 10:50:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee0502e3-bfa0-4f9f-bde1-1f3687b037c4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee0502e3-bfa0-4f9f-bde1-1f3687b037c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=440&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Obavijest o pravomoćnosti od 05.06.2026.</t>
+  </si>
+  <si>
+    <t>29.06.2026. 10:50:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75d8fa01-4274-452d-8de9-f046fcfc0ee6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75d8fa01-4274-452d-8de9-f046fcfc0ee6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-891/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 23.02.2026.</t>
+  </si>
+  <si>
+    <t>Filip Škrabić 25448517286</t>
+  </si>
+  <si>
+    <t>29.06.2026. 10:32:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93108408-95ef-4f3c-9560-58bda7896013</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93108408-95ef-4f3c-9560-58bda7896013/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=891&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-369/2026</t>
+  </si>
+  <si>
+    <t>uplatnica od 15.05.2026.-6</t>
+  </si>
+  <si>
+    <t>Anto Vukić 28617607404</t>
+  </si>
+  <si>
+    <t>29.06.2026. 10:15:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a90d518-d073-4aa1-8d9d-a5a4175f8617</t>
+  </si>
+  <si>
+    <t>Dostava uplatnice.pdf O12O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a90d518-d073-4aa1-8d9d-a5a4175f8617/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=369&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1553/2019</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava od 12.03.2026.</t>
+  </si>
+  <si>
+    <t>Dmitrij Železnjak 16745923793</t>
+  </si>
+  <si>
+    <t>29.06.2026. 09:24:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b1c4c64-268d-4ebe-b0bd-78365df48bd8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b1c4c64-268d-4ebe-b0bd-78365df48bd8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1553&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>K-1846/2024</t>
+  </si>
+  <si>
+    <t>II stup. Presuda od 02.06.2026.; Presuda od 20.03.2025.</t>
+  </si>
+  <si>
+    <t>Silvija Pavelić 89900943763</t>
+  </si>
+  <si>
+    <t>29.06.2026. 09:15:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ad41d11-84f4-4104-ba01-1925c4671874</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća - s obrazloženjem.pdf O711O; Presuda - odbijena žalba - potvrđena presuda 1. st..pdf P536P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ad41d11-84f4-4104-ba01-1925c4671874/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1846&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kov-670/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o izdvajanju službenih bilješki 
+od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>Marko Nikolić 75752373921</t>
+  </si>
+  <si>
+    <t>29.06.2026. 08:31:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64dc5055-d81c-4591-917f-b5fe75ca0ffd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64dc5055-d81c-4591-917f-b5fe75ca0ffd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=670&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje o potvrđivanju optužnice od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>29.06.2026. 08:31:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24fccbe4-76a0-412b-a016-13dce984bea2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24fccbe4-76a0-412b-a016-13dce984bea2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-1237/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 15.04.2026.</t>
+  </si>
+  <si>
+    <t>Mihael Tandarek</t>
+  </si>
+  <si>
+    <t>29.06.2026. 07:33:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9160342d-fd7d-40c7-a75b-7ddcd83b7a76</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9160342d-fd7d-40c7-a75b-7ddcd83b7a76/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1237&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-1723/2020</t>
+  </si>
+  <si>
+    <t>Potvrda o pravomoćnosti  od 15.05.2026.</t>
+  </si>
+  <si>
+    <t>Marko Misović 28437818272</t>
+  </si>
+  <si>
+    <t>29.06.2026. 07:32:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10549ded-dd29-4741-ae77-5797e0d90fc6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10549ded-dd29-4741-ae77-5797e0d90fc6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1723&amp;godina=2020</t>
   </si>
   <si>
     <t>K-1199/2022</t>
   </si>
   <si>
-    <t>II Presuda od 30.03.2026.</t>
+    <t>Dopis od 10.04.2026.</t>
   </si>
   <si>
     <t>MILOŠ PANDRC</t>
   </si>
   <si>
-    <t>28.05.2026. 12:58:59</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/765297e3-b07a-48bf-8430-da69d479e2de/dokumenti/preuzimanje</t>
+    <t>29.06.2026. 07:20:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecce5594-f70e-4f22-bfe2-205817f23d4a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecce5594-f70e-4f22-bfe2-205817f23d4a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1199&amp;godina=2022</t>
-  </si>
-[...1385 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=881&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N90"/>
+  <dimension ref="A1:N72"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2078,3363 +1693,2679 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="I5" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="J5" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="K5" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="L5" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="M5" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="N5" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="D6" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="I6" t="s">
+        <v>54</v>
+      </c>
+      <c r="J6" t="s">
         <v>46</v>
       </c>
-      <c r="J6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K6" t="s">
+        <v>55</v>
+      </c>
+      <c r="L6" t="s">
         <v>48</v>
       </c>
-      <c r="L6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M6" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="N6" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="D7" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="I7" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="J7" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="K7" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="L7" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="M7" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N7" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D8" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="I8" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="J8" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="K8" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="L8" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="M8" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="N8" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="D9" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="I9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="J9" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="K9" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="L9" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="M9" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="N9" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="D10" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="I10" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="J10" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="K10" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="L10" t="s">
-        <v>49</v>
+        <v>86</v>
       </c>
       <c r="M10" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="N10" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="D11" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="I11" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="J11" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="K11" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="L11" t="s">
-        <v>49</v>
+        <v>94</v>
       </c>
       <c r="M11" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="N11" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="D12" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="I12" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="J12" t="s">
-        <v>47</v>
+        <v>101</v>
       </c>
       <c r="K12" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="L12" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="M12" t="s">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="N12" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D13" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I13" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="J13" t="s">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="K13" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="L13" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="M13" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="N13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="D14" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="I14" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="J14" t="s">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="K14" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="L14" t="s">
-        <v>109</v>
+        <v>31</v>
       </c>
       <c r="M14" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="N14" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="D15" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="I15" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="J15" t="s">
-        <v>47</v>
+        <v>101</v>
       </c>
       <c r="K15" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="L15" t="s">
-        <v>117</v>
+        <v>31</v>
       </c>
       <c r="M15" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="N15" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="D16" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="I16" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="J16" t="s">
-        <v>72</v>
+        <v>101</v>
       </c>
       <c r="K16" t="s">
+        <v>127</v>
+      </c>
+      <c r="L16" t="s">
+        <v>31</v>
+      </c>
+      <c r="M16" t="s">
+        <v>128</v>
+      </c>
+      <c r="N16" t="s">
         <v>124</v>
-      </c>
-[...7 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D17" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="I17" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="J17" t="s">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="K17" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="L17" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="M17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="N17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D18" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="I18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="J18" t="s">
-        <v>72</v>
+        <v>101</v>
       </c>
       <c r="K18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="L18" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="M18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="N18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D19" t="s">
-        <v>142</v>
+        <v>119</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
         <v>143</v>
       </c>
       <c r="I19" t="s">
         <v>144</v>
       </c>
       <c r="J19" t="s">
-        <v>72</v>
+        <v>101</v>
       </c>
       <c r="K19" t="s">
         <v>145</v>
       </c>
       <c r="L19" t="s">
+        <v>31</v>
+      </c>
+      <c r="M19" t="s">
         <v>146</v>
       </c>
-      <c r="M19" t="s">
+      <c r="N19" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="D20" t="s">
-        <v>150</v>
+        <v>119</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
+        <v>148</v>
+      </c>
+      <c r="I20" t="s">
+        <v>149</v>
+      </c>
+      <c r="J20" t="s">
+        <v>101</v>
+      </c>
+      <c r="K20" t="s">
+        <v>150</v>
+      </c>
+      <c r="L20" t="s">
+        <v>31</v>
+      </c>
+      <c r="M20" t="s">
         <v>151</v>
       </c>
-      <c r="I20" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N20" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="D21" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
+        <v>154</v>
+      </c>
+      <c r="I21" t="s">
+        <v>155</v>
+      </c>
+      <c r="J21" t="s">
+        <v>101</v>
+      </c>
+      <c r="K21" t="s">
+        <v>156</v>
+      </c>
+      <c r="L21" t="s">
+        <v>157</v>
+      </c>
+      <c r="M21" t="s">
         <v>158</v>
       </c>
-      <c r="I21" t="s">
+      <c r="N21" t="s">
         <v>159</v>
-      </c>
-[...13 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="D22" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="I22" t="s">
+        <v>163</v>
+      </c>
+      <c r="J22" t="s">
+        <v>101</v>
+      </c>
+      <c r="K22" t="s">
         <v>164</v>
       </c>
-      <c r="J22" t="s">
-[...2 lines deleted...]
-      <c r="K22" t="s">
+      <c r="L22" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="M22" t="s">
         <v>166</v>
       </c>
       <c r="N22" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="I23" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="J23" t="s">
-        <v>72</v>
+        <v>101</v>
       </c>
       <c r="K23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="L23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="M23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="N23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="D24" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="I24" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="J24" t="s">
-        <v>72</v>
+        <v>101</v>
       </c>
       <c r="K24" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="L24" t="s">
-        <v>101</v>
+        <v>157</v>
       </c>
       <c r="M24" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="N24" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="D25" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="I25" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="J25" t="s">
-        <v>72</v>
+        <v>101</v>
       </c>
       <c r="K25" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="L25" t="s">
-        <v>161</v>
+        <v>188</v>
       </c>
       <c r="M25" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="N25" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="D26" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="I26" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="J26" t="s">
-        <v>72</v>
+        <v>101</v>
       </c>
       <c r="K26" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="L26" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="M26" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="N26" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="D27" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="I27" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="J27" t="s">
-        <v>72</v>
+        <v>101</v>
       </c>
       <c r="K27" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="L27" t="s">
-        <v>65</v>
+        <v>188</v>
       </c>
       <c r="M27" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="N27" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D28" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="I28" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="J28" t="s">
-        <v>72</v>
+        <v>101</v>
       </c>
       <c r="K28" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="L28" t="s">
+        <v>31</v>
+      </c>
+      <c r="M28" t="s">
+        <v>205</v>
+      </c>
+      <c r="N28" t="s">
         <v>201</v>
-      </c>
-[...4 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D29" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="I29" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="J29" t="s">
-        <v>72</v>
+        <v>210</v>
       </c>
       <c r="K29" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="L29" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="M29" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="N29" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="D30" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="I30" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="J30" t="s">
-        <v>72</v>
+        <v>210</v>
       </c>
       <c r="K30" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="L30" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="M30" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="N30" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="D31" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="I31" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="J31" t="s">
-        <v>224</v>
+        <v>210</v>
       </c>
       <c r="K31" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="L31" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="M31" t="s">
         <v>227</v>
       </c>
       <c r="N31" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
+        <v>228</v>
+      </c>
+      <c r="D32" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
+        <v>230</v>
+      </c>
+      <c r="I32" t="s">
         <v>231</v>
       </c>
-      <c r="I32" t="s">
+      <c r="J32" t="s">
+        <v>101</v>
+      </c>
+      <c r="K32" t="s">
         <v>232</v>
       </c>
-      <c r="J32" t="s">
-[...2 lines deleted...]
-      <c r="K32" t="s">
+      <c r="L32" t="s">
         <v>233</v>
       </c>
-      <c r="L32" t="s">
+      <c r="M32" t="s">
         <v>234</v>
       </c>
-      <c r="M32" t="s">
+      <c r="N32" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
+        <v>236</v>
+      </c>
+      <c r="D33" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
+        <v>238</v>
+      </c>
+      <c r="I33" t="s">
         <v>239</v>
       </c>
-      <c r="I33" t="s">
+      <c r="J33" t="s">
+        <v>101</v>
+      </c>
+      <c r="K33" t="s">
         <v>240</v>
       </c>
-      <c r="J33" t="s">
-[...2 lines deleted...]
-      <c r="K33" t="s">
+      <c r="L33" t="s">
         <v>241</v>
       </c>
-      <c r="L33" t="s">
+      <c r="M33" t="s">
         <v>242</v>
       </c>
-      <c r="M33" t="s">
+      <c r="N33" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
+        <v>244</v>
+      </c>
+      <c r="D34" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
+        <v>246</v>
+      </c>
+      <c r="I34" t="s">
         <v>247</v>
       </c>
-      <c r="I34" t="s">
+      <c r="J34" t="s">
+        <v>210</v>
+      </c>
+      <c r="K34" t="s">
         <v>248</v>
       </c>
-      <c r="J34" t="s">
-[...2 lines deleted...]
-      <c r="K34" t="s">
+      <c r="L34" t="s">
+        <v>48</v>
+      </c>
+      <c r="M34" t="s">
         <v>249</v>
       </c>
-      <c r="L34" t="s">
-[...2 lines deleted...]
-      <c r="M34" t="s">
+      <c r="N34" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
+        <v>251</v>
+      </c>
+      <c r="D35" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
+        <v>253</v>
+      </c>
+      <c r="I35" t="s">
         <v>254</v>
       </c>
-      <c r="I35" t="s">
+      <c r="J35" t="s">
+        <v>210</v>
+      </c>
+      <c r="K35" t="s">
         <v>255</v>
       </c>
-      <c r="J35" t="s">
-[...2 lines deleted...]
-      <c r="K35" t="s">
+      <c r="L35" t="s">
+        <v>31</v>
+      </c>
+      <c r="M35" t="s">
         <v>256</v>
       </c>
-      <c r="L35" t="s">
+      <c r="N35" t="s">
         <v>257</v>
-      </c>
-[...4 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="D36" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
+        <v>260</v>
+      </c>
+      <c r="I36" t="s">
+        <v>261</v>
+      </c>
+      <c r="J36" t="s">
+        <v>210</v>
+      </c>
+      <c r="K36" t="s">
         <v>262</v>
       </c>
-      <c r="I36" t="s">
+      <c r="L36" t="s">
+        <v>48</v>
+      </c>
+      <c r="M36" t="s">
         <v>263</v>
       </c>
-      <c r="J36" t="s">
-[...2 lines deleted...]
-      <c r="K36" t="s">
+      <c r="N36" t="s">
         <v>264</v>
-      </c>
-[...7 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="D37" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
+        <v>267</v>
+      </c>
+      <c r="I37" t="s">
+        <v>268</v>
+      </c>
+      <c r="J37" t="s">
+        <v>210</v>
+      </c>
+      <c r="K37" t="s">
+        <v>269</v>
+      </c>
+      <c r="L37" t="s">
         <v>270</v>
       </c>
-      <c r="I37" t="s">
+      <c r="M37" t="s">
         <v>271</v>
       </c>
-      <c r="J37" t="s">
-[...2 lines deleted...]
-      <c r="K37" t="s">
+      <c r="N37" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="D38" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
+        <v>275</v>
+      </c>
+      <c r="I38" t="s">
+        <v>276</v>
+      </c>
+      <c r="J38" t="s">
+        <v>210</v>
+      </c>
+      <c r="K38" t="s">
+        <v>277</v>
+      </c>
+      <c r="L38" t="s">
+        <v>31</v>
+      </c>
+      <c r="M38" t="s">
         <v>278</v>
       </c>
-      <c r="I38" t="s">
+      <c r="N38" t="s">
         <v>279</v>
-      </c>
-[...13 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="D39" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="I39" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="J39" t="s">
-        <v>72</v>
+        <v>210</v>
       </c>
       <c r="K39" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="L39" t="s">
-        <v>161</v>
+        <v>282</v>
       </c>
       <c r="M39" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="N39" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="D40" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
+        <v>286</v>
+      </c>
+      <c r="I40" t="s">
+        <v>287</v>
+      </c>
+      <c r="J40" t="s">
+        <v>288</v>
+      </c>
+      <c r="K40" t="s">
         <v>289</v>
       </c>
-      <c r="I40" t="s">
+      <c r="L40" t="s">
         <v>290</v>
       </c>
-      <c r="J40" t="s">
-[...2 lines deleted...]
-      <c r="K40" t="s">
+      <c r="M40" t="s">
         <v>291</v>
       </c>
-      <c r="L40" t="s">
+      <c r="N40" t="s">
         <v>292</v>
-      </c>
-[...4 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="D41" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
+        <v>295</v>
+      </c>
+      <c r="I41" t="s">
+        <v>296</v>
+      </c>
+      <c r="J41" t="s">
+        <v>210</v>
+      </c>
+      <c r="K41" t="s">
         <v>297</v>
       </c>
-      <c r="I41" t="s">
+      <c r="L41" t="s">
         <v>298</v>
       </c>
-      <c r="J41" t="s">
-[...2 lines deleted...]
-      <c r="K41" t="s">
+      <c r="M41" t="s">
         <v>299</v>
       </c>
-      <c r="L41" t="s">
-[...2 lines deleted...]
-      <c r="M41" t="s">
+      <c r="N41" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="D42" t="s">
-        <v>303</v>
+        <v>43</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
+        <v>302</v>
+      </c>
+      <c r="I42" t="s">
+        <v>303</v>
+      </c>
+      <c r="J42" t="s">
+        <v>288</v>
+      </c>
+      <c r="K42" t="s">
         <v>304</v>
       </c>
-      <c r="I42" t="s">
+      <c r="L42" t="s">
+        <v>48</v>
+      </c>
+      <c r="M42" t="s">
         <v>305</v>
       </c>
-      <c r="J42" t="s">
-[...2 lines deleted...]
-      <c r="K42" t="s">
+      <c r="N42" t="s">
         <v>306</v>
-      </c>
-[...7 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="D43" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
+        <v>309</v>
+      </c>
+      <c r="I43" t="s">
+        <v>310</v>
+      </c>
+      <c r="J43" t="s">
+        <v>288</v>
+      </c>
+      <c r="K43" t="s">
         <v>311</v>
       </c>
-      <c r="I43" t="s">
+      <c r="L43" t="s">
         <v>312</v>
       </c>
-      <c r="J43" t="s">
-[...2 lines deleted...]
-      <c r="K43" t="s">
+      <c r="M43" t="s">
         <v>313</v>
       </c>
-      <c r="L43" t="s">
-[...2 lines deleted...]
-      <c r="M43" t="s">
+      <c r="N43" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="D44" t="s">
-        <v>317</v>
+        <v>112</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
+        <v>316</v>
+      </c>
+      <c r="I44" t="s">
+        <v>317</v>
+      </c>
+      <c r="J44" t="s">
+        <v>288</v>
+      </c>
+      <c r="K44" t="s">
         <v>318</v>
       </c>
-      <c r="I44" t="s">
+      <c r="L44" t="s">
+        <v>241</v>
+      </c>
+      <c r="M44" t="s">
         <v>319</v>
       </c>
-      <c r="J44" t="s">
-[...2 lines deleted...]
-      <c r="K44" t="s">
+      <c r="N44" t="s">
         <v>320</v>
-      </c>
-[...7 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="D45" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
+        <v>323</v>
+      </c>
+      <c r="I45" t="s">
         <v>324</v>
       </c>
-      <c r="I45" t="s">
+      <c r="J45" t="s">
+        <v>288</v>
+      </c>
+      <c r="K45" t="s">
         <v>325</v>
       </c>
-      <c r="J45" t="s">
-[...2 lines deleted...]
-      <c r="K45" t="s">
+      <c r="L45" t="s">
+        <v>212</v>
+      </c>
+      <c r="M45" t="s">
         <v>326</v>
       </c>
-      <c r="L45" t="s">
-[...2 lines deleted...]
-      <c r="M45" t="s">
+      <c r="N45" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
+        <v>328</v>
+      </c>
+      <c r="D46" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
+        <v>99</v>
+      </c>
+      <c r="I46" t="s">
+        <v>330</v>
+      </c>
+      <c r="J46" t="s">
+        <v>288</v>
+      </c>
+      <c r="K46" t="s">
         <v>331</v>
       </c>
-      <c r="I46" t="s">
+      <c r="L46" t="s">
         <v>332</v>
       </c>
-      <c r="J46" t="s">
-[...2 lines deleted...]
-      <c r="K46" t="s">
+      <c r="M46" t="s">
         <v>333</v>
       </c>
-      <c r="L46" t="s">
-[...2 lines deleted...]
-      <c r="M46" t="s">
+      <c r="N46" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="D47" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
+        <v>99</v>
+      </c>
+      <c r="I47" t="s">
+        <v>336</v>
+      </c>
+      <c r="J47" t="s">
+        <v>288</v>
+      </c>
+      <c r="K47" t="s">
+        <v>337</v>
+      </c>
+      <c r="L47" t="s">
         <v>338</v>
       </c>
-      <c r="I47" t="s">
+      <c r="M47" t="s">
         <v>339</v>
       </c>
-      <c r="J47" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N47" t="s">
-        <v>342</v>
+        <v>334</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="D48" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="I48" t="s">
+        <v>343</v>
+      </c>
+      <c r="J48" t="s">
+        <v>288</v>
+      </c>
+      <c r="K48" t="s">
         <v>344</v>
       </c>
-      <c r="J48" t="s">
-[...2 lines deleted...]
-      <c r="K48" t="s">
+      <c r="L48" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="M48" t="s">
         <v>346</v>
       </c>
       <c r="N48" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
       <c r="D49" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
+        <v>348</v>
+      </c>
+      <c r="I49" t="s">
         <v>349</v>
       </c>
-      <c r="I49" t="s">
+      <c r="J49" t="s">
+        <v>288</v>
+      </c>
+      <c r="K49" t="s">
         <v>350</v>
       </c>
-      <c r="J49" t="s">
+      <c r="L49" t="s">
         <v>351</v>
       </c>
-      <c r="K49" t="s">
+      <c r="M49" t="s">
         <v>352</v>
       </c>
-      <c r="L49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N49" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="D50" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
+        <v>355</v>
+      </c>
+      <c r="I50" t="s">
+        <v>356</v>
+      </c>
+      <c r="J50" t="s">
+        <v>288</v>
+      </c>
+      <c r="K50" t="s">
         <v>357</v>
       </c>
-      <c r="I50" t="s">
+      <c r="L50" t="s">
         <v>358</v>
       </c>
-      <c r="J50" t="s">
-[...2 lines deleted...]
-      <c r="K50" t="s">
+      <c r="M50" t="s">
         <v>359</v>
       </c>
-      <c r="L50" t="s">
-[...2 lines deleted...]
-      <c r="M50" t="s">
+      <c r="N50" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
+        <v>361</v>
+      </c>
+      <c r="D51" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
+        <v>363</v>
+      </c>
+      <c r="I51" t="s">
         <v>364</v>
       </c>
-      <c r="I51" t="s">
+      <c r="J51" t="s">
+        <v>288</v>
+      </c>
+      <c r="K51" t="s">
         <v>365</v>
       </c>
-      <c r="J51" t="s">
-[...2 lines deleted...]
-      <c r="K51" t="s">
+      <c r="L51" t="s">
         <v>366</v>
       </c>
-      <c r="L51" t="s">
+      <c r="M51" t="s">
         <v>367</v>
       </c>
-      <c r="M51" t="s">
+      <c r="N51" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="D52" t="s">
-        <v>371</v>
+        <v>74</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
+        <v>370</v>
+      </c>
+      <c r="I52" t="s">
+        <v>371</v>
+      </c>
+      <c r="J52" t="s">
+        <v>288</v>
+      </c>
+      <c r="K52" t="s">
         <v>372</v>
       </c>
-      <c r="I52" t="s">
+      <c r="L52" t="s">
+        <v>78</v>
+      </c>
+      <c r="M52" t="s">
         <v>373</v>
       </c>
-      <c r="J52" t="s">
-[...2 lines deleted...]
-      <c r="K52" t="s">
+      <c r="N52" t="s">
         <v>374</v>
-      </c>
-[...7 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="D53" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
+        <v>377</v>
+      </c>
+      <c r="I53" t="s">
+        <v>378</v>
+      </c>
+      <c r="J53" t="s">
+        <v>288</v>
+      </c>
+      <c r="K53" t="s">
+        <v>379</v>
+      </c>
+      <c r="L53" t="s">
+        <v>78</v>
+      </c>
+      <c r="M53" t="s">
         <v>380</v>
       </c>
-      <c r="I53" t="s">
+      <c r="N53" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="D54" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
+        <v>384</v>
+      </c>
+      <c r="I54" t="s">
+        <v>385</v>
+      </c>
+      <c r="J54" t="s">
+        <v>288</v>
+      </c>
+      <c r="K54" t="s">
+        <v>386</v>
+      </c>
+      <c r="L54" t="s">
+        <v>358</v>
+      </c>
+      <c r="M54" t="s">
         <v>387</v>
       </c>
-      <c r="I54" t="s">
+      <c r="N54" t="s">
         <v>388</v>
-      </c>
-[...13 lines deleted...]
-        <v>391</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="D55" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
+        <v>391</v>
+      </c>
+      <c r="I55" t="s">
+        <v>392</v>
+      </c>
+      <c r="J55" t="s">
+        <v>393</v>
+      </c>
+      <c r="K55" t="s">
         <v>394</v>
       </c>
-      <c r="I55" t="s">
+      <c r="L55" t="s">
+        <v>48</v>
+      </c>
+      <c r="M55" t="s">
         <v>395</v>
       </c>
-      <c r="J55" t="s">
-[...2 lines deleted...]
-      <c r="K55" t="s">
+      <c r="N55" t="s">
         <v>396</v>
-      </c>
-[...7 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>399</v>
+        <v>382</v>
       </c>
       <c r="D56" t="s">
-        <v>400</v>
+        <v>383</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="I56" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="J56" t="s">
-        <v>351</v>
+        <v>288</v>
       </c>
       <c r="K56" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="L56" t="s">
-        <v>234</v>
+        <v>358</v>
       </c>
       <c r="M56" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="N56" t="s">
-        <v>405</v>
+        <v>388</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="D57" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="I57" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="J57" t="s">
-        <v>224</v>
+        <v>288</v>
       </c>
       <c r="K57" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="L57" t="s">
-        <v>411</v>
+        <v>298</v>
       </c>
       <c r="M57" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="N57" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="D58" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
       <c r="I58" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="J58" t="s">
-        <v>224</v>
+        <v>288</v>
       </c>
       <c r="K58" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="L58" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="M58" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="N58" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="D59" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="I59" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="J59" t="s">
-        <v>72</v>
+        <v>288</v>
       </c>
       <c r="K59" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="L59" t="s">
-        <v>367</v>
+        <v>420</v>
       </c>
       <c r="M59" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="N59" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="D60" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="I60" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="J60" t="s">
-        <v>72</v>
+        <v>288</v>
       </c>
       <c r="K60" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="L60" t="s">
-        <v>367</v>
+        <v>420</v>
       </c>
       <c r="M60" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="N60" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="D61" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
+        <v>429</v>
+      </c>
+      <c r="I61" t="s">
+        <v>430</v>
+      </c>
+      <c r="J61" t="s">
+        <v>288</v>
+      </c>
+      <c r="K61" t="s">
+        <v>431</v>
+      </c>
+      <c r="L61" t="s">
+        <v>432</v>
+      </c>
+      <c r="M61" t="s">
+        <v>433</v>
+      </c>
+      <c r="N61" t="s">
         <v>434</v>
-      </c>
-[...16 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="D62" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
+        <v>437</v>
+      </c>
+      <c r="I62" t="s">
+        <v>438</v>
+      </c>
+      <c r="J62" t="s">
+        <v>288</v>
+      </c>
+      <c r="K62" t="s">
+        <v>439</v>
+      </c>
+      <c r="L62" t="s">
+        <v>212</v>
+      </c>
+      <c r="M62" t="s">
+        <v>440</v>
+      </c>
+      <c r="N62" t="s">
         <v>441</v>
-      </c>
-[...16 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="D63" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
+        <v>437</v>
+      </c>
+      <c r="I63" t="s">
+        <v>443</v>
+      </c>
+      <c r="J63" t="s">
+        <v>288</v>
+      </c>
+      <c r="K63" t="s">
+        <v>444</v>
+      </c>
+      <c r="L63" t="s">
+        <v>78</v>
+      </c>
+      <c r="M63" t="s">
+        <v>445</v>
+      </c>
+      <c r="N63" t="s">
         <v>441</v>
-      </c>
-[...16 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="D64" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
+        <v>448</v>
+      </c>
+      <c r="I64" t="s">
+        <v>449</v>
+      </c>
+      <c r="J64" t="s">
+        <v>393</v>
+      </c>
+      <c r="K64" t="s">
+        <v>450</v>
+      </c>
+      <c r="L64" t="s">
+        <v>157</v>
+      </c>
+      <c r="M64" t="s">
         <v>451</v>
       </c>
-      <c r="I64" t="s">
+      <c r="N64" t="s">
         <v>452</v>
-      </c>
-[...13 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="D65" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
+        <v>455</v>
+      </c>
+      <c r="I65" t="s">
+        <v>456</v>
+      </c>
+      <c r="J65" t="s">
+        <v>288</v>
+      </c>
+      <c r="K65" t="s">
+        <v>457</v>
+      </c>
+      <c r="L65" t="s">
         <v>458</v>
       </c>
-      <c r="I65" t="s">
+      <c r="M65" t="s">
         <v>459</v>
       </c>
-      <c r="J65" t="s">
+      <c r="N65" t="s">
         <v>460</v>
-      </c>
-[...10 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="D66" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
+        <v>463</v>
+      </c>
+      <c r="I66" t="s">
+        <v>464</v>
+      </c>
+      <c r="J66" t="s">
+        <v>288</v>
+      </c>
+      <c r="K66" t="s">
+        <v>465</v>
+      </c>
+      <c r="L66" t="s">
+        <v>86</v>
+      </c>
+      <c r="M66" t="s">
         <v>466</v>
       </c>
-      <c r="I66" t="s">
+      <c r="N66" t="s">
         <v>467</v>
-      </c>
-[...13 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="D67" t="s">
-        <v>363</v>
+        <v>469</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
+        <v>470</v>
+      </c>
+      <c r="I67" t="s">
+        <v>471</v>
+      </c>
+      <c r="J67" t="s">
+        <v>288</v>
+      </c>
+      <c r="K67" t="s">
         <v>472</v>
       </c>
-      <c r="I67" t="s">
+      <c r="L67" t="s">
         <v>473</v>
       </c>
-      <c r="J67" t="s">
-[...2 lines deleted...]
-      <c r="K67" t="s">
+      <c r="M67" t="s">
         <v>474</v>
       </c>
-      <c r="L67" t="s">
-[...2 lines deleted...]
-      <c r="M67" t="s">
+      <c r="N67" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
+        <v>476</v>
+      </c>
+      <c r="D68" t="s">
         <v>477</v>
-      </c>
-[...1 lines deleted...]
-        <v>478</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
+        <v>478</v>
+      </c>
+      <c r="I68" t="s">
         <v>479</v>
       </c>
-      <c r="I68" t="s">
+      <c r="J68" t="s">
+        <v>288</v>
+      </c>
+      <c r="K68" t="s">
         <v>480</v>
       </c>
-      <c r="J68" t="s">
-[...2 lines deleted...]
-      <c r="K68" t="s">
+      <c r="L68" t="s">
+        <v>188</v>
+      </c>
+      <c r="M68" t="s">
         <v>481</v>
       </c>
-      <c r="L68" t="s">
+      <c r="N68" t="s">
         <v>482</v>
-      </c>
-[...4 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>485</v>
+        <v>476</v>
       </c>
       <c r="D69" t="s">
-        <v>34</v>
+        <v>483</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
+        <v>478</v>
+      </c>
+      <c r="I69" t="s">
+        <v>484</v>
+      </c>
+      <c r="J69" t="s">
+        <v>288</v>
+      </c>
+      <c r="K69" t="s">
+        <v>485</v>
+      </c>
+      <c r="L69" t="s">
+        <v>31</v>
+      </c>
+      <c r="M69" t="s">
         <v>486</v>
       </c>
-      <c r="I69" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N69" t="s">
-        <v>490</v>
+        <v>482</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="D70" t="s">
-        <v>157</v>
+        <v>488</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
+        <v>489</v>
+      </c>
+      <c r="I70" t="s">
+        <v>490</v>
+      </c>
+      <c r="J70" t="s">
+        <v>288</v>
+      </c>
+      <c r="K70" t="s">
+        <v>491</v>
+      </c>
+      <c r="L70" t="s">
+        <v>157</v>
+      </c>
+      <c r="M70" t="s">
         <v>492</v>
       </c>
-      <c r="I70" t="s">
+      <c r="N70" t="s">
         <v>493</v>
-      </c>
-[...13 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="D71" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
+        <v>496</v>
+      </c>
+      <c r="I71" t="s">
+        <v>497</v>
+      </c>
+      <c r="J71" t="s">
+        <v>288</v>
+      </c>
+      <c r="K71" t="s">
+        <v>498</v>
+      </c>
+      <c r="L71" t="s">
+        <v>212</v>
+      </c>
+      <c r="M71" t="s">
+        <v>499</v>
+      </c>
+      <c r="N71" t="s">
         <v>500</v>
-      </c>
-[...16 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="D72" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
+        <v>503</v>
+      </c>
+      <c r="I72" t="s">
+        <v>504</v>
+      </c>
+      <c r="J72" t="s">
+        <v>288</v>
+      </c>
+      <c r="K72" t="s">
+        <v>505</v>
+      </c>
+      <c r="L72" t="s">
+        <v>78</v>
+      </c>
+      <c r="M72" t="s">
+        <v>506</v>
+      </c>
+      <c r="N72" t="s">
         <v>507</v>
-      </c>
-[...700 lines deleted...]
-        <v>633</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>