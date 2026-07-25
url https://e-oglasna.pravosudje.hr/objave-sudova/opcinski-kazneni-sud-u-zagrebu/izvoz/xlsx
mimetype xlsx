--- v2 (2026-07-05)
+++ v3 (2026-07-25)
@@ -6,1627 +6,2218 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="795" uniqueCount="508">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1191" uniqueCount="704">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski kazneni sud u Zagrebu</t>
   </si>
   <si>
-    <t>Kov-656/2026</t>
-[...41 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/bf014974-5a26-495a-a001-85a51b0bfd5a</t>
+    <t>K-1934/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 07.05.2026.</t>
+  </si>
+  <si>
+    <t>Danijel Bošković 30328679673</t>
+  </si>
+  <si>
+    <t>24.07.2026. 14:10:34</t>
+  </si>
+  <si>
+    <t>01.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/782431a7-c3a9-4235-8b68-35e872cc435a</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća - s obrazloženjem.pdf O712O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/782431a7-c3a9-4235-8b68-35e872cc435a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1934&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Kov-424/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Nikola Palčak 59465780987</t>
+  </si>
+  <si>
+    <t>24.07.2026. 13:03:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4d9758b-e0e0-4743-8151-6dd01c22b3ed</t>
   </si>
   <si>
     <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/bf014974-5a26-495a-a001-85a51b0bfd5a/dokumenti/preuzimanje</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/70dc4829-9822-4b7f-8e52-811e7fb2343e</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4d9758b-e0e0-4743-8151-6dd01c22b3ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=424&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-516/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>Gabrijel Tunić 03192931224</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:15:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef0e6aab-78f0-4a84-85e7-a78944ed782e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef0e6aab-78f0-4a84-85e7-a78944ed782e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=516&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-578/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Demirel Handžo 32790682591</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:12:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/522550b6-13f1-498b-aa50-37ecd5a34216</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/522550b6-13f1-498b-aa50-37ecd5a34216/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=578&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:12:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc6240ff-1d9c-41c3-bc94-3a797b55d24a</t>
+  </si>
+  <si>
+    <t>Rješenje - izdvajanje (nezakoniti dokazi, zapisnici.obavijesti i dr.).pdf O170O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc6240ff-1d9c-41c3-bc94-3a797b55d24a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-968/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Samoposlužna autopraonica Leptirić d.o.o. 13709024953</t>
+  </si>
+  <si>
+    <t>24.07.2026. 11:29:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18da7316-b629-43a5-ad69-c95716cae53d</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18da7316-b629-43a5-ad69-c95716cae53d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=968&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-254/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Đurić 29035420557</t>
+  </si>
+  <si>
+    <t>24.07.2026. 11:13:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87242c66-4688-465d-9157-d05238dc23c1</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87242c66-4688-465d-9157-d05238dc23c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=254&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>nalog za platež tkp</t>
+  </si>
+  <si>
+    <t>24.07.2026. 11:13:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d311734-26d9-4df1-a18c-40c703b62e78</t>
+  </si>
+  <si>
+    <t>Dostava uplatnice.pdf O12O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d311734-26d9-4df1-a18c-40c703b62e78/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kvm-104/2025</t>
+  </si>
+  <si>
+    <t>Anonimizirano II rješenje od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>Mario Knežević 94444482961</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:01:37</t>
+  </si>
+  <si>
+    <t>03.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eda21d22-b348-40e7-90a3-0328dbc3d5a0</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eda21d22-b348-40e7-90a3-0328dbc3d5a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kvm&amp;predmet=104&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kv-784/2024</t>
+  </si>
+  <si>
+    <t>Obavijest o pravomoćnosti od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>Vadim Pinzar</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:45:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/496a2374-159e-4d7a-a6d2-69f51f38d9b4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/496a2374-159e-4d7a-a6d2-69f51f38d9b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=784&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ion Mura</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:44:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/976ea2a8-9a58-4020-a5ed-e118d2ad8567</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/976ea2a8-9a58-4020-a5ed-e118d2ad8567/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kv-430/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 04.08.2026.</t>
+  </si>
+  <si>
+    <t>Jurica Vlasteličić 38848115208</t>
+  </si>
+  <si>
+    <t>24.07.2026. 08:44:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f2b639b-f234-44c4-8e22-44ec11105368</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 04.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f2b639b-f234-44c4-8e22-44ec11105368/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=430&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-261/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>Nada Delković 53745896422</t>
+  </si>
+  <si>
+    <t>24.07.2026. 08:25:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c096b707-557e-457b-a3ea-d7a88dd46a9f</t>
+  </si>
+  <si>
+    <t>Rješenje - mjere opreza.pdf O181O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c096b707-557e-457b-a3ea-d7a88dd46a9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=261&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Gabrijela Vidan 75258573483</t>
+  </si>
+  <si>
+    <t>24.07.2026. 08:25:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2423ca3-dd05-418e-b492-8bf0b753b411</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2423ca3-dd05-418e-b492-8bf0b753b411/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-665/2026</t>
+  </si>
+  <si>
+    <t>Optužnica na odgovor</t>
+  </si>
+  <si>
+    <t>Zdenko Savanović 26419617486</t>
+  </si>
+  <si>
+    <t>24.07.2026. 08:16:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eeb687bb-fca8-4b20-97f7-d8d6f9a5ff08</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eeb687bb-fca8-4b20-97f7-d8d6f9a5ff08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=665&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-722/2026</t>
+  </si>
+  <si>
+    <t>Marcel Šivak 46951975031</t>
+  </si>
+  <si>
+    <t>24.07.2026. 08:15:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5f187bc-6d6b-4839-bf87-57309c8f9d49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5f187bc-6d6b-4839-bf87-57309c8f9d49/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=722&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kovm-45/2026</t>
+  </si>
+  <si>
+    <t>anonimizirano rješenje od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>PASQUALE BELLUSCI</t>
+  </si>
+  <si>
+    <t>23.07.2026. 15:07:55</t>
+  </si>
+  <si>
+    <t>30.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/737b68da-7ac8-431d-bab4-603ba3f80efd</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.docx O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/737b68da-7ac8-431d-bab4-603ba3f80efd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kovm&amp;predmet=45&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-107/2018</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.07.2026.</t>
+  </si>
+  <si>
+    <t>ANTO ČABRAJA 25185224461</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:22:29</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37f6e03e-cec8-4b53-8cfc-1e7e4bf48792</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37f6e03e-cec8-4b53-8cfc-1e7e4bf48792/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=107&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>K-839/2026</t>
+  </si>
+  <si>
+    <t>II° rješenje od 19.06.2026.</t>
+  </si>
+  <si>
+    <t>Antonio Perković 78362645856</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:11:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c80bb8f-679c-477f-a309-d4bf0c91af02</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana.pdf P549P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c80bb8f-679c-477f-a309-d4bf0c91af02/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=839&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-194/2026</t>
+  </si>
+  <si>
+    <t>Matej Takacz 26343353241</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:02:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ccc5eb5-9f5a-4054-bf14-296a48924d36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ccc5eb5-9f5a-4054-bf14-296a48924d36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=194&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-1470/2025</t>
+  </si>
+  <si>
+    <t>Rješenje o izdvajanju službenih bilješki
+od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>Marko Oršolić 03817124156</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:24:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0cb5b6c-11d6-4972-b79b-fef2bd9114a2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0cb5b6c-11d6-4972-b79b-fef2bd9114a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1470&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje o potvrđivanju optužnice od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>Boris Kranjc 15687802777</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:24:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7b93a4c-494a-4f2b-b8c8-5125266763c7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7b93a4c-494a-4f2b-b8c8-5125266763c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:24:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd53efc8-7fb9-4f1a-85e1-df05c6b6efdd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd53efc8-7fb9-4f1a-85e1-df05c6b6efdd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kvm-356/2025</t>
+  </si>
+  <si>
+    <t>anonimizirano rješenje  od 19.11.2025.</t>
+  </si>
+  <si>
+    <t>Siniša Rastović 92718487998</t>
+  </si>
+  <si>
+    <t>23.07.2026. 12:47:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b66c65a-92c1-4620-9581-d6037e1ef6fc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b66c65a-92c1-4620-9581-d6037e1ef6fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kvm&amp;predmet=356&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kzd-234/2025</t>
+  </si>
+  <si>
+    <t>anonimizirana presuda od 28.10.2025.</t>
+  </si>
+  <si>
+    <t>Tatjana Špoljar</t>
+  </si>
+  <si>
+    <t>23.07.2026. 12:46:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd32d12e-6988-44e9-a005-ee149b9ef86a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd32d12e-6988-44e9-a005-ee149b9ef86a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kzd&amp;predmet=234&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-842/2026</t>
+  </si>
+  <si>
+    <t>Ivan Kartelo 94431421827</t>
+  </si>
+  <si>
+    <t>23.07.2026. 12:04:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/596514f4-c68b-4a50-9a7a-c3241a4a0c71</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/596514f4-c68b-4a50-9a7a-c3241a4a0c71/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=842&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv-1187/2025</t>
+  </si>
+  <si>
+    <t>Obavijest o pravomoćnosti  od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>VASILE IOVU</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:20:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6446cc83-cb97-4bd4-ab24-afa97412079f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6446cc83-cb97-4bd4-ab24-afa97412079f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=1187&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Samuel Lisman</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:20:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0225cc5-e48e-4dfe-b4b3-c6533dc4ee64</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0225cc5-e48e-4dfe-b4b3-c6533dc4ee64/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Gheorghe-Gabriel Spiridon</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:20:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a7c56b0-b04d-48ef-a4d5-9e9c9b3484b6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a7c56b0-b04d-48ef-a4d5-9e9c9b3484b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-694/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o potvrđivanju optužnice
+od 19.06.2026.</t>
+  </si>
+  <si>
+    <t>Mato Djedović 54127827252</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:43:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a78568f6-4653-4af4-9406-d9382f93d4e3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a78568f6-4653-4af4-9406-d9382f93d4e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=694&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1048/2021</t>
+  </si>
+  <si>
+    <t>II° presuda od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>Josip Štimac 75488040834</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:35:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6635c422-4f47-452d-b0b6-40fa71e9e4ea</t>
+  </si>
+  <si>
+    <t>Presuda - prihvaćena žalba - djelomično preinačena 1. st. presuda.pdf P538P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6635c422-4f47-452d-b0b6-40fa71e9e4ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1048&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Rješenje o trošku od 15.07.2026.</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:35:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17b846f4-60d7-4372-8b77-e2c7b1f4a8ae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17b846f4-60d7-4372-8b77-e2c7b1f4a8ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-41/2021</t>
+  </si>
+  <si>
+    <t>Dopis od 02.07.2026.; Žalba od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Snježana Banović 09798857328</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:58:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/449681ee-65b7-4b2e-8530-6920e97f1084</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/449681ee-65b7-4b2e-8530-6920e97f1084/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=41&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Kov-471/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o izdvajanju službenih bilješki
+od 17.06.2026.</t>
+  </si>
+  <si>
+    <t>Ljubica Nađ 19783143550</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:41:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e294df0-6959-47be-8926-2b809f62259c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e294df0-6959-47be-8926-2b809f62259c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=471&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Roman Nađ 33316076059</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:41:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a2d183f-ad66-4601-b3dc-aae5fd36c0ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a2d183f-ad66-4601-b3dc-aae5fd36c0ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje o potvrđivanju optužnice od 17.06.2026.</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:41:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bd0873b-d11a-4ba8-b792-24729ebf6a89</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bd0873b-d11a-4ba8-b792-24729ebf6a89/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:41:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc9551b0-8928-4f1a-94cd-fae42105b0a8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc9551b0-8928-4f1a-94cd-fae42105b0a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>KO-1329/2014</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Jasmin Cerić</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:14:51</t>
+  </si>
+  <si>
+    <t>29.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8eb0636-e555-48f0-ba93-3d265826a1fa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8eb0636-e555-48f0-ba93-3d265826a1fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=KO&amp;predmet=1329&amp;godina=2014</t>
+  </si>
+  <si>
+    <t>K-913/2026</t>
+  </si>
+  <si>
+    <t>Nalog za platež od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>Miljenko Novak 29578127949</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:10:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cbafdcd-d417-4f17-a7ff-aeb3bed35038</t>
+  </si>
+  <si>
+    <t>Nalog.pdf O24O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cbafdcd-d417-4f17-a7ff-aeb3bed35038/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=913&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Obavijest o pravomoćnosti presude od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:10:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02d7fa03-867f-45c1-a897-0062377c1ae8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02d7fa03-867f-45c1-a897-0062377c1ae8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-570/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>Redžep Dizdarević 93710199346</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:37:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90053e01-d2c1-4e8d-bcdc-53d23da41bef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90053e01-d2c1-4e8d-bcdc-53d23da41bef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=570&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-493/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 30.01.2026.</t>
+  </si>
+  <si>
+    <t>Dalibor Vujaklija 06205080866</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:23:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60b5eb5e-3166-42db-9b17-d69511210bcc</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća - s obrazloženjem.pdf O711O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60b5eb5e-3166-42db-9b17-d69511210bcc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=493&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>K-1953/2025</t>
+  </si>
+  <si>
+    <t>Nalog od 16.06.2026.-5</t>
+  </si>
+  <si>
+    <t>Ognjen Vukelić 94605202627</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:54:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02d99242-3b76-4293-be17-e9349abf7e3f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02d99242-3b76-4293-be17-e9349abf7e3f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1953&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Nalog od 16.06.2026.-6</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:54:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4e9b74a-b418-4145-b295-810c9956b074</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4e9b74a-b418-4145-b295-810c9956b074/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-828/2026</t>
+  </si>
+  <si>
+    <t>Anamarija Križanac 04402311153</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:44:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8b14aed-96bb-4d7a-af3a-dfc0b8045e5c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8b14aed-96bb-4d7a-af3a-dfc0b8045e5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=828&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-937/2026</t>
+  </si>
+  <si>
+    <t>Kv rješenje od 24.06.2026.</t>
+  </si>
+  <si>
+    <t>Josip Pavić 06477580363</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:18:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a329ea0-90cc-4fa8-9fb1-938c42086c84</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a329ea0-90cc-4fa8-9fb1-938c42086c84/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=937&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-697/2024</t>
+  </si>
+  <si>
+    <t>Dopis od 22.07.2026. (trošak)</t>
+  </si>
+  <si>
+    <t>Bojan Vukas 11340773555</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:36:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db069ce9-8a14-4c14-8cb8-df2d24883337</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db069ce9-8a14-4c14-8cb8-df2d24883337/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=697&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>K-642/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.06.2026.</t>
+  </si>
+  <si>
+    <t>Joško Ožbolt 70825373418</t>
+  </si>
+  <si>
+    <t>21.07.2026. 13:37:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/928721e7-bfab-4351-91e5-64158935821e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/928721e7-bfab-4351-91e5-64158935821e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=642&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Presuda od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>21.07.2026. 13:37:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03e51394-6f4e-40c4-95e5-d84d7fb2232e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03e51394-6f4e-40c4-95e5-d84d7fb2232e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-665/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>Lara Majkić</t>
+  </si>
+  <si>
+    <t>21.07.2026. 12:40:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b2e85ec-c016-4e90-9f53-a9880427532a</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačaj privatne tužbe.pdf O222O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b2e85ec-c016-4e90-9f53-a9880427532a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=665&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-774/2026</t>
+  </si>
+  <si>
+    <t>Noel Perković 42263871219</t>
+  </si>
+  <si>
+    <t>21.07.2026. 12:38:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/851377cc-303e-4bd9-b18c-a20ccc844116</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/851377cc-303e-4bd9-b18c-a20ccc844116/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=774&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-602/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>Mirza Mašić 40919817661</t>
+  </si>
+  <si>
+    <t>21.07.2026. 12:19:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e16e2be3-fa87-4ae4-ab9c-db46162f98c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e16e2be3-fa87-4ae4-ab9c-db46162f98c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=602&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-382/2026</t>
+  </si>
+  <si>
+    <t>Fata Hrustić 80941017757</t>
+  </si>
+  <si>
+    <t>21.07.2026. 12:15:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8f731ff-0d40-404b-bed2-26e9e373dc8f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8f731ff-0d40-404b-bed2-26e9e373dc8f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=382&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-536/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>Anton Gashi 46194021679</t>
+  </si>
+  <si>
+    <t>21.07.2026. 12:02:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24f7a139-8a21-42f7-ae99-802370fba85c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24f7a139-8a21-42f7-ae99-802370fba85c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=536&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-808/2026</t>
+  </si>
+  <si>
+    <t>Magdalena Šobak 45807603426</t>
+  </si>
+  <si>
+    <t>21.07.2026. 10:37:53</t>
+  </si>
+  <si>
+    <t>28.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b52e2b23-6b26-44b2-b44c-56bee519da41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b52e2b23-6b26-44b2-b44c-56bee519da41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=808&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Laura Ščuric 39249824491</t>
+  </si>
+  <si>
+    <t>21.07.2026. 10:12:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09819089-e1b1-4401-beae-98972b0bd181</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09819089-e1b1-4401-beae-98972b0bd181/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-1096/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>Gzim Redžepi 91493935857</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:31:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29e41b77-5c7b-45eb-a237-a1d09d098a1d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29e41b77-5c7b-45eb-a237-a1d09d098a1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1096&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Kov-866/2026</t>
+  </si>
+  <si>
+    <t>Optužnica na odgovor (prevedeno)</t>
+  </si>
+  <si>
+    <t>Manjinder Singh Dhillon 14428986204</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:26:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18a04832-b3fc-4962-8f39-2aad532576ed</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf P67P; Ostalo.pdf P67P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18a04832-b3fc-4962-8f39-2aad532576ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=866&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Su rješenje od 16.7.2026. (prevedeno)</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:26:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88535d47-2b3c-4229-ab4f-44e5a46c9017</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf P67P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88535d47-2b3c-4229-ab4f-44e5a46c9017/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-722/2024</t>
+  </si>
+  <si>
+    <t>Dopis od 12.05.2026.</t>
+  </si>
+  <si>
+    <t>Julio Frangen 95841691965</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:06:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d4aa20e-1b36-40e7-b102-4727e432f57e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d4aa20e-1b36-40e7-b102-4727e432f57e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=722&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kov-725/2026</t>
+  </si>
+  <si>
+    <t>Davor Mihaljević 60273591654</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:42:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acfa1ccf-bb1c-4695-a8dd-1e07fc54e2c4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acfa1ccf-bb1c-4695-a8dd-1e07fc54e2c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=725&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1249/2022</t>
+  </si>
+  <si>
+    <t>SIMULUS GRUPA društvo s ograničenom odgovornošću za usluge 10835698889</t>
+  </si>
+  <si>
+    <t>20.07.2026. 17:07:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc8fa5dd-fc5a-48d0-b362-f28070862868</t>
+  </si>
+  <si>
+    <t>Presuda - odbijena žalba - potvrđena presuda 1. st..pdf P536P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc8fa5dd-fc5a-48d0-b362-f28070862868/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1249&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>K-449/2026</t>
+  </si>
+  <si>
+    <t>Tomislav Sitaš 28775723773</t>
+  </si>
+  <si>
+    <t>20.07.2026. 14:31:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44f7ebca-9a5f-4ec6-a9ba-b1e6201af714</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44f7ebca-9a5f-4ec6-a9ba-b1e6201af714/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=449&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-684/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 08.07.2026.</t>
+  </si>
+  <si>
+    <t>Aničić d.o.o.</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:58:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/719640d7-1f50-417b-bdd6-df2f80bd4c73</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/719640d7-1f50-417b-bdd6-df2f80bd4c73/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=684&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>PRO ALARM, d.o.o. za trgovinu, usluge i djelatnost privatne zaštite u stečaju 30439801100</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:58:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a490f814-6241-4de7-b99c-6f41e36c564a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a490f814-6241-4de7-b99c-6f41e36c564a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Vulkanizer Bračun</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:58:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b3b071c-5e60-4d51-8b44-81203250874d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b3b071c-5e60-4d51-8b44-81203250874d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Igor Cvjak</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:58:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee116080-0645-4835-9044-7a809ab5058a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee116080-0645-4835-9044-7a809ab5058a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-140/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.05.2026.-26</t>
+  </si>
+  <si>
+    <t>Jasmina Kožar 92360813046</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:26:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0ce87aa-6afa-4b6e-86ee-aebb3a7588d5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0ce87aa-6afa-4b6e-86ee-aebb3a7588d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=140&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Dopis od 22.05.2026.-30</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:26:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cef5992b-be12-46c8-beb1-171ebf00f07d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cef5992b-be12-46c8-beb1-171ebf00f07d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-475/2021</t>
+  </si>
+  <si>
+    <t>Dopis od 05.06.2026.-56</t>
+  </si>
+  <si>
+    <t>Kristijan Jakić 26150269226</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:23:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2e2db88-6eef-443e-af2d-a87094002445</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2e2db88-6eef-443e-af2d-a87094002445/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=475&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Dopis od 05.06.2026.-55</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:23:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1cfacea-3fa5-463a-9872-151be2173f17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1cfacea-3fa5-463a-9872-151be2173f17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-657/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 24.08.2026.</t>
+  </si>
+  <si>
+    <t>Mehmed Šečić 78663274525</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:09:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6496f06f-7d6e-480f-84cd-f6b3657ee2ee</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 24.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6496f06f-7d6e-480f-84cd-f6b3657ee2ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=657&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kovm-185/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.05.2026. -14</t>
+  </si>
+  <si>
+    <t>Helena Samec 05159657575</t>
+  </si>
+  <si>
+    <t>20.07.2026. 12:53:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01196725-24ec-439f-8d4a-3710b29a5551</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01196725-24ec-439f-8d4a-3710b29a5551/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kovm&amp;predmet=185&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kzd-92/2022</t>
+  </si>
+  <si>
+    <t>Anonimizirana presuda Županijskog suda
+u Zagrebu od 17. veljače 2026.</t>
+  </si>
+  <si>
+    <t>Nedjeljko Macolić 98166244787</t>
+  </si>
+  <si>
+    <t>20.07.2026. 12:40:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bd13bab-1c0c-44f7-baa3-753b3bcdecf6</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bd13bab-1c0c-44f7-baa3-753b3bcdecf6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kzd&amp;predmet=92&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>K-1697/2020</t>
+  </si>
+  <si>
+    <t>Anonimizirana presuda</t>
+  </si>
+  <si>
+    <t>Jozo Stanić 94348271171</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:10:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8614bb90-2b3f-42b2-9814-b4426a45f03e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8614bb90-2b3f-42b2-9814-b4426a45f03e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1697&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>K-1066/2022</t>
+  </si>
+  <si>
+    <t>Žalba OKDO na odgovor</t>
+  </si>
+  <si>
+    <t>Ivan Pernar 24578137233</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:00:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e25a4e5-8b1a-4c9c-9916-54cafcefb687</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e25a4e5-8b1a-4c9c-9916-54cafcefb687/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1066&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:58:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63df87dd-39a4-4e35-953d-f67c1420e0d9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63df87dd-39a4-4e35-953d-f67c1420e0d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-970/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 21.04.2026.</t>
+  </si>
+  <si>
+    <t>Daniel Ivan Varga 77197003561</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:52:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/340fd177-6a2f-4bdc-9de8-923dd6f4f0e0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/340fd177-6a2f-4bdc-9de8-923dd6f4f0e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=970&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kzd-254/2019</t>
+  </si>
+  <si>
+    <t>Anonimizirano rješenje od 11.05.2026.</t>
+  </si>
+  <si>
+    <t>Dragan Petrlić 35310761541</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:51:52</t>
+  </si>
+  <si>
+    <t>27.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffe31416-cbb4-4484-b5d2-0268293f198e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffe31416-cbb4-4484-b5d2-0268293f198e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kzd&amp;predmet=254&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>K-1130/2023</t>
+  </si>
+  <si>
+    <t>uplatnica od 06.07.2026.-45</t>
+  </si>
+  <si>
+    <t>Fahrudin Duranović 20888990394</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:35:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/651677d1-5542-4651-8ab5-740bbe394246</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/651677d1-5542-4651-8ab5-740bbe394246/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1130&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Kov-680/2026</t>
+  </si>
+  <si>
+    <t>optužnica na odgovor</t>
+  </si>
+  <si>
+    <t>Goran Midžić 67568172544</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:33:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49ed8751-35bb-4896-ac89-9198611a2ca2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49ed8751-35bb-4896-ac89-9198611a2ca2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=680&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kovm-210/2025</t>
+  </si>
+  <si>
+    <t>Anonimizirano rješenje o izdvajanju 
+službenih bilješki od 07.05.2026.</t>
+  </si>
+  <si>
+    <t>Ana Šibalić 74169794281</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:28:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/415383c8-93fa-4cb4-a6ce-322a52d16a37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/415383c8-93fa-4cb4-a6ce-322a52d16a37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kovm&amp;predmet=210&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Anonimizirano rješenje o potvrđivanju optužnice 
+od 07.05.2026.</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:28:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2b25a82-181c-420b-9127-353f7a667075</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2b25a82-181c-420b-9127-353f7a667075/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-957/2023</t>
+  </si>
+  <si>
+    <t>II st. Presuda od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>Krunoslav Ivoš 56099396574</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:02:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87a40221-d72a-4587-8bda-28eaf31aa056</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87a40221-d72a-4587-8bda-28eaf31aa056/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=957&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Kov-132/2026</t>
+  </si>
+  <si>
+    <t>II st. Rješenje od 30.06.2026.</t>
+  </si>
+  <si>
+    <t>Luka Abramović 39998417847</t>
+  </si>
+  <si>
+    <t>20.07.2026. 09:58:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbd760dd-2bc3-47a3-ba73-5ab47bb3374a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbd760dd-2bc3-47a3-ba73-5ab47bb3374a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=132&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-762/2026</t>
+  </si>
+  <si>
+    <t>Medin Berberović 80954939999</t>
+  </si>
+  <si>
+    <t>20.07.2026. 09:56:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/464ac6e7-1ae6-4cb2-9171-4043622c49c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/464ac6e7-1ae6-4cb2-9171-4043622c49c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=762&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kovm-29/2026</t>
+  </si>
+  <si>
+    <t>Anonimizirano rješenje 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Alen Bešić 39470204336</t>
+  </si>
+  <si>
+    <t>20.07.2026. 09:47:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67429580-9995-4581-84bb-4e50b31fe2c2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67429580-9995-4581-84bb-4e50b31fe2c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kovm&amp;predmet=29&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1511/2024</t>
+  </si>
+  <si>
+    <t>II st. presuda od 8.5.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Petric 55483314137</t>
+  </si>
+  <si>
+    <t>20.07.2026. 09:28:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fab90854-593b-493a-9065-8964a267e386</t>
+  </si>
+  <si>
+    <t>Presuda - prihvaćena žalba - preinačena 1.st. presuda - kazna snižena.pdf P544P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fab90854-593b-493a-9065-8964a267e386/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1511&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Dopis od 28.04.2026.; 
+Optužnica od 26.02.2026.</t>
+  </si>
+  <si>
+    <t>Miro Matijević 61501691403</t>
+  </si>
+  <si>
+    <t>20.07.2026. 09:18:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79a52680-16a4-486f-9059-27f3d2bb35ed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79a52680-16a4-486f-9059-27f3d2bb35ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-446/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>Zoran Čular 44242513473</t>
+  </si>
+  <si>
+    <t>20.07.2026. 09:00:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e855f04-6e32-44f3-a5c9-6fa5d3849a66</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e855f04-6e32-44f3-a5c9-6fa5d3849a66/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=446&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1369/2021</t>
+  </si>
+  <si>
+    <t>Presuda od 06.03.2026.</t>
+  </si>
+  <si>
+    <t>Sandra Matić 22664452783</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:58:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4dd1fa6a-889c-4095-812f-5614e5a1d5c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4dd1fa6a-889c-4095-812f-5614e5a1d5c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1369&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>K-166/2020</t>
+  </si>
+  <si>
+    <t>II st. rješenje od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>Antonio Levak 62615235826</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:30:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f84764f6-1a33-4f5b-bddb-5428b15c1714</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f84764f6-1a33-4f5b-bddb-5428b15c1714/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=166&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>K-866/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>Mirko Mesić</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:27:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/226e4dd8-7a1d-4103-8de8-61f66be718e3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/226e4dd8-7a1d-4103-8de8-61f66be718e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=866&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Zora Vasić 98608955116</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:25:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9644eedf-2ddd-4875-945b-87a1202e29a7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9644eedf-2ddd-4875-945b-87a1202e29a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-137/2026</t>
+  </si>
+  <si>
+    <t>Ivan Maras 41534552343</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:20:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdda3182-a3c8-4b81-bc6c-b7365f4487bd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdda3182-a3c8-4b81-bc6c-b7365f4487bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=137&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ivan Lambrešćak 72112182503</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:20:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fce1acf-0815-461e-9dd5-562fab028303</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fce1acf-0815-461e-9dd5-562fab028303/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-437/2026</t>
+  </si>
+  <si>
+    <t>Rješenje-odbačaj optužnice od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Dražen Zrinušić 85233272541</t>
+  </si>
+  <si>
+    <t>20.07.2026. 06:51:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d595b7a-95fe-492c-bb26-0f0f9995379a</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačaj optužnice.pdf O219O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d595b7a-95fe-492c-bb26-0f0f9995379a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=437&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1693/2024</t>
+  </si>
+  <si>
+    <t>Obavijest o pravomoćnosti od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Deronja 01636255873</t>
+  </si>
+  <si>
+    <t>18.07.2026. 13:19:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79beeab6-2541-45f5-925e-31f97025dfa9</t>
   </si>
   <si>
     <t>Obavijest.pdf O625O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/70dc4829-9822-4b7f-8e52-811e7fb2343e/dokumenti/preuzimanje</t>
-[...174 lines deleted...]
-    <t>Poziv - Sudska radnja 08.09.2026.</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/79beeab6-2541-45f5-925e-31f97025dfa9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1693&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>K-460/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 27.08.2026.</t>
   </si>
   <si>
     <t>Tomas Lavin 30932979379</t>
   </si>
   <si>
-    <t>01.07.2026. 16:07:31</t>
-[...1224 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1199&amp;godina=2022</t>
+    <t>17.07.2026. 18:31:40</t>
+  </si>
+  <si>
+    <t>25.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15b8f25c-4a11-4807-b320-6879c39329bf</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 27.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15b8f25c-4a11-4807-b320-6879c39329bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=460&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1283/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>Laura Kaniški 61352433253</t>
+  </si>
+  <si>
+    <t>17.07.2026. 16:39:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/644f326e-b9be-45f9-811f-86fdf73bb4cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/644f326e-b9be-45f9-811f-86fdf73bb4cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1283&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kov-427/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>Ana Mandić 99554787216</t>
+  </si>
+  <si>
+    <t>17.07.2026. 15:37:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/553763a5-bb4c-4ccd-9bce-10b0563e2cee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/553763a5-bb4c-4ccd-9bce-10b0563e2cee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=427&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Huse Beganović 09646629533</t>
+  </si>
+  <si>
+    <t>17.07.2026. 15:37:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f87cd1a0-508f-4e57-8213-3559a80e935b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f87cd1a0-508f-4e57-8213-3559a80e935b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-475/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>Sven Philipp Semeš 47225671387</t>
+  </si>
+  <si>
+    <t>17.07.2026. 14:33:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03d10218-a239-4b61-93a0-61ebc34acb17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03d10218-a239-4b61-93a0-61ebc34acb17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=475&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1798/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 04.05.2026.</t>
+  </si>
+  <si>
+    <t>Miljenko Milić 80860652977</t>
+  </si>
+  <si>
+    <t>17.07.2026. 13:14:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ba5dd75-0408-40f8-97c6-4fc848176e99</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ba5dd75-0408-40f8-97c6-4fc848176e99/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1798&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Kov-805/2026</t>
+  </si>
+  <si>
+    <t>Optužnica od 29.8.2025. na odgovor 
+uz pouku</t>
+  </si>
+  <si>
+    <t>Milorad Jovanović 56958141066</t>
+  </si>
+  <si>
+    <t>17.07.2026. 12:19:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4f59d68-2831-48aa-8436-00a733eb9b0a</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf P67P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4f59d68-2831-48aa-8436-00a733eb9b0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=805&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-816/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 02.07.2025.</t>
+  </si>
+  <si>
+    <t>Kristijan Šoprek 10129927433</t>
+  </si>
+  <si>
+    <t>17.07.2026. 10:38:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba590ed7-0121-456c-8387-7fbf212a3397</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba590ed7-0121-456c-8387-7fbf212a3397/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=816&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kvm-492/2025</t>
+  </si>
+  <si>
+    <t>Anonimizirano rješenje od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>Stjepan Jaković 90618258569</t>
+  </si>
+  <si>
+    <t>16.07.2026. 14:34:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a017434-0d3b-4032-bf4c-62c79845a524</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a017434-0d3b-4032-bf4c-62c79845a524/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kvm&amp;predmet=492&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N72"/>
+  <dimension ref="A1:N108"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1693,2679 +2284,4047 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>31</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" t="s">
         <v>36</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
         <v>37</v>
       </c>
-      <c r="J4" t="s">
-[...2 lines deleted...]
-      <c r="K4" t="s">
+      <c r="L4" t="s">
+        <v>30</v>
+      </c>
+      <c r="M4" t="s">
         <v>38</v>
       </c>
-      <c r="L4" t="s">
+      <c r="N4" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D5" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" t="s">
         <v>44</v>
       </c>
-      <c r="I5" t="s">
+      <c r="L5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M5" t="s">
         <v>45</v>
       </c>
-      <c r="J5" t="s">
+      <c r="N5" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="D6" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="I6" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="J6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K6" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" t="s">
+        <v>49</v>
+      </c>
+      <c r="M6" t="s">
+        <v>50</v>
+      </c>
+      <c r="N6" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="D7" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="I7" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="J7" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="K7" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="L7" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="M7" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="N7" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="D8" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="I8" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="J8" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="K8" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="L8" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="M8" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="N8" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="D9" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="I9" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="J9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K9" t="s">
         <v>69</v>
       </c>
-      <c r="K9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L9" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="M9" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="N9" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="D10" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="I10" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="J10" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="K10" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="L10" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="M10" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="N10" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="D11" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="I11" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="J11" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
       <c r="K11" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="L11" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="M11" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="N11" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="D12" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="I12" t="s">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="J12" t="s">
-        <v>101</v>
+        <v>20</v>
       </c>
       <c r="K12" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="L12" t="s">
-        <v>103</v>
+        <v>64</v>
       </c>
       <c r="M12" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="N12" t="s">
-        <v>105</v>
+        <v>87</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="D13" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I13" t="s">
+        <v>95</v>
+      </c>
+      <c r="J13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K13" t="s">
+        <v>96</v>
+      </c>
+      <c r="L13" t="s">
+        <v>97</v>
+      </c>
+      <c r="M13" t="s">
+        <v>98</v>
+      </c>
+      <c r="N13" t="s">
         <v>99</v>
-      </c>
-[...16 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="D14" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="I14" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="J14" t="s">
-        <v>101</v>
+        <v>20</v>
       </c>
       <c r="K14" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="L14" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
       <c r="M14" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="N14" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>118</v>
+        <v>100</v>
       </c>
       <c r="D15" t="s">
-        <v>119</v>
+        <v>101</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="I15" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="J15" t="s">
-        <v>101</v>
+        <v>20</v>
       </c>
       <c r="K15" t="s">
-        <v>122</v>
+        <v>110</v>
       </c>
       <c r="L15" t="s">
-        <v>31</v>
+        <v>105</v>
       </c>
       <c r="M15" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="N15" t="s">
-        <v>124</v>
+        <v>107</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="D16" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="I16" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="J16" t="s">
-        <v>101</v>
+        <v>20</v>
       </c>
       <c r="K16" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="L16" t="s">
-        <v>31</v>
+        <v>117</v>
       </c>
       <c r="M16" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="N16" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="D17" t="s">
-        <v>130</v>
+        <v>113</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="I17" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="J17" t="s">
-        <v>101</v>
+        <v>20</v>
       </c>
       <c r="K17" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="L17" t="s">
-        <v>31</v>
+        <v>117</v>
       </c>
       <c r="M17" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="N17" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="D18" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="I18" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
       <c r="J18" t="s">
-        <v>101</v>
+        <v>130</v>
       </c>
       <c r="K18" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="L18" t="s">
-        <v>31</v>
+        <v>132</v>
       </c>
       <c r="M18" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="N18" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="D19" t="s">
-        <v>119</v>
+        <v>136</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
+        <v>137</v>
+      </c>
+      <c r="I19" t="s">
+        <v>138</v>
+      </c>
+      <c r="J19" t="s">
+        <v>139</v>
+      </c>
+      <c r="K19" t="s">
+        <v>140</v>
+      </c>
+      <c r="L19" t="s">
+        <v>141</v>
+      </c>
+      <c r="M19" t="s">
+        <v>142</v>
+      </c>
+      <c r="N19" t="s">
         <v>143</v>
-      </c>
-[...16 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D20" t="s">
-        <v>119</v>
+        <v>145</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
+        <v>146</v>
+      </c>
+      <c r="I20" t="s">
+        <v>147</v>
+      </c>
+      <c r="J20" t="s">
+        <v>139</v>
+      </c>
+      <c r="K20" t="s">
         <v>148</v>
       </c>
-      <c r="I20" t="s">
+      <c r="L20" t="s">
         <v>149</v>
       </c>
-      <c r="J20" t="s">
-[...2 lines deleted...]
-      <c r="K20" t="s">
+      <c r="M20" t="s">
         <v>150</v>
       </c>
-      <c r="L20" t="s">
-[...2 lines deleted...]
-      <c r="M20" t="s">
+      <c r="N20" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>152</v>
       </c>
       <c r="D21" t="s">
-        <v>153</v>
+        <v>34</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
+        <v>153</v>
+      </c>
+      <c r="I21" t="s">
         <v>154</v>
       </c>
-      <c r="I21" t="s">
+      <c r="J21" t="s">
+        <v>139</v>
+      </c>
+      <c r="K21" t="s">
         <v>155</v>
       </c>
-      <c r="J21" t="s">
-[...2 lines deleted...]
-      <c r="K21" t="s">
+      <c r="L21" t="s">
+        <v>30</v>
+      </c>
+      <c r="M21" t="s">
         <v>156</v>
       </c>
-      <c r="L21" t="s">
+      <c r="N21" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D22" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
+        <v>160</v>
+      </c>
+      <c r="I22" t="s">
+        <v>161</v>
+      </c>
+      <c r="J22" t="s">
+        <v>139</v>
+      </c>
+      <c r="K22" t="s">
         <v>162</v>
       </c>
-      <c r="I22" t="s">
+      <c r="L22" t="s">
+        <v>49</v>
+      </c>
+      <c r="M22" t="s">
         <v>163</v>
       </c>
-      <c r="J22" t="s">
-[...2 lines deleted...]
-      <c r="K22" t="s">
+      <c r="N22" t="s">
         <v>164</v>
-      </c>
-[...7 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="D23" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="I23" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="J23" t="s">
-        <v>101</v>
+        <v>139</v>
       </c>
       <c r="K23" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="L23" t="s">
-        <v>173</v>
+        <v>30</v>
       </c>
       <c r="M23" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="N23" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>176</v>
+        <v>158</v>
       </c>
       <c r="D24" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>178</v>
+        <v>160</v>
       </c>
       <c r="I24" t="s">
-        <v>179</v>
+        <v>170</v>
       </c>
       <c r="J24" t="s">
-        <v>101</v>
+        <v>139</v>
       </c>
       <c r="K24" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="L24" t="s">
-        <v>157</v>
+        <v>30</v>
       </c>
       <c r="M24" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="N24" t="s">
-        <v>182</v>
+        <v>164</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="D25" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="I25" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="J25" t="s">
-        <v>101</v>
+        <v>130</v>
       </c>
       <c r="K25" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="L25" t="s">
-        <v>188</v>
+        <v>132</v>
       </c>
       <c r="M25" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="N25" t="s">
-        <v>190</v>
+        <v>179</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="D26" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
+        <v>182</v>
+      </c>
+      <c r="I26" t="s">
+        <v>183</v>
+      </c>
+      <c r="J26" t="s">
+        <v>130</v>
+      </c>
+      <c r="K26" t="s">
+        <v>184</v>
+      </c>
+      <c r="L26" t="s">
+        <v>132</v>
+      </c>
+      <c r="M26" t="s">
         <v>185</v>
       </c>
-      <c r="I26" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N26" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
       <c r="D27" t="s">
-        <v>196</v>
+        <v>113</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="I27" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="J27" t="s">
-        <v>101</v>
+        <v>130</v>
       </c>
       <c r="K27" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="L27" t="s">
-        <v>188</v>
+        <v>117</v>
       </c>
       <c r="M27" t="s">
-        <v>200</v>
+        <v>191</v>
       </c>
       <c r="N27" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="D28" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
+        <v>195</v>
+      </c>
+      <c r="I28" t="s">
+        <v>196</v>
+      </c>
+      <c r="J28" t="s">
+        <v>139</v>
+      </c>
+      <c r="K28" t="s">
         <v>197</v>
       </c>
-      <c r="I28" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L28" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="M28" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="N28" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>206</v>
+        <v>193</v>
       </c>
       <c r="D29" t="s">
-        <v>207</v>
+        <v>194</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="I29" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="J29" t="s">
-        <v>210</v>
+        <v>139</v>
       </c>
       <c r="K29" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="L29" t="s">
-        <v>212</v>
+        <v>64</v>
       </c>
       <c r="M29" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="N29" t="s">
-        <v>214</v>
+        <v>199</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>215</v>
+        <v>193</v>
       </c>
       <c r="D30" t="s">
-        <v>216</v>
+        <v>194</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>217</v>
+        <v>204</v>
       </c>
       <c r="I30" t="s">
-        <v>218</v>
+        <v>205</v>
       </c>
       <c r="J30" t="s">
-        <v>210</v>
+        <v>139</v>
       </c>
       <c r="K30" t="s">
-        <v>219</v>
+        <v>206</v>
       </c>
       <c r="L30" t="s">
-        <v>220</v>
+        <v>64</v>
       </c>
       <c r="M30" t="s">
-        <v>221</v>
+        <v>207</v>
       </c>
       <c r="N30" t="s">
-        <v>222</v>
+        <v>199</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="D31" t="s">
-        <v>223</v>
+        <v>209</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>224</v>
+        <v>210</v>
       </c>
       <c r="I31" t="s">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="J31" t="s">
-        <v>210</v>
+        <v>139</v>
       </c>
       <c r="K31" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="L31" t="s">
-        <v>212</v>
+        <v>30</v>
       </c>
       <c r="M31" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="N31" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>228</v>
+        <v>215</v>
       </c>
       <c r="D32" t="s">
-        <v>229</v>
+        <v>216</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>230</v>
+        <v>217</v>
       </c>
       <c r="I32" t="s">
-        <v>231</v>
+        <v>218</v>
       </c>
       <c r="J32" t="s">
-        <v>101</v>
+        <v>139</v>
       </c>
       <c r="K32" t="s">
-        <v>232</v>
+        <v>219</v>
       </c>
       <c r="L32" t="s">
-        <v>233</v>
+        <v>220</v>
       </c>
       <c r="M32" t="s">
-        <v>234</v>
+        <v>221</v>
       </c>
       <c r="N32" t="s">
-        <v>235</v>
+        <v>222</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>236</v>
+        <v>215</v>
       </c>
       <c r="D33" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>238</v>
+        <v>217</v>
       </c>
       <c r="I33" t="s">
-        <v>239</v>
+        <v>224</v>
       </c>
       <c r="J33" t="s">
-        <v>101</v>
+        <v>139</v>
       </c>
       <c r="K33" t="s">
-        <v>240</v>
+        <v>225</v>
       </c>
       <c r="L33" t="s">
-        <v>241</v>
+        <v>141</v>
       </c>
       <c r="M33" t="s">
-        <v>242</v>
+        <v>226</v>
       </c>
       <c r="N33" t="s">
-        <v>243</v>
+        <v>222</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
       <c r="D34" t="s">
-        <v>245</v>
+        <v>228</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>246</v>
+        <v>229</v>
       </c>
       <c r="I34" t="s">
-        <v>247</v>
+        <v>230</v>
       </c>
       <c r="J34" t="s">
-        <v>210</v>
+        <v>130</v>
       </c>
       <c r="K34" t="s">
-        <v>248</v>
+        <v>231</v>
       </c>
       <c r="L34" t="s">
-        <v>48</v>
+        <v>232</v>
       </c>
       <c r="M34" t="s">
-        <v>249</v>
+        <v>233</v>
       </c>
       <c r="N34" t="s">
-        <v>250</v>
+        <v>234</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>251</v>
+        <v>235</v>
       </c>
       <c r="D35" t="s">
-        <v>252</v>
+        <v>236</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>253</v>
+        <v>237</v>
       </c>
       <c r="I35" t="s">
-        <v>254</v>
+        <v>238</v>
       </c>
       <c r="J35" t="s">
-        <v>210</v>
+        <v>130</v>
       </c>
       <c r="K35" t="s">
-        <v>255</v>
+        <v>239</v>
       </c>
       <c r="L35" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="M35" t="s">
-        <v>256</v>
+        <v>240</v>
       </c>
       <c r="N35" t="s">
-        <v>257</v>
+        <v>241</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>258</v>
+        <v>235</v>
       </c>
       <c r="D36" t="s">
-        <v>259</v>
+        <v>236</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>260</v>
+        <v>242</v>
       </c>
       <c r="I36" t="s">
-        <v>261</v>
+        <v>243</v>
       </c>
       <c r="J36" t="s">
-        <v>210</v>
+        <v>130</v>
       </c>
       <c r="K36" t="s">
-        <v>262</v>
+        <v>244</v>
       </c>
       <c r="L36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M36" t="s">
-        <v>263</v>
+        <v>245</v>
       </c>
       <c r="N36" t="s">
-        <v>264</v>
+        <v>241</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>265</v>
+        <v>235</v>
       </c>
       <c r="D37" t="s">
-        <v>266</v>
+        <v>246</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>267</v>
+        <v>237</v>
       </c>
       <c r="I37" t="s">
-        <v>268</v>
+        <v>247</v>
       </c>
       <c r="J37" t="s">
-        <v>210</v>
+        <v>130</v>
       </c>
       <c r="K37" t="s">
-        <v>269</v>
+        <v>248</v>
       </c>
       <c r="L37" t="s">
-        <v>270</v>
+        <v>30</v>
       </c>
       <c r="M37" t="s">
-        <v>271</v>
+        <v>249</v>
       </c>
       <c r="N37" t="s">
-        <v>272</v>
+        <v>241</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>273</v>
+        <v>235</v>
       </c>
       <c r="D38" t="s">
-        <v>274</v>
+        <v>246</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>275</v>
+        <v>242</v>
       </c>
       <c r="I38" t="s">
-        <v>276</v>
+        <v>250</v>
       </c>
       <c r="J38" t="s">
-        <v>210</v>
+        <v>130</v>
       </c>
       <c r="K38" t="s">
-        <v>277</v>
+        <v>251</v>
       </c>
       <c r="L38" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M38" t="s">
-        <v>278</v>
+        <v>252</v>
       </c>
       <c r="N38" t="s">
-        <v>279</v>
+        <v>241</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>273</v>
+        <v>253</v>
       </c>
       <c r="D39" t="s">
-        <v>274</v>
+        <v>254</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>275</v>
+        <v>255</v>
       </c>
       <c r="I39" t="s">
-        <v>280</v>
+        <v>256</v>
       </c>
       <c r="J39" t="s">
-        <v>210</v>
+        <v>257</v>
       </c>
       <c r="K39" t="s">
-        <v>281</v>
+        <v>258</v>
       </c>
       <c r="L39" t="s">
-        <v>282</v>
+        <v>141</v>
       </c>
       <c r="M39" t="s">
-        <v>283</v>
+        <v>259</v>
       </c>
       <c r="N39" t="s">
-        <v>279</v>
+        <v>260</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>284</v>
+        <v>261</v>
       </c>
       <c r="D40" t="s">
-        <v>285</v>
+        <v>262</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>286</v>
+        <v>263</v>
       </c>
       <c r="I40" t="s">
-        <v>287</v>
+        <v>264</v>
       </c>
       <c r="J40" t="s">
-        <v>288</v>
+        <v>130</v>
       </c>
       <c r="K40" t="s">
-        <v>289</v>
+        <v>265</v>
       </c>
       <c r="L40" t="s">
-        <v>290</v>
+        <v>266</v>
       </c>
       <c r="M40" t="s">
-        <v>291</v>
+        <v>267</v>
       </c>
       <c r="N40" t="s">
-        <v>292</v>
+        <v>268</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>293</v>
+        <v>261</v>
       </c>
       <c r="D41" t="s">
-        <v>294</v>
+        <v>269</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>295</v>
+        <v>263</v>
       </c>
       <c r="I41" t="s">
-        <v>296</v>
+        <v>270</v>
       </c>
       <c r="J41" t="s">
-        <v>210</v>
+        <v>130</v>
       </c>
       <c r="K41" t="s">
-        <v>297</v>
+        <v>271</v>
       </c>
       <c r="L41" t="s">
-        <v>298</v>
+        <v>64</v>
       </c>
       <c r="M41" t="s">
-        <v>299</v>
+        <v>272</v>
       </c>
       <c r="N41" t="s">
-        <v>300</v>
+        <v>268</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>301</v>
+        <v>273</v>
       </c>
       <c r="D42" t="s">
-        <v>43</v>
+        <v>274</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>302</v>
+        <v>275</v>
       </c>
       <c r="I42" t="s">
-        <v>303</v>
+        <v>276</v>
       </c>
       <c r="J42" t="s">
-        <v>288</v>
+        <v>130</v>
       </c>
       <c r="K42" t="s">
-        <v>304</v>
+        <v>277</v>
       </c>
       <c r="L42" t="s">
-        <v>48</v>
+        <v>105</v>
       </c>
       <c r="M42" t="s">
-        <v>305</v>
+        <v>278</v>
       </c>
       <c r="N42" t="s">
-        <v>306</v>
+        <v>279</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>307</v>
+        <v>280</v>
       </c>
       <c r="D43" t="s">
-        <v>308</v>
+        <v>281</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>309</v>
+        <v>282</v>
       </c>
       <c r="I43" t="s">
-        <v>310</v>
+        <v>283</v>
       </c>
       <c r="J43" t="s">
-        <v>288</v>
+        <v>130</v>
       </c>
       <c r="K43" t="s">
-        <v>311</v>
+        <v>284</v>
       </c>
       <c r="L43" t="s">
-        <v>312</v>
+        <v>285</v>
       </c>
       <c r="M43" t="s">
-        <v>313</v>
+        <v>286</v>
       </c>
       <c r="N43" t="s">
-        <v>314</v>
+        <v>287</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>315</v>
+        <v>288</v>
       </c>
       <c r="D44" t="s">
-        <v>112</v>
+        <v>289</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>316</v>
+        <v>290</v>
       </c>
       <c r="I44" t="s">
-        <v>317</v>
+        <v>291</v>
       </c>
       <c r="J44" t="s">
-        <v>288</v>
+        <v>257</v>
       </c>
       <c r="K44" t="s">
-        <v>318</v>
+        <v>292</v>
       </c>
       <c r="L44" t="s">
-        <v>241</v>
+        <v>266</v>
       </c>
       <c r="M44" t="s">
-        <v>319</v>
+        <v>293</v>
       </c>
       <c r="N44" t="s">
-        <v>320</v>
+        <v>294</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>321</v>
+        <v>288</v>
       </c>
       <c r="D45" t="s">
-        <v>322</v>
+        <v>295</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>323</v>
+        <v>290</v>
       </c>
       <c r="I45" t="s">
-        <v>324</v>
+        <v>296</v>
       </c>
       <c r="J45" t="s">
-        <v>288</v>
+        <v>257</v>
       </c>
       <c r="K45" t="s">
-        <v>325</v>
+        <v>297</v>
       </c>
       <c r="L45" t="s">
-        <v>212</v>
+        <v>266</v>
       </c>
       <c r="M45" t="s">
-        <v>326</v>
+        <v>298</v>
       </c>
       <c r="N45" t="s">
-        <v>327</v>
+        <v>294</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>328</v>
+        <v>299</v>
       </c>
       <c r="D46" t="s">
-        <v>329</v>
+        <v>113</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>99</v>
+        <v>300</v>
       </c>
       <c r="I46" t="s">
-        <v>330</v>
+        <v>301</v>
       </c>
       <c r="J46" t="s">
-        <v>288</v>
+        <v>130</v>
       </c>
       <c r="K46" t="s">
-        <v>331</v>
+        <v>302</v>
       </c>
       <c r="L46" t="s">
-        <v>332</v>
+        <v>117</v>
       </c>
       <c r="M46" t="s">
-        <v>333</v>
+        <v>303</v>
       </c>
       <c r="N46" t="s">
-        <v>334</v>
+        <v>304</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>328</v>
+        <v>305</v>
       </c>
       <c r="D47" t="s">
-        <v>335</v>
+        <v>306</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>99</v>
+        <v>307</v>
       </c>
       <c r="I47" t="s">
-        <v>336</v>
+        <v>308</v>
       </c>
       <c r="J47" t="s">
-        <v>288</v>
+        <v>130</v>
       </c>
       <c r="K47" t="s">
-        <v>337</v>
+        <v>309</v>
       </c>
       <c r="L47" t="s">
-        <v>338</v>
+        <v>310</v>
       </c>
       <c r="M47" t="s">
-        <v>339</v>
+        <v>311</v>
       </c>
       <c r="N47" t="s">
-        <v>334</v>
+        <v>312</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>340</v>
+        <v>313</v>
       </c>
       <c r="D48" t="s">
-        <v>341</v>
+        <v>314</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>342</v>
+        <v>315</v>
       </c>
       <c r="I48" t="s">
-        <v>343</v>
+        <v>316</v>
       </c>
       <c r="J48" t="s">
-        <v>288</v>
+        <v>130</v>
       </c>
       <c r="K48" t="s">
-        <v>344</v>
+        <v>317</v>
       </c>
       <c r="L48" t="s">
-        <v>345</v>
+        <v>64</v>
       </c>
       <c r="M48" t="s">
-        <v>346</v>
+        <v>318</v>
       </c>
       <c r="N48" t="s">
-        <v>347</v>
+        <v>319</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>340</v>
+        <v>320</v>
       </c>
       <c r="D49" t="s">
-        <v>341</v>
+        <v>321</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>348</v>
+        <v>322</v>
       </c>
       <c r="I49" t="s">
-        <v>349</v>
+        <v>323</v>
       </c>
       <c r="J49" t="s">
-        <v>288</v>
+        <v>257</v>
       </c>
       <c r="K49" t="s">
-        <v>350</v>
+        <v>324</v>
       </c>
       <c r="L49" t="s">
-        <v>351</v>
+        <v>149</v>
       </c>
       <c r="M49" t="s">
-        <v>352</v>
+        <v>325</v>
       </c>
       <c r="N49" t="s">
-        <v>347</v>
+        <v>326</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>353</v>
+        <v>320</v>
       </c>
       <c r="D50" t="s">
-        <v>354</v>
+        <v>327</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>355</v>
+        <v>322</v>
       </c>
       <c r="I50" t="s">
-        <v>356</v>
+        <v>328</v>
       </c>
       <c r="J50" t="s">
-        <v>288</v>
+        <v>257</v>
       </c>
       <c r="K50" t="s">
-        <v>357</v>
+        <v>329</v>
       </c>
       <c r="L50" t="s">
-        <v>358</v>
+        <v>285</v>
       </c>
       <c r="M50" t="s">
-        <v>359</v>
+        <v>330</v>
       </c>
       <c r="N50" t="s">
-        <v>360</v>
+        <v>326</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>361</v>
+        <v>331</v>
       </c>
       <c r="D51" t="s">
-        <v>362</v>
+        <v>332</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>363</v>
+        <v>333</v>
       </c>
       <c r="I51" t="s">
-        <v>364</v>
+        <v>334</v>
       </c>
       <c r="J51" t="s">
-        <v>288</v>
+        <v>257</v>
       </c>
       <c r="K51" t="s">
-        <v>365</v>
+        <v>335</v>
       </c>
       <c r="L51" t="s">
-        <v>366</v>
+        <v>336</v>
       </c>
       <c r="M51" t="s">
-        <v>367</v>
+        <v>337</v>
       </c>
       <c r="N51" t="s">
-        <v>368</v>
+        <v>338</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>369</v>
+        <v>339</v>
       </c>
       <c r="D52" t="s">
-        <v>74</v>
+        <v>113</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>370</v>
+        <v>340</v>
       </c>
       <c r="I52" t="s">
-        <v>371</v>
+        <v>341</v>
       </c>
       <c r="J52" t="s">
-        <v>288</v>
+        <v>257</v>
       </c>
       <c r="K52" t="s">
-        <v>372</v>
+        <v>342</v>
       </c>
       <c r="L52" t="s">
-        <v>78</v>
+        <v>117</v>
       </c>
       <c r="M52" t="s">
-        <v>373</v>
+        <v>343</v>
       </c>
       <c r="N52" t="s">
-        <v>374</v>
+        <v>344</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>375</v>
+        <v>345</v>
       </c>
       <c r="D53" t="s">
-        <v>376</v>
+        <v>346</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>377</v>
+        <v>347</v>
       </c>
       <c r="I53" t="s">
-        <v>378</v>
+        <v>348</v>
       </c>
       <c r="J53" t="s">
-        <v>288</v>
+        <v>257</v>
       </c>
       <c r="K53" t="s">
-        <v>379</v>
+        <v>349</v>
       </c>
       <c r="L53" t="s">
-        <v>78</v>
+        <v>30</v>
       </c>
       <c r="M53" t="s">
-        <v>380</v>
+        <v>350</v>
       </c>
       <c r="N53" t="s">
-        <v>381</v>
+        <v>351</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>382</v>
+        <v>352</v>
       </c>
       <c r="D54" t="s">
-        <v>383</v>
+        <v>26</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>384</v>
+        <v>353</v>
       </c>
       <c r="I54" t="s">
-        <v>385</v>
+        <v>354</v>
       </c>
       <c r="J54" t="s">
-        <v>288</v>
+        <v>257</v>
       </c>
       <c r="K54" t="s">
-        <v>386</v>
+        <v>355</v>
       </c>
       <c r="L54" t="s">
-        <v>358</v>
+        <v>30</v>
       </c>
       <c r="M54" t="s">
-        <v>387</v>
+        <v>356</v>
       </c>
       <c r="N54" t="s">
-        <v>388</v>
+        <v>357</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>389</v>
+        <v>358</v>
       </c>
       <c r="D55" t="s">
-        <v>390</v>
+        <v>359</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>391</v>
+        <v>360</v>
       </c>
       <c r="I55" t="s">
-        <v>392</v>
+        <v>361</v>
       </c>
       <c r="J55" t="s">
-        <v>393</v>
+        <v>257</v>
       </c>
       <c r="K55" t="s">
-        <v>394</v>
+        <v>362</v>
       </c>
       <c r="L55" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="M55" t="s">
-        <v>395</v>
+        <v>363</v>
       </c>
       <c r="N55" t="s">
-        <v>396</v>
+        <v>364</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>382</v>
+        <v>365</v>
       </c>
       <c r="D56" t="s">
-        <v>383</v>
+        <v>113</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>397</v>
+        <v>366</v>
       </c>
       <c r="I56" t="s">
-        <v>398</v>
+        <v>367</v>
       </c>
       <c r="J56" t="s">
-        <v>288</v>
+        <v>368</v>
       </c>
       <c r="K56" t="s">
-        <v>399</v>
+        <v>369</v>
       </c>
       <c r="L56" t="s">
-        <v>358</v>
+        <v>117</v>
       </c>
       <c r="M56" t="s">
-        <v>400</v>
+        <v>370</v>
       </c>
       <c r="N56" t="s">
-        <v>388</v>
+        <v>371</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>401</v>
+        <v>365</v>
       </c>
       <c r="D57" t="s">
-        <v>402</v>
+        <v>113</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>403</v>
+        <v>372</v>
       </c>
       <c r="I57" t="s">
-        <v>404</v>
+        <v>373</v>
       </c>
       <c r="J57" t="s">
-        <v>288</v>
+        <v>368</v>
       </c>
       <c r="K57" t="s">
-        <v>405</v>
+        <v>374</v>
       </c>
       <c r="L57" t="s">
-        <v>298</v>
+        <v>117</v>
       </c>
       <c r="M57" t="s">
-        <v>406</v>
+        <v>375</v>
       </c>
       <c r="N57" t="s">
-        <v>407</v>
+        <v>371</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>408</v>
+        <v>376</v>
       </c>
       <c r="D58" t="s">
-        <v>409</v>
+        <v>377</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>410</v>
+        <v>378</v>
       </c>
       <c r="I58" t="s">
-        <v>411</v>
+        <v>379</v>
       </c>
       <c r="J58" t="s">
-        <v>288</v>
+        <v>368</v>
       </c>
       <c r="K58" t="s">
-        <v>412</v>
+        <v>380</v>
       </c>
       <c r="L58" t="s">
-        <v>109</v>
+        <v>141</v>
       </c>
       <c r="M58" t="s">
-        <v>413</v>
+        <v>381</v>
       </c>
       <c r="N58" t="s">
-        <v>414</v>
+        <v>382</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>415</v>
+        <v>383</v>
       </c>
       <c r="D59" t="s">
-        <v>416</v>
+        <v>384</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>417</v>
+        <v>385</v>
       </c>
       <c r="I59" t="s">
-        <v>418</v>
+        <v>386</v>
       </c>
       <c r="J59" t="s">
-        <v>288</v>
+        <v>257</v>
       </c>
       <c r="K59" t="s">
-        <v>419</v>
+        <v>387</v>
       </c>
       <c r="L59" t="s">
-        <v>420</v>
+        <v>388</v>
       </c>
       <c r="M59" t="s">
-        <v>421</v>
+        <v>389</v>
       </c>
       <c r="N59" t="s">
-        <v>422</v>
+        <v>390</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>415</v>
+        <v>383</v>
       </c>
       <c r="D60" t="s">
-        <v>423</v>
+        <v>391</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>417</v>
+        <v>385</v>
       </c>
       <c r="I60" t="s">
-        <v>424</v>
+        <v>392</v>
       </c>
       <c r="J60" t="s">
-        <v>288</v>
+        <v>257</v>
       </c>
       <c r="K60" t="s">
-        <v>425</v>
+        <v>393</v>
       </c>
       <c r="L60" t="s">
-        <v>420</v>
+        <v>394</v>
       </c>
       <c r="M60" t="s">
-        <v>426</v>
+        <v>395</v>
       </c>
       <c r="N60" t="s">
-        <v>422</v>
+        <v>390</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>427</v>
+        <v>396</v>
       </c>
       <c r="D61" t="s">
-        <v>428</v>
+        <v>397</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>429</v>
+        <v>398</v>
       </c>
       <c r="I61" t="s">
-        <v>430</v>
+        <v>399</v>
       </c>
       <c r="J61" t="s">
-        <v>288</v>
+        <v>257</v>
       </c>
       <c r="K61" t="s">
-        <v>431</v>
+        <v>400</v>
       </c>
       <c r="L61" t="s">
-        <v>432</v>
+        <v>64</v>
       </c>
       <c r="M61" t="s">
-        <v>433</v>
+        <v>401</v>
       </c>
       <c r="N61" t="s">
-        <v>434</v>
+        <v>402</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>435</v>
+        <v>403</v>
       </c>
       <c r="D62" t="s">
-        <v>436</v>
+        <v>34</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>437</v>
+        <v>404</v>
       </c>
       <c r="I62" t="s">
-        <v>438</v>
+        <v>405</v>
       </c>
       <c r="J62" t="s">
-        <v>288</v>
+        <v>257</v>
       </c>
       <c r="K62" t="s">
-        <v>439</v>
+        <v>406</v>
       </c>
       <c r="L62" t="s">
-        <v>212</v>
+        <v>30</v>
       </c>
       <c r="M62" t="s">
-        <v>440</v>
+        <v>407</v>
       </c>
       <c r="N62" t="s">
-        <v>441</v>
+        <v>408</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>435</v>
+        <v>409</v>
       </c>
       <c r="D63" t="s">
-        <v>442</v>
+        <v>327</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>437</v>
+        <v>410</v>
       </c>
       <c r="I63" t="s">
-        <v>443</v>
+        <v>411</v>
       </c>
       <c r="J63" t="s">
-        <v>288</v>
+        <v>368</v>
       </c>
       <c r="K63" t="s">
-        <v>444</v>
+        <v>412</v>
       </c>
       <c r="L63" t="s">
-        <v>78</v>
+        <v>413</v>
       </c>
       <c r="M63" t="s">
-        <v>445</v>
+        <v>414</v>
       </c>
       <c r="N63" t="s">
-        <v>441</v>
+        <v>415</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>446</v>
+        <v>416</v>
       </c>
       <c r="D64" t="s">
-        <v>447</v>
+        <v>377</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>448</v>
+        <v>417</v>
       </c>
       <c r="I64" t="s">
-        <v>449</v>
+        <v>418</v>
       </c>
       <c r="J64" t="s">
-        <v>393</v>
+        <v>368</v>
       </c>
       <c r="K64" t="s">
-        <v>450</v>
+        <v>419</v>
       </c>
       <c r="L64" t="s">
-        <v>157</v>
+        <v>141</v>
       </c>
       <c r="M64" t="s">
-        <v>451</v>
+        <v>420</v>
       </c>
       <c r="N64" t="s">
-        <v>452</v>
+        <v>421</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>453</v>
+        <v>422</v>
       </c>
       <c r="D65" t="s">
-        <v>454</v>
+        <v>423</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>455</v>
+        <v>424</v>
       </c>
       <c r="I65" t="s">
-        <v>456</v>
+        <v>425</v>
       </c>
       <c r="J65" t="s">
-        <v>288</v>
+        <v>368</v>
       </c>
       <c r="K65" t="s">
-        <v>457</v>
+        <v>426</v>
       </c>
       <c r="L65" t="s">
-        <v>458</v>
+        <v>64</v>
       </c>
       <c r="M65" t="s">
-        <v>459</v>
+        <v>427</v>
       </c>
       <c r="N65" t="s">
-        <v>460</v>
+        <v>428</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>461</v>
+        <v>422</v>
       </c>
       <c r="D66" t="s">
-        <v>462</v>
+        <v>423</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>463</v>
+        <v>429</v>
       </c>
       <c r="I66" t="s">
-        <v>464</v>
+        <v>430</v>
       </c>
       <c r="J66" t="s">
-        <v>288</v>
+        <v>368</v>
       </c>
       <c r="K66" t="s">
-        <v>465</v>
+        <v>431</v>
       </c>
       <c r="L66" t="s">
-        <v>86</v>
+        <v>64</v>
       </c>
       <c r="M66" t="s">
-        <v>466</v>
+        <v>432</v>
       </c>
       <c r="N66" t="s">
-        <v>467</v>
+        <v>428</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>468</v>
+        <v>422</v>
       </c>
       <c r="D67" t="s">
-        <v>469</v>
+        <v>423</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>470</v>
+        <v>433</v>
       </c>
       <c r="I67" t="s">
-        <v>471</v>
+        <v>434</v>
       </c>
       <c r="J67" t="s">
-        <v>288</v>
+        <v>368</v>
       </c>
       <c r="K67" t="s">
-        <v>472</v>
+        <v>435</v>
       </c>
       <c r="L67" t="s">
-        <v>473</v>
+        <v>64</v>
       </c>
       <c r="M67" t="s">
-        <v>474</v>
+        <v>436</v>
       </c>
       <c r="N67" t="s">
-        <v>475</v>
+        <v>428</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>476</v>
+        <v>422</v>
       </c>
       <c r="D68" t="s">
-        <v>477</v>
+        <v>423</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>478</v>
+        <v>437</v>
       </c>
       <c r="I68" t="s">
-        <v>479</v>
+        <v>438</v>
       </c>
       <c r="J68" t="s">
-        <v>288</v>
+        <v>368</v>
       </c>
       <c r="K68" t="s">
-        <v>480</v>
+        <v>439</v>
       </c>
       <c r="L68" t="s">
-        <v>188</v>
+        <v>64</v>
       </c>
       <c r="M68" t="s">
-        <v>481</v>
+        <v>440</v>
       </c>
       <c r="N68" t="s">
-        <v>482</v>
+        <v>428</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>476</v>
+        <v>441</v>
       </c>
       <c r="D69" t="s">
-        <v>483</v>
+        <v>442</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>478</v>
+        <v>443</v>
       </c>
       <c r="I69" t="s">
-        <v>484</v>
+        <v>444</v>
       </c>
       <c r="J69" t="s">
-        <v>288</v>
+        <v>368</v>
       </c>
       <c r="K69" t="s">
-        <v>485</v>
+        <v>445</v>
       </c>
       <c r="L69" t="s">
-        <v>31</v>
+        <v>141</v>
       </c>
       <c r="M69" t="s">
-        <v>486</v>
+        <v>446</v>
       </c>
       <c r="N69" t="s">
-        <v>482</v>
+        <v>447</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>487</v>
+        <v>441</v>
       </c>
       <c r="D70" t="s">
-        <v>488</v>
+        <v>448</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>489</v>
+        <v>443</v>
       </c>
       <c r="I70" t="s">
-        <v>490</v>
+        <v>449</v>
       </c>
       <c r="J70" t="s">
-        <v>288</v>
+        <v>368</v>
       </c>
       <c r="K70" t="s">
-        <v>491</v>
+        <v>450</v>
       </c>
       <c r="L70" t="s">
-        <v>157</v>
+        <v>64</v>
       </c>
       <c r="M70" t="s">
-        <v>492</v>
+        <v>451</v>
       </c>
       <c r="N70" t="s">
-        <v>493</v>
+        <v>447</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>494</v>
+        <v>452</v>
       </c>
       <c r="D71" t="s">
-        <v>495</v>
+        <v>453</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>496</v>
+        <v>454</v>
       </c>
       <c r="I71" t="s">
-        <v>497</v>
+        <v>455</v>
       </c>
       <c r="J71" t="s">
-        <v>288</v>
+        <v>368</v>
       </c>
       <c r="K71" t="s">
-        <v>498</v>
+        <v>456</v>
       </c>
       <c r="L71" t="s">
-        <v>212</v>
+        <v>64</v>
       </c>
       <c r="M71" t="s">
-        <v>499</v>
+        <v>457</v>
       </c>
       <c r="N71" t="s">
-        <v>500</v>
+        <v>458</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>501</v>
+        <v>452</v>
       </c>
       <c r="D72" t="s">
-        <v>502</v>
+        <v>459</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
+        <v>454</v>
+      </c>
+      <c r="I72" t="s">
+        <v>460</v>
+      </c>
+      <c r="J72" t="s">
+        <v>368</v>
+      </c>
+      <c r="K72" t="s">
+        <v>461</v>
+      </c>
+      <c r="L72" t="s">
+        <v>64</v>
+      </c>
+      <c r="M72" t="s">
+        <v>462</v>
+      </c>
+      <c r="N72" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>14</v>
+      </c>
+      <c r="B73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C73" t="s">
+        <v>463</v>
+      </c>
+      <c r="D73" t="s">
+        <v>464</v>
+      </c>
+      <c r="E73"/>
+      <c r="F73"/>
+      <c r="G73"/>
+      <c r="H73" t="s">
+        <v>465</v>
+      </c>
+      <c r="I73" t="s">
+        <v>466</v>
+      </c>
+      <c r="J73" t="s">
+        <v>368</v>
+      </c>
+      <c r="K73" t="s">
+        <v>467</v>
+      </c>
+      <c r="L73" t="s">
+        <v>468</v>
+      </c>
+      <c r="M73" t="s">
+        <v>469</v>
+      </c>
+      <c r="N73" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>14</v>
+      </c>
+      <c r="B74" t="s">
+        <v>15</v>
+      </c>
+      <c r="C74" t="s">
+        <v>471</v>
+      </c>
+      <c r="D74" t="s">
+        <v>472</v>
+      </c>
+      <c r="E74"/>
+      <c r="F74"/>
+      <c r="G74"/>
+      <c r="H74" t="s">
+        <v>473</v>
+      </c>
+      <c r="I74" t="s">
+        <v>474</v>
+      </c>
+      <c r="J74" t="s">
+        <v>368</v>
+      </c>
+      <c r="K74" t="s">
+        <v>475</v>
+      </c>
+      <c r="L74" t="s">
+        <v>132</v>
+      </c>
+      <c r="M74" t="s">
+        <v>476</v>
+      </c>
+      <c r="N74" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>14</v>
+      </c>
+      <c r="B75" t="s">
+        <v>15</v>
+      </c>
+      <c r="C75" t="s">
+        <v>478</v>
+      </c>
+      <c r="D75" t="s">
+        <v>479</v>
+      </c>
+      <c r="E75"/>
+      <c r="F75"/>
+      <c r="G75"/>
+      <c r="H75" t="s">
+        <v>480</v>
+      </c>
+      <c r="I75" t="s">
+        <v>481</v>
+      </c>
+      <c r="J75" t="s">
+        <v>368</v>
+      </c>
+      <c r="K75" t="s">
+        <v>482</v>
+      </c>
+      <c r="L75" t="s">
+        <v>483</v>
+      </c>
+      <c r="M75" t="s">
+        <v>484</v>
+      </c>
+      <c r="N75" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>14</v>
+      </c>
+      <c r="B76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C76" t="s">
+        <v>486</v>
+      </c>
+      <c r="D76" t="s">
+        <v>487</v>
+      </c>
+      <c r="E76"/>
+      <c r="F76"/>
+      <c r="G76"/>
+      <c r="H76" t="s">
+        <v>488</v>
+      </c>
+      <c r="I76" t="s">
+        <v>489</v>
+      </c>
+      <c r="J76" t="s">
+        <v>368</v>
+      </c>
+      <c r="K76" t="s">
+        <v>490</v>
+      </c>
+      <c r="L76" t="s">
+        <v>64</v>
+      </c>
+      <c r="M76" t="s">
+        <v>491</v>
+      </c>
+      <c r="N76" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>14</v>
+      </c>
+      <c r="B77" t="s">
+        <v>15</v>
+      </c>
+      <c r="C77" t="s">
+        <v>493</v>
+      </c>
+      <c r="D77" t="s">
+        <v>494</v>
+      </c>
+      <c r="E77"/>
+      <c r="F77"/>
+      <c r="G77"/>
+      <c r="H77" t="s">
+        <v>495</v>
+      </c>
+      <c r="I77" t="s">
+        <v>496</v>
+      </c>
+      <c r="J77" t="s">
+        <v>368</v>
+      </c>
+      <c r="K77" t="s">
+        <v>497</v>
+      </c>
+      <c r="L77" t="s">
+        <v>232</v>
+      </c>
+      <c r="M77" t="s">
+        <v>498</v>
+      </c>
+      <c r="N77" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>14</v>
+      </c>
+      <c r="B78" t="s">
+        <v>15</v>
+      </c>
+      <c r="C78" t="s">
+        <v>376</v>
+      </c>
+      <c r="D78" t="s">
+        <v>327</v>
+      </c>
+      <c r="E78"/>
+      <c r="F78"/>
+      <c r="G78"/>
+      <c r="H78" t="s">
+        <v>378</v>
+      </c>
+      <c r="I78" t="s">
+        <v>500</v>
+      </c>
+      <c r="J78" t="s">
+        <v>368</v>
+      </c>
+      <c r="K78" t="s">
+        <v>501</v>
+      </c>
+      <c r="L78" t="s">
+        <v>220</v>
+      </c>
+      <c r="M78" t="s">
+        <v>502</v>
+      </c>
+      <c r="N78" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>14</v>
+      </c>
+      <c r="B79" t="s">
+        <v>15</v>
+      </c>
+      <c r="C79" t="s">
         <v>503</v>
       </c>
-      <c r="I72" t="s">
+      <c r="D79" t="s">
         <v>504</v>
       </c>
-      <c r="J72" t="s">
-[...2 lines deleted...]
-      <c r="K72" t="s">
+      <c r="E79"/>
+      <c r="F79"/>
+      <c r="G79"/>
+      <c r="H79" t="s">
         <v>505</v>
       </c>
-      <c r="L72" t="s">
-[...2 lines deleted...]
-      <c r="M72" t="s">
+      <c r="I79" t="s">
         <v>506</v>
       </c>
-      <c r="N72" t="s">
+      <c r="J79" t="s">
+        <v>368</v>
+      </c>
+      <c r="K79" t="s">
         <v>507</v>
+      </c>
+      <c r="L79" t="s">
+        <v>285</v>
+      </c>
+      <c r="M79" t="s">
+        <v>508</v>
+      </c>
+      <c r="N79" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>14</v>
+      </c>
+      <c r="B80" t="s">
+        <v>15</v>
+      </c>
+      <c r="C80" t="s">
+        <v>510</v>
+      </c>
+      <c r="D80" t="s">
+        <v>511</v>
+      </c>
+      <c r="E80"/>
+      <c r="F80"/>
+      <c r="G80"/>
+      <c r="H80" t="s">
+        <v>512</v>
+      </c>
+      <c r="I80" t="s">
+        <v>513</v>
+      </c>
+      <c r="J80" t="s">
+        <v>514</v>
+      </c>
+      <c r="K80" t="s">
+        <v>515</v>
+      </c>
+      <c r="L80" t="s">
+        <v>394</v>
+      </c>
+      <c r="M80" t="s">
+        <v>516</v>
+      </c>
+      <c r="N80" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>14</v>
+      </c>
+      <c r="B81" t="s">
+        <v>15</v>
+      </c>
+      <c r="C81" t="s">
+        <v>518</v>
+      </c>
+      <c r="D81" t="s">
+        <v>519</v>
+      </c>
+      <c r="E81"/>
+      <c r="F81"/>
+      <c r="G81"/>
+      <c r="H81" t="s">
+        <v>520</v>
+      </c>
+      <c r="I81" t="s">
+        <v>521</v>
+      </c>
+      <c r="J81" t="s">
+        <v>368</v>
+      </c>
+      <c r="K81" t="s">
+        <v>522</v>
+      </c>
+      <c r="L81" t="s">
+        <v>70</v>
+      </c>
+      <c r="M81" t="s">
+        <v>523</v>
+      </c>
+      <c r="N81" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>14</v>
+      </c>
+      <c r="B82" t="s">
+        <v>15</v>
+      </c>
+      <c r="C82" t="s">
+        <v>525</v>
+      </c>
+      <c r="D82" t="s">
+        <v>526</v>
+      </c>
+      <c r="E82"/>
+      <c r="F82"/>
+      <c r="G82"/>
+      <c r="H82" t="s">
+        <v>527</v>
+      </c>
+      <c r="I82" t="s">
+        <v>528</v>
+      </c>
+      <c r="J82" t="s">
+        <v>368</v>
+      </c>
+      <c r="K82" t="s">
+        <v>529</v>
+      </c>
+      <c r="L82" t="s">
+        <v>117</v>
+      </c>
+      <c r="M82" t="s">
+        <v>530</v>
+      </c>
+      <c r="N82" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>14</v>
+      </c>
+      <c r="B83" t="s">
+        <v>15</v>
+      </c>
+      <c r="C83" t="s">
+        <v>532</v>
+      </c>
+      <c r="D83" t="s">
+        <v>533</v>
+      </c>
+      <c r="E83"/>
+      <c r="F83"/>
+      <c r="G83"/>
+      <c r="H83" t="s">
+        <v>534</v>
+      </c>
+      <c r="I83" t="s">
+        <v>535</v>
+      </c>
+      <c r="J83" t="s">
+        <v>368</v>
+      </c>
+      <c r="K83" t="s">
+        <v>536</v>
+      </c>
+      <c r="L83" t="s">
+        <v>132</v>
+      </c>
+      <c r="M83" t="s">
+        <v>537</v>
+      </c>
+      <c r="N83" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>14</v>
+      </c>
+      <c r="B84" t="s">
+        <v>15</v>
+      </c>
+      <c r="C84" t="s">
+        <v>532</v>
+      </c>
+      <c r="D84" t="s">
+        <v>539</v>
+      </c>
+      <c r="E84"/>
+      <c r="F84"/>
+      <c r="G84"/>
+      <c r="H84" t="s">
+        <v>534</v>
+      </c>
+      <c r="I84" t="s">
+        <v>540</v>
+      </c>
+      <c r="J84" t="s">
+        <v>368</v>
+      </c>
+      <c r="K84" t="s">
+        <v>541</v>
+      </c>
+      <c r="L84" t="s">
+        <v>132</v>
+      </c>
+      <c r="M84" t="s">
+        <v>542</v>
+      </c>
+      <c r="N84" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>14</v>
+      </c>
+      <c r="B85" t="s">
+        <v>15</v>
+      </c>
+      <c r="C85" t="s">
+        <v>543</v>
+      </c>
+      <c r="D85" t="s">
+        <v>544</v>
+      </c>
+      <c r="E85"/>
+      <c r="F85"/>
+      <c r="G85"/>
+      <c r="H85" t="s">
+        <v>545</v>
+      </c>
+      <c r="I85" t="s">
+        <v>546</v>
+      </c>
+      <c r="J85" t="s">
+        <v>514</v>
+      </c>
+      <c r="K85" t="s">
+        <v>547</v>
+      </c>
+      <c r="L85" t="s">
+        <v>413</v>
+      </c>
+      <c r="M85" t="s">
+        <v>548</v>
+      </c>
+      <c r="N85" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>14</v>
+      </c>
+      <c r="B86" t="s">
+        <v>15</v>
+      </c>
+      <c r="C86" t="s">
+        <v>550</v>
+      </c>
+      <c r="D86" t="s">
+        <v>551</v>
+      </c>
+      <c r="E86"/>
+      <c r="F86"/>
+      <c r="G86"/>
+      <c r="H86" t="s">
+        <v>552</v>
+      </c>
+      <c r="I86" t="s">
+        <v>553</v>
+      </c>
+      <c r="J86" t="s">
+        <v>514</v>
+      </c>
+      <c r="K86" t="s">
+        <v>554</v>
+      </c>
+      <c r="L86" t="s">
+        <v>149</v>
+      </c>
+      <c r="M86" t="s">
+        <v>555</v>
+      </c>
+      <c r="N86" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>14</v>
+      </c>
+      <c r="B87" t="s">
+        <v>15</v>
+      </c>
+      <c r="C87" t="s">
+        <v>557</v>
+      </c>
+      <c r="D87" t="s">
+        <v>113</v>
+      </c>
+      <c r="E87"/>
+      <c r="F87"/>
+      <c r="G87"/>
+      <c r="H87" t="s">
+        <v>558</v>
+      </c>
+      <c r="I87" t="s">
+        <v>559</v>
+      </c>
+      <c r="J87" t="s">
+        <v>514</v>
+      </c>
+      <c r="K87" t="s">
+        <v>560</v>
+      </c>
+      <c r="L87" t="s">
+        <v>117</v>
+      </c>
+      <c r="M87" t="s">
+        <v>561</v>
+      </c>
+      <c r="N87" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>14</v>
+      </c>
+      <c r="B88" t="s">
+        <v>15</v>
+      </c>
+      <c r="C88" t="s">
+        <v>563</v>
+      </c>
+      <c r="D88" t="s">
+        <v>564</v>
+      </c>
+      <c r="E88"/>
+      <c r="F88"/>
+      <c r="G88"/>
+      <c r="H88" t="s">
+        <v>565</v>
+      </c>
+      <c r="I88" t="s">
+        <v>566</v>
+      </c>
+      <c r="J88" t="s">
+        <v>514</v>
+      </c>
+      <c r="K88" t="s">
+        <v>567</v>
+      </c>
+      <c r="L88" t="s">
+        <v>132</v>
+      </c>
+      <c r="M88" t="s">
+        <v>568</v>
+      </c>
+      <c r="N88" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>14</v>
+      </c>
+      <c r="B89" t="s">
+        <v>15</v>
+      </c>
+      <c r="C89" t="s">
+        <v>570</v>
+      </c>
+      <c r="D89" t="s">
+        <v>571</v>
+      </c>
+      <c r="E89"/>
+      <c r="F89"/>
+      <c r="G89"/>
+      <c r="H89" t="s">
+        <v>572</v>
+      </c>
+      <c r="I89" t="s">
+        <v>573</v>
+      </c>
+      <c r="J89" t="s">
+        <v>368</v>
+      </c>
+      <c r="K89" t="s">
+        <v>574</v>
+      </c>
+      <c r="L89" t="s">
+        <v>575</v>
+      </c>
+      <c r="M89" t="s">
+        <v>576</v>
+      </c>
+      <c r="N89" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>14</v>
+      </c>
+      <c r="B90" t="s">
+        <v>15</v>
+      </c>
+      <c r="C90" t="s">
+        <v>100</v>
+      </c>
+      <c r="D90" t="s">
+        <v>578</v>
+      </c>
+      <c r="E90"/>
+      <c r="F90"/>
+      <c r="G90"/>
+      <c r="H90" t="s">
+        <v>579</v>
+      </c>
+      <c r="I90" t="s">
+        <v>580</v>
+      </c>
+      <c r="J90" t="s">
+        <v>368</v>
+      </c>
+      <c r="K90" t="s">
+        <v>581</v>
+      </c>
+      <c r="L90" t="s">
+        <v>117</v>
+      </c>
+      <c r="M90" t="s">
+        <v>582</v>
+      </c>
+      <c r="N90" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>14</v>
+      </c>
+      <c r="B91" t="s">
+        <v>15</v>
+      </c>
+      <c r="C91" t="s">
+        <v>583</v>
+      </c>
+      <c r="D91" t="s">
+        <v>584</v>
+      </c>
+      <c r="E91"/>
+      <c r="F91"/>
+      <c r="G91"/>
+      <c r="H91" t="s">
+        <v>585</v>
+      </c>
+      <c r="I91" t="s">
+        <v>586</v>
+      </c>
+      <c r="J91" t="s">
+        <v>368</v>
+      </c>
+      <c r="K91" t="s">
+        <v>587</v>
+      </c>
+      <c r="L91" t="s">
+        <v>30</v>
+      </c>
+      <c r="M91" t="s">
+        <v>588</v>
+      </c>
+      <c r="N91" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>14</v>
+      </c>
+      <c r="B92" t="s">
+        <v>15</v>
+      </c>
+      <c r="C92" t="s">
+        <v>590</v>
+      </c>
+      <c r="D92" t="s">
+        <v>591</v>
+      </c>
+      <c r="E92"/>
+      <c r="F92"/>
+      <c r="G92"/>
+      <c r="H92" t="s">
+        <v>592</v>
+      </c>
+      <c r="I92" t="s">
+        <v>593</v>
+      </c>
+      <c r="J92" t="s">
+        <v>368</v>
+      </c>
+      <c r="K92" t="s">
+        <v>594</v>
+      </c>
+      <c r="L92" t="s">
+        <v>285</v>
+      </c>
+      <c r="M92" t="s">
+        <v>595</v>
+      </c>
+      <c r="N92" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>14</v>
+      </c>
+      <c r="B93" t="s">
+        <v>15</v>
+      </c>
+      <c r="C93" t="s">
+        <v>597</v>
+      </c>
+      <c r="D93" t="s">
+        <v>598</v>
+      </c>
+      <c r="E93"/>
+      <c r="F93"/>
+      <c r="G93"/>
+      <c r="H93" t="s">
+        <v>599</v>
+      </c>
+      <c r="I93" t="s">
+        <v>600</v>
+      </c>
+      <c r="J93" t="s">
+        <v>368</v>
+      </c>
+      <c r="K93" t="s">
+        <v>601</v>
+      </c>
+      <c r="L93" t="s">
+        <v>149</v>
+      </c>
+      <c r="M93" t="s">
+        <v>602</v>
+      </c>
+      <c r="N93" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>14</v>
+      </c>
+      <c r="B94" t="s">
+        <v>15</v>
+      </c>
+      <c r="C94" t="s">
+        <v>604</v>
+      </c>
+      <c r="D94" t="s">
+        <v>605</v>
+      </c>
+      <c r="E94"/>
+      <c r="F94"/>
+      <c r="G94"/>
+      <c r="H94" t="s">
+        <v>606</v>
+      </c>
+      <c r="I94" t="s">
+        <v>607</v>
+      </c>
+      <c r="J94" t="s">
+        <v>368</v>
+      </c>
+      <c r="K94" t="s">
+        <v>608</v>
+      </c>
+      <c r="L94" t="s">
+        <v>285</v>
+      </c>
+      <c r="M94" t="s">
+        <v>609</v>
+      </c>
+      <c r="N94" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>14</v>
+      </c>
+      <c r="B95" t="s">
+        <v>15</v>
+      </c>
+      <c r="C95" t="s">
+        <v>604</v>
+      </c>
+      <c r="D95" t="s">
+        <v>605</v>
+      </c>
+      <c r="E95"/>
+      <c r="F95"/>
+      <c r="G95"/>
+      <c r="H95" t="s">
+        <v>611</v>
+      </c>
+      <c r="I95" t="s">
+        <v>612</v>
+      </c>
+      <c r="J95" t="s">
+        <v>368</v>
+      </c>
+      <c r="K95" t="s">
+        <v>613</v>
+      </c>
+      <c r="L95" t="s">
+        <v>285</v>
+      </c>
+      <c r="M95" t="s">
+        <v>614</v>
+      </c>
+      <c r="N95" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>14</v>
+      </c>
+      <c r="B96" t="s">
+        <v>15</v>
+      </c>
+      <c r="C96" t="s">
+        <v>615</v>
+      </c>
+      <c r="D96" t="s">
+        <v>34</v>
+      </c>
+      <c r="E96"/>
+      <c r="F96"/>
+      <c r="G96"/>
+      <c r="H96" t="s">
+        <v>616</v>
+      </c>
+      <c r="I96" t="s">
+        <v>617</v>
+      </c>
+      <c r="J96" t="s">
+        <v>368</v>
+      </c>
+      <c r="K96" t="s">
+        <v>618</v>
+      </c>
+      <c r="L96" t="s">
+        <v>30</v>
+      </c>
+      <c r="M96" t="s">
+        <v>619</v>
+      </c>
+      <c r="N96" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>14</v>
+      </c>
+      <c r="B97" t="s">
+        <v>15</v>
+      </c>
+      <c r="C97" t="s">
+        <v>615</v>
+      </c>
+      <c r="D97" t="s">
+        <v>34</v>
+      </c>
+      <c r="E97"/>
+      <c r="F97"/>
+      <c r="G97"/>
+      <c r="H97" t="s">
+        <v>621</v>
+      </c>
+      <c r="I97" t="s">
+        <v>622</v>
+      </c>
+      <c r="J97" t="s">
+        <v>368</v>
+      </c>
+      <c r="K97" t="s">
+        <v>623</v>
+      </c>
+      <c r="L97" t="s">
+        <v>30</v>
+      </c>
+      <c r="M97" t="s">
+        <v>624</v>
+      </c>
+      <c r="N97" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>14</v>
+      </c>
+      <c r="B98" t="s">
+        <v>15</v>
+      </c>
+      <c r="C98" t="s">
+        <v>625</v>
+      </c>
+      <c r="D98" t="s">
+        <v>626</v>
+      </c>
+      <c r="E98"/>
+      <c r="F98"/>
+      <c r="G98"/>
+      <c r="H98" t="s">
+        <v>627</v>
+      </c>
+      <c r="I98" t="s">
+        <v>628</v>
+      </c>
+      <c r="J98" t="s">
+        <v>368</v>
+      </c>
+      <c r="K98" t="s">
+        <v>629</v>
+      </c>
+      <c r="L98" t="s">
+        <v>630</v>
+      </c>
+      <c r="M98" t="s">
+        <v>631</v>
+      </c>
+      <c r="N98" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>14</v>
+      </c>
+      <c r="B99" t="s">
+        <v>15</v>
+      </c>
+      <c r="C99" t="s">
+        <v>633</v>
+      </c>
+      <c r="D99" t="s">
+        <v>634</v>
+      </c>
+      <c r="E99"/>
+      <c r="F99"/>
+      <c r="G99"/>
+      <c r="H99" t="s">
+        <v>635</v>
+      </c>
+      <c r="I99" t="s">
+        <v>636</v>
+      </c>
+      <c r="J99" t="s">
+        <v>368</v>
+      </c>
+      <c r="K99" t="s">
+        <v>637</v>
+      </c>
+      <c r="L99" t="s">
+        <v>638</v>
+      </c>
+      <c r="M99" t="s">
+        <v>639</v>
+      </c>
+      <c r="N99" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>14</v>
+      </c>
+      <c r="B100" t="s">
+        <v>15</v>
+      </c>
+      <c r="C100" t="s">
+        <v>641</v>
+      </c>
+      <c r="D100" t="s">
+        <v>642</v>
+      </c>
+      <c r="E100"/>
+      <c r="F100"/>
+      <c r="G100"/>
+      <c r="H100" t="s">
+        <v>643</v>
+      </c>
+      <c r="I100" t="s">
+        <v>644</v>
+      </c>
+      <c r="J100" t="s">
+        <v>645</v>
+      </c>
+      <c r="K100" t="s">
+        <v>646</v>
+      </c>
+      <c r="L100" t="s">
+        <v>647</v>
+      </c>
+      <c r="M100" t="s">
+        <v>648</v>
+      </c>
+      <c r="N100" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>14</v>
+      </c>
+      <c r="B101" t="s">
+        <v>15</v>
+      </c>
+      <c r="C101" t="s">
+        <v>650</v>
+      </c>
+      <c r="D101" t="s">
+        <v>651</v>
+      </c>
+      <c r="E101"/>
+      <c r="F101"/>
+      <c r="G101"/>
+      <c r="H101" t="s">
+        <v>652</v>
+      </c>
+      <c r="I101" t="s">
+        <v>653</v>
+      </c>
+      <c r="J101" t="s">
+        <v>645</v>
+      </c>
+      <c r="K101" t="s">
+        <v>654</v>
+      </c>
+      <c r="L101" t="s">
+        <v>285</v>
+      </c>
+      <c r="M101" t="s">
+        <v>655</v>
+      </c>
+      <c r="N101" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>14</v>
+      </c>
+      <c r="B102" t="s">
+        <v>15</v>
+      </c>
+      <c r="C102" t="s">
+        <v>657</v>
+      </c>
+      <c r="D102" t="s">
+        <v>658</v>
+      </c>
+      <c r="E102"/>
+      <c r="F102"/>
+      <c r="G102"/>
+      <c r="H102" t="s">
+        <v>659</v>
+      </c>
+      <c r="I102" t="s">
+        <v>660</v>
+      </c>
+      <c r="J102" t="s">
+        <v>645</v>
+      </c>
+      <c r="K102" t="s">
+        <v>661</v>
+      </c>
+      <c r="L102" t="s">
+        <v>30</v>
+      </c>
+      <c r="M102" t="s">
+        <v>662</v>
+      </c>
+      <c r="N102" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>14</v>
+      </c>
+      <c r="B103" t="s">
+        <v>15</v>
+      </c>
+      <c r="C103" t="s">
+        <v>657</v>
+      </c>
+      <c r="D103" t="s">
+        <v>658</v>
+      </c>
+      <c r="E103"/>
+      <c r="F103"/>
+      <c r="G103"/>
+      <c r="H103" t="s">
+        <v>664</v>
+      </c>
+      <c r="I103" t="s">
+        <v>665</v>
+      </c>
+      <c r="J103" t="s">
+        <v>645</v>
+      </c>
+      <c r="K103" t="s">
+        <v>666</v>
+      </c>
+      <c r="L103" t="s">
+        <v>30</v>
+      </c>
+      <c r="M103" t="s">
+        <v>667</v>
+      </c>
+      <c r="N103" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>14</v>
+      </c>
+      <c r="B104" t="s">
+        <v>15</v>
+      </c>
+      <c r="C104" t="s">
+        <v>668</v>
+      </c>
+      <c r="D104" t="s">
+        <v>669</v>
+      </c>
+      <c r="E104"/>
+      <c r="F104"/>
+      <c r="G104"/>
+      <c r="H104" t="s">
+        <v>670</v>
+      </c>
+      <c r="I104" t="s">
+        <v>671</v>
+      </c>
+      <c r="J104" t="s">
+        <v>645</v>
+      </c>
+      <c r="K104" t="s">
+        <v>672</v>
+      </c>
+      <c r="L104" t="s">
+        <v>30</v>
+      </c>
+      <c r="M104" t="s">
+        <v>673</v>
+      </c>
+      <c r="N104" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>14</v>
+      </c>
+      <c r="B105" t="s">
+        <v>15</v>
+      </c>
+      <c r="C105" t="s">
+        <v>675</v>
+      </c>
+      <c r="D105" t="s">
+        <v>676</v>
+      </c>
+      <c r="E105"/>
+      <c r="F105"/>
+      <c r="G105"/>
+      <c r="H105" t="s">
+        <v>677</v>
+      </c>
+      <c r="I105" t="s">
+        <v>678</v>
+      </c>
+      <c r="J105" t="s">
+        <v>645</v>
+      </c>
+      <c r="K105" t="s">
+        <v>679</v>
+      </c>
+      <c r="L105" t="s">
+        <v>285</v>
+      </c>
+      <c r="M105" t="s">
+        <v>680</v>
+      </c>
+      <c r="N105" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>14</v>
+      </c>
+      <c r="B106" t="s">
+        <v>15</v>
+      </c>
+      <c r="C106" t="s">
+        <v>682</v>
+      </c>
+      <c r="D106" t="s">
+        <v>683</v>
+      </c>
+      <c r="E106"/>
+      <c r="F106"/>
+      <c r="G106"/>
+      <c r="H106" t="s">
+        <v>684</v>
+      </c>
+      <c r="I106" t="s">
+        <v>685</v>
+      </c>
+      <c r="J106" t="s">
+        <v>645</v>
+      </c>
+      <c r="K106" t="s">
+        <v>686</v>
+      </c>
+      <c r="L106" t="s">
+        <v>687</v>
+      </c>
+      <c r="M106" t="s">
+        <v>688</v>
+      </c>
+      <c r="N106" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>14</v>
+      </c>
+      <c r="B107" t="s">
+        <v>15</v>
+      </c>
+      <c r="C107" t="s">
+        <v>690</v>
+      </c>
+      <c r="D107" t="s">
+        <v>691</v>
+      </c>
+      <c r="E107"/>
+      <c r="F107"/>
+      <c r="G107"/>
+      <c r="H107" t="s">
+        <v>692</v>
+      </c>
+      <c r="I107" t="s">
+        <v>693</v>
+      </c>
+      <c r="J107" t="s">
+        <v>645</v>
+      </c>
+      <c r="K107" t="s">
+        <v>694</v>
+      </c>
+      <c r="L107" t="s">
+        <v>285</v>
+      </c>
+      <c r="M107" t="s">
+        <v>695</v>
+      </c>
+      <c r="N107" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>14</v>
+      </c>
+      <c r="B108" t="s">
+        <v>15</v>
+      </c>
+      <c r="C108" t="s">
+        <v>697</v>
+      </c>
+      <c r="D108" t="s">
+        <v>698</v>
+      </c>
+      <c r="E108"/>
+      <c r="F108"/>
+      <c r="G108"/>
+      <c r="H108" t="s">
+        <v>699</v>
+      </c>
+      <c r="I108" t="s">
+        <v>700</v>
+      </c>
+      <c r="J108" t="s">
+        <v>514</v>
+      </c>
+      <c r="K108" t="s">
+        <v>701</v>
+      </c>
+      <c r="L108" t="s">
+        <v>132</v>
+      </c>
+      <c r="M108" t="s">
+        <v>702</v>
+      </c>
+      <c r="N108" t="s">
+        <v>703</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>