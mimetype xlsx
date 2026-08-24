--- v3 (2026-07-25)
+++ v4 (2026-08-24)
@@ -6,2218 +6,1302 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1191" uniqueCount="704">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="641" uniqueCount="400">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski kazneni sud u Zagrebu</t>
   </si>
   <si>
-    <t>K-1934/2023</t>
-[...38 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e4d9758b-e0e0-4743-8151-6dd01c22b3ed</t>
+    <t>Kov-724/2026</t>
+  </si>
+  <si>
+    <t>Optužnica od 12.6.2026. na
+odgovor uz pouku o pravima</t>
+  </si>
+  <si>
+    <t>Medin Berberović 80954939999</t>
+  </si>
+  <si>
+    <t>21.08.2026. 15:06:36</t>
+  </si>
+  <si>
+    <t>29.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d96fb063-e07f-45b4-8da0-c4a0db3c3c39</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d96fb063-e07f-45b4-8da0-c4a0db3c3c39/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=724&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-789/2026</t>
+  </si>
+  <si>
+    <t>Optužnica od 30.6.2026. na odgovor
+uz pouku o pravima</t>
+  </si>
+  <si>
+    <t>Damir Puljić 00363908384</t>
+  </si>
+  <si>
+    <t>21.08.2026. 15:04:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e062ae8c-8ebf-4c32-bc3c-39003a616ea0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e062ae8c-8ebf-4c32-bc3c-39003a616ea0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=789&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1292/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>Ante Jolić 90612035975</t>
+  </si>
+  <si>
+    <t>20.08.2026. 12:45:44</t>
+  </si>
+  <si>
+    <t>28.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/162c20b3-8d36-48c4-815c-cb2319bcac0d</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/162c20b3-8d36-48c4-815c-cb2319bcac0d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1292&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.01.2026.-16</t>
+  </si>
+  <si>
+    <t>20.08.2026. 12:45:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03cd5c45-dcce-4c92-82b4-126f1d4d0336</t>
   </si>
   <si>
     <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/e4d9758b-e0e0-4743-8151-6dd01c22b3ed/dokumenti/preuzimanje</t>
-[...50 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/dc6240ff-1d9c-41c3-bc94-3a797b55d24a</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/03cd5c45-dcce-4c92-82b4-126f1d4d0336/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-1241/2026</t>
+  </si>
+  <si>
+    <t>Žalba OKDO na očitovnaje</t>
+  </si>
+  <si>
+    <t>Petar Jozić 57905517880</t>
+  </si>
+  <si>
+    <t>20.08.2026. 07:02:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9b4ee36-1d7d-4624-96fd-e7fdf2b24c39</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9b4ee36-1d7d-4624-96fd-e7fdf2b24c39/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1241&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-932/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.06.2026.</t>
+  </si>
+  <si>
+    <t>Renato Mikulić 37029902990</t>
+  </si>
+  <si>
+    <t>19.08.2026. 13:32:52</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91ff1cb5-e0b1-4c1d-b824-91f67b09e087</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91ff1cb5-e0b1-4c1d-b824-91f67b09e087/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=932&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kov-856/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>Mislav Sukačić 08148607743</t>
+  </si>
+  <si>
+    <t>19.08.2026. 13:05:09</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3ad96d2-d232-4a3a-8584-82dd732c8c52</t>
   </si>
   <si>
     <t>Rješenje - izdvajanje (nezakoniti dokazi, zapisnici.obavijesti i dr.).pdf O170O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/dc6240ff-1d9c-41c3-bc94-3a797b55d24a/dokumenti/preuzimanje</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/18da7316-b629-43a5-ad69-c95716cae53d</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3ad96d2-d232-4a3a-8584-82dd732c8c52/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=856&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-1329/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.07.2026.</t>
+  </si>
+  <si>
+    <t>Danilo Ferro 13478223390</t>
+  </si>
+  <si>
+    <t>19.08.2026. 12:59:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2530711-c0fc-4b7a-a23e-dd8f1271ae24</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2530711-c0fc-4b7a-a23e-dd8f1271ae24/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1329&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>K-1461/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.07.2026.</t>
+  </si>
+  <si>
+    <t>Marinko Sudac 56355580766</t>
+  </si>
+  <si>
+    <t>19.08.2026. 12:55:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80c761d9-5f55-4971-8bd4-8770327eb28b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80c761d9-5f55-4971-8bd4-8770327eb28b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1461&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Marko Miličić 11989844296</t>
+  </si>
+  <si>
+    <t>19.08.2026. 12:55:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/451f9352-af28-4c84-910c-954990ff886c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/451f9352-af28-4c84-910c-954990ff886c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-685/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>Irena Živković 00462079756</t>
+  </si>
+  <si>
+    <t>19.08.2026. 12:49:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18e235a0-6529-4ede-9e7a-dc7e61af4d98</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18e235a0-6529-4ede-9e7a-dc7e61af4d98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=685&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>K-1628/2022</t>
+  </si>
+  <si>
+    <t>Božena Natalija Travinić 88585326124</t>
+  </si>
+  <si>
+    <t>19.08.2026. 12:46:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d309098-5a0a-4daa-a0a6-6914863891fd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d309098-5a0a-4daa-a0a6-6914863891fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1628&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Kov-746/2026</t>
+  </si>
+  <si>
+    <t>Obavijest od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>MAKAGI d.o.o. 08142985504</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:15:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54431887-e39b-409a-9149-28763db7e032</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54431887-e39b-409a-9149-28763db7e032/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=746&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Optužnica na odgovor</t>
+  </si>
+  <si>
+    <t>Saša Pilija 22289585530</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:14:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2104f406-800b-43de-bbb7-9d92ee2e3639</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2104f406-800b-43de-bbb7-9d92ee2e3639/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-1466/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>Alen Lončarić 92833054941</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:05:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ef9cb81-c21f-4f6e-bcf4-a15c37acd241</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ef9cb81-c21f-4f6e-bcf4-a15c37acd241/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1466&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>K-569/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 20.02.2026.</t>
+  </si>
+  <si>
+    <t>Miroslav Čatić 30884488006</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:57:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61f09031-bc11-4ac6-b188-73c96bdd2f84</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća - s obrazloženjem.pdf O711O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61f09031-bc11-4ac6-b188-73c96bdd2f84/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=569&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>K-944/2026</t>
+  </si>
+  <si>
+    <t>Žalba OKDO na odgovor</t>
+  </si>
+  <si>
+    <t>Afet Abdullayeva 31239615667</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:55:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/343d77b4-566d-4a0c-b4cb-0da8942ee526</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/343d77b4-566d-4a0c-b4cb-0da8942ee526/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=944&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Presuda od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:55:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/441f8e2b-ab59-4e12-9937-52882c7fd28f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/441f8e2b-ab59-4e12-9937-52882c7fd28f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-1816/2025</t>
+  </si>
+  <si>
+    <t>Obavijest o pravomoćnosti od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>Davor Kerenec 42234430523</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:52:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8f35dc1-17e9-4e25-8609-1db6405f5070</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8f35dc1-17e9-4e25-8609-1db6405f5070/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1816&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv na platež od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:52:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea6afd9d-fa56-498d-be58-0ce4e39f36d0</t>
+  </si>
+  <si>
+    <t>Nalog.pdf O24O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea6afd9d-fa56-498d-be58-0ce4e39f36d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-881/2026</t>
+  </si>
+  <si>
+    <t>Obavijest o pravomoćnosti od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Sara Vukoje 46279609529</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:49:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eefa1302-4a9c-4a18-9607-2abaa35e8025</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eefa1302-4a9c-4a18-9607-2abaa35e8025/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=881&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kmp-51/2026</t>
+  </si>
+  <si>
+    <t>Anonimizirano rješenje od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>Roko Mandić 15375043869</t>
+  </si>
+  <si>
+    <t>19.08.2026. 08:03:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86e129b3-fcbe-4169-8c28-cff661a763b9</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf P67P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86e129b3-fcbe-4169-8c28-cff661a763b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kmp&amp;predmet=51&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv-138/2026</t>
+  </si>
+  <si>
+    <t>Kv rješenje od 11.02.2026.</t>
+  </si>
+  <si>
+    <t>MILAN JOVANOVIĆ</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:17:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27a39a06-268c-4d28-a198-d2f6856379a8</t>
+  </si>
+  <si>
+    <t>Rješenje - zamjena novčane kazne u zatvor.pdf O715O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27a39a06-268c-4d28-a198-d2f6856379a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=138&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv-137/2026</t>
+  </si>
+  <si>
+    <t>MALIŠA ČANIĆ</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:16:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/612384cd-ba87-485a-a528-742a95c7e796</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/612384cd-ba87-485a-a528-742a95c7e796/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=137&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv-139/2026</t>
+  </si>
+  <si>
+    <t>DARKO ĆOSIĆ</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:14:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80862a44-26ae-48cb-adb5-eb556b7cb142</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80862a44-26ae-48cb-adb5-eb556b7cb142/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=139&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-59/2024</t>
+  </si>
+  <si>
+    <t>Marko Grizelj 78556392925</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:42:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dabf2f43-53e4-4678-8c11-b790470a9880</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dabf2f43-53e4-4678-8c11-b790470a9880/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=59&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>K-1238/2024</t>
+  </si>
+  <si>
+    <t>Luka Berdik 03634510466</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:32:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b16331f7-c8d2-4267-9b5e-40609afcc62f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b16331f7-c8d2-4267-9b5e-40609afcc62f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1238&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kov-290/2026</t>
+  </si>
+  <si>
+    <t>II° rješenje od 15.6.2026.</t>
+  </si>
+  <si>
+    <t>Bruno Sever 31935728950</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:04:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/818cb0db-cc8d-4594-9068-95c5d7e46f30</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana.pdf P549P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/818cb0db-cc8d-4594-9068-95c5d7e46f30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=290&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1889/2025</t>
+  </si>
+  <si>
+    <t>Nalog (TKP) od 05.03.2026.</t>
+  </si>
+  <si>
+    <t>Goran Jurišić 86554412674</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:01:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/464a67b0-46e6-4c20-86c7-152dd79e640f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/464a67b0-46e6-4c20-86c7-152dd79e640f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1889&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-17/2026</t>
+  </si>
+  <si>
+    <t>Nalog (TKP) od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>Demian Janeš Purkić 81590818686</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:59:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31346480-b73b-4c37-bc67-9b9dca53919b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31346480-b73b-4c37-bc67-9b9dca53919b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=17&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv-1083/2025</t>
+  </si>
+  <si>
+    <t>Kv rješenje od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>Aleksandar Markovski 62755275449</t>
+  </si>
+  <si>
+    <t>18.08.2026. 11:58:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d202080-4a63-423f-a5ad-841b8e4cfd49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d202080-4a63-423f-a5ad-841b8e4cfd49/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=1083&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-744/2026</t>
+  </si>
+  <si>
+    <t>Optužnica od 16.6.2025. na odgovor
+uz pouku o pravima</t>
+  </si>
+  <si>
+    <t>Aleksandar Maranić 94376405407</t>
+  </si>
+  <si>
+    <t>18.08.2026. 11:56:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0e704b9-2f69-4eb9-8b9d-b7bc0545df41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0e704b9-2f69-4eb9-8b9d-b7bc0545df41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=744&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Su-186/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>Maksym Zozulia</t>
+  </si>
+  <si>
+    <t>18.08.2026. 10:32:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4fae0589-1959-4aad-b18d-344217a67779</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4fae0589-1959-4aad-b18d-344217a67779/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Su&amp;predmet=186&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv-1168/2025</t>
+  </si>
+  <si>
+    <t>Obavijest o pravomoćnosti od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>Bruno Katić 87956078853</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:47:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e87a311-59fc-49a9-8d91-58cfa48b48a2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e87a311-59fc-49a9-8d91-58cfa48b48a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=1168&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-1178/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>Lino Gočen 48642543425</t>
+  </si>
+  <si>
+    <t>18.08.2026. 08:41:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a44d354-55cd-4fe1-b61c-b3d3bfff7f77</t>
+  </si>
+  <si>
+    <t>Rješenje - vraćanje optužnice.pdf O1000000027O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a44d354-55cd-4fe1-b61c-b3d3bfff7f77/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1178&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>K-2009/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 24.06.2026.</t>
+  </si>
+  <si>
+    <t>Dalibor Hudin 83582105659</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:36:06</t>
+  </si>
+  <si>
+    <t>24.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dee84c99-284a-4dcd-a395-537697d03517</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dee84c99-284a-4dcd-a395-537697d03517/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=2009&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.06.2026.</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:36:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b01df1c8-579d-4b23-8b0f-aae1a7d0a387</t>
+  </si>
+  <si>
+    <t>Rješenje - mjere opreza.pdf O181O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b01df1c8-579d-4b23-8b0f-aae1a7d0a387/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-123/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.05.2026.</t>
+  </si>
+  <si>
+    <t>Borna Katalinić 68737936229</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:14:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3dc06788-af41-4de6-86dc-3bf7e431d4fb</t>
   </si>
   <si>
     <t>Rješenje - obustava postupka.pdf O201O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/18da7316-b629-43a5-ad69-c95716cae53d/dokumenti/preuzimanje</t>
-[...221 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/737b68da-7ac8-431d-bab4-603ba3f80efd</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/3dc06788-af41-4de6-86dc-3bf7e431d4fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=123&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-977/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.06.2026.</t>
+  </si>
+  <si>
+    <t>Stjepan Skrbin 08463878608</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:11:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ba9b40f-309c-46bc-98d3-675538382aff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ba9b40f-309c-46bc-98d3-675538382aff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=977&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 31.08.2026.</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:11:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/852230d7-e248-40fc-b9c3-a1ca662b20ca</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 31.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/852230d7-e248-40fc-b9c3-a1ca662b20ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-886/2026</t>
+  </si>
+  <si>
+    <t>optužnica na odgovor</t>
+  </si>
+  <si>
+    <t>Nikola Đuđa 11267136888</t>
+  </si>
+  <si>
+    <t>17.08.2026. 12:54:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e28f556-67a3-4c66-81b5-1f2c0df5b87e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e28f556-67a3-4c66-81b5-1f2c0df5b87e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=886&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-773/2026</t>
+  </si>
+  <si>
+    <t>Robert Potočki 80190332951</t>
+  </si>
+  <si>
+    <t>17.08.2026. 12:30:47</t>
+  </si>
+  <si>
+    <t>25.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cce9e43d-aacd-4b8d-b238-d76960b6bb48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cce9e43d-aacd-4b8d-b238-d76960b6bb48/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=773&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-763/2026</t>
+  </si>
+  <si>
+    <t>Emanuel Mioč 67790443749</t>
+  </si>
+  <si>
+    <t>17.08.2026. 12:29:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0809d23-b6ed-46a1-95c2-46a9b3e11731</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0809d23-b6ed-46a1-95c2-46a9b3e11731/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=763&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-730/2026</t>
+  </si>
+  <si>
+    <t>Ines Bosilj 84551103498</t>
+  </si>
+  <si>
+    <t>17.08.2026. 12:27:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/146a4e40-dabe-48d2-9a1f-8db3a43f2c5c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/146a4e40-dabe-48d2-9a1f-8db3a43f2c5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=730&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kzd-206/2022</t>
+  </si>
+  <si>
+    <t>Anonimizirano rješenje od 17.08.2026.</t>
+  </si>
+  <si>
+    <t>Nikolina Vučenik 27672440703</t>
+  </si>
+  <si>
+    <t>17.08.2026. 12:22:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcdbcb8f-6b9b-4724-8d26-4333f17d203b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fcdbcb8f-6b9b-4724-8d26-4333f17d203b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kzd&amp;predmet=206&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Kzd-157/2025</t>
+  </si>
+  <si>
+    <t>Antonio Matija 49907833674</t>
+  </si>
+  <si>
+    <t>17.08.2026. 12:17:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46f3aa14-d394-4d0a-a770-1644de1258e9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46f3aa14-d394-4d0a-a770-1644de1258e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kzd&amp;predmet=157&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-782/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 23.12.2025.</t>
+  </si>
+  <si>
+    <t>Mirza Mašić 40919817661</t>
+  </si>
+  <si>
+    <t>17.08.2026. 12:11:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12addc85-f1e1-4d83-85ad-d4aedb408000</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12addc85-f1e1-4d83-85ad-d4aedb408000/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=782&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>17.08.2026. 12:11:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ad1bcf3-6c1b-4977-8dc1-ae6c0d6e6031</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ad1bcf3-6c1b-4977-8dc1-ae6c0d6e6031/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kv-625/2026</t>
+  </si>
+  <si>
+    <t>Kv rješenje od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>Samanta Seferović 55836345210</t>
+  </si>
+  <si>
+    <t>17.08.2026. 11:57:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66c73a7d-6708-4a93-9a36-2a9850ed3944</t>
+  </si>
+  <si>
+    <t>Rješenje - vraćanje_oduzimanje stvari.pdf O720O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66c73a7d-6708-4a93-9a36-2a9850ed3944/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=625&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Agan Hrustić 78248908992</t>
+  </si>
+  <si>
+    <t>17.08.2026. 11:57:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de69bdf5-64d4-444c-a36e-e26d4beef02b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de69bdf5-64d4-444c-a36e-e26d4beef02b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kv-1300/2024</t>
+  </si>
+  <si>
+    <t>Kv rješenje od 05.02.2026.
+(prijevod)</t>
+  </si>
+  <si>
+    <t>Cvetan Gigov</t>
+  </si>
+  <si>
+    <t>17.08.2026. 11:46:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8ac665f-596e-4006-97df-87cece671d5f</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8ac665f-596e-4006-97df-87cece671d5f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=1300&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kv-475/2026</t>
+  </si>
+  <si>
+    <t>Kv rješenje od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>Marija Radoš 27124463141</t>
+  </si>
+  <si>
+    <t>17.08.2026. 10:17:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e57ae3f-494d-4964-9acc-8e1b1067e63f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e57ae3f-494d-4964-9acc-8e1b1067e63f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=475&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv-624/2026</t>
+  </si>
+  <si>
+    <t>Kv rješenje od 24.06.2026.</t>
+  </si>
+  <si>
+    <t>ostali / ULOGA: Kaso Bajrić</t>
+  </si>
+  <si>
+    <t>17.08.2026. 10:15:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73ff4b5f-1808-423a-be9b-f4484473ee5b</t>
+  </si>
+  <si>
+    <t>Rješenje - odbacuje se zahtjev za obnovu kaznenog postupka.pdf O724O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73ff4b5f-1808-423a-be9b-f4484473ee5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=624&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>ostali / ULOGA: Behara Bajrić</t>
+  </si>
+  <si>
+    <t>17.08.2026. 10:15:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/343523cd-2516-43a9-803d-abc5d6ace9fb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/343523cd-2516-43a9-803d-abc5d6ace9fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kvm-425/2025</t>
+  </si>
+  <si>
+    <t>Anonimizirano rješenje od 25.06.2026.</t>
+  </si>
+  <si>
+    <t>Ana Dujmović</t>
+  </si>
+  <si>
+    <t>17.08.2026. 09:44:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/418ce657-732e-458e-a204-cd03c609930f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/418ce657-732e-458e-a204-cd03c609930f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kvm&amp;predmet=425&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Nenad Sajdl 92880505868</t>
+  </si>
+  <si>
+    <t>17.08.2026. 09:43:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbd3e967-d6fb-467b-bc7f-b80855031a18</t>
   </si>
   <si>
     <t>Anonimizirana odluka _ dopis.docx O822O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/737b68da-7ac8-431d-bab4-603ba3f80efd/dokumenti/preuzimanje</t>
-[...1717 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kvm&amp;predmet=492&amp;godina=2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbd3e967-d6fb-467b-bc7f-b80855031a18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ispravak od 07.07.2026.; ispravljeno rješenje od 28.01.2026.</t>
+  </si>
+  <si>
+    <t>17.08.2026. 09:23:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0201d92-8bda-4a69-8779-86d65d9ff88b</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O; Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0201d92-8bda-4a69-8779-86d65d9ff88b/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N108"/>
+  <dimension ref="A1:N58"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2290,4041 +1374,2141 @@
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
         <v>30</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" t="s">
         <v>35</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="K4" t="s">
         <v>37</v>
       </c>
       <c r="L4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="M4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
         <v>41</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>34</v>
+      </c>
+      <c r="I5" t="s">
         <v>42</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
+        <v>36</v>
+      </c>
+      <c r="K5" t="s">
         <v>43</v>
       </c>
-      <c r="J5" t="s">
-[...2 lines deleted...]
-      <c r="K5" t="s">
+      <c r="L5" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="M5" t="s">
         <v>45</v>
       </c>
       <c r="N5" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="I6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="J6" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="K6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D7" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="I7" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="J7" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="K7" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="L7" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="M7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="N7" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="D8" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="I8" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="J8" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="K8" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="L8" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="M8" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="N8" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="D9" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="I9" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="J9" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="K9" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="L9" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="M9" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="N9" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="D10" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="I10" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="J10" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="K10" t="s">
+        <v>84</v>
+      </c>
+      <c r="L10" t="s">
         <v>77</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M10" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="N10" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
+        <v>80</v>
+      </c>
+      <c r="D11" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="I11" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="J11" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="K11" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="L11" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="M11" t="s">
+        <v>90</v>
+      </c>
+      <c r="N11" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="D12" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="I12" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="J12" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="K12" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="L12" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="M12" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="N12" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="D13" t="s">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="I13" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="J13" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="K13" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="L13" t="s">
-        <v>97</v>
+        <v>77</v>
       </c>
       <c r="M13" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="N13" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D14" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="I14" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="J14" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="K14" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="L14" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="M14" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="N14" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D15" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="I15" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="J15" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="K15" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="L15" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="M15" t="s">
+        <v>116</v>
+      </c>
+      <c r="N15" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="D16" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="I16" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="J16" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="K16" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="L16" t="s">
-        <v>117</v>
+        <v>77</v>
       </c>
       <c r="M16" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="N16" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="D17" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="I17" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="J17" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="K17" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="L17" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="M17" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="N17" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="D18" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="I18" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="J18" t="s">
-        <v>130</v>
+        <v>67</v>
       </c>
       <c r="K18" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="L18" t="s">
-        <v>132</v>
+        <v>51</v>
       </c>
       <c r="M18" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="N18" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D19" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="I19" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="J19" t="s">
-        <v>139</v>
+        <v>67</v>
       </c>
       <c r="K19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="L19" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="M19" t="s">
         <v>142</v>
       </c>
       <c r="N19" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
+        <v>143</v>
+      </c>
+      <c r="D20" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
+        <v>145</v>
+      </c>
+      <c r="I20" t="s">
         <v>146</v>
       </c>
-      <c r="I20" t="s">
+      <c r="J20" t="s">
+        <v>67</v>
+      </c>
+      <c r="K20" t="s">
         <v>147</v>
       </c>
-      <c r="J20" t="s">
-[...2 lines deleted...]
-      <c r="K20" t="s">
+      <c r="L20" t="s">
+        <v>109</v>
+      </c>
+      <c r="M20" t="s">
         <v>148</v>
       </c>
-      <c r="L20" t="s">
+      <c r="N20" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="D21" t="s">
-        <v>34</v>
+        <v>150</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
+        <v>145</v>
+      </c>
+      <c r="I21" t="s">
+        <v>151</v>
+      </c>
+      <c r="J21" t="s">
+        <v>67</v>
+      </c>
+      <c r="K21" t="s">
+        <v>152</v>
+      </c>
+      <c r="L21" t="s">
         <v>153</v>
       </c>
-      <c r="I21" t="s">
+      <c r="M21" t="s">
         <v>154</v>
       </c>
-      <c r="J21" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N21" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="D22" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
+        <v>157</v>
+      </c>
+      <c r="I22" t="s">
+        <v>158</v>
+      </c>
+      <c r="J22" t="s">
+        <v>67</v>
+      </c>
+      <c r="K22" t="s">
+        <v>159</v>
+      </c>
+      <c r="L22" t="s">
+        <v>109</v>
+      </c>
+      <c r="M22" t="s">
         <v>160</v>
       </c>
-      <c r="I22" t="s">
+      <c r="N22" t="s">
         <v>161</v>
-      </c>
-[...13 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D23" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
+        <v>164</v>
+      </c>
+      <c r="I23" t="s">
+        <v>165</v>
+      </c>
+      <c r="J23" t="s">
+        <v>58</v>
+      </c>
+      <c r="K23" t="s">
         <v>166</v>
       </c>
-      <c r="I23" t="s">
+      <c r="L23" t="s">
         <v>167</v>
       </c>
-      <c r="J23" t="s">
-[...2 lines deleted...]
-      <c r="K23" t="s">
+      <c r="M23" t="s">
         <v>168</v>
       </c>
-      <c r="L23" t="s">
-[...2 lines deleted...]
-      <c r="M23" t="s">
+      <c r="N23" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="D24" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="I24" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="J24" t="s">
-        <v>139</v>
+        <v>58</v>
       </c>
       <c r="K24" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="L24" t="s">
-        <v>30</v>
+        <v>175</v>
       </c>
       <c r="M24" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="N24" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D25" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
+        <v>179</v>
+      </c>
+      <c r="I25" t="s">
+        <v>180</v>
+      </c>
+      <c r="J25" t="s">
+        <v>58</v>
+      </c>
+      <c r="K25" t="s">
+        <v>181</v>
+      </c>
+      <c r="L25" t="s">
         <v>175</v>
       </c>
-      <c r="I25" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M25" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="N25" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="D26" t="s">
-        <v>181</v>
+        <v>171</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="I26" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="J26" t="s">
-        <v>130</v>
+        <v>58</v>
       </c>
       <c r="K26" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="L26" t="s">
-        <v>132</v>
+        <v>175</v>
       </c>
       <c r="M26" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="N26" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D27" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="I27" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="J27" t="s">
-        <v>130</v>
+        <v>58</v>
       </c>
       <c r="K27" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="L27" t="s">
-        <v>117</v>
+        <v>194</v>
       </c>
       <c r="M27" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="N27" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="D28" t="s">
-        <v>194</v>
+        <v>118</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="I28" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="J28" t="s">
-        <v>139</v>
+        <v>58</v>
       </c>
       <c r="K28" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="L28" t="s">
-        <v>64</v>
+        <v>194</v>
       </c>
       <c r="M28" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="N28" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>193</v>
+        <v>203</v>
       </c>
       <c r="D29" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="I29" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="J29" t="s">
-        <v>139</v>
+        <v>58</v>
       </c>
       <c r="K29" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="L29" t="s">
-        <v>64</v>
+        <v>208</v>
       </c>
       <c r="M29" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="N29" t="s">
-        <v>199</v>
+        <v>210</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>193</v>
+        <v>211</v>
       </c>
       <c r="D30" t="s">
-        <v>194</v>
+        <v>212</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="I30" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="J30" t="s">
-        <v>139</v>
+        <v>58</v>
       </c>
       <c r="K30" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="L30" t="s">
-        <v>64</v>
+        <v>153</v>
       </c>
       <c r="M30" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="N30" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="D31" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="I31" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="J31" t="s">
-        <v>139</v>
+        <v>58</v>
       </c>
       <c r="K31" t="s">
-        <v>212</v>
+        <v>222</v>
       </c>
       <c r="L31" t="s">
-        <v>30</v>
+        <v>109</v>
       </c>
       <c r="M31" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="N31" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="D32" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="I32" t="s">
-        <v>218</v>
+        <v>228</v>
       </c>
       <c r="J32" t="s">
-        <v>139</v>
+        <v>58</v>
       </c>
       <c r="K32" t="s">
-        <v>219</v>
+        <v>229</v>
       </c>
       <c r="L32" t="s">
-        <v>220</v>
+        <v>194</v>
       </c>
       <c r="M32" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="N32" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>215</v>
+        <v>232</v>
       </c>
       <c r="D33" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="I33" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="J33" t="s">
-        <v>139</v>
+        <v>58</v>
       </c>
       <c r="K33" t="s">
-        <v>225</v>
+        <v>236</v>
       </c>
       <c r="L33" t="s">
-        <v>141</v>
+        <v>22</v>
       </c>
       <c r="M33" t="s">
-        <v>226</v>
+        <v>237</v>
       </c>
       <c r="N33" t="s">
-        <v>222</v>
+        <v>238</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>227</v>
+        <v>239</v>
       </c>
       <c r="D34" t="s">
-        <v>228</v>
+        <v>240</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>229</v>
+        <v>241</v>
       </c>
       <c r="I34" t="s">
-        <v>230</v>
+        <v>242</v>
       </c>
       <c r="J34" t="s">
-        <v>130</v>
+        <v>58</v>
       </c>
       <c r="K34" t="s">
-        <v>231</v>
+        <v>243</v>
       </c>
       <c r="L34" t="s">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="M34" t="s">
-        <v>233</v>
+        <v>245</v>
       </c>
       <c r="N34" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>235</v>
+        <v>247</v>
       </c>
       <c r="D35" t="s">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>237</v>
+        <v>249</v>
       </c>
       <c r="I35" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="J35" t="s">
-        <v>130</v>
+        <v>58</v>
       </c>
       <c r="K35" t="s">
-        <v>239</v>
+        <v>251</v>
       </c>
       <c r="L35" t="s">
-        <v>49</v>
+        <v>109</v>
       </c>
       <c r="M35" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="N35" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>235</v>
+        <v>254</v>
       </c>
       <c r="D36" t="s">
-        <v>236</v>
+        <v>255</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="I36" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
       <c r="J36" t="s">
-        <v>130</v>
+        <v>58</v>
       </c>
       <c r="K36" t="s">
-        <v>244</v>
+        <v>258</v>
       </c>
       <c r="L36" t="s">
-        <v>49</v>
+        <v>259</v>
       </c>
       <c r="M36" t="s">
-        <v>245</v>
+        <v>260</v>
       </c>
       <c r="N36" t="s">
-        <v>241</v>
+        <v>261</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>235</v>
+        <v>262</v>
       </c>
       <c r="D37" t="s">
-        <v>246</v>
+        <v>263</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>237</v>
+        <v>264</v>
       </c>
       <c r="I37" t="s">
-        <v>247</v>
+        <v>265</v>
       </c>
       <c r="J37" t="s">
-        <v>130</v>
+        <v>266</v>
       </c>
       <c r="K37" t="s">
-        <v>248</v>
+        <v>267</v>
       </c>
       <c r="L37" t="s">
-        <v>30</v>
+        <v>129</v>
       </c>
       <c r="M37" t="s">
-        <v>249</v>
+        <v>268</v>
       </c>
       <c r="N37" t="s">
-        <v>241</v>
+        <v>269</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>235</v>
+        <v>262</v>
       </c>
       <c r="D38" t="s">
-        <v>246</v>
+        <v>270</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
       <c r="I38" t="s">
-        <v>250</v>
+        <v>271</v>
       </c>
       <c r="J38" t="s">
-        <v>130</v>
+        <v>266</v>
       </c>
       <c r="K38" t="s">
-        <v>251</v>
+        <v>272</v>
       </c>
       <c r="L38" t="s">
-        <v>30</v>
+        <v>273</v>
       </c>
       <c r="M38" t="s">
-        <v>252</v>
+        <v>274</v>
       </c>
       <c r="N38" t="s">
-        <v>241</v>
+        <v>269</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>253</v>
+        <v>275</v>
       </c>
       <c r="D39" t="s">
-        <v>254</v>
+        <v>276</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>255</v>
+        <v>277</v>
       </c>
       <c r="I39" t="s">
-        <v>256</v>
+        <v>278</v>
       </c>
       <c r="J39" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="K39" t="s">
-        <v>258</v>
+        <v>279</v>
       </c>
       <c r="L39" t="s">
-        <v>141</v>
+        <v>280</v>
       </c>
       <c r="M39" t="s">
-        <v>259</v>
+        <v>281</v>
       </c>
       <c r="N39" t="s">
-        <v>260</v>
+        <v>282</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>261</v>
+        <v>283</v>
       </c>
       <c r="D40" t="s">
-        <v>262</v>
+        <v>284</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>263</v>
+        <v>285</v>
       </c>
       <c r="I40" t="s">
-        <v>264</v>
+        <v>286</v>
       </c>
       <c r="J40" t="s">
-        <v>130</v>
+        <v>266</v>
       </c>
       <c r="K40" t="s">
-        <v>265</v>
+        <v>287</v>
       </c>
       <c r="L40" t="s">
-        <v>266</v>
+        <v>77</v>
       </c>
       <c r="M40" t="s">
-        <v>267</v>
+        <v>288</v>
       </c>
       <c r="N40" t="s">
-        <v>268</v>
+        <v>289</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>261</v>
+        <v>283</v>
       </c>
       <c r="D41" t="s">
-        <v>269</v>
+        <v>290</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>263</v>
+        <v>285</v>
       </c>
       <c r="I41" t="s">
-        <v>270</v>
+        <v>291</v>
       </c>
       <c r="J41" t="s">
-        <v>130</v>
+        <v>266</v>
       </c>
       <c r="K41" t="s">
-        <v>271</v>
+        <v>292</v>
       </c>
       <c r="L41" t="s">
-        <v>64</v>
+        <v>293</v>
       </c>
       <c r="M41" t="s">
-        <v>272</v>
+        <v>294</v>
       </c>
       <c r="N41" t="s">
-        <v>268</v>
+        <v>289</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>273</v>
+        <v>295</v>
       </c>
       <c r="D42" t="s">
-        <v>274</v>
+        <v>296</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>275</v>
+        <v>297</v>
       </c>
       <c r="I42" t="s">
-        <v>276</v>
+        <v>298</v>
       </c>
       <c r="J42" t="s">
-        <v>130</v>
+        <v>266</v>
       </c>
       <c r="K42" t="s">
-        <v>277</v>
+        <v>299</v>
       </c>
       <c r="L42" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="M42" t="s">
-        <v>278</v>
+        <v>300</v>
       </c>
       <c r="N42" t="s">
-        <v>279</v>
+        <v>301</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>280</v>
+        <v>302</v>
       </c>
       <c r="D43" t="s">
-        <v>281</v>
+        <v>112</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>282</v>
+        <v>303</v>
       </c>
       <c r="I43" t="s">
-        <v>283</v>
+        <v>304</v>
       </c>
       <c r="J43" t="s">
-        <v>130</v>
+        <v>305</v>
       </c>
       <c r="K43" t="s">
-        <v>284</v>
+        <v>306</v>
       </c>
       <c r="L43" t="s">
-        <v>285</v>
+        <v>22</v>
       </c>
       <c r="M43" t="s">
-        <v>286</v>
+        <v>307</v>
       </c>
       <c r="N43" t="s">
-        <v>287</v>
+        <v>308</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>288</v>
+        <v>309</v>
       </c>
       <c r="D44" t="s">
-        <v>289</v>
+        <v>112</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>290</v>
+        <v>310</v>
       </c>
       <c r="I44" t="s">
-        <v>291</v>
+        <v>311</v>
       </c>
       <c r="J44" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="K44" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="L44" t="s">
-        <v>266</v>
+        <v>22</v>
       </c>
       <c r="M44" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
       <c r="N44" t="s">
-        <v>294</v>
+        <v>314</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>288</v>
+        <v>315</v>
       </c>
       <c r="D45" t="s">
-        <v>295</v>
+        <v>112</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>290</v>
+        <v>316</v>
       </c>
       <c r="I45" t="s">
-        <v>296</v>
+        <v>317</v>
       </c>
       <c r="J45" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="K45" t="s">
-        <v>297</v>
+        <v>318</v>
       </c>
       <c r="L45" t="s">
-        <v>266</v>
+        <v>22</v>
       </c>
       <c r="M45" t="s">
-        <v>298</v>
+        <v>319</v>
       </c>
       <c r="N45" t="s">
-        <v>294</v>
+        <v>320</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>299</v>
+        <v>321</v>
       </c>
       <c r="D46" t="s">
-        <v>113</v>
+        <v>322</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>300</v>
+        <v>323</v>
       </c>
       <c r="I46" t="s">
-        <v>301</v>
+        <v>324</v>
       </c>
       <c r="J46" t="s">
-        <v>130</v>
+        <v>266</v>
       </c>
       <c r="K46" t="s">
-        <v>302</v>
+        <v>325</v>
       </c>
       <c r="L46" t="s">
-        <v>117</v>
+        <v>167</v>
       </c>
       <c r="M46" t="s">
-        <v>303</v>
+        <v>326</v>
       </c>
       <c r="N46" t="s">
-        <v>304</v>
+        <v>327</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>305</v>
+        <v>328</v>
       </c>
       <c r="D47" t="s">
-        <v>306</v>
+        <v>322</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>307</v>
+        <v>329</v>
       </c>
       <c r="I47" t="s">
-        <v>308</v>
+        <v>330</v>
       </c>
       <c r="J47" t="s">
-        <v>130</v>
+        <v>266</v>
       </c>
       <c r="K47" t="s">
-        <v>309</v>
+        <v>331</v>
       </c>
       <c r="L47" t="s">
-        <v>310</v>
+        <v>167</v>
       </c>
       <c r="M47" t="s">
-        <v>311</v>
+        <v>332</v>
       </c>
       <c r="N47" t="s">
-        <v>312</v>
+        <v>333</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>313</v>
+        <v>334</v>
       </c>
       <c r="D48" t="s">
-        <v>314</v>
+        <v>335</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>315</v>
+        <v>336</v>
       </c>
       <c r="I48" t="s">
-        <v>316</v>
+        <v>337</v>
       </c>
       <c r="J48" t="s">
-        <v>130</v>
+        <v>305</v>
       </c>
       <c r="K48" t="s">
-        <v>317</v>
+        <v>338</v>
       </c>
       <c r="L48" t="s">
-        <v>64</v>
+        <v>129</v>
       </c>
       <c r="M48" t="s">
-        <v>318</v>
+        <v>339</v>
       </c>
       <c r="N48" t="s">
-        <v>319</v>
+        <v>340</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>320</v>
+        <v>334</v>
       </c>
       <c r="D49" t="s">
-        <v>321</v>
+        <v>133</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>322</v>
+        <v>336</v>
       </c>
       <c r="I49" t="s">
-        <v>323</v>
+        <v>341</v>
       </c>
       <c r="J49" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="K49" t="s">
-        <v>324</v>
+        <v>342</v>
       </c>
       <c r="L49" t="s">
-        <v>149</v>
+        <v>51</v>
       </c>
       <c r="M49" t="s">
-        <v>325</v>
+        <v>343</v>
       </c>
       <c r="N49" t="s">
-        <v>326</v>
+        <v>340</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>320</v>
+        <v>344</v>
       </c>
       <c r="D50" t="s">
-        <v>327</v>
+        <v>345</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>322</v>
+        <v>346</v>
       </c>
       <c r="I50" t="s">
-        <v>328</v>
+        <v>347</v>
       </c>
       <c r="J50" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="K50" t="s">
-        <v>329</v>
+        <v>348</v>
       </c>
       <c r="L50" t="s">
-        <v>285</v>
+        <v>349</v>
       </c>
       <c r="M50" t="s">
-        <v>330</v>
+        <v>350</v>
       </c>
       <c r="N50" t="s">
-        <v>326</v>
+        <v>351</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>331</v>
+        <v>344</v>
       </c>
       <c r="D51" t="s">
-        <v>332</v>
+        <v>345</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>333</v>
+        <v>352</v>
       </c>
       <c r="I51" t="s">
-        <v>334</v>
+        <v>353</v>
       </c>
       <c r="J51" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="K51" t="s">
-        <v>335</v>
+        <v>354</v>
       </c>
       <c r="L51" t="s">
-        <v>336</v>
+        <v>349</v>
       </c>
       <c r="M51" t="s">
-        <v>337</v>
+        <v>355</v>
       </c>
       <c r="N51" t="s">
-        <v>338</v>
+        <v>351</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>339</v>
+        <v>356</v>
       </c>
       <c r="D52" t="s">
-        <v>113</v>
+        <v>357</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>340</v>
+        <v>358</v>
       </c>
       <c r="I52" t="s">
-        <v>341</v>
+        <v>359</v>
       </c>
       <c r="J52" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="K52" t="s">
-        <v>342</v>
+        <v>360</v>
       </c>
       <c r="L52" t="s">
-        <v>117</v>
+        <v>361</v>
       </c>
       <c r="M52" t="s">
-        <v>343</v>
+        <v>362</v>
       </c>
       <c r="N52" t="s">
-        <v>344</v>
+        <v>363</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>345</v>
+        <v>364</v>
       </c>
       <c r="D53" t="s">
-        <v>346</v>
+        <v>365</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>347</v>
+        <v>366</v>
       </c>
       <c r="I53" t="s">
-        <v>348</v>
+        <v>367</v>
       </c>
       <c r="J53" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="K53" t="s">
-        <v>349</v>
+        <v>368</v>
       </c>
       <c r="L53" t="s">
-        <v>30</v>
+        <v>175</v>
       </c>
       <c r="M53" t="s">
-        <v>350</v>
+        <v>369</v>
       </c>
       <c r="N53" t="s">
-        <v>351</v>
+        <v>370</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>352</v>
+        <v>371</v>
       </c>
       <c r="D54" t="s">
-        <v>26</v>
+        <v>372</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>353</v>
+        <v>373</v>
       </c>
       <c r="I54" t="s">
-        <v>354</v>
+        <v>374</v>
       </c>
       <c r="J54" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="K54" t="s">
-        <v>355</v>
+        <v>375</v>
       </c>
       <c r="L54" t="s">
-        <v>30</v>
+        <v>376</v>
       </c>
       <c r="M54" t="s">
-        <v>356</v>
+        <v>377</v>
       </c>
       <c r="N54" t="s">
-        <v>357</v>
+        <v>378</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>358</v>
+        <v>371</v>
       </c>
       <c r="D55" t="s">
-        <v>359</v>
+        <v>372</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>360</v>
+        <v>379</v>
       </c>
       <c r="I55" t="s">
-        <v>361</v>
+        <v>380</v>
       </c>
       <c r="J55" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="K55" t="s">
-        <v>362</v>
+        <v>381</v>
       </c>
       <c r="L55" t="s">
-        <v>30</v>
+        <v>376</v>
       </c>
       <c r="M55" t="s">
-        <v>363</v>
+        <v>382</v>
       </c>
       <c r="N55" t="s">
-        <v>364</v>
+        <v>378</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>365</v>
+        <v>383</v>
       </c>
       <c r="D56" t="s">
-        <v>113</v>
+        <v>384</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>366</v>
+        <v>385</v>
       </c>
       <c r="I56" t="s">
-        <v>367</v>
+        <v>386</v>
       </c>
       <c r="J56" t="s">
-        <v>368</v>
+        <v>305</v>
       </c>
       <c r="K56" t="s">
-        <v>369</v>
+        <v>387</v>
       </c>
       <c r="L56" t="s">
-        <v>117</v>
+        <v>280</v>
       </c>
       <c r="M56" t="s">
-        <v>370</v>
+        <v>388</v>
       </c>
       <c r="N56" t="s">
-        <v>371</v>
+        <v>389</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>365</v>
+        <v>383</v>
       </c>
       <c r="D57" t="s">
-        <v>113</v>
+        <v>384</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>372</v>
+        <v>390</v>
       </c>
       <c r="I57" t="s">
-        <v>373</v>
+        <v>391</v>
       </c>
       <c r="J57" t="s">
-        <v>368</v>
+        <v>305</v>
       </c>
       <c r="K57" t="s">
-        <v>374</v>
+        <v>392</v>
       </c>
       <c r="L57" t="s">
-        <v>117</v>
+        <v>393</v>
       </c>
       <c r="M57" t="s">
-        <v>375</v>
+        <v>394</v>
       </c>
       <c r="N57" t="s">
-        <v>371</v>
+        <v>389</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>376</v>
+        <v>32</v>
       </c>
       <c r="D58" t="s">
-        <v>377</v>
+        <v>395</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>378</v>
+        <v>34</v>
       </c>
       <c r="I58" t="s">
-        <v>379</v>
+        <v>396</v>
       </c>
       <c r="J58" t="s">
-        <v>368</v>
+        <v>305</v>
       </c>
       <c r="K58" t="s">
-        <v>380</v>
+        <v>397</v>
       </c>
       <c r="L58" t="s">
-        <v>141</v>
+        <v>398</v>
       </c>
       <c r="M58" t="s">
-        <v>381</v>
+        <v>399</v>
       </c>
       <c r="N58" t="s">
-        <v>382</v>
-[...1899 lines deleted...]
-        <v>703</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>