--- v4 (2026-08-24)
+++ v5 (2026-09-20)
@@ -6,1302 +6,3069 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="641" uniqueCount="400">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1774" uniqueCount="988">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski kazneni sud u Zagrebu</t>
   </si>
   <si>
-    <t>Kov-724/2026</t>
-[...3 lines deleted...]
-odgovor uz pouku o pravima</t>
+    <t>Kov-967/2026</t>
+  </si>
+  <si>
+    <t>Rješenje-opt. potvrđena od 21.08.2026.</t>
+  </si>
+  <si>
+    <t>Dorijan Zver 27496268528</t>
+  </si>
+  <si>
+    <t>18.09.2026. 14:56:34</t>
+  </si>
+  <si>
+    <t>26.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e881d4e-e1da-42e7-8bd5-59f558fe125c</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e881d4e-e1da-42e7-8bd5-59f558fe125c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=967&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-919/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.09.2026.</t>
+  </si>
+  <si>
+    <t>Manuela Rahle 43237434366</t>
+  </si>
+  <si>
+    <t>18.09.2026. 14:47:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6ead0a4-4c58-4bc5-9406-334176718d44</t>
+  </si>
+  <si>
+    <t>Rješenje - mjere opreza.pdf O181O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6ead0a4-4c58-4bc5-9406-334176718d44/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=919&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kvm-288/2026</t>
+  </si>
+  <si>
+    <t>Anonimizirani poziv za 21.10.2026.</t>
+  </si>
+  <si>
+    <t>Antonio Črnelč 07782738255</t>
+  </si>
+  <si>
+    <t>18.09.2026. 14:24:05</t>
+  </si>
+  <si>
+    <t>28.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a366abb9-e5e4-4b7f-b24a-2e1a16d4c4ba</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a366abb9-e5e4-4b7f-b24a-2e1a16d4c4ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kvm&amp;predmet=288&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-624/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.09.2026.</t>
+  </si>
+  <si>
+    <t>DANIELA CABAL POSSO</t>
+  </si>
+  <si>
+    <t>18.09.2026. 14:20:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/143334d6-fff7-4089-825a-0f741fe09631</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/143334d6-fff7-4089-825a-0f741fe09631/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=624&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv-319/2025</t>
+  </si>
+  <si>
+    <t>Obavijest o pravomoćnosti od 18.09.2026.</t>
+  </si>
+  <si>
+    <t>Valentina Zovko 28980101332</t>
+  </si>
+  <si>
+    <t>18.09.2026. 13:49:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82a1dbdd-71d7-44f6-a47c-7461e97c4a5a</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82a1dbdd-71d7-44f6-a47c-7461e97c4a5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=319&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-633/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.08.2026.</t>
+  </si>
+  <si>
+    <t>Vanja Mihun 75604550615</t>
+  </si>
+  <si>
+    <t>18.09.2026. 13:38:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba3afed0-f17c-4e34-8c53-b9faec9fd8d9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba3afed0-f17c-4e34-8c53-b9faec9fd8d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=633&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-1127/2026</t>
+  </si>
+  <si>
+    <t>optužnica na odgovor</t>
+  </si>
+  <si>
+    <t>Marko Dandić 72060305863</t>
+  </si>
+  <si>
+    <t>18.09.2026. 13:20:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/481629b6-2fcf-4310-b212-2e1e2e811c5d</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/481629b6-2fcf-4310-b212-2e1e2e811c5d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1127&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>18.09.2026. 13:11:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f48a53a2-5e8f-4d1c-931d-11757c3aab81</t>
+  </si>
+  <si>
+    <t>Rješenje - određen pritvor.pdf O238O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f48a53a2-5e8f-4d1c-931d-11757c3aab81/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>18.09.2026. 13:10:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a757204a-1ac3-4f26-83e1-0cc2424393d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a757204a-1ac3-4f26-83e1-0cc2424393d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-819/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.08.2026.-7</t>
+  </si>
+  <si>
+    <t>Petar Glasnović 74666092029</t>
+  </si>
+  <si>
+    <t>18.09.2026. 12:25:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9c6c5d6-e368-427b-8290-408200c20725</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9c6c5d6-e368-427b-8290-408200c20725/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=819&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1887/2021</t>
+  </si>
+  <si>
+    <t>Presuda od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>JELENA BUČA</t>
+  </si>
+  <si>
+    <t>18.09.2026. 12:14:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ec2bd81-de63-425c-9197-4f29b65fbc04</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća - s obrazloženjem.pdf O712O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ec2bd81-de63-425c-9197-4f29b65fbc04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1887&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Lidija Samardžija 02215724782</t>
+  </si>
+  <si>
+    <t>18.09.2026. 12:14:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6560817d-3c53-4333-867a-7d91ba3f4fe8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6560817d-3c53-4333-867a-7d91ba3f4fe8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>CEPELIN MEDIA d.o.o. za usluge 27173488690</t>
+  </si>
+  <si>
+    <t>18.09.2026. 12:13:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/deea24c5-369d-416c-8695-88fefe9682d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/deea24c5-369d-416c-8695-88fefe9682d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-107/2018</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>ANTO ČABRAJA 25185224461</t>
+  </si>
+  <si>
+    <t>18.09.2026. 11:57:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28fd3887-6b1d-4979-a848-fd9cbac27b15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28fd3887-6b1d-4979-a848-fd9cbac27b15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=107&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Potvrda pravomoćnosti/ovršnosti od 20.07.2026.; Presuda od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>Sven Slavulj 89350719160</t>
+  </si>
+  <si>
+    <t>18.09.2026. 10:29:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c8dd85a-a776-4457-bef4-e900fef926a7</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća na temelju sporazuma stranaka.pdf O1000000017O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c8dd85a-a776-4457-bef4-e900fef926a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-1828/2022</t>
+  </si>
+  <si>
+    <t>Dopis od 20.03.2026. -74</t>
+  </si>
+  <si>
+    <t>Ivica Bajrić 87490791920</t>
+  </si>
+  <si>
+    <t>18.09.2026. 10:18:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80310842-1167-4719-9a0a-fc3f6f2d9237</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80310842-1167-4719-9a0a-fc3f6f2d9237/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1828&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>K-1959/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.01.2026.</t>
+  </si>
+  <si>
+    <t>Nataniel Vendler 25787422304</t>
+  </si>
+  <si>
+    <t>18.09.2026. 10:13:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcc44094-b170-4f77-b8d5-03dc5bcd51a8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcc44094-b170-4f77-b8d5-03dc5bcd51a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1959&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Dopis od 04.01.2023.</t>
+  </si>
+  <si>
+    <t>18.09.2026. 10:13:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3aa609b-f96a-47ca-8e76-a01e6adac651</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3aa609b-f96a-47ca-8e76-a01e6adac651/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-130/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.08.2026.</t>
+  </si>
+  <si>
+    <t>Ksenija Abramović 03491859013</t>
+  </si>
+  <si>
+    <t>18.09.2026. 10:02:50</t>
+  </si>
+  <si>
+    <t>25.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1b4f4c6-cff9-40d1-b43d-e943a36c5e97</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1b4f4c6-cff9-40d1-b43d-e943a36c5e97/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=130&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-1053/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>Marko Perok 66213695778</t>
+  </si>
+  <si>
+    <t>18.09.2026. 10:01:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d83fb32-e8e0-4407-830f-626324f07aab</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d83fb32-e8e0-4407-830f-626324f07aab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1053&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Kov-970/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.09.2026.-8</t>
+  </si>
+  <si>
+    <t>Zale Mujić 49292384552</t>
+  </si>
+  <si>
+    <t>18.09.2026. 09:56:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8377ad21-0c50-45c8-bcb9-1de98ef166c7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8377ad21-0c50-45c8-bcb9-1de98ef166c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=970&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.09.2026.-7</t>
+  </si>
+  <si>
+    <t>18.09.2026. 09:56:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a0dae51-30d2-4ca8-8a9a-1853502b7975</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a0dae51-30d2-4ca8-8a9a-1853502b7975/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-1030/2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 27.08.2026.; Dopis od 27.08.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Blum 28476448325</t>
+  </si>
+  <si>
+    <t>18.09.2026. 09:51:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68486251-371f-4a6e-a75f-25152d388379</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68486251-371f-4a6e-a75f-25152d388379/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1030&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-781/2026</t>
+  </si>
+  <si>
+    <t>Optužnica na odgovor</t>
+  </si>
+  <si>
+    <t>Denis Wohlfart 17785695304</t>
+  </si>
+  <si>
+    <t>18.09.2026. 09:43:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/533b7f8a-8c17-4392-8b88-c8b32c1a51d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/533b7f8a-8c17-4392-8b88-c8b32c1a51d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=781&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-858/2025</t>
+  </si>
+  <si>
+    <t>Odluka od 28.08.2026.</t>
+  </si>
+  <si>
+    <t>Nazmi Jusufi 50019934551</t>
+  </si>
+  <si>
+    <t>17.09.2026. 16:03:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71ba3d0b-971b-4dea-b007-6d035582d4a6</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71ba3d0b-971b-4dea-b007-6d035582d4a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=858&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Raza Jusufi 32741128089</t>
+  </si>
+  <si>
+    <t>17.09.2026. 16:03:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e7a3aa4-c8e8-471b-95cd-e2559033d733</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e7a3aa4-c8e8-471b-95cd-e2559033d733/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Allbin Jusufi 23488134027</t>
+  </si>
+  <si>
+    <t>17.09.2026. 16:03:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f370350-fe9c-4f53-a83d-fef38f0352e6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f370350-fe9c-4f53-a83d-fef38f0352e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Florijan Jusufi 50995265536</t>
+  </si>
+  <si>
+    <t>17.09.2026. 16:03:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40624186-2486-4e38-935b-e6b5f8fe40dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40624186-2486-4e38-935b-e6b5f8fe40dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-973/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.09.2026.</t>
+  </si>
+  <si>
+    <t>Haris Zukić 34770846189</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:56:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f463d45-c246-465b-9d15-295425dfe5c2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f463d45-c246-465b-9d15-295425dfe5c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=973&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-357/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Hrvoje Knezović 51379308575</t>
+  </si>
+  <si>
+    <t>17.09.2026. 15:18:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74b82603-44a4-4709-957b-42ed54899d09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74b82603-44a4-4709-957b-42ed54899d09/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=357&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kovm-138/2025</t>
+  </si>
+  <si>
+    <t>anonimizirano rješenje od 24.08.2026.
+pot.opt.</t>
+  </si>
+  <si>
+    <t>Velimir Slonjšak 08486106432</t>
+  </si>
+  <si>
+    <t>17.09.2026. 14:58:26</t>
+  </si>
+  <si>
+    <t>24.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e6447ec-235a-4ec7-a131-8ca056ece244</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.docx O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e6447ec-235a-4ec7-a131-8ca056ece244/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kovm&amp;predmet=138&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>anonimizirano rješenje od 24.08.2026.
+sl.bilj</t>
+  </si>
+  <si>
+    <t>17.09.2026. 14:58:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b60459cc-507b-4368-8c6f-a5ad98211a8e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b60459cc-507b-4368-8c6f-a5ad98211a8e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-1238/2025</t>
+  </si>
+  <si>
+    <t>Domagoj Andrić 57340382103</t>
+  </si>
+  <si>
+    <t>17.09.2026. 14:47:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddaba133-ba41-4b9a-ab4e-5c8308c6eea0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddaba133-ba41-4b9a-ab4e-5c8308c6eea0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1238&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-348/2015</t>
+  </si>
+  <si>
+    <t>Nalog od 13.07.2026.</t>
+  </si>
+  <si>
+    <t>MILE VULETIĆ 64045042593</t>
+  </si>
+  <si>
+    <t>17.09.2026. 14:40:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05352c02-cd14-43b8-95e7-042a522c27ea</t>
+  </si>
+  <si>
+    <t>Nalog.pdf O24O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05352c02-cd14-43b8-95e7-042a522c27ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=348&amp;godina=2015</t>
+  </si>
+  <si>
+    <t>Kov-1479/2025</t>
+  </si>
+  <si>
+    <t>Maja Ivančić Bukić 29198537082</t>
+  </si>
+  <si>
+    <t>17.09.2026. 13:07:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f188b31-5279-429f-a19f-b3945bcf88a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f188b31-5279-429f-a19f-b3945bcf88a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1479&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Toni Bukić 64009229044</t>
+  </si>
+  <si>
+    <t>17.09.2026. 13:07:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a71f3bda-1ba7-4a7a-9ea8-82d3efcc0ad0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a71f3bda-1ba7-4a7a-9ea8-82d3efcc0ad0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Radoslav Bukić 13027669164</t>
+  </si>
+  <si>
+    <t>17.09.2026. 13:06:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24463467-f021-4e66-b45e-4c94182042f4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24463467-f021-4e66-b45e-4c94182042f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Hrvoje Bukić 96914652536</t>
+  </si>
+  <si>
+    <t>17.09.2026. 13:06:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00bd9a8d-2d8e-4722-a4f8-3041125ab4bd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00bd9a8d-2d8e-4722-a4f8-3041125ab4bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Božica Bukić 10520055649</t>
+  </si>
+  <si>
+    <t>17.09.2026. 13:06:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba6bd7a0-b43a-4f0b-b0ef-cdf18196f1f4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba6bd7a0-b43a-4f0b-b0ef-cdf18196f1f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 13:06:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89db5011-6e5e-4497-9e1a-e7994534b121</t>
+  </si>
+  <si>
+    <t>Rješenje - izdvajanje (nezakoniti dokazi, zapisnici.obavijesti i dr.).pdf O170O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89db5011-6e5e-4497-9e1a-e7994534b121/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 13:06:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/413f8081-d6e3-47df-bb8d-b619ea16d5f4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/413f8081-d6e3-47df-bb8d-b619ea16d5f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 13:06:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49421997-2433-42fd-a990-0475bc5c3519</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49421997-2433-42fd-a990-0475bc5c3519/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 13:06:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4477d73f-4392-41d5-9e80-b5ace5c19bb1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4477d73f-4392-41d5-9e80-b5ace5c19bb1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>17.09.2026. 13:06:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33303078-e9b2-4386-8e96-c7347a3031ca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33303078-e9b2-4386-8e96-c7347a3031ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-1041/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 01.09.2026.</t>
+  </si>
+  <si>
+    <t>Eva Martina Oreški 46232077526</t>
+  </si>
+  <si>
+    <t>17.09.2026. 13:03:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb8bec41-9969-4a1c-b966-25618bc94d74</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb8bec41-9969-4a1c-b966-25618bc94d74/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1041&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Dopis od 01.09.2026.; Podnesak od 28.08.2026.</t>
+  </si>
+  <si>
+    <t>Latifa Kolar 63322832540</t>
+  </si>
+  <si>
+    <t>17.09.2026. 13:02:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91c6e828-0550-44ca-9712-ffb84469c43b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91c6e828-0550-44ca-9712-ffb84469c43b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-662/2026</t>
+  </si>
+  <si>
+    <t>Larisa Beganović 38923283144</t>
+  </si>
+  <si>
+    <t>17.09.2026. 13:00:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eab9e1bd-a92c-44c3-807a-69bbc3bccde1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eab9e1bd-a92c-44c3-807a-69bbc3bccde1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=662&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-154/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.09.2026.-24</t>
+  </si>
+  <si>
+    <t>Dragutin Mikulin 42009587946</t>
+  </si>
+  <si>
+    <t>17.09.2026. 12:20:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce36b1a9-8be3-4c86-9186-a837f4459df4</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka - nastup zastare.pdf O206O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce36b1a9-8be3-4c86-9186-a837f4459df4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=154&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Odluka od 17.09.2026.</t>
+  </si>
+  <si>
+    <t>17.09.2026. 12:06:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22cb9b9a-cd5d-4f5a-b166-819c4ff6a086</t>
+  </si>
+  <si>
+    <t>Odluka.pdf P8P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22cb9b9a-cd5d-4f5a-b166-819c4ff6a086/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-1279/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>Maja Novković</t>
+  </si>
+  <si>
+    <t>17.09.2026. 11:58:14</t>
+  </si>
+  <si>
+    <t>29.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/833fa4db-35a8-4eb1-96ad-d81bd0a010c9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/833fa4db-35a8-4eb1-96ad-d81bd0a010c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1279&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>K-731/2019</t>
+  </si>
+  <si>
+    <t>Presuda od 21.03.2025.</t>
+  </si>
+  <si>
+    <t>Marija Kotarski 42059723939</t>
+  </si>
+  <si>
+    <t>17.09.2026. 10:42:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15aacf74-b07c-4435-937b-d5e2e48adcaa</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća - s obrazloženjem.pdf O711O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15aacf74-b07c-4435-937b-d5e2e48adcaa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=731&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Kov-910/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 29.09.2026.</t>
+  </si>
+  <si>
+    <t>Robert Peranović 93432963728</t>
+  </si>
+  <si>
+    <t>17.09.2026. 10:25:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/055f9a5d-30f7-472a-a0de-2924ed3b92b3</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 29.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/055f9a5d-30f7-472a-a0de-2924ed3b92b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=910&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-604/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 04.02.2026.</t>
+  </si>
+  <si>
+    <t>Karlo Pintarić 35365288648</t>
+  </si>
+  <si>
+    <t>17.09.2026. 10:01:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f3cd804-1eb6-43df-a40f-842f7acbe1f2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f3cd804-1eb6-43df-a40f-842f7acbe1f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=604&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Božidar Stipković 35761851399</t>
+  </si>
+  <si>
+    <t>17.09.2026. 10:01:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12a2fcf1-7c3f-4ad9-b714-d8629f49b82f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12a2fcf1-7c3f-4ad9-b714-d8629f49b82f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EUROADRIA d.o.o. 84526969754</t>
+  </si>
+  <si>
+    <t>17.09.2026. 10:01:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e26b9184-0e6f-4808-8779-05f1b122cfdc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e26b9184-0e6f-4808-8779-05f1b122cfdc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Andrej Grgin 88857935054</t>
+  </si>
+  <si>
+    <t>17.09.2026. 10:01:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70ed94c8-573e-43b3-b937-c27713e02b6b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70ed94c8-573e-43b3-b937-c27713e02b6b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Lara Plečko 99778329984</t>
+  </si>
+  <si>
+    <t>17.09.2026. 10:01:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b506779-bc12-4803-9423-336b045452c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b506779-bc12-4803-9423-336b045452c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PET-PROM d.o.o. 67247311476</t>
+  </si>
+  <si>
+    <t>17.09.2026. 10:01:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f1a4182-e81e-4887-b3d7-9bfe5e6905d2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f1a4182-e81e-4887-b3d7-9bfe5e6905d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Mislav Kovačević</t>
+  </si>
+  <si>
+    <t>17.09.2026. 10:01:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e2d64b1-f534-4500-b25e-4f0bad047f1a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e2d64b1-f534-4500-b25e-4f0bad047f1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-1301/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Sara Hanich 40678845532</t>
+  </si>
+  <si>
+    <t>17.09.2026. 09:42:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5eb70082-dafc-4707-8f19-963192f54807</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5eb70082-dafc-4707-8f19-963192f54807/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1301&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-1006/2026</t>
+  </si>
+  <si>
+    <t>Ines Bosilj 84551103498</t>
+  </si>
+  <si>
+    <t>17.09.2026. 09:42:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac28cadb-0f95-4eab-916f-f2f260b178e8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac28cadb-0f95-4eab-916f-f2f260b178e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1006&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kvm-211/2025</t>
+  </si>
+  <si>
+    <t>anaonimizirana II°presuda od 03.03.2026.</t>
+  </si>
+  <si>
+    <t>Dragan Čotić 66038388306</t>
+  </si>
+  <si>
+    <t>17.09.2026. 09:39:06</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2881dec-33ee-4544-9def-a0051194facf</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2881dec-33ee-4544-9def-a0051194facf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kvm&amp;predmet=211&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-321/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 03.07.2025.</t>
+  </si>
+  <si>
+    <t>BESNIK ELSHANI</t>
+  </si>
+  <si>
+    <t>17.09.2026. 09:38:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f477d89-9a3c-40cb-b57d-3c948da1b948</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f477d89-9a3c-40cb-b57d-3c948da1b948/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=321&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Kov-792/2026</t>
+  </si>
+  <si>
+    <t>rješenje od 10.08.2026.</t>
+  </si>
+  <si>
+    <t>Dražen Bajcer 82238251415</t>
+  </si>
+  <si>
+    <t>17.09.2026. 09:38:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90d0273c-5aa7-41a5-8c52-7052c1803736</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90d0273c-5aa7-41a5-8c52-7052c1803736/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=792&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-1028/2026</t>
+  </si>
+  <si>
+    <t>Vladimir Puljić 86549242151</t>
+  </si>
+  <si>
+    <t>17.09.2026. 09:12:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23771e61-7f9f-45ef-b900-b6a08b220ffc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23771e61-7f9f-45ef-b900-b6a08b220ffc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1028&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 18.09.2026.</t>
+  </si>
+  <si>
+    <t>17.09.2026. 09:07:04</t>
+  </si>
+  <si>
+    <t>21.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ec9ba63-c8c0-48d8-927e-803898998e78</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 18.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ec9ba63-c8c0-48d8-927e-803898998e78/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-1437/2023</t>
+  </si>
+  <si>
+    <t>Žalba na odgovor</t>
+  </si>
+  <si>
+    <t>Berislav Žigrović 22945766186</t>
+  </si>
+  <si>
+    <t>17.09.2026. 08:44:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/690211bb-a04f-4b5f-96c9-413395a24d2f</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/690211bb-a04f-4b5f-96c9-413395a24d2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1437&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>K-668/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 14.07.2026. 5</t>
+  </si>
+  <si>
+    <t>Danijel Krstitović 32431333672</t>
+  </si>
+  <si>
+    <t>17.09.2026. 08:38:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf0ad84b-2ec3-4b3f-a6c8-c3a139fa9f68</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf0ad84b-2ec3-4b3f-a6c8-c3a139fa9f68/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=668&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Odluka od 14.07.2026. 4</t>
+  </si>
+  <si>
+    <t>17.09.2026. 08:38:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/383831f4-d940-4374-97f7-b60c152ab6eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/383831f4-d940-4374-97f7-b60c152ab6eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-1629/2023</t>
+  </si>
+  <si>
+    <t>Rješenje-trošak od 29.07.2026.</t>
+  </si>
+  <si>
+    <t>Hasan Hrustić 23676479829</t>
+  </si>
+  <si>
+    <t>17.09.2026. 07:16:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/496c0711-0866-4da8-a50c-938e96623731</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/496c0711-0866-4da8-a50c-938e96623731/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1629&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>II st. presuda od 6.5.2026.</t>
+  </si>
+  <si>
+    <t>17.09.2026. 07:16:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf6de953-1a1e-464f-b526-a0a0150a326d</t>
+  </si>
+  <si>
+    <t>Presuda - odbijena žalba - potvrđena presuda 1. st..pdf P536P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf6de953-1a1e-464f-b526-a0a0150a326d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-370/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Šitum 88317173275</t>
+  </si>
+  <si>
+    <t>16.09.2026. 17:35:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec6e20d5-5c49-4fad-94a5-93c1d9e442d5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec6e20d5-5c49-4fad-94a5-93c1d9e442d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=370&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-445/2026</t>
+  </si>
+  <si>
+    <t>Mario Šindler 98415444853</t>
+  </si>
+  <si>
+    <t>16.09.2026. 17:01:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/701e03a3-1736-4d0e-85a6-e09a20dc03ef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/701e03a3-1736-4d0e-85a6-e09a20dc03ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=445&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-763/2021</t>
+  </si>
+  <si>
+    <t>Odluka od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Klaudija Alikić 68753248910</t>
+  </si>
+  <si>
+    <t>16.09.2026. 16:55:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb1ef94c-09fa-46db-965c-c60f4ec02f65</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb1ef94c-09fa-46db-965c-c60f4ec02f65/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=763&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>K-907/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 31.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Peranić 95745609633</t>
+  </si>
+  <si>
+    <t>16.09.2026. 15:54:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db9d9c47-1807-4f0b-99fe-d92433788b5e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db9d9c47-1807-4f0b-99fe-d92433788b5e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=907&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1400/2025</t>
+  </si>
+  <si>
+    <t>Nalog TKP od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>Robert Poplašen 18346911219</t>
+  </si>
+  <si>
+    <t>16.09.2026. 13:42:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfe38aed-72a5-4341-9dcf-05776947dbca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfe38aed-72a5-4341-9dcf-05776947dbca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1400&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-74/2020</t>
+  </si>
+  <si>
+    <t>Nalog (TKP) od 02.09.2026.</t>
+  </si>
+  <si>
+    <t>Davor Rakić 90043302377</t>
+  </si>
+  <si>
+    <t>16.09.2026. 13:27:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06849cab-9ae3-42b1-9276-7f453d6d8fe4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06849cab-9ae3-42b1-9276-7f453d6d8fe4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=74&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>K-701/2026</t>
+  </si>
+  <si>
+    <t>Tomislav Balen 89359316420</t>
+  </si>
+  <si>
+    <t>16.09.2026. 13:25:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bc87c50-eb30-4515-a258-896667dea581</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bc87c50-eb30-4515-a258-896667dea581/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=701&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-402/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>Krešimir Žnidarec 23182684795</t>
+  </si>
+  <si>
+    <t>16.09.2026. 13:24:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83322a20-730d-4bb2-8f5a-5f71b1e58dea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83322a20-730d-4bb2-8f5a-5f71b1e58dea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=402&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-1071/2026</t>
+  </si>
+  <si>
+    <t>Gheorghe Domaneant 94573158818</t>
+  </si>
+  <si>
+    <t>16.09.2026. 12:22:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e4a9054-eb26-4265-8ca7-79228ddcaa3e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e4a9054-eb26-4265-8ca7-79228ddcaa3e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1071&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>16.09.2026. 12:07:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fa9128a-4069-4d13-9dfb-84e8427ace89</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O; Optužnica.pdf P66P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fa9128a-4069-4d13-9dfb-84e8427ace89/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kmp-104/2025</t>
+  </si>
+  <si>
+    <t>anonimizirana presuda od 27.01.2026.</t>
+  </si>
+  <si>
+    <t>Armanda Osmanović 47996858417</t>
+  </si>
+  <si>
+    <t>16.09.2026. 11:02:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8851ae18-c5ce-47dd-ba1b-590fc40f6a28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8851ae18-c5ce-47dd-ba1b-590fc40f6a28/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kmp&amp;predmet=104&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Azimina Delić 77333999411</t>
+  </si>
+  <si>
+    <t>16.09.2026. 11:02:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56121bc3-ffdf-454e-b841-4fecb4f80133</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56121bc3-ffdf-454e-b841-4fecb4f80133/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-1087/2026</t>
+  </si>
+  <si>
+    <t>uplatnica od 31.08.2026.-8</t>
+  </si>
+  <si>
+    <t>Danimir Valjak 67826716716</t>
+  </si>
+  <si>
+    <t>16.09.2026. 10:48:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d74fe9e-6fac-4482-bdbf-5350944ea75d</t>
+  </si>
+  <si>
+    <t>Dostava uplatnice.pdf O12O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d74fe9e-6fac-4482-bdbf-5350944ea75d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1087&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kovm-168/2025</t>
+  </si>
+  <si>
+    <t>Anonimizirani dopis od 16.09.2026.</t>
+  </si>
+  <si>
+    <t>Ira Dulčić 31212306805</t>
+  </si>
+  <si>
+    <t>16.09.2026. 10:14:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3ead6de-e4f2-4ba4-978c-05264e3d0b43</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf P67P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3ead6de-e4f2-4ba4-978c-05264e3d0b43/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kovm&amp;predmet=168&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kovm-90/2026</t>
+  </si>
+  <si>
+    <t>Anonimizirano rješenje od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>Domagoj Sabo 00544516937</t>
+  </si>
+  <si>
+    <t>16.09.2026. 10:09:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2b3259f-9f69-40d5-b3c3-494ff7e79076</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2b3259f-9f69-40d5-b3c3-494ff7e79076/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kovm&amp;predmet=90&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-808/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.08.2026.</t>
+  </si>
+  <si>
+    <t>Magdalena Šobak 45807603426</t>
+  </si>
+  <si>
+    <t>16.09.2026. 09:55:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fd5f2b6-09a7-45ef-bad2-e35c88f6b3f8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fd5f2b6-09a7-45ef-bad2-e35c88f6b3f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=808&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Marko Koprčina 97411150225</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:39:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37f25e99-5dda-4c96-9a50-e6324ef1b562</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37f25e99-5dda-4c96-9a50-e6324ef1b562/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>KATIĆ caffe d.o.o. 14763807657</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:39:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/462a6cd1-7a74-4c31-83c1-d9393fec026a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/462a6cd1-7a74-4c31-83c1-d9393fec026a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>APT SERVIS D.O.O.</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:39:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f20b591-8018-4bcc-98a0-5887ce4e2c78</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f20b591-8018-4bcc-98a0-5887ce4e2c78/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pedaloo Global j.d.o.o.</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:39:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ccc5495-2ca0-47ef-9f5b-360bd9695ba8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ccc5495-2ca0-47ef-9f5b-360bd9695ba8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tomislav Zlodi 70882455105</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:39:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/948a1c95-9bda-4f25-8704-bb7fccc83ff3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/948a1c95-9bda-4f25-8704-bb7fccc83ff3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-1164/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.08.2026.</t>
+  </si>
+  <si>
+    <t>Branka Matošić Turniški 44571597775</t>
+  </si>
+  <si>
+    <t>15.09.2026. 15:05:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/354d0423-ab36-42f1-9ec1-434986c03bba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/354d0423-ab36-42f1-9ec1-434986c03bba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1164&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Presuda od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>15.09.2026. 15:04:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c0556a3-1daf-418d-9e6c-4f13859dfbb2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c0556a3-1daf-418d-9e6c-4f13859dfbb2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-418/2024</t>
+  </si>
+  <si>
+    <t>Goran Mijić 07737091614</t>
+  </si>
+  <si>
+    <t>15.09.2026. 15:01:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f63c78e3-fb31-4b99-a38f-47a1e9d3e81f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f63c78e3-fb31-4b99-a38f-47a1e9d3e81f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=418&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>K-99/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>Snježana Bratković 37292795575</t>
+  </si>
+  <si>
+    <t>15.09.2026. 14:42:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ca9755c-e2d3-426e-bb4a-3406e4485236</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ca9755c-e2d3-426e-bb4a-3406e4485236/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=99&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-420/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.06.2026.-14</t>
+  </si>
+  <si>
+    <t>Blanka Bukač 20414094637</t>
+  </si>
+  <si>
+    <t>15.09.2026. 14:36:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cba99e08-ec98-461b-84de-f41c5f74d990</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cba99e08-ec98-461b-84de-f41c5f74d990/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=420&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-821/2026</t>
+  </si>
+  <si>
+    <t>Sanjin Šmit-Slivonja 04975650679</t>
+  </si>
+  <si>
+    <t>15.09.2026. 14:35:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0287d9f3-cc87-49ae-9cb2-2d6fe9577617</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0287d9f3-cc87-49ae-9cb2-2d6fe9577617/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=821&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-448/2018</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.05.2026.; Rješenje od 04.05.2026.</t>
+  </si>
+  <si>
+    <t>Goran Vučinovec 71066911289</t>
+  </si>
+  <si>
+    <t>15.09.2026. 14:28:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31e73fb0-f774-4bde-b30a-4a37dd4e411e</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31e73fb0-f774-4bde-b30a-4a37dd4e411e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=448&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Kov-1023/2026</t>
+  </si>
+  <si>
+    <t>Josip Horvat 73857015981</t>
+  </si>
+  <si>
+    <t>15.09.2026. 14:24:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecd3d271-f91c-4ebd-8da8-f53824444032</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecd3d271-f91c-4ebd-8da8-f53824444032/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1023&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kmp-22/2026</t>
+  </si>
+  <si>
+    <t>anonimiziran presuda od 08.07.2026.</t>
+  </si>
+  <si>
+    <t>Petar Mandac 94001580930</t>
+  </si>
+  <si>
+    <t>15.09.2026. 14:24:01</t>
+  </si>
+  <si>
+    <t>22.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0323a1ab-e850-4302-b556-42a7221bd093</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0323a1ab-e850-4302-b556-42a7221bd093/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kmp&amp;predmet=22&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-2195/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 16.01.2026.
+uz potvrdu prav/ovr</t>
+  </si>
+  <si>
+    <t>Mirnes Šišić 79289632960</t>
+  </si>
+  <si>
+    <t>15.09.2026. 14:23:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/414218b7-f05e-4841-a90b-02d523e97439</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća (kazneni nalog).pdf O81O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/414218b7-f05e-4841-a90b-02d523e97439/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=2195&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kovm-139/2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 15.09.2026.</t>
+  </si>
+  <si>
+    <t>Anita Kejić 06693465341</t>
+  </si>
+  <si>
+    <t>15.09.2026. 13:06:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1e2abee-7676-45fd-a569-798ff7503848</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1e2abee-7676-45fd-a569-798ff7503848/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kovm&amp;predmet=139&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-1000/2026</t>
+  </si>
+  <si>
+    <t>MERIMA SPAIĆ</t>
+  </si>
+  <si>
+    <t>15.09.2026. 13:00:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e66932eb-145f-4812-99c7-a4a3162c9d47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e66932eb-145f-4812-99c7-a4a3162c9d47/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1000&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-630/2026</t>
+  </si>
+  <si>
+    <t>Bruno Radosavljević 91769430101</t>
+  </si>
+  <si>
+    <t>15.09.2026. 13:00:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3afa5362-1d0f-4e85-85a4-23b9642527c5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3afa5362-1d0f-4e85-85a4-23b9642527c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=630&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>15.09.2026. 13:00:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07a0d57c-f447-414d-8d2e-4b7e7c77fd1b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07a0d57c-f447-414d-8d2e-4b7e7c77fd1b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kovm-118/2026</t>
+  </si>
+  <si>
+    <t>Anonimizirano rješenje od 15.09.2026.</t>
+  </si>
+  <si>
+    <t>Antonio Butić 59165420442</t>
+  </si>
+  <si>
+    <t>15.09.2026. 12:31:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3509b08b-0e9a-4f84-acd9-f667ba82804c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3509b08b-0e9a-4f84-acd9-f667ba82804c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kovm&amp;predmet=118&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kzd-154/2025</t>
+  </si>
+  <si>
+    <t>Anonimizirani dopis od 15.09.2026.</t>
+  </si>
+  <si>
+    <t>Marko Jeleč 10792931194</t>
+  </si>
+  <si>
+    <t>15.09.2026. 12:27:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff3ea374-12bb-4341-b50b-0ae81384b2cb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff3ea374-12bb-4341-b50b-0ae81384b2cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kzd&amp;predmet=154&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Anica Međimurec 91019448545</t>
+  </si>
+  <si>
+    <t>15.09.2026. 10:43:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46e8e669-70ad-4696-8449-0174a0a0f913</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46e8e669-70ad-4696-8449-0174a0a0f913/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Krešimir Homan 30918744725</t>
+  </si>
+  <si>
+    <t>15.09.2026. 10:43:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/512ef766-b00e-4053-bce0-3ef90fefff13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/512ef766-b00e-4053-bce0-3ef90fefff13/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-1008/2026</t>
+  </si>
+  <si>
+    <t>Obavijest od 25.08.2026.</t>
+  </si>
+  <si>
+    <t>DANIEL BARUŠIĆ j.d.o.o. za usluge 61975319757</t>
+  </si>
+  <si>
+    <t>15.09.2026. 10:25:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7825de8a-cefd-4407-9234-31d335bdc1c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7825de8a-cefd-4407-9234-31d335bdc1c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1008&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Josip Fistrić 43705182587</t>
+  </si>
+  <si>
+    <t>15.09.2026. 10:25:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e1fc5fc-3fcb-48ce-a96f-d62c6f3c9379</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e1fc5fc-3fcb-48ce-a96f-d62c6f3c9379/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>GRADSKA PRIČA j.d.o.o. za usluge 38544986724</t>
+  </si>
+  <si>
+    <t>15.09.2026. 10:25:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52828d2c-b6c2-48dd-ae89-ade5249b6d6b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52828d2c-b6c2-48dd-ae89-ade5249b6d6b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>HEVEN USLUGE d.o.o. za usluge 07087221777</t>
+  </si>
+  <si>
+    <t>15.09.2026. 10:25:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec027d88-9b60-4190-877a-642bd99d4f20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec027d88-9b60-4190-877a-642bd99d4f20/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-1289/2021</t>
+  </si>
+  <si>
+    <t>Rješenje K-1289/2021-51 od 26.08.2026.</t>
+  </si>
+  <si>
+    <t>Elvis Beganović 06062507207</t>
+  </si>
+  <si>
+    <t>15.09.2026. 10:20:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae031f25-683e-4cb8-b87f-2dd28357646c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae031f25-683e-4cb8-b87f-2dd28357646c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1289&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Mevla Salčinović 08266457653</t>
+  </si>
+  <si>
+    <t>15.09.2026. 10:20:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/107eff51-1ddc-49ea-a941-0c4dfadafab0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/107eff51-1ddc-49ea-a941-0c4dfadafab0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-2144/2025</t>
+  </si>
+  <si>
+    <t>Poziv na platež od 06.08.2026.</t>
+  </si>
+  <si>
+    <t>Tihana Rzounek 49574823272</t>
+  </si>
+  <si>
+    <t>15.09.2026. 09:37:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55157724-a67c-4a0a-9868-b9958df2cde3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55157724-a67c-4a0a-9868-b9958df2cde3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=2144&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-669/2026</t>
+  </si>
+  <si>
+    <t>Robert Grzunov 68714617393</t>
+  </si>
+  <si>
+    <t>15.09.2026. 09:17:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f598eb1a-5961-4c4c-863f-54bae6a67f3f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f598eb1a-5961-4c4c-863f-54bae6a67f3f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=669&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1180/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Josip Brkić 45479808997</t>
+  </si>
+  <si>
+    <t>15.09.2026. 09:07:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6421026-7a46-4229-8d2f-322bc8049faa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6421026-7a46-4229-8d2f-322bc8049faa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1180&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>K-1518/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>Ljilica Gracin 51863877155</t>
+  </si>
+  <si>
+    <t>15.09.2026. 08:52:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27fbbad6-ebe8-4bba-b80e-717e7e0d1e19</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27fbbad6-ebe8-4bba-b80e-717e7e0d1e19/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1518&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ljubomir Gracin 26909321488</t>
+  </si>
+  <si>
+    <t>15.09.2026. 08:51:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa15b731-169d-40d6-b4dc-e6655279314b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa15b731-169d-40d6-b4dc-e6655279314b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-992/2026</t>
+  </si>
+  <si>
+    <t>Anonimizirana optužnica na odgovor od 24.08.2026.</t>
+  </si>
+  <si>
+    <t>Zlatko Hering 39015987458</t>
+  </si>
+  <si>
+    <t>15.09.2026. 08:47:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09f68ee4-82db-4749-867c-baec23234587</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09f68ee4-82db-4749-867c-baec23234587/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=992&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1122/2025</t>
+  </si>
+  <si>
+    <t>II° presuda od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Martina Kolbas 74905191916</t>
+  </si>
+  <si>
+    <t>15.09.2026. 08:37:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/576f359d-1f8a-4053-813a-47c4c5a84eb3</t>
+  </si>
+  <si>
+    <t>Presuda - prihvaćena žalba - preinačena 1.st. presuda - kazna povišena.pdf P543P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/576f359d-1f8a-4053-813a-47c4c5a84eb3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1122&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-793/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.08.2026.</t>
+  </si>
+  <si>
+    <t>Žaklina Osmanović 15048497409</t>
+  </si>
+  <si>
+    <t>15.09.2026. 07:26:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bc0ce2b-0690-4edc-b864-213eaffe84af</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bc0ce2b-0690-4edc-b864-213eaffe84af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=793&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>K-1608/2020</t>
+  </si>
+  <si>
+    <t>Obavijest o pravomoćnosti od 24.08.2026.</t>
+  </si>
+  <si>
+    <t>Valentino Dedić 00719294809</t>
+  </si>
+  <si>
+    <t>14.09.2026. 17:48:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08efbdef-9b05-4c08-9c46-4ba42ff29efb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08efbdef-9b05-4c08-9c46-4ba42ff29efb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1608&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>II° presuda od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>14.09.2026. 17:48:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d9ee551-175c-404d-814d-470ac5f09cef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d9ee551-175c-404d-814d-470ac5f09cef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-1070/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 29.06.2026. (kazneni nalog),
+uz potvrdu pravomoćnosti</t>
+  </si>
+  <si>
+    <t>Mateo Pašalić 93619429916</t>
+  </si>
+  <si>
+    <t>14.09.2026. 15:42:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58b2f05b-3c16-4fe1-b342-dd38405e09ca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58b2f05b-3c16-4fe1-b342-dd38405e09ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1070&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-189/2023</t>
+  </si>
+  <si>
+    <t>Tomas Lavin 30932979379</t>
+  </si>
+  <si>
+    <t>14.09.2026. 15:39:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81d8fb5f-69f8-4875-9ce5-f17410879a65</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81d8fb5f-69f8-4875-9ce5-f17410879a65/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=189&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>K-1402/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.07.2026.</t>
+  </si>
+  <si>
+    <t>Stefan Nemanja 62538354068</t>
+  </si>
+  <si>
+    <t>14.09.2026. 15:34:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aaaf1fe9-8c9a-4d12-8a12-d6d05210577b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aaaf1fe9-8c9a-4d12-8a12-d6d05210577b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1402&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>K-641/2025</t>
+  </si>
+  <si>
+    <t>uplatnica od 03.09.2026.-23</t>
+  </si>
+  <si>
+    <t>Zdravko Krnjak 15410149755</t>
+  </si>
+  <si>
+    <t>14.09.2026. 14:44:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60b86968-cf5a-4f75-b9a6-d9e9cdf69a09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60b86968-cf5a-4f75-b9a6-d9e9cdf69a09/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=641&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kvm-223/2026</t>
+  </si>
+  <si>
+    <t>anonimizirana-obavijest od 6.8.2026.</t>
+  </si>
+  <si>
+    <t>Martina Crnogorac</t>
+  </si>
+  <si>
+    <t>14.09.2026. 14:31:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5616977a-6796-4ac4-a74c-cc6dd02141a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5616977a-6796-4ac4-a74c-cc6dd02141a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kvm&amp;predmet=223&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Dražen Grguranić 33582736861</t>
+  </si>
+  <si>
+    <t>14.09.2026. 14:31:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d0527e3-7a08-4fbb-a644-d57326e2dd31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d0527e3-7a08-4fbb-a644-d57326e2dd31/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-1352/2026</t>
+  </si>
+  <si>
+    <t>Kv rješenje od 26.08.2026.</t>
+  </si>
+  <si>
+    <t>Dejan Božović 32441243792</t>
+  </si>
+  <si>
+    <t>14.09.2026. 14:26:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f71bae2-66f0-4bc7-aedd-1f6a02761762</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf P297P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f71bae2-66f0-4bc7-aedd-1f6a02761762/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1352&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kvm-369/2026</t>
+  </si>
+  <si>
+    <t>anonimizirano rješenje od 13.07.2026.</t>
+  </si>
+  <si>
+    <t>Benjamin Saljii 70322779208</t>
+  </si>
+  <si>
+    <t>14.09.2026. 14:18:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7414781-b1c5-4f0c-b4f9-b35911ce51bb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7414781-b1c5-4f0c-b4f9-b35911ce51bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kvm&amp;predmet=369&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1205/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.08.2026.; Presuda od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Andrej Miroslavić 57266425375</t>
+  </si>
+  <si>
+    <t>14.09.2026. 14:18:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e6bc8b0-c2f6-4316-b7fa-ef10684f15d5</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća - s obrazloženjem.pdf O711O; Rješenje - ispravak presude.pdf O165O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e6bc8b0-c2f6-4316-b7fa-ef10684f15d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1205&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-2035/2025</t>
+  </si>
+  <si>
+    <t>Milan Bilal 16110819189</t>
+  </si>
+  <si>
+    <t>14.09.2026. 14:11:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c74e311-ed7a-45b3-9456-2487d1d9e198</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak presude.pdf O165O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c74e311-ed7a-45b3-9456-2487d1d9e198/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=2035&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kv-653/2026</t>
+  </si>
+  <si>
+    <t>KV Rješenje od 18.08.2026.
+K-1568/2023</t>
+  </si>
+  <si>
+    <t>Leonardo Štruklec 57877470330</t>
+  </si>
+  <si>
+    <t>14.09.2026. 13:08:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fd49655-05ef-47ad-b370-5e9dbb80caaf</t>
+  </si>
+  <si>
+    <t>Rješenje - suđenje u odsutnosti.pdf O299O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fd49655-05ef-47ad-b370-5e9dbb80caaf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=653&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv-931/2025</t>
+  </si>
+  <si>
+    <t>KV Rješenje od 11.02.2026.</t>
+  </si>
+  <si>
+    <t>ŽARKO MARIĆ</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:47:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2515acc7-6bfd-44e6-97bf-0cad60a36a20</t>
+  </si>
+  <si>
+    <t>Rješenje - zamjena novčane kazne u zatvor.pdf O715O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2515acc7-6bfd-44e6-97bf-0cad60a36a20/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=931&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-1027/2026</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:01:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71236071-bd3c-4a19-959e-afb01326f7dc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71236071-bd3c-4a19-959e-afb01326f7dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1027&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-354/2026</t>
+  </si>
+  <si>
+    <t>Rješenje-izdvajanje sl. bilješki od 21.08.2026.</t>
+  </si>
+  <si>
+    <t>Daniel Derenčinović 00575446976</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:51:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c2bc878-b4d3-4135-8cdd-68c127d76e33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c2bc878-b4d3-4135-8cdd-68c127d76e33/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=354&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:51:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b91e556-8e71-44cc-ad02-013e7674a86a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b91e556-8e71-44cc-ad02-013e7674a86a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-1360/2022</t>
+  </si>
+  <si>
+    <t>Ivan Totić 54123037058</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:32:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b652868c-5696-41c9-8979-28ac379c1a34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b652868c-5696-41c9-8979-28ac379c1a34/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1360&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>K-780/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Zdenka Ivančević 39328197870</t>
+  </si>
+  <si>
+    <t>14.09.2026. 10:49:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/482572da-cb27-48b5-960c-7eeb92df7bbc</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/482572da-cb27-48b5-960c-7eeb92df7bbc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=780&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>14.09.2026. 10:49:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/259a7e2f-f133-4cd5-a713-1734300342a0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/259a7e2f-f133-4cd5-a713-1734300342a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-877/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.06.2026.</t>
+  </si>
+  <si>
+    <t>Luka Paj 61232486403</t>
+  </si>
+  <si>
+    <t>14.09.2026. 10:47:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13d925de-1bce-4e30-afaa-72d02a05ac8b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13d925de-1bce-4e30-afaa-72d02a05ac8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=877&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-948/2026</t>
+  </si>
+  <si>
+    <t>Boris Blažinčić 75240889977</t>
+  </si>
+  <si>
+    <t>14.09.2026. 10:47:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06700eba-c686-4f45-932f-754b2544dea1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06700eba-c686-4f45-932f-754b2544dea1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=948&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>14.09.2026. 10:47:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41d9618e-3c43-4a93-851e-e7b2a110083b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41d9618e-3c43-4a93-851e-e7b2a110083b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-1124/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 29.07.2026. uz potvrdu o
+pravomoćnosti</t>
+  </si>
+  <si>
+    <t>Boris Trtan 12941931143</t>
+  </si>
+  <si>
+    <t>14.09.2026. 10:43:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd250c3a-0b5d-4833-8f85-5ee25d06e638</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd250c3a-0b5d-4833-8f85-5ee25d06e638/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1124&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Dopis od 31.08.2026.</t>
+  </si>
+  <si>
+    <t>14.09.2026. 10:43:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afeab0f5-8b4d-400c-85c4-9cc5b9a408d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afeab0f5-8b4d-400c-85c4-9cc5b9a408d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-1188/2026</t>
+  </si>
+  <si>
+    <t>Rješenje ŽS od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>Paško Daniel Paić 44424100254</t>
+  </si>
+  <si>
+    <t>14.09.2026. 10:30:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/485c086c-3920-4875-ae3e-03df9ff397c3</t>
+  </si>
+  <si>
+    <t>Rješenje - prihvaćena žalba - ukinuto 1. st. rješenje.pdf P539P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/485c086c-3920-4875-ae3e-03df9ff397c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1188&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv-955/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 23.09.2026.</t>
+  </si>
+  <si>
+    <t>Jan Ponjan 10620960735</t>
+  </si>
+  <si>
+    <t>14.09.2026. 10:29:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/365e56c9-f91e-420e-8976-47aff9a5d013</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 23.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/365e56c9-f91e-420e-8976-47aff9a5d013/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=955&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Dopis od 02.09.2026. -3</t>
+  </si>
+  <si>
+    <t>Dino Karabegović 79252097568</t>
+  </si>
+  <si>
+    <t>14.09.2026. 10:23:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d77b32de-e551-4ea9-a3e6-f10c96edd382</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d77b32de-e551-4ea9-a3e6-f10c96edd382/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-656/2026</t>
+  </si>
+  <si>
+    <t>Rješenje-mjere opreza od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>Maja Šivak Ljubić 26810415379</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:55:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/552dd504-5863-4cbc-ac6d-29f356a85386</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/552dd504-5863-4cbc-ac6d-29f356a85386/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=656&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-762/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.08.2026.</t>
   </si>
   <si>
     <t>Medin Berberović 80954939999</t>
   </si>
   <si>
-    <t>21.08.2026. 15:06:36</t>
-[...315 lines deleted...]
-    <t>K-569/2022</t>
+    <t>14.09.2026. 09:40:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86362868-ff66-4767-aac9-7ac002f668de</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86362868-ff66-4767-aac9-7ac002f668de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=762&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-21/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 27.08.2025.
+uz potvrdu prav/ovr</t>
+  </si>
+  <si>
+    <t>Mirnes Šišić</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:36:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e77f1b8-adf6-491e-83cd-3764c38defe0</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća - s obrazloženjem.pdf O711O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e77f1b8-adf6-491e-83cd-3764c38defe0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=21&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-1687/2025</t>
+  </si>
+  <si>
+    <t>Nalog od 15.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Oreč 86905146847</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:27:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56aef330-8048-4c7b-8d0c-01047879b5ba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56aef330-8048-4c7b-8d0c-01047879b5ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1687&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-844/2026</t>
+  </si>
+  <si>
+    <t>Žalba od 30.07.2026. na odgovor</t>
+  </si>
+  <si>
+    <t>Eldin Fejzić 41537144944</t>
+  </si>
+  <si>
+    <t>11.09.2026. 13:39:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/448b3f62-cd6c-448f-a678-d2ad9874e535</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/448b3f62-cd6c-448f-a678-d2ad9874e535/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=844&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Presuda od 03.07.2026.-12</t>
+  </si>
+  <si>
+    <t>11.09.2026. 13:39:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f679aa80-65cc-4add-84ba-63a372c71543</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f679aa80-65cc-4add-84ba-63a372c71543/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-220/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 02.09.2026.-58; Rješenje od 02.09.2026.-59</t>
+  </si>
+  <si>
+    <t>Filip Bolšec Krajnik 62967802994</t>
+  </si>
+  <si>
+    <t>11.09.2026. 12:55:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c7983e2-9482-4f69-a44d-3cbe45aa886b</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak presude.pdf O165O; Presuda - osuđujuća - s obrazloženjem.pdf O711O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c7983e2-9482-4f69-a44d-3cbe45aa886b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=220&amp;godina=2024</t>
   </si>
   <si>
     <t>Presuda od 20.02.2026.</t>
   </si>
   <si>
-    <t>Miroslav Čatić 30884488006</t>
-[...820 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a0201d92-8bda-4a69-8779-86d65d9ff88b/dokumenti/preuzimanje</t>
+    <t>09.09.2026. 08:19:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd69e178-74de-4c0f-ac7b-41000470f61c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd69e178-74de-4c0f-ac7b-41000470f61c/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N58"/>
+  <dimension ref="A1:N161"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1374,2141 +3141,6055 @@
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="M3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="I5" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J5" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="K5" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L5" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="M5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="N5" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D6" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="I6" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="J6" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="K6" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L6" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M6" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N6" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="D7" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="I7" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="J7" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="K7" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L7" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="M7" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N7" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D8" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="I8" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="J8" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="K8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="D9" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
+        <v>67</v>
+      </c>
+      <c r="I9" t="s">
+        <v>73</v>
+      </c>
+      <c r="J9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K9" t="s">
         <v>74</v>
       </c>
-      <c r="I9" t="s">
+      <c r="L9" t="s">
         <v>75</v>
       </c>
-      <c r="J9" t="s">
-[...2 lines deleted...]
-      <c r="K9" t="s">
+      <c r="M9" t="s">
         <v>76</v>
       </c>
-      <c r="L9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N9" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="D10" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="I10" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="J10" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="K10" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="L10" t="s">
-        <v>77</v>
+        <v>55</v>
       </c>
       <c r="M10" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="N10" t="s">
-        <v>86</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>80</v>
       </c>
       <c r="D11" t="s">
         <v>81</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="I11" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="J11" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="K11" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="L11" t="s">
-        <v>77</v>
+        <v>22</v>
       </c>
       <c r="M11" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="N11" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="D12" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
+        <v>89</v>
+      </c>
+      <c r="I12" t="s">
+        <v>90</v>
+      </c>
+      <c r="J12" t="s">
+        <v>20</v>
+      </c>
+      <c r="K12" t="s">
+        <v>91</v>
+      </c>
+      <c r="L12" t="s">
+        <v>92</v>
+      </c>
+      <c r="M12" t="s">
         <v>93</v>
       </c>
-      <c r="I12" t="s">
+      <c r="N12" t="s">
         <v>94</v>
-      </c>
-[...13 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="D13" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="I13" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="J13" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="K13" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="L13" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="M13" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="N13" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>104</v>
+        <v>87</v>
       </c>
       <c r="D14" t="s">
-        <v>105</v>
+        <v>88</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="I14" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="J14" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="K14" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="L14" t="s">
-        <v>109</v>
+        <v>92</v>
       </c>
       <c r="M14" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="N14" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
+        <v>103</v>
+      </c>
+      <c r="D15" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="I15" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="J15" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="K15" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="L15" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="M15" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="N15" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>117</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="I16" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="J16" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="K16" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="L16" t="s">
-        <v>77</v>
+        <v>114</v>
       </c>
       <c r="M16" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="N16" t="s">
-        <v>123</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="D17" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="I17" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="J17" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="K17" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="L17" t="s">
-        <v>129</v>
+        <v>55</v>
       </c>
       <c r="M17" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="N17" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="D18" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="I18" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="J18" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="K18" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="L18" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="M18" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="N18" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="D19" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="I19" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="J19" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="K19" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="L19" t="s">
+        <v>55</v>
+      </c>
+      <c r="M19" t="s">
+        <v>133</v>
+      </c>
+      <c r="N19" t="s">
         <v>129</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="D20" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="I20" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="J20" t="s">
-        <v>67</v>
+        <v>138</v>
       </c>
       <c r="K20" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="L20" t="s">
-        <v>109</v>
+        <v>47</v>
       </c>
       <c r="M20" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="N20" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
+        <v>142</v>
+      </c>
+      <c r="D21" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
+        <v>144</v>
+      </c>
+      <c r="I21" t="s">
         <v>145</v>
       </c>
-      <c r="I21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J21" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="K21" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="L21" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="M21" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="N21" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="D22" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="I22" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="J22" t="s">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="K22" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="L22" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="M22" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="N22" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="D23" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>164</v>
+        <v>152</v>
       </c>
       <c r="I23" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="J23" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="K23" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="L23" t="s">
-        <v>167</v>
+        <v>30</v>
       </c>
       <c r="M23" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="N23" t="s">
-        <v>169</v>
+        <v>156</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="D24" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="I24" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="J24" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="K24" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="L24" t="s">
-        <v>175</v>
+        <v>70</v>
       </c>
       <c r="M24" t="s">
-        <v>176</v>
+        <v>166</v>
       </c>
       <c r="N24" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="D25" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>179</v>
+        <v>170</v>
       </c>
       <c r="I25" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="J25" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="K25" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="L25" t="s">
-        <v>175</v>
+        <v>70</v>
       </c>
       <c r="M25" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="N25" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="D26" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="I26" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="J26" t="s">
-        <v>58</v>
+        <v>138</v>
       </c>
       <c r="K26" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="L26" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="M26" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="N26" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>190</v>
+        <v>175</v>
       </c>
       <c r="D27" t="s">
-        <v>118</v>
+        <v>176</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="I27" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="J27" t="s">
-        <v>58</v>
+        <v>138</v>
       </c>
       <c r="K27" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="L27" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="M27" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="N27" t="s">
-        <v>196</v>
+        <v>182</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>197</v>
+        <v>175</v>
       </c>
       <c r="D28" t="s">
-        <v>118</v>
+        <v>176</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
       <c r="I28" t="s">
-        <v>199</v>
+        <v>188</v>
       </c>
       <c r="J28" t="s">
-        <v>58</v>
+        <v>138</v>
       </c>
       <c r="K28" t="s">
-        <v>200</v>
+        <v>189</v>
       </c>
       <c r="L28" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="M28" t="s">
-        <v>201</v>
+        <v>190</v>
       </c>
       <c r="N28" t="s">
-        <v>202</v>
+        <v>182</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>203</v>
+        <v>175</v>
       </c>
       <c r="D29" t="s">
-        <v>204</v>
+        <v>176</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="I29" t="s">
-        <v>206</v>
+        <v>192</v>
       </c>
       <c r="J29" t="s">
-        <v>58</v>
+        <v>138</v>
       </c>
       <c r="K29" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="L29" t="s">
-        <v>208</v>
+        <v>180</v>
       </c>
       <c r="M29" t="s">
-        <v>209</v>
+        <v>194</v>
       </c>
       <c r="N29" t="s">
-        <v>210</v>
+        <v>182</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
       <c r="D30" t="s">
-        <v>212</v>
+        <v>196</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>213</v>
+        <v>197</v>
       </c>
       <c r="I30" t="s">
-        <v>214</v>
+        <v>198</v>
       </c>
       <c r="J30" t="s">
-        <v>58</v>
+        <v>138</v>
       </c>
       <c r="K30" t="s">
-        <v>215</v>
+        <v>199</v>
       </c>
       <c r="L30" t="s">
-        <v>153</v>
+        <v>30</v>
       </c>
       <c r="M30" t="s">
-        <v>216</v>
+        <v>200</v>
       </c>
       <c r="N30" t="s">
-        <v>217</v>
+        <v>201</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>218</v>
+        <v>202</v>
       </c>
       <c r="D31" t="s">
-        <v>219</v>
+        <v>203</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>220</v>
+        <v>204</v>
       </c>
       <c r="I31" t="s">
-        <v>221</v>
+        <v>205</v>
       </c>
       <c r="J31" t="s">
-        <v>58</v>
+        <v>138</v>
       </c>
       <c r="K31" t="s">
-        <v>222</v>
+        <v>206</v>
       </c>
       <c r="L31" t="s">
-        <v>109</v>
+        <v>55</v>
       </c>
       <c r="M31" t="s">
-        <v>223</v>
+        <v>207</v>
       </c>
       <c r="N31" t="s">
-        <v>224</v>
+        <v>208</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>225</v>
+        <v>209</v>
       </c>
       <c r="D32" t="s">
-        <v>226</v>
+        <v>210</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>227</v>
+        <v>211</v>
       </c>
       <c r="I32" t="s">
-        <v>228</v>
+        <v>212</v>
       </c>
       <c r="J32" t="s">
-        <v>58</v>
+        <v>213</v>
       </c>
       <c r="K32" t="s">
-        <v>229</v>
+        <v>214</v>
       </c>
       <c r="L32" t="s">
-        <v>194</v>
+        <v>215</v>
       </c>
       <c r="M32" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="N32" t="s">
-        <v>231</v>
+        <v>217</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>232</v>
+        <v>209</v>
       </c>
       <c r="D33" t="s">
-        <v>233</v>
+        <v>218</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>234</v>
+        <v>211</v>
       </c>
       <c r="I33" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
       <c r="J33" t="s">
-        <v>58</v>
+        <v>213</v>
       </c>
       <c r="K33" t="s">
-        <v>236</v>
+        <v>220</v>
       </c>
       <c r="L33" t="s">
         <v>22</v>
       </c>
       <c r="M33" t="s">
-        <v>237</v>
+        <v>221</v>
       </c>
       <c r="N33" t="s">
-        <v>238</v>
+        <v>217</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>239</v>
+        <v>222</v>
       </c>
       <c r="D34" t="s">
-        <v>240</v>
+        <v>176</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>241</v>
+        <v>223</v>
       </c>
       <c r="I34" t="s">
-        <v>242</v>
+        <v>224</v>
       </c>
       <c r="J34" t="s">
-        <v>58</v>
+        <v>138</v>
       </c>
       <c r="K34" t="s">
-        <v>243</v>
+        <v>225</v>
       </c>
       <c r="L34" t="s">
-        <v>244</v>
+        <v>180</v>
       </c>
       <c r="M34" t="s">
-        <v>245</v>
+        <v>226</v>
       </c>
       <c r="N34" t="s">
-        <v>246</v>
+        <v>227</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>247</v>
+        <v>228</v>
       </c>
       <c r="D35" t="s">
-        <v>248</v>
+        <v>229</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>249</v>
+        <v>230</v>
       </c>
       <c r="I35" t="s">
-        <v>250</v>
+        <v>231</v>
       </c>
       <c r="J35" t="s">
-        <v>58</v>
+        <v>213</v>
       </c>
       <c r="K35" t="s">
-        <v>251</v>
+        <v>232</v>
       </c>
       <c r="L35" t="s">
-        <v>109</v>
+        <v>233</v>
       </c>
       <c r="M35" t="s">
-        <v>252</v>
+        <v>234</v>
       </c>
       <c r="N35" t="s">
-        <v>253</v>
+        <v>235</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>254</v>
+        <v>236</v>
       </c>
       <c r="D36" t="s">
-        <v>255</v>
+        <v>104</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>256</v>
+        <v>237</v>
       </c>
       <c r="I36" t="s">
-        <v>257</v>
+        <v>238</v>
       </c>
       <c r="J36" t="s">
-        <v>58</v>
+        <v>138</v>
       </c>
       <c r="K36" t="s">
-        <v>258</v>
+        <v>239</v>
       </c>
       <c r="L36" t="s">
-        <v>259</v>
+        <v>22</v>
       </c>
       <c r="M36" t="s">
-        <v>260</v>
+        <v>240</v>
       </c>
       <c r="N36" t="s">
-        <v>261</v>
+        <v>241</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>262</v>
+        <v>236</v>
       </c>
       <c r="D37" t="s">
-        <v>263</v>
+        <v>104</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>264</v>
+        <v>242</v>
       </c>
       <c r="I37" t="s">
-        <v>265</v>
+        <v>243</v>
       </c>
       <c r="J37" t="s">
-        <v>266</v>
+        <v>138</v>
       </c>
       <c r="K37" t="s">
-        <v>267</v>
+        <v>244</v>
       </c>
       <c r="L37" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="M37" t="s">
-        <v>268</v>
+        <v>245</v>
       </c>
       <c r="N37" t="s">
-        <v>269</v>
+        <v>241</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>262</v>
+        <v>236</v>
       </c>
       <c r="D38" t="s">
-        <v>270</v>
+        <v>104</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>264</v>
+        <v>246</v>
       </c>
       <c r="I38" t="s">
-        <v>271</v>
+        <v>247</v>
       </c>
       <c r="J38" t="s">
-        <v>266</v>
+        <v>138</v>
       </c>
       <c r="K38" t="s">
-        <v>272</v>
+        <v>248</v>
       </c>
       <c r="L38" t="s">
-        <v>273</v>
+        <v>22</v>
       </c>
       <c r="M38" t="s">
-        <v>274</v>
+        <v>249</v>
       </c>
       <c r="N38" t="s">
-        <v>269</v>
+        <v>241</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>275</v>
+        <v>236</v>
       </c>
       <c r="D39" t="s">
-        <v>276</v>
+        <v>104</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>277</v>
+        <v>250</v>
       </c>
       <c r="I39" t="s">
-        <v>278</v>
+        <v>251</v>
       </c>
       <c r="J39" t="s">
-        <v>266</v>
+        <v>138</v>
       </c>
       <c r="K39" t="s">
-        <v>279</v>
+        <v>252</v>
       </c>
       <c r="L39" t="s">
-        <v>280</v>
+        <v>22</v>
       </c>
       <c r="M39" t="s">
-        <v>281</v>
+        <v>253</v>
       </c>
       <c r="N39" t="s">
-        <v>282</v>
+        <v>241</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>283</v>
+        <v>236</v>
       </c>
       <c r="D40" t="s">
-        <v>284</v>
+        <v>104</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>285</v>
+        <v>254</v>
       </c>
       <c r="I40" t="s">
-        <v>286</v>
+        <v>255</v>
       </c>
       <c r="J40" t="s">
-        <v>266</v>
+        <v>138</v>
       </c>
       <c r="K40" t="s">
-        <v>287</v>
+        <v>256</v>
       </c>
       <c r="L40" t="s">
-        <v>77</v>
+        <v>22</v>
       </c>
       <c r="M40" t="s">
-        <v>288</v>
+        <v>257</v>
       </c>
       <c r="N40" t="s">
-        <v>289</v>
+        <v>241</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>283</v>
+        <v>236</v>
       </c>
       <c r="D41" t="s">
-        <v>290</v>
+        <v>104</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>285</v>
+        <v>237</v>
       </c>
       <c r="I41" t="s">
-        <v>291</v>
+        <v>258</v>
       </c>
       <c r="J41" t="s">
-        <v>266</v>
+        <v>138</v>
       </c>
       <c r="K41" t="s">
-        <v>292</v>
+        <v>259</v>
       </c>
       <c r="L41" t="s">
-        <v>293</v>
+        <v>260</v>
       </c>
       <c r="M41" t="s">
-        <v>294</v>
+        <v>261</v>
       </c>
       <c r="N41" t="s">
-        <v>289</v>
+        <v>241</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>295</v>
+        <v>236</v>
       </c>
       <c r="D42" t="s">
-        <v>296</v>
+        <v>104</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>297</v>
+        <v>242</v>
       </c>
       <c r="I42" t="s">
-        <v>298</v>
+        <v>262</v>
       </c>
       <c r="J42" t="s">
-        <v>266</v>
+        <v>138</v>
       </c>
       <c r="K42" t="s">
-        <v>299</v>
+        <v>263</v>
       </c>
       <c r="L42" t="s">
-        <v>22</v>
+        <v>260</v>
       </c>
       <c r="M42" t="s">
-        <v>300</v>
+        <v>264</v>
       </c>
       <c r="N42" t="s">
-        <v>301</v>
+        <v>241</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>302</v>
+        <v>236</v>
       </c>
       <c r="D43" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>303</v>
+        <v>246</v>
       </c>
       <c r="I43" t="s">
-        <v>304</v>
+        <v>265</v>
       </c>
       <c r="J43" t="s">
-        <v>305</v>
+        <v>138</v>
       </c>
       <c r="K43" t="s">
-        <v>306</v>
+        <v>266</v>
       </c>
       <c r="L43" t="s">
-        <v>22</v>
+        <v>260</v>
       </c>
       <c r="M43" t="s">
-        <v>307</v>
+        <v>267</v>
       </c>
       <c r="N43" t="s">
-        <v>308</v>
+        <v>241</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>309</v>
+        <v>236</v>
       </c>
       <c r="D44" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>310</v>
+        <v>250</v>
       </c>
       <c r="I44" t="s">
-        <v>311</v>
+        <v>268</v>
       </c>
       <c r="J44" t="s">
-        <v>305</v>
+        <v>138</v>
       </c>
       <c r="K44" t="s">
-        <v>312</v>
+        <v>269</v>
       </c>
       <c r="L44" t="s">
-        <v>22</v>
+        <v>260</v>
       </c>
       <c r="M44" t="s">
-        <v>313</v>
+        <v>270</v>
       </c>
       <c r="N44" t="s">
-        <v>314</v>
+        <v>241</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>315</v>
+        <v>236</v>
       </c>
       <c r="D45" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>316</v>
+        <v>254</v>
       </c>
       <c r="I45" t="s">
-        <v>317</v>
+        <v>271</v>
       </c>
       <c r="J45" t="s">
-        <v>305</v>
+        <v>138</v>
       </c>
       <c r="K45" t="s">
-        <v>318</v>
+        <v>272</v>
       </c>
       <c r="L45" t="s">
-        <v>22</v>
+        <v>260</v>
       </c>
       <c r="M45" t="s">
-        <v>319</v>
+        <v>273</v>
       </c>
       <c r="N45" t="s">
-        <v>320</v>
+        <v>241</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>321</v>
+        <v>274</v>
       </c>
       <c r="D46" t="s">
-        <v>322</v>
+        <v>275</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>323</v>
+        <v>276</v>
       </c>
       <c r="I46" t="s">
-        <v>324</v>
+        <v>277</v>
       </c>
       <c r="J46" t="s">
-        <v>266</v>
+        <v>138</v>
       </c>
       <c r="K46" t="s">
-        <v>325</v>
+        <v>278</v>
       </c>
       <c r="L46" t="s">
-        <v>167</v>
+        <v>55</v>
       </c>
       <c r="M46" t="s">
-        <v>326</v>
+        <v>279</v>
       </c>
       <c r="N46" t="s">
-        <v>327</v>
+        <v>280</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>328</v>
+        <v>274</v>
       </c>
       <c r="D47" t="s">
-        <v>322</v>
+        <v>281</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>329</v>
+        <v>282</v>
       </c>
       <c r="I47" t="s">
-        <v>330</v>
+        <v>283</v>
       </c>
       <c r="J47" t="s">
-        <v>266</v>
+        <v>138</v>
       </c>
       <c r="K47" t="s">
-        <v>331</v>
+        <v>284</v>
       </c>
       <c r="L47" t="s">
-        <v>167</v>
+        <v>70</v>
       </c>
       <c r="M47" t="s">
-        <v>332</v>
+        <v>285</v>
       </c>
       <c r="N47" t="s">
-        <v>333</v>
+        <v>280</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>334</v>
+        <v>286</v>
       </c>
       <c r="D48" t="s">
-        <v>335</v>
+        <v>59</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>336</v>
+        <v>287</v>
       </c>
       <c r="I48" t="s">
-        <v>337</v>
+        <v>288</v>
       </c>
       <c r="J48" t="s">
-        <v>305</v>
+        <v>138</v>
       </c>
       <c r="K48" t="s">
-        <v>338</v>
+        <v>289</v>
       </c>
       <c r="L48" t="s">
-        <v>129</v>
+        <v>22</v>
       </c>
       <c r="M48" t="s">
-        <v>339</v>
+        <v>290</v>
       </c>
       <c r="N48" t="s">
-        <v>340</v>
+        <v>291</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>334</v>
+        <v>292</v>
       </c>
       <c r="D49" t="s">
-        <v>133</v>
+        <v>293</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>336</v>
+        <v>294</v>
       </c>
       <c r="I49" t="s">
-        <v>341</v>
+        <v>295</v>
       </c>
       <c r="J49" t="s">
-        <v>305</v>
+        <v>138</v>
       </c>
       <c r="K49" t="s">
-        <v>342</v>
+        <v>296</v>
       </c>
       <c r="L49" t="s">
-        <v>51</v>
+        <v>297</v>
       </c>
       <c r="M49" t="s">
-        <v>343</v>
+        <v>298</v>
       </c>
       <c r="N49" t="s">
-        <v>340</v>
+        <v>299</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>344</v>
+        <v>103</v>
       </c>
       <c r="D50" t="s">
-        <v>345</v>
+        <v>300</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>346</v>
+        <v>105</v>
       </c>
       <c r="I50" t="s">
-        <v>347</v>
+        <v>301</v>
       </c>
       <c r="J50" t="s">
-        <v>305</v>
+        <v>138</v>
       </c>
       <c r="K50" t="s">
-        <v>348</v>
+        <v>302</v>
       </c>
       <c r="L50" t="s">
-        <v>349</v>
+        <v>303</v>
       </c>
       <c r="M50" t="s">
-        <v>350</v>
+        <v>304</v>
       </c>
       <c r="N50" t="s">
-        <v>351</v>
+        <v>109</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>344</v>
+        <v>305</v>
       </c>
       <c r="D51" t="s">
-        <v>345</v>
+        <v>306</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>352</v>
+        <v>307</v>
       </c>
       <c r="I51" t="s">
-        <v>353</v>
+        <v>308</v>
       </c>
       <c r="J51" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="K51" t="s">
-        <v>354</v>
+        <v>310</v>
       </c>
       <c r="L51" t="s">
-        <v>349</v>
+        <v>47</v>
       </c>
       <c r="M51" t="s">
-        <v>355</v>
+        <v>311</v>
       </c>
       <c r="N51" t="s">
-        <v>351</v>
+        <v>312</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>356</v>
+        <v>313</v>
       </c>
       <c r="D52" t="s">
-        <v>357</v>
+        <v>314</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>358</v>
+        <v>315</v>
       </c>
       <c r="I52" t="s">
-        <v>359</v>
+        <v>316</v>
       </c>
       <c r="J52" t="s">
-        <v>305</v>
+        <v>138</v>
       </c>
       <c r="K52" t="s">
-        <v>360</v>
+        <v>317</v>
       </c>
       <c r="L52" t="s">
-        <v>361</v>
+        <v>318</v>
       </c>
       <c r="M52" t="s">
-        <v>362</v>
+        <v>319</v>
       </c>
       <c r="N52" t="s">
-        <v>363</v>
+        <v>320</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>364</v>
+        <v>321</v>
       </c>
       <c r="D53" t="s">
-        <v>365</v>
+        <v>322</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>366</v>
+        <v>323</v>
       </c>
       <c r="I53" t="s">
-        <v>367</v>
+        <v>324</v>
       </c>
       <c r="J53" t="s">
-        <v>305</v>
+        <v>138</v>
       </c>
       <c r="K53" t="s">
-        <v>368</v>
+        <v>325</v>
       </c>
       <c r="L53" t="s">
-        <v>175</v>
+        <v>326</v>
       </c>
       <c r="M53" t="s">
-        <v>369</v>
+        <v>327</v>
       </c>
       <c r="N53" t="s">
-        <v>370</v>
+        <v>328</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>371</v>
+        <v>329</v>
       </c>
       <c r="D54" t="s">
-        <v>372</v>
+        <v>330</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>373</v>
+        <v>331</v>
       </c>
       <c r="I54" t="s">
-        <v>374</v>
+        <v>332</v>
       </c>
       <c r="J54" t="s">
-        <v>305</v>
+        <v>138</v>
       </c>
       <c r="K54" t="s">
-        <v>375</v>
+        <v>333</v>
       </c>
       <c r="L54" t="s">
-        <v>376</v>
+        <v>318</v>
       </c>
       <c r="M54" t="s">
-        <v>377</v>
+        <v>334</v>
       </c>
       <c r="N54" t="s">
-        <v>378</v>
+        <v>335</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>371</v>
+        <v>329</v>
       </c>
       <c r="D55" t="s">
-        <v>372</v>
+        <v>330</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>379</v>
+        <v>336</v>
       </c>
       <c r="I55" t="s">
-        <v>380</v>
+        <v>337</v>
       </c>
       <c r="J55" t="s">
-        <v>305</v>
+        <v>138</v>
       </c>
       <c r="K55" t="s">
-        <v>381</v>
+        <v>338</v>
       </c>
       <c r="L55" t="s">
-        <v>376</v>
+        <v>318</v>
       </c>
       <c r="M55" t="s">
-        <v>382</v>
+        <v>339</v>
       </c>
       <c r="N55" t="s">
-        <v>378</v>
+        <v>335</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>383</v>
+        <v>329</v>
       </c>
       <c r="D56" t="s">
-        <v>384</v>
+        <v>330</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>385</v>
+        <v>340</v>
       </c>
       <c r="I56" t="s">
-        <v>386</v>
+        <v>341</v>
       </c>
       <c r="J56" t="s">
-        <v>305</v>
+        <v>138</v>
       </c>
       <c r="K56" t="s">
-        <v>387</v>
+        <v>342</v>
       </c>
       <c r="L56" t="s">
-        <v>280</v>
+        <v>318</v>
       </c>
       <c r="M56" t="s">
-        <v>388</v>
+        <v>343</v>
       </c>
       <c r="N56" t="s">
-        <v>389</v>
+        <v>335</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>383</v>
+        <v>329</v>
       </c>
       <c r="D57" t="s">
-        <v>384</v>
+        <v>330</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>390</v>
+        <v>344</v>
       </c>
       <c r="I57" t="s">
-        <v>391</v>
+        <v>345</v>
       </c>
       <c r="J57" t="s">
-        <v>305</v>
+        <v>138</v>
       </c>
       <c r="K57" t="s">
-        <v>392</v>
+        <v>346</v>
       </c>
       <c r="L57" t="s">
-        <v>393</v>
+        <v>318</v>
       </c>
       <c r="M57" t="s">
-        <v>394</v>
+        <v>347</v>
       </c>
       <c r="N57" t="s">
-        <v>389</v>
+        <v>335</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>32</v>
+        <v>329</v>
       </c>
       <c r="D58" t="s">
-        <v>395</v>
+        <v>330</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>34</v>
+        <v>348</v>
       </c>
       <c r="I58" t="s">
+        <v>349</v>
+      </c>
+      <c r="J58" t="s">
+        <v>138</v>
+      </c>
+      <c r="K58" t="s">
+        <v>350</v>
+      </c>
+      <c r="L58" t="s">
+        <v>318</v>
+      </c>
+      <c r="M58" t="s">
+        <v>351</v>
+      </c>
+      <c r="N58" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>14</v>
+      </c>
+      <c r="B59" t="s">
+        <v>15</v>
+      </c>
+      <c r="C59" t="s">
+        <v>329</v>
+      </c>
+      <c r="D59" t="s">
+        <v>330</v>
+      </c>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59" t="s">
+        <v>352</v>
+      </c>
+      <c r="I59" t="s">
+        <v>353</v>
+      </c>
+      <c r="J59" t="s">
+        <v>138</v>
+      </c>
+      <c r="K59" t="s">
+        <v>354</v>
+      </c>
+      <c r="L59" t="s">
+        <v>318</v>
+      </c>
+      <c r="M59" t="s">
+        <v>355</v>
+      </c>
+      <c r="N59" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>14</v>
+      </c>
+      <c r="B60" t="s">
+        <v>15</v>
+      </c>
+      <c r="C60" t="s">
+        <v>329</v>
+      </c>
+      <c r="D60" t="s">
+        <v>330</v>
+      </c>
+      <c r="E60"/>
+      <c r="F60"/>
+      <c r="G60"/>
+      <c r="H60" t="s">
+        <v>356</v>
+      </c>
+      <c r="I60" t="s">
+        <v>357</v>
+      </c>
+      <c r="J60" t="s">
+        <v>138</v>
+      </c>
+      <c r="K60" t="s">
+        <v>358</v>
+      </c>
+      <c r="L60" t="s">
+        <v>318</v>
+      </c>
+      <c r="M60" t="s">
+        <v>359</v>
+      </c>
+      <c r="N60" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>14</v>
+      </c>
+      <c r="B61" t="s">
+        <v>15</v>
+      </c>
+      <c r="C61" t="s">
+        <v>360</v>
+      </c>
+      <c r="D61" t="s">
+        <v>361</v>
+      </c>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61" t="s">
+        <v>362</v>
+      </c>
+      <c r="I61" t="s">
+        <v>363</v>
+      </c>
+      <c r="J61" t="s">
+        <v>138</v>
+      </c>
+      <c r="K61" t="s">
+        <v>364</v>
+      </c>
+      <c r="L61" t="s">
+        <v>318</v>
+      </c>
+      <c r="M61" t="s">
+        <v>365</v>
+      </c>
+      <c r="N61" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>14</v>
+      </c>
+      <c r="B62" t="s">
+        <v>15</v>
+      </c>
+      <c r="C62" t="s">
+        <v>367</v>
+      </c>
+      <c r="D62" t="s">
+        <v>169</v>
+      </c>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62" t="s">
+        <v>368</v>
+      </c>
+      <c r="I62" t="s">
+        <v>369</v>
+      </c>
+      <c r="J62" t="s">
+        <v>138</v>
+      </c>
+      <c r="K62" t="s">
+        <v>370</v>
+      </c>
+      <c r="L62" t="s">
+        <v>70</v>
+      </c>
+      <c r="M62" t="s">
+        <v>371</v>
+      </c>
+      <c r="N62" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>14</v>
+      </c>
+      <c r="B63" t="s">
+        <v>15</v>
+      </c>
+      <c r="C63" t="s">
+        <v>373</v>
+      </c>
+      <c r="D63" t="s">
+        <v>374</v>
+      </c>
+      <c r="E63"/>
+      <c r="F63"/>
+      <c r="G63"/>
+      <c r="H63" t="s">
+        <v>375</v>
+      </c>
+      <c r="I63" t="s">
+        <v>376</v>
+      </c>
+      <c r="J63" t="s">
+        <v>377</v>
+      </c>
+      <c r="K63" t="s">
+        <v>378</v>
+      </c>
+      <c r="L63" t="s">
+        <v>379</v>
+      </c>
+      <c r="M63" t="s">
+        <v>380</v>
+      </c>
+      <c r="N63" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>14</v>
+      </c>
+      <c r="B64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C64" t="s">
+        <v>382</v>
+      </c>
+      <c r="D64" t="s">
+        <v>383</v>
+      </c>
+      <c r="E64"/>
+      <c r="F64"/>
+      <c r="G64"/>
+      <c r="H64" t="s">
+        <v>384</v>
+      </c>
+      <c r="I64" t="s">
+        <v>385</v>
+      </c>
+      <c r="J64" t="s">
+        <v>138</v>
+      </c>
+      <c r="K64" t="s">
+        <v>386</v>
+      </c>
+      <c r="L64" t="s">
+        <v>318</v>
+      </c>
+      <c r="M64" t="s">
+        <v>387</v>
+      </c>
+      <c r="N64" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>14</v>
+      </c>
+      <c r="B65" t="s">
+        <v>15</v>
+      </c>
+      <c r="C65" t="s">
+        <v>389</v>
+      </c>
+      <c r="D65" t="s">
+        <v>390</v>
+      </c>
+      <c r="E65"/>
+      <c r="F65"/>
+      <c r="G65"/>
+      <c r="H65" t="s">
+        <v>391</v>
+      </c>
+      <c r="I65" t="s">
+        <v>392</v>
+      </c>
+      <c r="J65" t="s">
+        <v>138</v>
+      </c>
+      <c r="K65" t="s">
+        <v>393</v>
+      </c>
+      <c r="L65" t="s">
+        <v>180</v>
+      </c>
+      <c r="M65" t="s">
+        <v>394</v>
+      </c>
+      <c r="N65" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>14</v>
+      </c>
+      <c r="B66" t="s">
+        <v>15</v>
+      </c>
+      <c r="C66" t="s">
         <v>396</v>
       </c>
-      <c r="J58" t="s">
-[...2 lines deleted...]
-      <c r="K58" t="s">
+      <c r="D66" t="s">
+        <v>169</v>
+      </c>
+      <c r="E66"/>
+      <c r="F66"/>
+      <c r="G66"/>
+      <c r="H66" t="s">
         <v>397</v>
       </c>
-      <c r="L58" t="s">
+      <c r="I66" t="s">
         <v>398</v>
       </c>
-      <c r="M58" t="s">
+      <c r="J66" t="s">
+        <v>138</v>
+      </c>
+      <c r="K66" t="s">
         <v>399</v>
       </c>
-      <c r="N58" t="s">
-        <v>40</v>
+      <c r="L66" t="s">
+        <v>70</v>
+      </c>
+      <c r="M66" t="s">
+        <v>400</v>
+      </c>
+      <c r="N66" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>14</v>
+      </c>
+      <c r="B67" t="s">
+        <v>15</v>
+      </c>
+      <c r="C67" t="s">
+        <v>65</v>
+      </c>
+      <c r="D67" t="s">
+        <v>402</v>
+      </c>
+      <c r="E67"/>
+      <c r="F67"/>
+      <c r="G67"/>
+      <c r="H67" t="s">
+        <v>67</v>
+      </c>
+      <c r="I67" t="s">
+        <v>403</v>
+      </c>
+      <c r="J67" t="s">
+        <v>404</v>
+      </c>
+      <c r="K67" t="s">
+        <v>405</v>
+      </c>
+      <c r="L67" t="s">
+        <v>406</v>
+      </c>
+      <c r="M67" t="s">
+        <v>407</v>
+      </c>
+      <c r="N67" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68" t="s">
+        <v>15</v>
+      </c>
+      <c r="C68" t="s">
+        <v>408</v>
+      </c>
+      <c r="D68" t="s">
+        <v>409</v>
+      </c>
+      <c r="E68"/>
+      <c r="F68"/>
+      <c r="G68"/>
+      <c r="H68" t="s">
+        <v>410</v>
+      </c>
+      <c r="I68" t="s">
+        <v>411</v>
+      </c>
+      <c r="J68" t="s">
+        <v>138</v>
+      </c>
+      <c r="K68" t="s">
+        <v>412</v>
+      </c>
+      <c r="L68" t="s">
+        <v>413</v>
+      </c>
+      <c r="M68" t="s">
+        <v>414</v>
+      </c>
+      <c r="N68" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>14</v>
+      </c>
+      <c r="B69" t="s">
+        <v>15</v>
+      </c>
+      <c r="C69" t="s">
+        <v>416</v>
+      </c>
+      <c r="D69" t="s">
+        <v>417</v>
+      </c>
+      <c r="E69"/>
+      <c r="F69"/>
+      <c r="G69"/>
+      <c r="H69" t="s">
+        <v>418</v>
+      </c>
+      <c r="I69" t="s">
+        <v>419</v>
+      </c>
+      <c r="J69" t="s">
+        <v>138</v>
+      </c>
+      <c r="K69" t="s">
+        <v>420</v>
+      </c>
+      <c r="L69" t="s">
+        <v>55</v>
+      </c>
+      <c r="M69" t="s">
+        <v>421</v>
+      </c>
+      <c r="N69" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>14</v>
+      </c>
+      <c r="B70" t="s">
+        <v>15</v>
+      </c>
+      <c r="C70" t="s">
+        <v>416</v>
+      </c>
+      <c r="D70" t="s">
+        <v>423</v>
+      </c>
+      <c r="E70"/>
+      <c r="F70"/>
+      <c r="G70"/>
+      <c r="H70" t="s">
+        <v>418</v>
+      </c>
+      <c r="I70" t="s">
+        <v>424</v>
+      </c>
+      <c r="J70" t="s">
+        <v>138</v>
+      </c>
+      <c r="K70" t="s">
+        <v>425</v>
+      </c>
+      <c r="L70" t="s">
+        <v>233</v>
+      </c>
+      <c r="M70" t="s">
+        <v>426</v>
+      </c>
+      <c r="N70" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>14</v>
+      </c>
+      <c r="B71" t="s">
+        <v>15</v>
+      </c>
+      <c r="C71" t="s">
+        <v>427</v>
+      </c>
+      <c r="D71" t="s">
+        <v>428</v>
+      </c>
+      <c r="E71"/>
+      <c r="F71"/>
+      <c r="G71"/>
+      <c r="H71" t="s">
+        <v>429</v>
+      </c>
+      <c r="I71" t="s">
+        <v>430</v>
+      </c>
+      <c r="J71" t="s">
+        <v>138</v>
+      </c>
+      <c r="K71" t="s">
+        <v>431</v>
+      </c>
+      <c r="L71" t="s">
+        <v>47</v>
+      </c>
+      <c r="M71" t="s">
+        <v>432</v>
+      </c>
+      <c r="N71" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>14</v>
+      </c>
+      <c r="B72" t="s">
+        <v>15</v>
+      </c>
+      <c r="C72" t="s">
+        <v>427</v>
+      </c>
+      <c r="D72" t="s">
+        <v>434</v>
+      </c>
+      <c r="E72"/>
+      <c r="F72"/>
+      <c r="G72"/>
+      <c r="H72" t="s">
+        <v>429</v>
+      </c>
+      <c r="I72" t="s">
+        <v>435</v>
+      </c>
+      <c r="J72" t="s">
+        <v>138</v>
+      </c>
+      <c r="K72" t="s">
+        <v>436</v>
+      </c>
+      <c r="L72" t="s">
+        <v>437</v>
+      </c>
+      <c r="M72" t="s">
+        <v>438</v>
+      </c>
+      <c r="N72" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>14</v>
+      </c>
+      <c r="B73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C73" t="s">
+        <v>439</v>
+      </c>
+      <c r="D73" t="s">
+        <v>440</v>
+      </c>
+      <c r="E73"/>
+      <c r="F73"/>
+      <c r="G73"/>
+      <c r="H73" t="s">
+        <v>441</v>
+      </c>
+      <c r="I73" t="s">
+        <v>442</v>
+      </c>
+      <c r="J73" t="s">
+        <v>213</v>
+      </c>
+      <c r="K73" t="s">
+        <v>443</v>
+      </c>
+      <c r="L73" t="s">
+        <v>30</v>
+      </c>
+      <c r="M73" t="s">
+        <v>444</v>
+      </c>
+      <c r="N73" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>14</v>
+      </c>
+      <c r="B74" t="s">
+        <v>15</v>
+      </c>
+      <c r="C74" t="s">
+        <v>446</v>
+      </c>
+      <c r="D74" t="s">
+        <v>203</v>
+      </c>
+      <c r="E74"/>
+      <c r="F74"/>
+      <c r="G74"/>
+      <c r="H74" t="s">
+        <v>447</v>
+      </c>
+      <c r="I74" t="s">
+        <v>448</v>
+      </c>
+      <c r="J74" t="s">
+        <v>213</v>
+      </c>
+      <c r="K74" t="s">
+        <v>449</v>
+      </c>
+      <c r="L74" t="s">
+        <v>55</v>
+      </c>
+      <c r="M74" t="s">
+        <v>450</v>
+      </c>
+      <c r="N74" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>14</v>
+      </c>
+      <c r="B75" t="s">
+        <v>15</v>
+      </c>
+      <c r="C75" t="s">
+        <v>452</v>
+      </c>
+      <c r="D75" t="s">
+        <v>453</v>
+      </c>
+      <c r="E75"/>
+      <c r="F75"/>
+      <c r="G75"/>
+      <c r="H75" t="s">
+        <v>454</v>
+      </c>
+      <c r="I75" t="s">
+        <v>455</v>
+      </c>
+      <c r="J75" t="s">
+        <v>213</v>
+      </c>
+      <c r="K75" t="s">
+        <v>456</v>
+      </c>
+      <c r="L75" t="s">
+        <v>233</v>
+      </c>
+      <c r="M75" t="s">
+        <v>457</v>
+      </c>
+      <c r="N75" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>14</v>
+      </c>
+      <c r="B76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C76" t="s">
+        <v>459</v>
+      </c>
+      <c r="D76" t="s">
+        <v>460</v>
+      </c>
+      <c r="E76"/>
+      <c r="F76"/>
+      <c r="G76"/>
+      <c r="H76" t="s">
+        <v>461</v>
+      </c>
+      <c r="I76" t="s">
+        <v>462</v>
+      </c>
+      <c r="J76" t="s">
+        <v>213</v>
+      </c>
+      <c r="K76" t="s">
+        <v>463</v>
+      </c>
+      <c r="L76" t="s">
+        <v>318</v>
+      </c>
+      <c r="M76" t="s">
+        <v>464</v>
+      </c>
+      <c r="N76" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>14</v>
+      </c>
+      <c r="B77" t="s">
+        <v>15</v>
+      </c>
+      <c r="C77" t="s">
+        <v>466</v>
+      </c>
+      <c r="D77" t="s">
+        <v>467</v>
+      </c>
+      <c r="E77"/>
+      <c r="F77"/>
+      <c r="G77"/>
+      <c r="H77" t="s">
+        <v>468</v>
+      </c>
+      <c r="I77" t="s">
+        <v>469</v>
+      </c>
+      <c r="J77" t="s">
+        <v>213</v>
+      </c>
+      <c r="K77" t="s">
+        <v>470</v>
+      </c>
+      <c r="L77" t="s">
+        <v>233</v>
+      </c>
+      <c r="M77" t="s">
+        <v>471</v>
+      </c>
+      <c r="N77" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>14</v>
+      </c>
+      <c r="B78" t="s">
+        <v>15</v>
+      </c>
+      <c r="C78" t="s">
+        <v>473</v>
+      </c>
+      <c r="D78" t="s">
+        <v>474</v>
+      </c>
+      <c r="E78"/>
+      <c r="F78"/>
+      <c r="G78"/>
+      <c r="H78" t="s">
+        <v>475</v>
+      </c>
+      <c r="I78" t="s">
+        <v>476</v>
+      </c>
+      <c r="J78" t="s">
+        <v>213</v>
+      </c>
+      <c r="K78" t="s">
+        <v>477</v>
+      </c>
+      <c r="L78" t="s">
+        <v>233</v>
+      </c>
+      <c r="M78" t="s">
+        <v>478</v>
+      </c>
+      <c r="N78" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>14</v>
+      </c>
+      <c r="B79" t="s">
+        <v>15</v>
+      </c>
+      <c r="C79" t="s">
+        <v>480</v>
+      </c>
+      <c r="D79" t="s">
+        <v>474</v>
+      </c>
+      <c r="E79"/>
+      <c r="F79"/>
+      <c r="G79"/>
+      <c r="H79" t="s">
+        <v>481</v>
+      </c>
+      <c r="I79" t="s">
+        <v>482</v>
+      </c>
+      <c r="J79" t="s">
+        <v>213</v>
+      </c>
+      <c r="K79" t="s">
+        <v>483</v>
+      </c>
+      <c r="L79" t="s">
+        <v>233</v>
+      </c>
+      <c r="M79" t="s">
+        <v>484</v>
+      </c>
+      <c r="N79" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>14</v>
+      </c>
+      <c r="B80" t="s">
+        <v>15</v>
+      </c>
+      <c r="C80" t="s">
+        <v>486</v>
+      </c>
+      <c r="D80" t="s">
+        <v>487</v>
+      </c>
+      <c r="E80"/>
+      <c r="F80"/>
+      <c r="G80"/>
+      <c r="H80" t="s">
+        <v>488</v>
+      </c>
+      <c r="I80" t="s">
+        <v>489</v>
+      </c>
+      <c r="J80" t="s">
+        <v>213</v>
+      </c>
+      <c r="K80" t="s">
+        <v>490</v>
+      </c>
+      <c r="L80" t="s">
+        <v>318</v>
+      </c>
+      <c r="M80" t="s">
+        <v>491</v>
+      </c>
+      <c r="N80" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>14</v>
+      </c>
+      <c r="B81" t="s">
+        <v>15</v>
+      </c>
+      <c r="C81" t="s">
+        <v>493</v>
+      </c>
+      <c r="D81" t="s">
+        <v>322</v>
+      </c>
+      <c r="E81"/>
+      <c r="F81"/>
+      <c r="G81"/>
+      <c r="H81" t="s">
+        <v>494</v>
+      </c>
+      <c r="I81" t="s">
+        <v>495</v>
+      </c>
+      <c r="J81" t="s">
+        <v>213</v>
+      </c>
+      <c r="K81" t="s">
+        <v>496</v>
+      </c>
+      <c r="L81" t="s">
+        <v>326</v>
+      </c>
+      <c r="M81" t="s">
+        <v>497</v>
+      </c>
+      <c r="N81" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>14</v>
+      </c>
+      <c r="B82" t="s">
+        <v>15</v>
+      </c>
+      <c r="C82" t="s">
+        <v>493</v>
+      </c>
+      <c r="D82" t="s">
+        <v>169</v>
+      </c>
+      <c r="E82"/>
+      <c r="F82"/>
+      <c r="G82"/>
+      <c r="H82" t="s">
+        <v>494</v>
+      </c>
+      <c r="I82" t="s">
+        <v>499</v>
+      </c>
+      <c r="J82" t="s">
+        <v>213</v>
+      </c>
+      <c r="K82" t="s">
+        <v>500</v>
+      </c>
+      <c r="L82" t="s">
+        <v>501</v>
+      </c>
+      <c r="M82" t="s">
+        <v>502</v>
+      </c>
+      <c r="N82" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>14</v>
+      </c>
+      <c r="B83" t="s">
+        <v>15</v>
+      </c>
+      <c r="C83" t="s">
+        <v>503</v>
+      </c>
+      <c r="D83" t="s">
+        <v>504</v>
+      </c>
+      <c r="E83"/>
+      <c r="F83"/>
+      <c r="G83"/>
+      <c r="H83" t="s">
+        <v>505</v>
+      </c>
+      <c r="I83" t="s">
+        <v>506</v>
+      </c>
+      <c r="J83" t="s">
+        <v>377</v>
+      </c>
+      <c r="K83" t="s">
+        <v>507</v>
+      </c>
+      <c r="L83" t="s">
+        <v>215</v>
+      </c>
+      <c r="M83" t="s">
+        <v>508</v>
+      </c>
+      <c r="N83" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>14</v>
+      </c>
+      <c r="B84" t="s">
+        <v>15</v>
+      </c>
+      <c r="C84" t="s">
+        <v>503</v>
+      </c>
+      <c r="D84" t="s">
+        <v>504</v>
+      </c>
+      <c r="E84"/>
+      <c r="F84"/>
+      <c r="G84"/>
+      <c r="H84" t="s">
+        <v>510</v>
+      </c>
+      <c r="I84" t="s">
+        <v>511</v>
+      </c>
+      <c r="J84" t="s">
+        <v>377</v>
+      </c>
+      <c r="K84" t="s">
+        <v>512</v>
+      </c>
+      <c r="L84" t="s">
+        <v>215</v>
+      </c>
+      <c r="M84" t="s">
+        <v>513</v>
+      </c>
+      <c r="N84" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>14</v>
+      </c>
+      <c r="B85" t="s">
+        <v>15</v>
+      </c>
+      <c r="C85" t="s">
+        <v>514</v>
+      </c>
+      <c r="D85" t="s">
+        <v>515</v>
+      </c>
+      <c r="E85"/>
+      <c r="F85"/>
+      <c r="G85"/>
+      <c r="H85" t="s">
+        <v>516</v>
+      </c>
+      <c r="I85" t="s">
+        <v>517</v>
+      </c>
+      <c r="J85" t="s">
+        <v>213</v>
+      </c>
+      <c r="K85" t="s">
+        <v>518</v>
+      </c>
+      <c r="L85" t="s">
+        <v>519</v>
+      </c>
+      <c r="M85" t="s">
+        <v>520</v>
+      </c>
+      <c r="N85" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>14</v>
+      </c>
+      <c r="B86" t="s">
+        <v>15</v>
+      </c>
+      <c r="C86" t="s">
+        <v>522</v>
+      </c>
+      <c r="D86" t="s">
+        <v>523</v>
+      </c>
+      <c r="E86"/>
+      <c r="F86"/>
+      <c r="G86"/>
+      <c r="H86" t="s">
+        <v>524</v>
+      </c>
+      <c r="I86" t="s">
+        <v>525</v>
+      </c>
+      <c r="J86" t="s">
+        <v>377</v>
+      </c>
+      <c r="K86" t="s">
+        <v>526</v>
+      </c>
+      <c r="L86" t="s">
+        <v>527</v>
+      </c>
+      <c r="M86" t="s">
+        <v>528</v>
+      </c>
+      <c r="N86" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>14</v>
+      </c>
+      <c r="B87" t="s">
+        <v>15</v>
+      </c>
+      <c r="C87" t="s">
+        <v>530</v>
+      </c>
+      <c r="D87" t="s">
+        <v>531</v>
+      </c>
+      <c r="E87"/>
+      <c r="F87"/>
+      <c r="G87"/>
+      <c r="H87" t="s">
+        <v>532</v>
+      </c>
+      <c r="I87" t="s">
+        <v>533</v>
+      </c>
+      <c r="J87" t="s">
+        <v>377</v>
+      </c>
+      <c r="K87" t="s">
+        <v>534</v>
+      </c>
+      <c r="L87" t="s">
+        <v>215</v>
+      </c>
+      <c r="M87" t="s">
+        <v>535</v>
+      </c>
+      <c r="N87" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>14</v>
+      </c>
+      <c r="B88" t="s">
+        <v>15</v>
+      </c>
+      <c r="C88" t="s">
+        <v>537</v>
+      </c>
+      <c r="D88" t="s">
+        <v>538</v>
+      </c>
+      <c r="E88"/>
+      <c r="F88"/>
+      <c r="G88"/>
+      <c r="H88" t="s">
+        <v>539</v>
+      </c>
+      <c r="I88" t="s">
+        <v>540</v>
+      </c>
+      <c r="J88" t="s">
+        <v>377</v>
+      </c>
+      <c r="K88" t="s">
+        <v>541</v>
+      </c>
+      <c r="L88" t="s">
+        <v>22</v>
+      </c>
+      <c r="M88" t="s">
+        <v>542</v>
+      </c>
+      <c r="N88" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>14</v>
+      </c>
+      <c r="B89" t="s">
+        <v>15</v>
+      </c>
+      <c r="C89" t="s">
+        <v>329</v>
+      </c>
+      <c r="D89" t="s">
+        <v>330</v>
+      </c>
+      <c r="E89"/>
+      <c r="F89"/>
+      <c r="G89"/>
+      <c r="H89" t="s">
+        <v>544</v>
+      </c>
+      <c r="I89" t="s">
+        <v>545</v>
+      </c>
+      <c r="J89" t="s">
+        <v>213</v>
+      </c>
+      <c r="K89" t="s">
+        <v>546</v>
+      </c>
+      <c r="L89" t="s">
+        <v>318</v>
+      </c>
+      <c r="M89" t="s">
+        <v>547</v>
+      </c>
+      <c r="N89" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>14</v>
+      </c>
+      <c r="B90" t="s">
+        <v>15</v>
+      </c>
+      <c r="C90" t="s">
+        <v>329</v>
+      </c>
+      <c r="D90" t="s">
+        <v>330</v>
+      </c>
+      <c r="E90"/>
+      <c r="F90"/>
+      <c r="G90"/>
+      <c r="H90" t="s">
+        <v>548</v>
+      </c>
+      <c r="I90" t="s">
+        <v>549</v>
+      </c>
+      <c r="J90" t="s">
+        <v>213</v>
+      </c>
+      <c r="K90" t="s">
+        <v>550</v>
+      </c>
+      <c r="L90" t="s">
+        <v>318</v>
+      </c>
+      <c r="M90" t="s">
+        <v>551</v>
+      </c>
+      <c r="N90" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>14</v>
+      </c>
+      <c r="B91" t="s">
+        <v>15</v>
+      </c>
+      <c r="C91" t="s">
+        <v>329</v>
+      </c>
+      <c r="D91" t="s">
+        <v>330</v>
+      </c>
+      <c r="E91"/>
+      <c r="F91"/>
+      <c r="G91"/>
+      <c r="H91" t="s">
+        <v>552</v>
+      </c>
+      <c r="I91" t="s">
+        <v>553</v>
+      </c>
+      <c r="J91" t="s">
+        <v>213</v>
+      </c>
+      <c r="K91" t="s">
+        <v>554</v>
+      </c>
+      <c r="L91" t="s">
+        <v>318</v>
+      </c>
+      <c r="M91" t="s">
+        <v>555</v>
+      </c>
+      <c r="N91" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>14</v>
+      </c>
+      <c r="B92" t="s">
+        <v>15</v>
+      </c>
+      <c r="C92" t="s">
+        <v>329</v>
+      </c>
+      <c r="D92" t="s">
+        <v>330</v>
+      </c>
+      <c r="E92"/>
+      <c r="F92"/>
+      <c r="G92"/>
+      <c r="H92" t="s">
+        <v>556</v>
+      </c>
+      <c r="I92" t="s">
+        <v>557</v>
+      </c>
+      <c r="J92" t="s">
+        <v>213</v>
+      </c>
+      <c r="K92" t="s">
+        <v>558</v>
+      </c>
+      <c r="L92" t="s">
+        <v>318</v>
+      </c>
+      <c r="M92" t="s">
+        <v>559</v>
+      </c>
+      <c r="N92" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>14</v>
+      </c>
+      <c r="B93" t="s">
+        <v>15</v>
+      </c>
+      <c r="C93" t="s">
+        <v>329</v>
+      </c>
+      <c r="D93" t="s">
+        <v>330</v>
+      </c>
+      <c r="E93"/>
+      <c r="F93"/>
+      <c r="G93"/>
+      <c r="H93" t="s">
+        <v>560</v>
+      </c>
+      <c r="I93" t="s">
+        <v>561</v>
+      </c>
+      <c r="J93" t="s">
+        <v>213</v>
+      </c>
+      <c r="K93" t="s">
+        <v>562</v>
+      </c>
+      <c r="L93" t="s">
+        <v>318</v>
+      </c>
+      <c r="M93" t="s">
+        <v>563</v>
+      </c>
+      <c r="N93" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>14</v>
+      </c>
+      <c r="B94" t="s">
+        <v>15</v>
+      </c>
+      <c r="C94" t="s">
+        <v>564</v>
+      </c>
+      <c r="D94" t="s">
+        <v>565</v>
+      </c>
+      <c r="E94"/>
+      <c r="F94"/>
+      <c r="G94"/>
+      <c r="H94" t="s">
+        <v>566</v>
+      </c>
+      <c r="I94" t="s">
+        <v>567</v>
+      </c>
+      <c r="J94" t="s">
+        <v>377</v>
+      </c>
+      <c r="K94" t="s">
+        <v>568</v>
+      </c>
+      <c r="L94" t="s">
+        <v>47</v>
+      </c>
+      <c r="M94" t="s">
+        <v>569</v>
+      </c>
+      <c r="N94" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>14</v>
+      </c>
+      <c r="B95" t="s">
+        <v>15</v>
+      </c>
+      <c r="C95" t="s">
+        <v>564</v>
+      </c>
+      <c r="D95" t="s">
+        <v>571</v>
+      </c>
+      <c r="E95"/>
+      <c r="F95"/>
+      <c r="G95"/>
+      <c r="H95" t="s">
+        <v>566</v>
+      </c>
+      <c r="I95" t="s">
+        <v>572</v>
+      </c>
+      <c r="J95" t="s">
+        <v>377</v>
+      </c>
+      <c r="K95" t="s">
+        <v>573</v>
+      </c>
+      <c r="L95" t="s">
+        <v>437</v>
+      </c>
+      <c r="M95" t="s">
+        <v>574</v>
+      </c>
+      <c r="N95" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>14</v>
+      </c>
+      <c r="B96" t="s">
+        <v>15</v>
+      </c>
+      <c r="C96" t="s">
+        <v>575</v>
+      </c>
+      <c r="D96" t="s">
+        <v>538</v>
+      </c>
+      <c r="E96"/>
+      <c r="F96"/>
+      <c r="G96"/>
+      <c r="H96" t="s">
+        <v>576</v>
+      </c>
+      <c r="I96" t="s">
+        <v>577</v>
+      </c>
+      <c r="J96" t="s">
+        <v>377</v>
+      </c>
+      <c r="K96" t="s">
+        <v>578</v>
+      </c>
+      <c r="L96" t="s">
+        <v>47</v>
+      </c>
+      <c r="M96" t="s">
+        <v>579</v>
+      </c>
+      <c r="N96" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>14</v>
+      </c>
+      <c r="B97" t="s">
+        <v>15</v>
+      </c>
+      <c r="C97" t="s">
+        <v>581</v>
+      </c>
+      <c r="D97" t="s">
+        <v>582</v>
+      </c>
+      <c r="E97"/>
+      <c r="F97"/>
+      <c r="G97"/>
+      <c r="H97" t="s">
+        <v>583</v>
+      </c>
+      <c r="I97" t="s">
+        <v>584</v>
+      </c>
+      <c r="J97" t="s">
+        <v>377</v>
+      </c>
+      <c r="K97" t="s">
+        <v>585</v>
+      </c>
+      <c r="L97" t="s">
+        <v>92</v>
+      </c>
+      <c r="M97" t="s">
+        <v>586</v>
+      </c>
+      <c r="N97" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>14</v>
+      </c>
+      <c r="B98" t="s">
+        <v>15</v>
+      </c>
+      <c r="C98" t="s">
+        <v>588</v>
+      </c>
+      <c r="D98" t="s">
+        <v>589</v>
+      </c>
+      <c r="E98"/>
+      <c r="F98"/>
+      <c r="G98"/>
+      <c r="H98" t="s">
+        <v>590</v>
+      </c>
+      <c r="I98" t="s">
+        <v>591</v>
+      </c>
+      <c r="J98" t="s">
+        <v>377</v>
+      </c>
+      <c r="K98" t="s">
+        <v>592</v>
+      </c>
+      <c r="L98" t="s">
+        <v>22</v>
+      </c>
+      <c r="M98" t="s">
+        <v>593</v>
+      </c>
+      <c r="N98" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>14</v>
+      </c>
+      <c r="B99" t="s">
+        <v>15</v>
+      </c>
+      <c r="C99" t="s">
+        <v>595</v>
+      </c>
+      <c r="D99" t="s">
+        <v>169</v>
+      </c>
+      <c r="E99"/>
+      <c r="F99"/>
+      <c r="G99"/>
+      <c r="H99" t="s">
+        <v>596</v>
+      </c>
+      <c r="I99" t="s">
+        <v>597</v>
+      </c>
+      <c r="J99" t="s">
+        <v>377</v>
+      </c>
+      <c r="K99" t="s">
+        <v>598</v>
+      </c>
+      <c r="L99" t="s">
+        <v>70</v>
+      </c>
+      <c r="M99" t="s">
+        <v>599</v>
+      </c>
+      <c r="N99" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>14</v>
+      </c>
+      <c r="B100" t="s">
+        <v>15</v>
+      </c>
+      <c r="C100" t="s">
+        <v>601</v>
+      </c>
+      <c r="D100" t="s">
+        <v>602</v>
+      </c>
+      <c r="E100"/>
+      <c r="F100"/>
+      <c r="G100"/>
+      <c r="H100" t="s">
+        <v>603</v>
+      </c>
+      <c r="I100" t="s">
+        <v>604</v>
+      </c>
+      <c r="J100" t="s">
+        <v>377</v>
+      </c>
+      <c r="K100" t="s">
+        <v>605</v>
+      </c>
+      <c r="L100" t="s">
+        <v>606</v>
+      </c>
+      <c r="M100" t="s">
+        <v>607</v>
+      </c>
+      <c r="N100" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>14</v>
+      </c>
+      <c r="B101" t="s">
+        <v>15</v>
+      </c>
+      <c r="C101" t="s">
+        <v>609</v>
+      </c>
+      <c r="D101" t="s">
+        <v>66</v>
+      </c>
+      <c r="E101"/>
+      <c r="F101"/>
+      <c r="G101"/>
+      <c r="H101" t="s">
+        <v>610</v>
+      </c>
+      <c r="I101" t="s">
+        <v>611</v>
+      </c>
+      <c r="J101" t="s">
+        <v>377</v>
+      </c>
+      <c r="K101" t="s">
+        <v>612</v>
+      </c>
+      <c r="L101" t="s">
+        <v>70</v>
+      </c>
+      <c r="M101" t="s">
+        <v>613</v>
+      </c>
+      <c r="N101" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>14</v>
+      </c>
+      <c r="B102" t="s">
+        <v>15</v>
+      </c>
+      <c r="C102" t="s">
+        <v>615</v>
+      </c>
+      <c r="D102" t="s">
+        <v>616</v>
+      </c>
+      <c r="E102"/>
+      <c r="F102"/>
+      <c r="G102"/>
+      <c r="H102" t="s">
+        <v>617</v>
+      </c>
+      <c r="I102" t="s">
+        <v>618</v>
+      </c>
+      <c r="J102" t="s">
+        <v>619</v>
+      </c>
+      <c r="K102" t="s">
+        <v>620</v>
+      </c>
+      <c r="L102" t="s">
+        <v>215</v>
+      </c>
+      <c r="M102" t="s">
+        <v>621</v>
+      </c>
+      <c r="N102" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>14</v>
+      </c>
+      <c r="B103" t="s">
+        <v>15</v>
+      </c>
+      <c r="C103" t="s">
+        <v>623</v>
+      </c>
+      <c r="D103" t="s">
+        <v>624</v>
+      </c>
+      <c r="E103"/>
+      <c r="F103"/>
+      <c r="G103"/>
+      <c r="H103" t="s">
+        <v>625</v>
+      </c>
+      <c r="I103" t="s">
+        <v>626</v>
+      </c>
+      <c r="J103" t="s">
+        <v>377</v>
+      </c>
+      <c r="K103" t="s">
+        <v>627</v>
+      </c>
+      <c r="L103" t="s">
+        <v>628</v>
+      </c>
+      <c r="M103" t="s">
+        <v>629</v>
+      </c>
+      <c r="N103" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>14</v>
+      </c>
+      <c r="B104" t="s">
+        <v>15</v>
+      </c>
+      <c r="C104" t="s">
+        <v>631</v>
+      </c>
+      <c r="D104" t="s">
+        <v>632</v>
+      </c>
+      <c r="E104"/>
+      <c r="F104"/>
+      <c r="G104"/>
+      <c r="H104" t="s">
+        <v>633</v>
+      </c>
+      <c r="I104" t="s">
+        <v>634</v>
+      </c>
+      <c r="J104" t="s">
+        <v>619</v>
+      </c>
+      <c r="K104" t="s">
+        <v>635</v>
+      </c>
+      <c r="L104" t="s">
+        <v>527</v>
+      </c>
+      <c r="M104" t="s">
+        <v>636</v>
+      </c>
+      <c r="N104" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>14</v>
+      </c>
+      <c r="B105" t="s">
+        <v>15</v>
+      </c>
+      <c r="C105" t="s">
+        <v>638</v>
+      </c>
+      <c r="D105" t="s">
+        <v>66</v>
+      </c>
+      <c r="E105"/>
+      <c r="F105"/>
+      <c r="G105"/>
+      <c r="H105" t="s">
+        <v>639</v>
+      </c>
+      <c r="I105" t="s">
+        <v>640</v>
+      </c>
+      <c r="J105" t="s">
+        <v>377</v>
+      </c>
+      <c r="K105" t="s">
+        <v>641</v>
+      </c>
+      <c r="L105" t="s">
+        <v>70</v>
+      </c>
+      <c r="M105" t="s">
+        <v>642</v>
+      </c>
+      <c r="N105" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>14</v>
+      </c>
+      <c r="B106" t="s">
+        <v>15</v>
+      </c>
+      <c r="C106" t="s">
+        <v>644</v>
+      </c>
+      <c r="D106" t="s">
+        <v>196</v>
+      </c>
+      <c r="E106"/>
+      <c r="F106"/>
+      <c r="G106"/>
+      <c r="H106" t="s">
+        <v>645</v>
+      </c>
+      <c r="I106" t="s">
+        <v>646</v>
+      </c>
+      <c r="J106" t="s">
+        <v>377</v>
+      </c>
+      <c r="K106" t="s">
+        <v>647</v>
+      </c>
+      <c r="L106" t="s">
+        <v>22</v>
+      </c>
+      <c r="M106" t="s">
+        <v>648</v>
+      </c>
+      <c r="N106" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>14</v>
+      </c>
+      <c r="B107" t="s">
+        <v>15</v>
+      </c>
+      <c r="C107" t="s">
+        <v>644</v>
+      </c>
+      <c r="D107" t="s">
+        <v>196</v>
+      </c>
+      <c r="E107"/>
+      <c r="F107"/>
+      <c r="G107"/>
+      <c r="H107" t="s">
+        <v>645</v>
+      </c>
+      <c r="I107" t="s">
+        <v>650</v>
+      </c>
+      <c r="J107" t="s">
+        <v>377</v>
+      </c>
+      <c r="K107" t="s">
+        <v>651</v>
+      </c>
+      <c r="L107" t="s">
+        <v>260</v>
+      </c>
+      <c r="M107" t="s">
+        <v>652</v>
+      </c>
+      <c r="N107" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>14</v>
+      </c>
+      <c r="B108" t="s">
+        <v>15</v>
+      </c>
+      <c r="C108" t="s">
+        <v>653</v>
+      </c>
+      <c r="D108" t="s">
+        <v>654</v>
+      </c>
+      <c r="E108"/>
+      <c r="F108"/>
+      <c r="G108"/>
+      <c r="H108" t="s">
+        <v>655</v>
+      </c>
+      <c r="I108" t="s">
+        <v>656</v>
+      </c>
+      <c r="J108" t="s">
+        <v>619</v>
+      </c>
+      <c r="K108" t="s">
+        <v>657</v>
+      </c>
+      <c r="L108" t="s">
+        <v>527</v>
+      </c>
+      <c r="M108" t="s">
+        <v>658</v>
+      </c>
+      <c r="N108" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>14</v>
+      </c>
+      <c r="B109" t="s">
+        <v>15</v>
+      </c>
+      <c r="C109" t="s">
+        <v>660</v>
+      </c>
+      <c r="D109" t="s">
+        <v>661</v>
+      </c>
+      <c r="E109"/>
+      <c r="F109"/>
+      <c r="G109"/>
+      <c r="H109" t="s">
+        <v>662</v>
+      </c>
+      <c r="I109" t="s">
+        <v>663</v>
+      </c>
+      <c r="J109" t="s">
+        <v>619</v>
+      </c>
+      <c r="K109" t="s">
+        <v>664</v>
+      </c>
+      <c r="L109" t="s">
+        <v>527</v>
+      </c>
+      <c r="M109" t="s">
+        <v>665</v>
+      </c>
+      <c r="N109" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>14</v>
+      </c>
+      <c r="B110" t="s">
+        <v>15</v>
+      </c>
+      <c r="C110" t="s">
+        <v>313</v>
+      </c>
+      <c r="D110" t="s">
+        <v>314</v>
+      </c>
+      <c r="E110"/>
+      <c r="F110"/>
+      <c r="G110"/>
+      <c r="H110" t="s">
+        <v>667</v>
+      </c>
+      <c r="I110" t="s">
+        <v>668</v>
+      </c>
+      <c r="J110" t="s">
+        <v>377</v>
+      </c>
+      <c r="K110" t="s">
+        <v>669</v>
+      </c>
+      <c r="L110" t="s">
+        <v>318</v>
+      </c>
+      <c r="M110" t="s">
+        <v>670</v>
+      </c>
+      <c r="N110" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>14</v>
+      </c>
+      <c r="B111" t="s">
+        <v>15</v>
+      </c>
+      <c r="C111" t="s">
+        <v>313</v>
+      </c>
+      <c r="D111" t="s">
+        <v>314</v>
+      </c>
+      <c r="E111"/>
+      <c r="F111"/>
+      <c r="G111"/>
+      <c r="H111" t="s">
+        <v>671</v>
+      </c>
+      <c r="I111" t="s">
+        <v>672</v>
+      </c>
+      <c r="J111" t="s">
+        <v>377</v>
+      </c>
+      <c r="K111" t="s">
+        <v>673</v>
+      </c>
+      <c r="L111" t="s">
+        <v>318</v>
+      </c>
+      <c r="M111" t="s">
+        <v>674</v>
+      </c>
+      <c r="N111" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>14</v>
+      </c>
+      <c r="B112" t="s">
+        <v>15</v>
+      </c>
+      <c r="C112" t="s">
+        <v>675</v>
+      </c>
+      <c r="D112" t="s">
+        <v>676</v>
+      </c>
+      <c r="E112"/>
+      <c r="F112"/>
+      <c r="G112"/>
+      <c r="H112" t="s">
+        <v>677</v>
+      </c>
+      <c r="I112" t="s">
+        <v>678</v>
+      </c>
+      <c r="J112" t="s">
+        <v>377</v>
+      </c>
+      <c r="K112" t="s">
+        <v>679</v>
+      </c>
+      <c r="L112" t="s">
+        <v>55</v>
+      </c>
+      <c r="M112" t="s">
+        <v>680</v>
+      </c>
+      <c r="N112" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>14</v>
+      </c>
+      <c r="B113" t="s">
+        <v>15</v>
+      </c>
+      <c r="C113" t="s">
+        <v>675</v>
+      </c>
+      <c r="D113" t="s">
+        <v>676</v>
+      </c>
+      <c r="E113"/>
+      <c r="F113"/>
+      <c r="G113"/>
+      <c r="H113" t="s">
+        <v>682</v>
+      </c>
+      <c r="I113" t="s">
+        <v>683</v>
+      </c>
+      <c r="J113" t="s">
+        <v>377</v>
+      </c>
+      <c r="K113" t="s">
+        <v>684</v>
+      </c>
+      <c r="L113" t="s">
+        <v>55</v>
+      </c>
+      <c r="M113" t="s">
+        <v>685</v>
+      </c>
+      <c r="N113" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>14</v>
+      </c>
+      <c r="B114" t="s">
+        <v>15</v>
+      </c>
+      <c r="C114" t="s">
+        <v>675</v>
+      </c>
+      <c r="D114" t="s">
+        <v>676</v>
+      </c>
+      <c r="E114"/>
+      <c r="F114"/>
+      <c r="G114"/>
+      <c r="H114" t="s">
+        <v>686</v>
+      </c>
+      <c r="I114" t="s">
+        <v>687</v>
+      </c>
+      <c r="J114" t="s">
+        <v>377</v>
+      </c>
+      <c r="K114" t="s">
+        <v>688</v>
+      </c>
+      <c r="L114" t="s">
+        <v>55</v>
+      </c>
+      <c r="M114" t="s">
+        <v>689</v>
+      </c>
+      <c r="N114" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>14</v>
+      </c>
+      <c r="B115" t="s">
+        <v>15</v>
+      </c>
+      <c r="C115" t="s">
+        <v>675</v>
+      </c>
+      <c r="D115" t="s">
+        <v>676</v>
+      </c>
+      <c r="E115"/>
+      <c r="F115"/>
+      <c r="G115"/>
+      <c r="H115" t="s">
+        <v>690</v>
+      </c>
+      <c r="I115" t="s">
+        <v>691</v>
+      </c>
+      <c r="J115" t="s">
+        <v>377</v>
+      </c>
+      <c r="K115" t="s">
+        <v>692</v>
+      </c>
+      <c r="L115" t="s">
+        <v>55</v>
+      </c>
+      <c r="M115" t="s">
+        <v>693</v>
+      </c>
+      <c r="N115" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>14</v>
+      </c>
+      <c r="B116" t="s">
+        <v>15</v>
+      </c>
+      <c r="C116" t="s">
+        <v>694</v>
+      </c>
+      <c r="D116" t="s">
+        <v>695</v>
+      </c>
+      <c r="E116"/>
+      <c r="F116"/>
+      <c r="G116"/>
+      <c r="H116" t="s">
+        <v>696</v>
+      </c>
+      <c r="I116" t="s">
+        <v>697</v>
+      </c>
+      <c r="J116" t="s">
+        <v>377</v>
+      </c>
+      <c r="K116" t="s">
+        <v>698</v>
+      </c>
+      <c r="L116" t="s">
+        <v>47</v>
+      </c>
+      <c r="M116" t="s">
+        <v>699</v>
+      </c>
+      <c r="N116" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>14</v>
+      </c>
+      <c r="B117" t="s">
+        <v>15</v>
+      </c>
+      <c r="C117" t="s">
+        <v>694</v>
+      </c>
+      <c r="D117" t="s">
+        <v>695</v>
+      </c>
+      <c r="E117"/>
+      <c r="F117"/>
+      <c r="G117"/>
+      <c r="H117" t="s">
+        <v>701</v>
+      </c>
+      <c r="I117" t="s">
+        <v>702</v>
+      </c>
+      <c r="J117" t="s">
+        <v>377</v>
+      </c>
+      <c r="K117" t="s">
+        <v>703</v>
+      </c>
+      <c r="L117" t="s">
+        <v>47</v>
+      </c>
+      <c r="M117" t="s">
+        <v>704</v>
+      </c>
+      <c r="N117" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>14</v>
+      </c>
+      <c r="B118" t="s">
+        <v>15</v>
+      </c>
+      <c r="C118" t="s">
+        <v>705</v>
+      </c>
+      <c r="D118" t="s">
+        <v>706</v>
+      </c>
+      <c r="E118"/>
+      <c r="F118"/>
+      <c r="G118"/>
+      <c r="H118" t="s">
+        <v>707</v>
+      </c>
+      <c r="I118" t="s">
+        <v>708</v>
+      </c>
+      <c r="J118" t="s">
+        <v>377</v>
+      </c>
+      <c r="K118" t="s">
+        <v>709</v>
+      </c>
+      <c r="L118" t="s">
+        <v>519</v>
+      </c>
+      <c r="M118" t="s">
+        <v>710</v>
+      </c>
+      <c r="N118" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>14</v>
+      </c>
+      <c r="B119" t="s">
+        <v>15</v>
+      </c>
+      <c r="C119" t="s">
+        <v>712</v>
+      </c>
+      <c r="D119" t="s">
+        <v>169</v>
+      </c>
+      <c r="E119"/>
+      <c r="F119"/>
+      <c r="G119"/>
+      <c r="H119" t="s">
+        <v>713</v>
+      </c>
+      <c r="I119" t="s">
+        <v>714</v>
+      </c>
+      <c r="J119" t="s">
+        <v>377</v>
+      </c>
+      <c r="K119" t="s">
+        <v>715</v>
+      </c>
+      <c r="L119" t="s">
+        <v>70</v>
+      </c>
+      <c r="M119" t="s">
+        <v>716</v>
+      </c>
+      <c r="N119" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>14</v>
+      </c>
+      <c r="B120" t="s">
+        <v>15</v>
+      </c>
+      <c r="C120" t="s">
+        <v>718</v>
+      </c>
+      <c r="D120" t="s">
+        <v>719</v>
+      </c>
+      <c r="E120"/>
+      <c r="F120"/>
+      <c r="G120"/>
+      <c r="H120" t="s">
+        <v>720</v>
+      </c>
+      <c r="I120" t="s">
+        <v>721</v>
+      </c>
+      <c r="J120" t="s">
+        <v>619</v>
+      </c>
+      <c r="K120" t="s">
+        <v>722</v>
+      </c>
+      <c r="L120" t="s">
+        <v>47</v>
+      </c>
+      <c r="M120" t="s">
+        <v>723</v>
+      </c>
+      <c r="N120" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>14</v>
+      </c>
+      <c r="B121" t="s">
+        <v>15</v>
+      </c>
+      <c r="C121" t="s">
+        <v>725</v>
+      </c>
+      <c r="D121" t="s">
+        <v>726</v>
+      </c>
+      <c r="E121"/>
+      <c r="F121"/>
+      <c r="G121"/>
+      <c r="H121" t="s">
+        <v>727</v>
+      </c>
+      <c r="I121" t="s">
+        <v>728</v>
+      </c>
+      <c r="J121" t="s">
+        <v>377</v>
+      </c>
+      <c r="K121" t="s">
+        <v>729</v>
+      </c>
+      <c r="L121" t="s">
+        <v>730</v>
+      </c>
+      <c r="M121" t="s">
+        <v>731</v>
+      </c>
+      <c r="N121" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>14</v>
+      </c>
+      <c r="B122" t="s">
+        <v>15</v>
+      </c>
+      <c r="C122" t="s">
+        <v>725</v>
+      </c>
+      <c r="D122" t="s">
+        <v>726</v>
+      </c>
+      <c r="E122"/>
+      <c r="F122"/>
+      <c r="G122"/>
+      <c r="H122" t="s">
+        <v>733</v>
+      </c>
+      <c r="I122" t="s">
+        <v>734</v>
+      </c>
+      <c r="J122" t="s">
+        <v>377</v>
+      </c>
+      <c r="K122" t="s">
+        <v>735</v>
+      </c>
+      <c r="L122" t="s">
+        <v>730</v>
+      </c>
+      <c r="M122" t="s">
+        <v>736</v>
+      </c>
+      <c r="N122" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>14</v>
+      </c>
+      <c r="B123" t="s">
+        <v>15</v>
+      </c>
+      <c r="C123" t="s">
+        <v>737</v>
+      </c>
+      <c r="D123" t="s">
+        <v>738</v>
+      </c>
+      <c r="E123"/>
+      <c r="F123"/>
+      <c r="G123"/>
+      <c r="H123" t="s">
+        <v>739</v>
+      </c>
+      <c r="I123" t="s">
+        <v>740</v>
+      </c>
+      <c r="J123" t="s">
+        <v>377</v>
+      </c>
+      <c r="K123" t="s">
+        <v>741</v>
+      </c>
+      <c r="L123" t="s">
+        <v>70</v>
+      </c>
+      <c r="M123" t="s">
+        <v>742</v>
+      </c>
+      <c r="N123" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>14</v>
+      </c>
+      <c r="B124" t="s">
+        <v>15</v>
+      </c>
+      <c r="C124" t="s">
+        <v>744</v>
+      </c>
+      <c r="D124" t="s">
+        <v>745</v>
+      </c>
+      <c r="E124"/>
+      <c r="F124"/>
+      <c r="G124"/>
+      <c r="H124" t="s">
+        <v>746</v>
+      </c>
+      <c r="I124" t="s">
+        <v>747</v>
+      </c>
+      <c r="J124" t="s">
+        <v>377</v>
+      </c>
+      <c r="K124" t="s">
+        <v>748</v>
+      </c>
+      <c r="L124" t="s">
+        <v>749</v>
+      </c>
+      <c r="M124" t="s">
+        <v>750</v>
+      </c>
+      <c r="N124" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>14</v>
+      </c>
+      <c r="B125" t="s">
+        <v>15</v>
+      </c>
+      <c r="C125" t="s">
+        <v>752</v>
+      </c>
+      <c r="D125" t="s">
+        <v>753</v>
+      </c>
+      <c r="E125"/>
+      <c r="F125"/>
+      <c r="G125"/>
+      <c r="H125" t="s">
+        <v>754</v>
+      </c>
+      <c r="I125" t="s">
+        <v>755</v>
+      </c>
+      <c r="J125" t="s">
+        <v>377</v>
+      </c>
+      <c r="K125" t="s">
+        <v>756</v>
+      </c>
+      <c r="L125" t="s">
+        <v>47</v>
+      </c>
+      <c r="M125" t="s">
+        <v>757</v>
+      </c>
+      <c r="N125" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
+        <v>14</v>
+      </c>
+      <c r="B126" t="s">
+        <v>15</v>
+      </c>
+      <c r="C126" t="s">
+        <v>759</v>
+      </c>
+      <c r="D126" t="s">
+        <v>760</v>
+      </c>
+      <c r="E126"/>
+      <c r="F126"/>
+      <c r="G126"/>
+      <c r="H126" t="s">
+        <v>761</v>
+      </c>
+      <c r="I126" t="s">
+        <v>762</v>
+      </c>
+      <c r="J126" t="s">
+        <v>619</v>
+      </c>
+      <c r="K126" t="s">
+        <v>763</v>
+      </c>
+      <c r="L126" t="s">
+        <v>55</v>
+      </c>
+      <c r="M126" t="s">
+        <v>764</v>
+      </c>
+      <c r="N126" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>14</v>
+      </c>
+      <c r="B127" t="s">
+        <v>15</v>
+      </c>
+      <c r="C127" t="s">
+        <v>759</v>
+      </c>
+      <c r="D127" t="s">
+        <v>766</v>
+      </c>
+      <c r="E127"/>
+      <c r="F127"/>
+      <c r="G127"/>
+      <c r="H127" t="s">
+        <v>761</v>
+      </c>
+      <c r="I127" t="s">
+        <v>767</v>
+      </c>
+      <c r="J127" t="s">
+        <v>619</v>
+      </c>
+      <c r="K127" t="s">
+        <v>768</v>
+      </c>
+      <c r="L127" t="s">
+        <v>180</v>
+      </c>
+      <c r="M127" t="s">
+        <v>769</v>
+      </c>
+      <c r="N127" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>14</v>
+      </c>
+      <c r="B128" t="s">
+        <v>15</v>
+      </c>
+      <c r="C128" t="s">
+        <v>770</v>
+      </c>
+      <c r="D128" t="s">
+        <v>771</v>
+      </c>
+      <c r="E128"/>
+      <c r="F128"/>
+      <c r="G128"/>
+      <c r="H128" t="s">
+        <v>772</v>
+      </c>
+      <c r="I128" t="s">
+        <v>773</v>
+      </c>
+      <c r="J128" t="s">
+        <v>619</v>
+      </c>
+      <c r="K128" t="s">
+        <v>774</v>
+      </c>
+      <c r="L128" t="s">
+        <v>628</v>
+      </c>
+      <c r="M128" t="s">
+        <v>775</v>
+      </c>
+      <c r="N128" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>14</v>
+      </c>
+      <c r="B129" t="s">
+        <v>15</v>
+      </c>
+      <c r="C129" t="s">
+        <v>777</v>
+      </c>
+      <c r="D129" t="s">
+        <v>104</v>
+      </c>
+      <c r="E129"/>
+      <c r="F129"/>
+      <c r="G129"/>
+      <c r="H129" t="s">
+        <v>778</v>
+      </c>
+      <c r="I129" t="s">
+        <v>779</v>
+      </c>
+      <c r="J129" t="s">
+        <v>619</v>
+      </c>
+      <c r="K129" t="s">
+        <v>780</v>
+      </c>
+      <c r="L129" t="s">
+        <v>781</v>
+      </c>
+      <c r="M129" t="s">
+        <v>782</v>
+      </c>
+      <c r="N129" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s">
+        <v>14</v>
+      </c>
+      <c r="B130" t="s">
+        <v>15</v>
+      </c>
+      <c r="C130" t="s">
+        <v>784</v>
+      </c>
+      <c r="D130" t="s">
+        <v>785</v>
+      </c>
+      <c r="E130"/>
+      <c r="F130"/>
+      <c r="G130"/>
+      <c r="H130" t="s">
+        <v>786</v>
+      </c>
+      <c r="I130" t="s">
+        <v>787</v>
+      </c>
+      <c r="J130" t="s">
+        <v>619</v>
+      </c>
+      <c r="K130" t="s">
+        <v>788</v>
+      </c>
+      <c r="L130" t="s">
+        <v>47</v>
+      </c>
+      <c r="M130" t="s">
+        <v>789</v>
+      </c>
+      <c r="N130" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>14</v>
+      </c>
+      <c r="B131" t="s">
+        <v>15</v>
+      </c>
+      <c r="C131" t="s">
+        <v>791</v>
+      </c>
+      <c r="D131" t="s">
+        <v>792</v>
+      </c>
+      <c r="E131"/>
+      <c r="F131"/>
+      <c r="G131"/>
+      <c r="H131" t="s">
+        <v>793</v>
+      </c>
+      <c r="I131" t="s">
+        <v>794</v>
+      </c>
+      <c r="J131" t="s">
+        <v>619</v>
+      </c>
+      <c r="K131" t="s">
+        <v>795</v>
+      </c>
+      <c r="L131" t="s">
+        <v>519</v>
+      </c>
+      <c r="M131" t="s">
+        <v>796</v>
+      </c>
+      <c r="N131" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>14</v>
+      </c>
+      <c r="B132" t="s">
+        <v>15</v>
+      </c>
+      <c r="C132" t="s">
+        <v>798</v>
+      </c>
+      <c r="D132" t="s">
+        <v>799</v>
+      </c>
+      <c r="E132"/>
+      <c r="F132"/>
+      <c r="G132"/>
+      <c r="H132" t="s">
+        <v>800</v>
+      </c>
+      <c r="I132" t="s">
+        <v>801</v>
+      </c>
+      <c r="J132" t="s">
+        <v>404</v>
+      </c>
+      <c r="K132" t="s">
+        <v>802</v>
+      </c>
+      <c r="L132" t="s">
+        <v>379</v>
+      </c>
+      <c r="M132" t="s">
+        <v>803</v>
+      </c>
+      <c r="N132" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>14</v>
+      </c>
+      <c r="B133" t="s">
+        <v>15</v>
+      </c>
+      <c r="C133" t="s">
+        <v>798</v>
+      </c>
+      <c r="D133" t="s">
+        <v>799</v>
+      </c>
+      <c r="E133"/>
+      <c r="F133"/>
+      <c r="G133"/>
+      <c r="H133" t="s">
+        <v>805</v>
+      </c>
+      <c r="I133" t="s">
+        <v>806</v>
+      </c>
+      <c r="J133" t="s">
+        <v>404</v>
+      </c>
+      <c r="K133" t="s">
+        <v>807</v>
+      </c>
+      <c r="L133" t="s">
+        <v>379</v>
+      </c>
+      <c r="M133" t="s">
+        <v>808</v>
+      </c>
+      <c r="N133" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s">
+        <v>14</v>
+      </c>
+      <c r="B134" t="s">
+        <v>15</v>
+      </c>
+      <c r="C134" t="s">
+        <v>809</v>
+      </c>
+      <c r="D134" t="s">
+        <v>810</v>
+      </c>
+      <c r="E134"/>
+      <c r="F134"/>
+      <c r="G134"/>
+      <c r="H134" t="s">
+        <v>811</v>
+      </c>
+      <c r="I134" t="s">
+        <v>812</v>
+      </c>
+      <c r="J134" t="s">
+        <v>619</v>
+      </c>
+      <c r="K134" t="s">
+        <v>813</v>
+      </c>
+      <c r="L134" t="s">
+        <v>814</v>
+      </c>
+      <c r="M134" t="s">
+        <v>815</v>
+      </c>
+      <c r="N134" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="s">
+        <v>14</v>
+      </c>
+      <c r="B135" t="s">
+        <v>15</v>
+      </c>
+      <c r="C135" t="s">
+        <v>817</v>
+      </c>
+      <c r="D135" t="s">
+        <v>818</v>
+      </c>
+      <c r="E135"/>
+      <c r="F135"/>
+      <c r="G135"/>
+      <c r="H135" t="s">
+        <v>819</v>
+      </c>
+      <c r="I135" t="s">
+        <v>820</v>
+      </c>
+      <c r="J135" t="s">
+        <v>404</v>
+      </c>
+      <c r="K135" t="s">
+        <v>821</v>
+      </c>
+      <c r="L135" t="s">
+        <v>379</v>
+      </c>
+      <c r="M135" t="s">
+        <v>822</v>
+      </c>
+      <c r="N135" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>14</v>
+      </c>
+      <c r="B136" t="s">
+        <v>15</v>
+      </c>
+      <c r="C136" t="s">
+        <v>824</v>
+      </c>
+      <c r="D136" t="s">
+        <v>825</v>
+      </c>
+      <c r="E136"/>
+      <c r="F136"/>
+      <c r="G136"/>
+      <c r="H136" t="s">
+        <v>826</v>
+      </c>
+      <c r="I136" t="s">
+        <v>827</v>
+      </c>
+      <c r="J136" t="s">
+        <v>619</v>
+      </c>
+      <c r="K136" t="s">
+        <v>828</v>
+      </c>
+      <c r="L136" t="s">
+        <v>829</v>
+      </c>
+      <c r="M136" t="s">
+        <v>830</v>
+      </c>
+      <c r="N136" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s">
+        <v>14</v>
+      </c>
+      <c r="B137" t="s">
+        <v>15</v>
+      </c>
+      <c r="C137" t="s">
+        <v>832</v>
+      </c>
+      <c r="D137" t="s">
+        <v>104</v>
+      </c>
+      <c r="E137"/>
+      <c r="F137"/>
+      <c r="G137"/>
+      <c r="H137" t="s">
+        <v>833</v>
+      </c>
+      <c r="I137" t="s">
+        <v>834</v>
+      </c>
+      <c r="J137" t="s">
+        <v>619</v>
+      </c>
+      <c r="K137" t="s">
+        <v>835</v>
+      </c>
+      <c r="L137" t="s">
+        <v>836</v>
+      </c>
+      <c r="M137" t="s">
+        <v>837</v>
+      </c>
+      <c r="N137" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>14</v>
+      </c>
+      <c r="B138" t="s">
+        <v>15</v>
+      </c>
+      <c r="C138" t="s">
+        <v>839</v>
+      </c>
+      <c r="D138" t="s">
+        <v>840</v>
+      </c>
+      <c r="E138"/>
+      <c r="F138"/>
+      <c r="G138"/>
+      <c r="H138" t="s">
+        <v>841</v>
+      </c>
+      <c r="I138" t="s">
+        <v>842</v>
+      </c>
+      <c r="J138" t="s">
+        <v>619</v>
+      </c>
+      <c r="K138" t="s">
+        <v>843</v>
+      </c>
+      <c r="L138" t="s">
+        <v>844</v>
+      </c>
+      <c r="M138" t="s">
+        <v>845</v>
+      </c>
+      <c r="N138" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>14</v>
+      </c>
+      <c r="B139" t="s">
+        <v>15</v>
+      </c>
+      <c r="C139" t="s">
+        <v>847</v>
+      </c>
+      <c r="D139" t="s">
+        <v>848</v>
+      </c>
+      <c r="E139"/>
+      <c r="F139"/>
+      <c r="G139"/>
+      <c r="H139" t="s">
+        <v>849</v>
+      </c>
+      <c r="I139" t="s">
+        <v>850</v>
+      </c>
+      <c r="J139" t="s">
+        <v>619</v>
+      </c>
+      <c r="K139" t="s">
+        <v>851</v>
+      </c>
+      <c r="L139" t="s">
+        <v>852</v>
+      </c>
+      <c r="M139" t="s">
+        <v>853</v>
+      </c>
+      <c r="N139" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>14</v>
+      </c>
+      <c r="B140" t="s">
+        <v>15</v>
+      </c>
+      <c r="C140" t="s">
+        <v>855</v>
+      </c>
+      <c r="D140" t="s">
+        <v>66</v>
+      </c>
+      <c r="E140"/>
+      <c r="F140"/>
+      <c r="G140"/>
+      <c r="H140" t="s">
+        <v>539</v>
+      </c>
+      <c r="I140" t="s">
+        <v>856</v>
+      </c>
+      <c r="J140" t="s">
+        <v>619</v>
+      </c>
+      <c r="K140" t="s">
+        <v>857</v>
+      </c>
+      <c r="L140" t="s">
+        <v>70</v>
+      </c>
+      <c r="M140" t="s">
+        <v>858</v>
+      </c>
+      <c r="N140" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>14</v>
+      </c>
+      <c r="B141" t="s">
+        <v>15</v>
+      </c>
+      <c r="C141" t="s">
+        <v>860</v>
+      </c>
+      <c r="D141" t="s">
+        <v>861</v>
+      </c>
+      <c r="E141"/>
+      <c r="F141"/>
+      <c r="G141"/>
+      <c r="H141" t="s">
+        <v>862</v>
+      </c>
+      <c r="I141" t="s">
+        <v>863</v>
+      </c>
+      <c r="J141" t="s">
+        <v>619</v>
+      </c>
+      <c r="K141" t="s">
+        <v>864</v>
+      </c>
+      <c r="L141" t="s">
+        <v>260</v>
+      </c>
+      <c r="M141" t="s">
+        <v>865</v>
+      </c>
+      <c r="N141" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>14</v>
+      </c>
+      <c r="B142" t="s">
+        <v>15</v>
+      </c>
+      <c r="C142" t="s">
+        <v>860</v>
+      </c>
+      <c r="D142" t="s">
+        <v>17</v>
+      </c>
+      <c r="E142"/>
+      <c r="F142"/>
+      <c r="G142"/>
+      <c r="H142" t="s">
+        <v>862</v>
+      </c>
+      <c r="I142" t="s">
+        <v>867</v>
+      </c>
+      <c r="J142" t="s">
+        <v>619</v>
+      </c>
+      <c r="K142" t="s">
+        <v>868</v>
+      </c>
+      <c r="L142" t="s">
+        <v>22</v>
+      </c>
+      <c r="M142" t="s">
+        <v>869</v>
+      </c>
+      <c r="N142" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s">
+        <v>14</v>
+      </c>
+      <c r="B143" t="s">
+        <v>15</v>
+      </c>
+      <c r="C143" t="s">
+        <v>870</v>
+      </c>
+      <c r="D143" t="s">
+        <v>104</v>
+      </c>
+      <c r="E143"/>
+      <c r="F143"/>
+      <c r="G143"/>
+      <c r="H143" t="s">
+        <v>871</v>
+      </c>
+      <c r="I143" t="s">
+        <v>872</v>
+      </c>
+      <c r="J143" t="s">
+        <v>619</v>
+      </c>
+      <c r="K143" t="s">
+        <v>873</v>
+      </c>
+      <c r="L143" t="s">
+        <v>47</v>
+      </c>
+      <c r="M143" t="s">
+        <v>874</v>
+      </c>
+      <c r="N143" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>14</v>
+      </c>
+      <c r="B144" t="s">
+        <v>15</v>
+      </c>
+      <c r="C144" t="s">
+        <v>876</v>
+      </c>
+      <c r="D144" t="s">
+        <v>877</v>
+      </c>
+      <c r="E144"/>
+      <c r="F144"/>
+      <c r="G144"/>
+      <c r="H144" t="s">
+        <v>878</v>
+      </c>
+      <c r="I144" t="s">
+        <v>879</v>
+      </c>
+      <c r="J144" t="s">
+        <v>619</v>
+      </c>
+      <c r="K144" t="s">
+        <v>880</v>
+      </c>
+      <c r="L144" t="s">
+        <v>881</v>
+      </c>
+      <c r="M144" t="s">
+        <v>882</v>
+      </c>
+      <c r="N144" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s">
+        <v>14</v>
+      </c>
+      <c r="B145" t="s">
+        <v>15</v>
+      </c>
+      <c r="C145" t="s">
+        <v>876</v>
+      </c>
+      <c r="D145" t="s">
+        <v>884</v>
+      </c>
+      <c r="E145"/>
+      <c r="F145"/>
+      <c r="G145"/>
+      <c r="H145" t="s">
+        <v>878</v>
+      </c>
+      <c r="I145" t="s">
+        <v>885</v>
+      </c>
+      <c r="J145" t="s">
+        <v>619</v>
+      </c>
+      <c r="K145" t="s">
+        <v>886</v>
+      </c>
+      <c r="L145" t="s">
+        <v>730</v>
+      </c>
+      <c r="M145" t="s">
+        <v>887</v>
+      </c>
+      <c r="N145" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="s">
+        <v>14</v>
+      </c>
+      <c r="B146" t="s">
+        <v>15</v>
+      </c>
+      <c r="C146" t="s">
+        <v>888</v>
+      </c>
+      <c r="D146" t="s">
+        <v>889</v>
+      </c>
+      <c r="E146"/>
+      <c r="F146"/>
+      <c r="G146"/>
+      <c r="H146" t="s">
+        <v>890</v>
+      </c>
+      <c r="I146" t="s">
+        <v>891</v>
+      </c>
+      <c r="J146" t="s">
+        <v>619</v>
+      </c>
+      <c r="K146" t="s">
+        <v>892</v>
+      </c>
+      <c r="L146" t="s">
+        <v>260</v>
+      </c>
+      <c r="M146" t="s">
+        <v>893</v>
+      </c>
+      <c r="N146" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s">
+        <v>14</v>
+      </c>
+      <c r="B147" t="s">
+        <v>15</v>
+      </c>
+      <c r="C147" t="s">
+        <v>895</v>
+      </c>
+      <c r="D147" t="s">
+        <v>322</v>
+      </c>
+      <c r="E147"/>
+      <c r="F147"/>
+      <c r="G147"/>
+      <c r="H147" t="s">
+        <v>896</v>
+      </c>
+      <c r="I147" t="s">
+        <v>897</v>
+      </c>
+      <c r="J147" t="s">
+        <v>619</v>
+      </c>
+      <c r="K147" t="s">
+        <v>898</v>
+      </c>
+      <c r="L147" t="s">
+        <v>326</v>
+      </c>
+      <c r="M147" t="s">
+        <v>899</v>
+      </c>
+      <c r="N147" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
+        <v>14</v>
+      </c>
+      <c r="B148" t="s">
+        <v>15</v>
+      </c>
+      <c r="C148" t="s">
+        <v>895</v>
+      </c>
+      <c r="D148" t="s">
+        <v>66</v>
+      </c>
+      <c r="E148"/>
+      <c r="F148"/>
+      <c r="G148"/>
+      <c r="H148" t="s">
+        <v>896</v>
+      </c>
+      <c r="I148" t="s">
+        <v>901</v>
+      </c>
+      <c r="J148" t="s">
+        <v>619</v>
+      </c>
+      <c r="K148" t="s">
+        <v>902</v>
+      </c>
+      <c r="L148" t="s">
+        <v>70</v>
+      </c>
+      <c r="M148" t="s">
+        <v>903</v>
+      </c>
+      <c r="N148" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="s">
+        <v>14</v>
+      </c>
+      <c r="B149" t="s">
+        <v>15</v>
+      </c>
+      <c r="C149" t="s">
+        <v>904</v>
+      </c>
+      <c r="D149" t="s">
+        <v>905</v>
+      </c>
+      <c r="E149"/>
+      <c r="F149"/>
+      <c r="G149"/>
+      <c r="H149" t="s">
+        <v>906</v>
+      </c>
+      <c r="I149" t="s">
+        <v>907</v>
+      </c>
+      <c r="J149" t="s">
+        <v>619</v>
+      </c>
+      <c r="K149" t="s">
+        <v>908</v>
+      </c>
+      <c r="L149" t="s">
+        <v>628</v>
+      </c>
+      <c r="M149" t="s">
+        <v>909</v>
+      </c>
+      <c r="N149" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>14</v>
+      </c>
+      <c r="B150" t="s">
+        <v>15</v>
+      </c>
+      <c r="C150" t="s">
+        <v>904</v>
+      </c>
+      <c r="D150" t="s">
+        <v>911</v>
+      </c>
+      <c r="E150"/>
+      <c r="F150"/>
+      <c r="G150"/>
+      <c r="H150" t="s">
+        <v>906</v>
+      </c>
+      <c r="I150" t="s">
+        <v>912</v>
+      </c>
+      <c r="J150" t="s">
+        <v>619</v>
+      </c>
+      <c r="K150" t="s">
+        <v>913</v>
+      </c>
+      <c r="L150" t="s">
+        <v>55</v>
+      </c>
+      <c r="M150" t="s">
+        <v>914</v>
+      </c>
+      <c r="N150" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s">
+        <v>14</v>
+      </c>
+      <c r="B151" t="s">
+        <v>15</v>
+      </c>
+      <c r="C151" t="s">
+        <v>915</v>
+      </c>
+      <c r="D151" t="s">
+        <v>916</v>
+      </c>
+      <c r="E151"/>
+      <c r="F151"/>
+      <c r="G151"/>
+      <c r="H151" t="s">
+        <v>917</v>
+      </c>
+      <c r="I151" t="s">
+        <v>918</v>
+      </c>
+      <c r="J151" t="s">
+        <v>213</v>
+      </c>
+      <c r="K151" t="s">
+        <v>919</v>
+      </c>
+      <c r="L151" t="s">
+        <v>920</v>
+      </c>
+      <c r="M151" t="s">
+        <v>921</v>
+      </c>
+      <c r="N151" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>14</v>
+      </c>
+      <c r="B152" t="s">
+        <v>15</v>
+      </c>
+      <c r="C152" t="s">
+        <v>923</v>
+      </c>
+      <c r="D152" t="s">
+        <v>924</v>
+      </c>
+      <c r="E152"/>
+      <c r="F152"/>
+      <c r="G152"/>
+      <c r="H152" t="s">
+        <v>925</v>
+      </c>
+      <c r="I152" t="s">
+        <v>926</v>
+      </c>
+      <c r="J152" t="s">
+        <v>619</v>
+      </c>
+      <c r="K152" t="s">
+        <v>927</v>
+      </c>
+      <c r="L152" t="s">
+        <v>928</v>
+      </c>
+      <c r="M152" t="s">
+        <v>929</v>
+      </c>
+      <c r="N152" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="s">
+        <v>14</v>
+      </c>
+      <c r="B153" t="s">
+        <v>15</v>
+      </c>
+      <c r="C153" t="s">
+        <v>396</v>
+      </c>
+      <c r="D153" t="s">
+        <v>931</v>
+      </c>
+      <c r="E153"/>
+      <c r="F153"/>
+      <c r="G153"/>
+      <c r="H153" t="s">
+        <v>932</v>
+      </c>
+      <c r="I153" t="s">
+        <v>933</v>
+      </c>
+      <c r="J153" t="s">
+        <v>619</v>
+      </c>
+      <c r="K153" t="s">
+        <v>934</v>
+      </c>
+      <c r="L153" t="s">
+        <v>55</v>
+      </c>
+      <c r="M153" t="s">
+        <v>935</v>
+      </c>
+      <c r="N153" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="s">
+        <v>14</v>
+      </c>
+      <c r="B154" t="s">
+        <v>15</v>
+      </c>
+      <c r="C154" t="s">
+        <v>936</v>
+      </c>
+      <c r="D154" t="s">
+        <v>937</v>
+      </c>
+      <c r="E154"/>
+      <c r="F154"/>
+      <c r="G154"/>
+      <c r="H154" t="s">
+        <v>938</v>
+      </c>
+      <c r="I154" t="s">
+        <v>939</v>
+      </c>
+      <c r="J154" t="s">
+        <v>619</v>
+      </c>
+      <c r="K154" t="s">
+        <v>940</v>
+      </c>
+      <c r="L154" t="s">
+        <v>30</v>
+      </c>
+      <c r="M154" t="s">
+        <v>941</v>
+      </c>
+      <c r="N154" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="s">
+        <v>14</v>
+      </c>
+      <c r="B155" t="s">
+        <v>15</v>
+      </c>
+      <c r="C155" t="s">
+        <v>943</v>
+      </c>
+      <c r="D155" t="s">
+        <v>944</v>
+      </c>
+      <c r="E155"/>
+      <c r="F155"/>
+      <c r="G155"/>
+      <c r="H155" t="s">
+        <v>945</v>
+      </c>
+      <c r="I155" t="s">
+        <v>946</v>
+      </c>
+      <c r="J155" t="s">
+        <v>404</v>
+      </c>
+      <c r="K155" t="s">
+        <v>947</v>
+      </c>
+      <c r="L155" t="s">
+        <v>22</v>
+      </c>
+      <c r="M155" t="s">
+        <v>948</v>
+      </c>
+      <c r="N155" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="s">
+        <v>14</v>
+      </c>
+      <c r="B156" t="s">
+        <v>15</v>
+      </c>
+      <c r="C156" t="s">
+        <v>950</v>
+      </c>
+      <c r="D156" t="s">
+        <v>951</v>
+      </c>
+      <c r="E156"/>
+      <c r="F156"/>
+      <c r="G156"/>
+      <c r="H156" t="s">
+        <v>952</v>
+      </c>
+      <c r="I156" t="s">
+        <v>953</v>
+      </c>
+      <c r="J156" t="s">
+        <v>619</v>
+      </c>
+      <c r="K156" t="s">
+        <v>954</v>
+      </c>
+      <c r="L156" t="s">
+        <v>955</v>
+      </c>
+      <c r="M156" t="s">
+        <v>956</v>
+      </c>
+      <c r="N156" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s">
+        <v>14</v>
+      </c>
+      <c r="B157" t="s">
+        <v>15</v>
+      </c>
+      <c r="C157" t="s">
+        <v>958</v>
+      </c>
+      <c r="D157" t="s">
+        <v>959</v>
+      </c>
+      <c r="E157"/>
+      <c r="F157"/>
+      <c r="G157"/>
+      <c r="H157" t="s">
+        <v>960</v>
+      </c>
+      <c r="I157" t="s">
+        <v>961</v>
+      </c>
+      <c r="J157" t="s">
+        <v>404</v>
+      </c>
+      <c r="K157" t="s">
+        <v>962</v>
+      </c>
+      <c r="L157" t="s">
+        <v>233</v>
+      </c>
+      <c r="M157" t="s">
+        <v>963</v>
+      </c>
+      <c r="N157" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="s">
+        <v>14</v>
+      </c>
+      <c r="B158" t="s">
+        <v>15</v>
+      </c>
+      <c r="C158" t="s">
+        <v>965</v>
+      </c>
+      <c r="D158" t="s">
+        <v>966</v>
+      </c>
+      <c r="E158"/>
+      <c r="F158"/>
+      <c r="G158"/>
+      <c r="H158" t="s">
+        <v>967</v>
+      </c>
+      <c r="I158" t="s">
+        <v>968</v>
+      </c>
+      <c r="J158" t="s">
+        <v>404</v>
+      </c>
+      <c r="K158" t="s">
+        <v>969</v>
+      </c>
+      <c r="L158" t="s">
+        <v>413</v>
+      </c>
+      <c r="M158" t="s">
+        <v>970</v>
+      </c>
+      <c r="N158" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="s">
+        <v>14</v>
+      </c>
+      <c r="B159" t="s">
+        <v>15</v>
+      </c>
+      <c r="C159" t="s">
+        <v>965</v>
+      </c>
+      <c r="D159" t="s">
+        <v>972</v>
+      </c>
+      <c r="E159"/>
+      <c r="F159"/>
+      <c r="G159"/>
+      <c r="H159" t="s">
+        <v>967</v>
+      </c>
+      <c r="I159" t="s">
+        <v>973</v>
+      </c>
+      <c r="J159" t="s">
+        <v>404</v>
+      </c>
+      <c r="K159" t="s">
+        <v>974</v>
+      </c>
+      <c r="L159" t="s">
+        <v>92</v>
+      </c>
+      <c r="M159" t="s">
+        <v>975</v>
+      </c>
+      <c r="N159" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="s">
+        <v>14</v>
+      </c>
+      <c r="B160" t="s">
+        <v>15</v>
+      </c>
+      <c r="C160" t="s">
+        <v>976</v>
+      </c>
+      <c r="D160" t="s">
+        <v>977</v>
+      </c>
+      <c r="E160"/>
+      <c r="F160"/>
+      <c r="G160"/>
+      <c r="H160" t="s">
+        <v>978</v>
+      </c>
+      <c r="I160" t="s">
+        <v>979</v>
+      </c>
+      <c r="J160" t="s">
+        <v>404</v>
+      </c>
+      <c r="K160" t="s">
+        <v>980</v>
+      </c>
+      <c r="L160" t="s">
+        <v>981</v>
+      </c>
+      <c r="M160" t="s">
+        <v>982</v>
+      </c>
+      <c r="N160" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s">
+        <v>14</v>
+      </c>
+      <c r="B161" t="s">
+        <v>15</v>
+      </c>
+      <c r="C161" t="s">
+        <v>408</v>
+      </c>
+      <c r="D161" t="s">
+        <v>984</v>
+      </c>
+      <c r="E161"/>
+      <c r="F161"/>
+      <c r="G161"/>
+      <c r="H161" t="s">
+        <v>410</v>
+      </c>
+      <c r="I161" t="s">
+        <v>985</v>
+      </c>
+      <c r="J161" t="s">
+        <v>404</v>
+      </c>
+      <c r="K161" t="s">
+        <v>986</v>
+      </c>
+      <c r="L161" t="s">
+        <v>318</v>
+      </c>
+      <c r="M161" t="s">
+        <v>987</v>
+      </c>
+      <c r="N161" t="s">
+        <v>415</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>