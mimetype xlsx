--- v5 (2026-09-20)
+++ v6 (2026-10-10)
@@ -6,3069 +6,2488 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1774" uniqueCount="988">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1323" uniqueCount="794">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski kazneni sud u Zagrebu</t>
   </si>
   <si>
-    <t>Kov-967/2026</t>
-[...575 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=357&amp;godina=2026</t>
+    <t>Kvm-279/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 27.10.2026.</t>
+  </si>
+  <si>
+    <t>Toni Marčinković 98111774246</t>
+  </si>
+  <si>
+    <t>09.10.2026. 15:15:27</t>
+  </si>
+  <si>
+    <t>16.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15df4e9c-9aad-492b-848c-d9feef7c3633</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 27.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15df4e9c-9aad-492b-848c-d9feef7c3633/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kvm&amp;predmet=279&amp;godina=2026</t>
   </si>
   <si>
     <t>Kovm-138/2025</t>
   </si>
   <si>
     <t>anonimizirano rješenje od 24.08.2026.
 pot.opt.</t>
   </si>
   <si>
-    <t>Velimir Slonjšak 08486106432</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8e6447ec-235a-4ec7-a131-8ca056ece244</t>
+    <t>Štefica Slonjšak 30619757471</t>
+  </si>
+  <si>
+    <t>09.10.2026. 14:40:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf89e9f1-8d31-4202-8d96-9bb26067a998</t>
   </si>
   <si>
     <t>Anonimizirana odluka _ dopis.docx O822O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/8e6447ec-235a-4ec7-a131-8ca056ece244/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf89e9f1-8d31-4202-8d96-9bb26067a998/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kovm&amp;predmet=138&amp;godina=2025</t>
   </si>
   <si>
-    <t>anonimizirano rješenje od 24.08.2026.
-[...42 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/05352c02-cd14-43b8-95e7-042a522c27ea</t>
+    <t>Kovm-123/2026</t>
+  </si>
+  <si>
+    <t>optužnica na odgovor</t>
+  </si>
+  <si>
+    <t>Dražen Bajcer 82238251415</t>
+  </si>
+  <si>
+    <t>09.10.2026. 14:37:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fc89330-b932-424f-b8d5-98429d00b5b7</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fc89330-b932-424f-b8d5-98429d00b5b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kovm&amp;predmet=123&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-85/2023</t>
+  </si>
+  <si>
+    <t>II° presuda od 24.08.2026.</t>
+  </si>
+  <si>
+    <t>Bruno Ljubić 84425023538</t>
+  </si>
+  <si>
+    <t>09.10.2026. 14:29:00</t>
+  </si>
+  <si>
+    <t>17.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc9231f7-3efc-42ca-82ea-2e84dd1c9d49</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc9231f7-3efc-42ca-82ea-2e84dd1c9d49/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=85&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.10.2026.</t>
+  </si>
+  <si>
+    <t>09.10.2026. 14:28:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fa615bb-50d4-4001-b4ef-7db6ef9507ad</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fa615bb-50d4-4001-b4ef-7db6ef9507ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kv-1434/2024</t>
+  </si>
+  <si>
+    <t>Potvrda pravomoćnosti/ovršnosti od 15.07.2026.;</t>
+  </si>
+  <si>
+    <t>Zlatko Mamić 73416776117</t>
+  </si>
+  <si>
+    <t>09.10.2026. 13:02:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/608449e1-255c-4561-abe4-9a83eab114d2</t>
+  </si>
+  <si>
+    <t>Rješenje - vraćanje_oduzimanje stvari.pdf O720O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/608449e1-255c-4561-abe4-9a83eab114d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=1434&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>K-1628/2024</t>
+  </si>
+  <si>
+    <t>Žalba na odgovor</t>
+  </si>
+  <si>
+    <t>Ignac Drašković 91323434008</t>
+  </si>
+  <si>
+    <t>09.10.2026. 12:54:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bd5c605-5331-424f-97f5-42b219215c0e</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bd5c605-5331-424f-97f5-42b219215c0e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1628&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kov-1126/2026</t>
+  </si>
+  <si>
+    <t>obavijest oštećeniku</t>
+  </si>
+  <si>
+    <t>Anamarija Buljan 75076864131</t>
+  </si>
+  <si>
+    <t>09.10.2026. 12:34:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05a2513e-2760-4eac-8722-530471a46311</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05a2513e-2760-4eac-8722-530471a46311/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1126&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Boria Vitas 35974207469</t>
+  </si>
+  <si>
+    <t>09.10.2026. 12:34:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a0a86dc-d5a1-48dc-99e5-e939bb9e648c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a0a86dc-d5a1-48dc-99e5-e939bb9e648c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-2001/2023</t>
+  </si>
+  <si>
+    <t>Nalaz i mišljenje od 08.09.2026.</t>
+  </si>
+  <si>
+    <t>Vladimir Radušić 03923962303</t>
+  </si>
+  <si>
+    <t>09.10.2026. 10:30:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f080b857-09b3-4e4a-88aa-eb1bc86b0396</t>
+  </si>
+  <si>
+    <t>Nalaz i mišljenje vještaka.pdf P35P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f080b857-09b3-4e4a-88aa-eb1bc86b0396/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=2001&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Nalaz i mišljenje od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>09.10.2026. 10:30:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b597fe01-ef6d-4462-9338-0e09bbcf2774</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b597fe01-ef6d-4462-9338-0e09bbcf2774/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-1282/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.10.2026.-102</t>
+  </si>
+  <si>
+    <t>Velimir Bujanec 66343154587</t>
+  </si>
+  <si>
+    <t>09.10.2026. 10:29:39</t>
+  </si>
+  <si>
+    <t>19.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f52825c3-634f-4199-959c-b218dffe786c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f52825c3-634f-4199-959c-b218dffe786c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1282&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>K-2193/2020</t>
+  </si>
+  <si>
+    <t>II° Presuda od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>Mato Malenica 22754230300</t>
+  </si>
+  <si>
+    <t>09.10.2026. 07:43:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f5c033b-26ba-4a7f-87bf-88ed9e038689</t>
+  </si>
+  <si>
+    <t>Presuda - odbijena žalba - potvrđena presuda 1. st..pdf P536P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f5c033b-26ba-4a7f-87bf-88ed9e038689/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=2193&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>K-1227/2023</t>
+  </si>
+  <si>
+    <t>Rješenje o trošku od 22.09.2026.</t>
+  </si>
+  <si>
+    <t>Dejan Posavac 56870261914</t>
+  </si>
+  <si>
+    <t>08.10.2026. 17:05:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66147794-6bcb-4542-aa67-747e7f53c528</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66147794-6bcb-4542-aa67-747e7f53c528/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1227&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>K-1079/2021</t>
+  </si>
+  <si>
+    <t>Rješenje o razdvajanju postupka od 06.10.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Novačić 67923522064</t>
+  </si>
+  <si>
+    <t>08.10.2026. 16:09:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c117d12c-a32c-42e6-a365-b1acfeb2e624</t>
+  </si>
+  <si>
+    <t>Rješenje - razdvajanje postupka.pdf O287O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c117d12c-a32c-42e6-a365-b1acfeb2e624/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1079&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>K-998/2025</t>
+  </si>
+  <si>
+    <t>Nalog o preodgodi ročišta od 08.10.2026.</t>
+  </si>
+  <si>
+    <t>Tomas Lavin 30932979379</t>
+  </si>
+  <si>
+    <t>08.10.2026. 15:16:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7517fe1d-c8b3-4997-802a-fdef0e9f6d91</t>
   </si>
   <si>
     <t>Nalog.pdf O24O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/05352c02-cd14-43b8-95e7-042a522c27ea/dokumenti/preuzimanje</t>
-[...74 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/89db5011-6e5e-4497-9e1a-e7994534b121</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/7517fe1d-c8b3-4997-802a-fdef0e9f6d91/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=998&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-1864/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 13.07.2026.</t>
+  </si>
+  <si>
+    <t>08.10.2026. 13:26:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76a0a098-2845-4288-995f-54cecc05f968</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća - s obrazloženjem.pdf O711O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76a0a098-2845-4288-995f-54cecc05f968/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1864&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>K-1040/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 02.09.2026.</t>
+  </si>
+  <si>
+    <t>Štefanija Topolovec 38191799644</t>
+  </si>
+  <si>
+    <t>08.10.2026. 13:21:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e82579b2-2b37-4931-a8f7-afef41253cda</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e82579b2-2b37-4931-a8f7-afef41253cda/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1040&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv-642/2026</t>
+  </si>
+  <si>
+    <t>Obavijest o pravomoćnosti od 02.10.2026.</t>
+  </si>
+  <si>
+    <t>Zvonimir Bračić / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>08.10.2026. 12:40:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbb8ff16-e146-4b6a-ba47-edb7828099a7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbb8ff16-e146-4b6a-ba47-edb7828099a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=642&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-147/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 28.04.2026.-14</t>
+  </si>
+  <si>
+    <t>Nives Posavec 12813718376</t>
+  </si>
+  <si>
+    <t>08.10.2026. 12:37:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d83e72b0-5b5a-4256-b8db-c476529ad2ed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d83e72b0-5b5a-4256-b8db-c476529ad2ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=147&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-778/2026</t>
+  </si>
+  <si>
+    <t>Žalba od 26.08.2026. na odgovor uz pouku</t>
+  </si>
+  <si>
+    <t>Dragana Barić 70278929438</t>
+  </si>
+  <si>
+    <t>08.10.2026. 11:51:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/630794cc-3a26-4550-818a-7e1f5709e626</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/630794cc-3a26-4550-818a-7e1f5709e626/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=778&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-852/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.08.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Čakić 77691602605</t>
+  </si>
+  <si>
+    <t>08.10.2026. 10:24:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/050d8148-1e7a-4607-8991-6441a1398453</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/050d8148-1e7a-4607-8991-6441a1398453/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=852&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>08.10.2026. 10:23:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ed09005-877b-4ec8-8af4-53d3c31ac404</t>
   </si>
   <si>
     <t>Rješenje - izdvajanje (nezakoniti dokazi, zapisnici.obavijesti i dr.).pdf O170O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/89db5011-6e5e-4497-9e1a-e7994534b121/dokumenti/preuzimanje</t>
-[...350 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f2881dec-33ee-4544-9def-a0051194facf</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ed09005-877b-4ec8-8af4-53d3c31ac404/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-1208/2026</t>
+  </si>
+  <si>
+    <t>Nalog za platež od 25.09.2026.</t>
+  </si>
+  <si>
+    <t>Stefani Hamidović 26535674313</t>
+  </si>
+  <si>
+    <t>08.10.2026. 10:10:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e704e2a-c24a-42b4-9946-f356afcb74bc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e704e2a-c24a-42b4-9946-f356afcb74bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1208&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Obavijest o pravomoćnosti od 25.09.2026.</t>
+  </si>
+  <si>
+    <t>08.10.2026. 10:10:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b57d175d-1a42-4f74-b2a7-7a3b2d53713a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b57d175d-1a42-4f74-b2a7-7a3b2d53713a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-1218/2026</t>
+  </si>
+  <si>
+    <t>Obavijest od 08.10.2026.</t>
+  </si>
+  <si>
+    <t>Zrinka Črnelić 26655193334</t>
+  </si>
+  <si>
+    <t>08.10.2026. 09:51:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9124eae-eaa6-4fbc-8fa7-ceeed668b6d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9124eae-eaa6-4fbc-8fa7-ceeed668b6d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1218&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1816/2023</t>
+  </si>
+  <si>
+    <t>uplatnica od 11.09.2026.-17</t>
+  </si>
+  <si>
+    <t>Davor Kruhoberec 38641474913</t>
+  </si>
+  <si>
+    <t>08.10.2026. 09:36:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/594f1556-588f-4159-80dd-183350b3ec7b</t>
+  </si>
+  <si>
+    <t>Dostava uplatnice.pdf O12O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/594f1556-588f-4159-80dd-183350b3ec7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1816&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Kov-1084/2026</t>
+  </si>
+  <si>
+    <t>Optužnica na odgovor</t>
+  </si>
+  <si>
+    <t>Zdravko Đuranec 32223557694</t>
+  </si>
+  <si>
+    <t>07.10.2026. 15:26:09</t>
+  </si>
+  <si>
+    <t>15.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4799c1e2-b212-420a-b0bc-6d6aae7a6da0</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4799c1e2-b212-420a-b0bc-6d6aae7a6da0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1084&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kvm-28/2025</t>
+  </si>
+  <si>
+    <t>anonimizirano rješenje od 22.1.2025.</t>
+  </si>
+  <si>
+    <t>Berger Khuseyn</t>
+  </si>
+  <si>
+    <t>07.10.2026. 14:47:17</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/105bcd45-be80-4419-a60b-ce24a33ab4f1</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/f2881dec-33ee-4544-9def-a0051194facf/dokumenti/preuzimanje</t>
-[...2 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kvm&amp;predmet=211&amp;godina=2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/105bcd45-be80-4419-a60b-ce24a33ab4f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kvm&amp;predmet=28&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-654/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 24.04.2026.</t>
+  </si>
+  <si>
+    <t>Saša Marinković 17095188366</t>
+  </si>
+  <si>
+    <t>07.10.2026. 14:32:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cdec69d-5ee1-471a-92c2-d2c3d95e98f6</t>
+  </si>
+  <si>
+    <t>Presuda - okrivljenik priznaje krivnju.pdf O632O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cdec69d-5ee1-471a-92c2-d2c3d95e98f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=654&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>K-1147/2025</t>
+  </si>
+  <si>
+    <t>II st. presuda od 25.8.2026.</t>
+  </si>
+  <si>
+    <t>Jadranko Slukan 18096064588</t>
+  </si>
+  <si>
+    <t>07.10.2026. 14:28:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c10a78b-3cab-40a0-8217-e685be67de01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c10a78b-3cab-40a0-8217-e685be67de01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1147&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-1123/2023</t>
+  </si>
+  <si>
+    <t>Žalb od 31.7.2026. na odgovor</t>
+  </si>
+  <si>
+    <t>Marijo Tadić 47297524276</t>
+  </si>
+  <si>
+    <t>07.10.2026. 14:01:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/095bd4ff-9269-4ca8-a543-034ae02883f2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/095bd4ff-9269-4ca8-a543-034ae02883f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1123&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Presuda od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>07.10.2026. 14:00:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68b66c4f-aa91-4071-b904-f87178943e9e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68b66c4f-aa91-4071-b904-f87178943e9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-87/2023</t>
+  </si>
+  <si>
+    <t>Presuda ŽS od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Boris Ožeg 15748173677</t>
+  </si>
+  <si>
+    <t>07.10.2026. 12:56:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ff2efb1-fb8f-491b-82fb-1908bdddf945</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ff2efb1-fb8f-491b-82fb-1908bdddf945/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=87&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Kov-1036/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 26.10.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Rajić-Poturica 76207955647</t>
+  </si>
+  <si>
+    <t>07.10.2026. 10:55:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/067c740a-4cee-4c08-a850-d24a5f10db3d</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 26.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/067c740a-4cee-4c08-a850-d24a5f10db3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1036&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>07.10.2026. 10:55:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afc83d9b-3027-4cb5-98fc-35c799ae0102</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afc83d9b-3027-4cb5-98fc-35c799ae0102/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-637/2026</t>
+  </si>
+  <si>
+    <t>II° rješenje od 30.09.2026.</t>
+  </si>
+  <si>
+    <t>Laaharr Eswar Malla 52222463304</t>
+  </si>
+  <si>
+    <t>07.10.2026. 10:37:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4669f6fd-dcc8-439d-9cce-2ffe2fd0dee9</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana.pdf P549P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4669f6fd-dcc8-439d-9cce-2ffe2fd0dee9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=637&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Shivaraj Rana Magar 91269654626</t>
+  </si>
+  <si>
+    <t>07.10.2026. 10:37:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa169ef1-a154-4e20-b772-e10aed7927cb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa169ef1-a154-4e20-b772-e10aed7927cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pawan Gurung 42469012533</t>
+  </si>
+  <si>
+    <t>07.10.2026. 10:37:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f1ee14d-b903-4d57-aa29-5c46439d2685</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f1ee14d-b903-4d57-aa29-5c46439d2685/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>K-321/2023</t>
   </si>
   <si>
-    <t>Presuda od 03.07.2025.</t>
+    <t>žalba na odgovor</t>
   </si>
   <si>
     <t>BESNIK ELSHANI</t>
   </si>
   <si>
-    <t>17.09.2026. 09:38:25</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0f477d89-9a3c-40cb-b57d-3c948da1b948/dokumenti/preuzimanje</t>
+    <t>07.10.2026. 10:29:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e303410-9ffe-4be6-ae01-f09f155588c3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e303410-9ffe-4be6-ae01-f09f155588c3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=321&amp;godina=2023</t>
   </si>
   <si>
-    <t>Kov-792/2026</t>
-[...714 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/414218b7-f05e-4841-a90b-02d523e97439</t>
+    <t>Kov-508/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.09.2026. -13</t>
+  </si>
+  <si>
+    <t>Damir Antolić 09606936505</t>
+  </si>
+  <si>
+    <t>07.10.2026. 10:27:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e165ef46-6eac-4224-b2ba-28743d7db876</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e165ef46-6eac-4224-b2ba-28743d7db876/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=508&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-657/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o produljenju MO od 23.09.2026.</t>
+  </si>
+  <si>
+    <t>Mehmed Šečić 78663274525</t>
+  </si>
+  <si>
+    <t>07.10.2026. 09:54:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60c11bc2-f340-4222-b6c7-1330120457ff</t>
+  </si>
+  <si>
+    <t>Rješenje - mjere opreza.pdf O181O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60c11bc2-f340-4222-b6c7-1330120457ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=657&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje o izdvajanju SB od 23.09.2026.</t>
+  </si>
+  <si>
+    <t>07.10.2026. 09:54:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28263d36-2d7f-40b1-a7b8-3e3584a75f62</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28263d36-2d7f-40b1-a7b8-3e3584a75f62/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje o potvrđivanju optužnice od 23.09.2026.</t>
+  </si>
+  <si>
+    <t>07.10.2026. 09:54:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba7f4f52-33ac-4281-b0ee-4a3252f079ee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba7f4f52-33ac-4281-b0ee-4a3252f079ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-281/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>Danijel Sente 46906807254</t>
+  </si>
+  <si>
+    <t>07.10.2026. 09:03:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab954470-df41-4d9b-b922-207bf6f6ef1d</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak presude.pdf O165O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab954470-df41-4d9b-b922-207bf6f6ef1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=281&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Presuda od 01.12.2025.</t>
+  </si>
+  <si>
+    <t>07.10.2026. 09:03:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c611f8a-ca8a-4f0a-aaeb-0cdedaa33bbc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c611f8a-ca8a-4f0a-aaeb-0cdedaa33bbc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-1110/2026</t>
+  </si>
+  <si>
+    <t>Danijel Jagušt 37165897679</t>
+  </si>
+  <si>
+    <t>07.10.2026. 08:52:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aae4ae09-55e1-49f4-9cb3-43c7349b2ade</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aae4ae09-55e1-49f4-9cb3-43c7349b2ade/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1110&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-2035/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>Milan Bilal 16110819189</t>
+  </si>
+  <si>
+    <t>07.10.2026. 08:50:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdcd2d18-d900-4eb5-a0ea-ad0fb4065a4a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdcd2d18-d900-4eb5-a0ea-ad0fb4065a4a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=2035&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-165/2026</t>
+  </si>
+  <si>
+    <t>Nalog za platež od 31.07.2026.</t>
+  </si>
+  <si>
+    <t>Mirko Čičak 78551752669</t>
+  </si>
+  <si>
+    <t>07.10.2026. 08:38:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d8be048-84ef-42b2-ada3-2f40f9bc1a51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d8be048-84ef-42b2-ada3-2f40f9bc1a51/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=165&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-745/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.08.2026.-21</t>
+  </si>
+  <si>
+    <t>Petra Polić 55690641514</t>
+  </si>
+  <si>
+    <t>07.10.2026. 08:36:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c362b22-8881-44ee-9317-7d2354c501a7</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c362b22-8881-44ee-9317-7d2354c501a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=745&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv-580/2026</t>
+  </si>
+  <si>
+    <t>II°Presuda od 02.10.2026.</t>
+  </si>
+  <si>
+    <t>Daniel Marić 37868875507</t>
+  </si>
+  <si>
+    <t>07.10.2026. 08:20:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fb3683f-eeca-4d71-ae29-00098d78c4fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fb3683f-eeca-4d71-ae29-00098d78c4fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=580&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-534/2021</t>
+  </si>
+  <si>
+    <t>Presuda od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>Davorka Denac 87388163470</t>
+  </si>
+  <si>
+    <t>07.10.2026. 08:02:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/447a81f5-6fb0-43e4-80a4-42cda52bdd0c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/447a81f5-6fb0-43e4-80a4-42cda52bdd0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=534&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Kov-161/2026</t>
+  </si>
+  <si>
+    <t>Renato Palić 41061441017</t>
+  </si>
+  <si>
+    <t>07.10.2026. 07:47:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6da0675-ca50-4b3a-9984-a1105d4608e8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6da0675-ca50-4b3a-9984-a1105d4608e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=161&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-1100/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o izdvajanju službenih bilješki 
+od 07.10.2026.</t>
+  </si>
+  <si>
+    <t>Nadia Katach 96810085507</t>
+  </si>
+  <si>
+    <t>07.10.2026. 07:45:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6af6cf8b-1b75-406d-8fa4-58e9a162f2c7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6af6cf8b-1b75-406d-8fa4-58e9a162f2c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1100&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje o potvrđivanju optužnice od 07.10.2026.</t>
+  </si>
+  <si>
+    <t>07.10.2026. 07:45:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89955112-c91b-4d4d-95d4-7dc55b729eeb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89955112-c91b-4d4d-95d4-7dc55b729eeb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kv-610/2026</t>
+  </si>
+  <si>
+    <t>Kv rješenje od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Leonardo Filipić 72730855902</t>
+  </si>
+  <si>
+    <t>07.10.2026. 07:45:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ac40bea-6670-4523-8578-2dd5b6f74ea6</t>
+  </si>
+  <si>
+    <t>Rješenje - izvanraspravno vijeće - ostalo.pdf O96O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ac40bea-6670-4523-8578-2dd5b6f74ea6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=610&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1988/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 09.09.2026.-12</t>
+  </si>
+  <si>
+    <t>Robert Novak 50798906719</t>
+  </si>
+  <si>
+    <t>07.10.2026. 07:39:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c504abb-e43f-4251-a882-3c3d87deb4ac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c504abb-e43f-4251-a882-3c3d87deb4ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1988&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-1779/2023</t>
+  </si>
+  <si>
+    <t>II stup. Presuda od 03.09.2026.</t>
+  </si>
+  <si>
+    <t>Marijo Beganović 66292698264</t>
+  </si>
+  <si>
+    <t>07.10.2026. 07:37:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e89eb43-915e-4cd3-a0c2-cec9a0f121df</t>
+  </si>
+  <si>
+    <t>Presuda - prihvaćena žalba - preinačena 1.st. presuda - iz drugih razloga.pdf P545P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e89eb43-915e-4cd3-a0c2-cec9a0f121df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1779&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>K-2033/2018</t>
+  </si>
+  <si>
+    <t>Presuda VSRH od 04.05.2026.</t>
+  </si>
+  <si>
+    <t>Ira Popović 13983517470</t>
+  </si>
+  <si>
+    <t>07.10.2026. 07:34:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9915570c-19be-4d75-a81b-9fe0f662aa60</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9915570c-19be-4d75-a81b-9fe0f662aa60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=2033&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Kov-720/2026</t>
+  </si>
+  <si>
+    <t>Ana Ćurković Ćurić 73871642492</t>
+  </si>
+  <si>
+    <t>07.10.2026. 07:32:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f32d446-f77a-4c28-abfe-2487dd3fe2ef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f32d446-f77a-4c28-abfe-2487dd3fe2ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=720&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-885/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.09.2026.</t>
+  </si>
+  <si>
+    <t>Silvana Beganović 42127097425</t>
+  </si>
+  <si>
+    <t>06.10.2026. 17:50:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e8ce921-dfa1-47b4-bc24-94ab8374e38d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e8ce921-dfa1-47b4-bc24-94ab8374e38d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=885&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Višnja Prpić 41103066232</t>
+  </si>
+  <si>
+    <t>06.10.2026. 17:50:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cbef3ec-af53-4bd7-910c-631e46f983b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cbef3ec-af53-4bd7-910c-631e46f983b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-1099/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o potvrđivanju optužnice od 25.09.2026.</t>
+  </si>
+  <si>
+    <t>Zoran Šebalj 44757366107</t>
+  </si>
+  <si>
+    <t>06.10.2026. 16:36:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c4da19d-887f-4c19-992b-6862bc106afd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c4da19d-887f-4c19-992b-6862bc106afd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1099&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-1224/2026</t>
+  </si>
+  <si>
+    <t>Optužnica OKDO Zagreb od 05.10.2026.,
+uz pouku o pravima, na odgovor</t>
+  </si>
+  <si>
+    <t>Almir Polić 92026000534</t>
+  </si>
+  <si>
+    <t>06.10.2026. 16:13:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb81aa80-2f12-4dc0-bd24-b0c5ba8eb1b7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb81aa80-2f12-4dc0-bd24-b0c5ba8eb1b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1224&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-826/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 18.09.2026.; Podnesak od 08.07.2026.</t>
+  </si>
+  <si>
+    <t>Robert Horvat 44693576632</t>
+  </si>
+  <si>
+    <t>06.10.2026. 14:39:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46b9ab85-bbf2-4cd7-b9f4-c0f056f424b4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46b9ab85-bbf2-4cd7-b9f4-c0f056f424b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=826&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1380/2021</t>
+  </si>
+  <si>
+    <t>Presuda od 16.09.2026.</t>
+  </si>
+  <si>
+    <t>Tomica Brundić 95839969252</t>
+  </si>
+  <si>
+    <t>06.10.2026. 14:26:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08c24b95-3a74-4aed-b479-cd0fa7e52bb6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08c24b95-3a74-4aed-b479-cd0fa7e52bb6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1380&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>K-1536/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.09.2026.</t>
+  </si>
+  <si>
+    <t>Krešimir Belina 43429478490</t>
+  </si>
+  <si>
+    <t>06.10.2026. 14:25:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5aa86b92-5a08-49c6-98ca-e2bea7bbc32a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5aa86b92-5a08-49c6-98ca-e2bea7bbc32a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1536&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Kzd-109/2022</t>
+  </si>
+  <si>
+    <t>Anonimizirano rješenje od 02.09.2026.</t>
+  </si>
+  <si>
+    <t>Igor Kunst 48325455740</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:15:34</t>
+  </si>
+  <si>
+    <t>13.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fa53695-4d9a-466d-a6f5-2b64e2344cac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fa53695-4d9a-466d-a6f5-2b64e2344cac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kzd&amp;predmet=109&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Kov-1348/2025</t>
+  </si>
+  <si>
+    <t>Rješenje-mjere opreza od 19.01.2026.</t>
+  </si>
+  <si>
+    <t>Lucija Perko 62428496568</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:51:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53472e86-5330-4131-bb86-b534e2cc90de</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53472e86-5330-4131-bb86-b534e2cc90de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1348&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-989/2026</t>
+  </si>
+  <si>
+    <t>Optužnica od 17.8.2026. na odgovor
+uz pouku o pravima</t>
+  </si>
+  <si>
+    <t>Samanta Kejić 53547482934</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:46:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ac3c477-5f2d-45cf-9659-ad695021e925</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ac3c477-5f2d-45cf-9659-ad695021e925/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=989&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-712/2026</t>
+  </si>
+  <si>
+    <t>Potvrda pravomoćnosti/ovršnosti od 30.07.2026.; Presuda od 18.05.2026.</t>
+  </si>
+  <si>
+    <t>Darijo Mikić 51703228068</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:21:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/447acd9d-e243-4b43-bc37-05476baacb40</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća - s obrazloženjem.pdf O711O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/447acd9d-e243-4b43-bc37-05476baacb40/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=712&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1039/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Kralj 22534281205</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:16:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7191bc2a-8822-4f3e-ba5c-f1e23c677763</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7191bc2a-8822-4f3e-ba5c-f1e23c677763/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1039&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1341/2023</t>
+  </si>
+  <si>
+    <t>Dopis od 31.07.2026. -31</t>
+  </si>
+  <si>
+    <t>Mijo Blažević 06323666652</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:12:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86f91c83-9324-48bc-8dd2-c08576f0483c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86f91c83-9324-48bc-8dd2-c08576f0483c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1341&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Kov-929/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.09.2026.</t>
+  </si>
+  <si>
+    <t>Devian Grobotek 42789947822</t>
+  </si>
+  <si>
+    <t>06.10.2026. 11:43:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9f62a62-99ca-4b9a-873a-ad2f1b70821c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9f62a62-99ca-4b9a-873a-ad2f1b70821c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=929&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>06.10.2026. 11:43:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e12a57ec-4740-479d-99ff-409463a45817</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e12a57ec-4740-479d-99ff-409463a45817/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kvm-203/2025</t>
+  </si>
+  <si>
+    <t>anonimizirana - II°presuda od 24.06.2026</t>
+  </si>
+  <si>
+    <t>Denis Pangrac 21511896312</t>
+  </si>
+  <si>
+    <t>06.10.2026. 11:15:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0d793db-01fd-47c3-ad29-1373ce2f5ea6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0d793db-01fd-47c3-ad29-1373ce2f5ea6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kvm&amp;predmet=203&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-1044/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.09.2026.-3</t>
+  </si>
+  <si>
+    <t>Danijel Maurović 60027795804</t>
+  </si>
+  <si>
+    <t>06.10.2026. 10:50:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a85bbeae-0af9-4e55-84d6-e36e06cfe5d4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a85bbeae-0af9-4e55-84d6-e36e06cfe5d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1044&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.09.2026.-2</t>
+  </si>
+  <si>
+    <t>06.10.2026. 10:50:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed4eeb1f-f8fb-4fc9-bd5d-e5fc0eeb6b83</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed4eeb1f-f8fb-4fc9-bd5d-e5fc0eeb6b83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kzd-45/2026</t>
+  </si>
+  <si>
+    <t>Anonimizirano rješenje od 27.08.2026.</t>
+  </si>
+  <si>
+    <t>Milena Peitl 54370683470</t>
+  </si>
+  <si>
+    <t>06.10.2026. 10:42:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fec31b0d-fa3f-45a6-b15c-64e84fde4600</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fec31b0d-fa3f-45a6-b15c-64e84fde4600/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kzd&amp;predmet=45&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Vjekoslav Peitl 65387583533</t>
+  </si>
+  <si>
+    <t>06.10.2026. 10:42:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33af0a57-25cd-4595-9fe1-c2571a67925e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33af0a57-25cd-4595-9fe1-c2571a67925e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kzd-106/2026</t>
+  </si>
+  <si>
+    <t>Anonimizirana presuda od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>Vjekoslav Šunjić 05005500827</t>
+  </si>
+  <si>
+    <t>06.10.2026. 10:31:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f39a3ce-2c21-4549-831f-cb27f392a326</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f39a3ce-2c21-4549-831f-cb27f392a326/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kzd&amp;predmet=106&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Anonimizirano rješenje od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>06.10.2026. 10:31:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46e6c4a6-1646-459a-a3d5-86c2adbf477e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46e6c4a6-1646-459a-a3d5-86c2adbf477e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-1069/2026</t>
+  </si>
+  <si>
+    <t>Milenko Stojičić 42713278484</t>
+  </si>
+  <si>
+    <t>06.10.2026. 10:12:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38586004-706d-4a02-82f4-0100326e8500</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38586004-706d-4a02-82f4-0100326e8500/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1069&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-1145/2026</t>
+  </si>
+  <si>
+    <t>Laura Ščuric 39249824491</t>
+  </si>
+  <si>
+    <t>06.10.2026. 09:53:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eebb2a95-23f7-4ff5-9b27-cfd8a3d205dc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eebb2a95-23f7-4ff5-9b27-cfd8a3d205dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1145&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-1064/2025</t>
+  </si>
+  <si>
+    <t>Rješenje-mjere opreza od 05.02.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Kulaš 93699250444</t>
+  </si>
+  <si>
+    <t>06.10.2026. 09:33:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef9ed760-66ec-4d2c-b42f-ba9e6155d5ec</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef9ed760-66ec-4d2c-b42f-ba9e6155d5ec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1064&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-460/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.10.2026.</t>
+  </si>
+  <si>
+    <t>06.10.2026. 09:25:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96a3e012-dadc-44dd-bcc8-8f5644b6e897</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96a3e012-dadc-44dd-bcc8-8f5644b6e897/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=460&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-675/2026</t>
+  </si>
+  <si>
+    <t>Stjepan Balatinac 11687286430</t>
+  </si>
+  <si>
+    <t>06.10.2026. 09:03:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f097728a-86a3-45d0-9786-6af3ab0453e0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f097728a-86a3-45d0-9786-6af3ab0453e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=675&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>SU Rješenje od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>06.10.2026. 09:03:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/445a8a84-bf43-4fdc-ac54-04c3b661d810</t>
+  </si>
+  <si>
+    <t>Rješenje - postavljanje branitelja po službenoj dužnosti.pdf P528P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/445a8a84-bf43-4fdc-ac54-04c3b661d810/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-948/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 11.09.2026.-19</t>
+  </si>
+  <si>
+    <t>Marin Gaži 92442773232</t>
+  </si>
+  <si>
+    <t>06.10.2026. 08:50:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb7856c2-9fb8-43ec-ae11-eb5d11258b00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb7856c2-9fb8-43ec-ae11-eb5d11258b00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=948&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kov-487/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.10.2026.</t>
+  </si>
+  <si>
+    <t>Predrag Šipak 83151828714</t>
+  </si>
+  <si>
+    <t>06.10.2026. 08:46:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/226702f0-09c8-429c-8084-8bd892ffd406</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/226702f0-09c8-429c-8084-8bd892ffd406/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=487&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-1024/2023</t>
+  </si>
+  <si>
+    <t>Obavijest o pravomoćnosti od 03.09.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Čehulić 62759293040</t>
+  </si>
+  <si>
+    <t>06.10.2026. 08:15:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7641f798-08a9-4a7d-8d8e-a7ca9fe6a5b8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7641f798-08a9-4a7d-8d8e-a7ca9fe6a5b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1024&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Kov-480/2025</t>
+  </si>
+  <si>
+    <t>Nalog (TKP) od 02.10.2025.</t>
+  </si>
+  <si>
+    <t>Lana Dorotić 58073665508</t>
+  </si>
+  <si>
+    <t>06.10.2026. 07:49:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74472bd9-f444-4dce-8ba1-d32d1bae1643</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74472bd9-f444-4dce-8ba1-d32d1bae1643/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=480&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kmp-34/2025</t>
+  </si>
+  <si>
+    <t>anonimizirana presuda od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Hasiba Osmanović 99142639623</t>
+  </si>
+  <si>
+    <t>05.10.2026. 15:03:15</t>
+  </si>
+  <si>
+    <t>12.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df72cb34-ace7-4d4c-bac8-cd215945087d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df72cb34-ace7-4d4c-bac8-cd215945087d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kmp&amp;predmet=34&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sabina Osmanović 13994468541</t>
+  </si>
+  <si>
+    <t>05.10.2026. 15:03:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16973002-2965-4779-8c93-9c2248025d6a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16973002-2965-4779-8c93-9c2248025d6a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-569/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 20.02.2026.</t>
+  </si>
+  <si>
+    <t>PERSEUS d.o.o. 97053815828</t>
+  </si>
+  <si>
+    <t>05.10.2026. 14:55:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fc1b252-ab15-4760-b063-883177c8fbe3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fc1b252-ab15-4760-b063-883177c8fbe3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=569&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>K-1845/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Krešimir Šimundić 67776076683</t>
+  </si>
+  <si>
+    <t>05.10.2026. 14:35:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/befe85a6-08b2-48df-ac8e-9e6e49db677e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/befe85a6-08b2-48df-ac8e-9e6e49db677e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1845&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-1342/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 11.09.2026.</t>
+  </si>
+  <si>
+    <t>Mislav Jakšić 25809389721</t>
+  </si>
+  <si>
+    <t>05.10.2026. 11:57:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1af1fd29-a2d5-4e75-bd9e-0706cb32b1b7</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća (kazneni nalog).pdf O81O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1af1fd29-a2d5-4e75-bd9e-0706cb32b1b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1342&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-585/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 24.07.2026. uz potvrdu o
+pravomoćnosti</t>
+  </si>
+  <si>
+    <t>Hatija Jurčec 63509653767</t>
+  </si>
+  <si>
+    <t>05.10.2026. 11:45:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44b615e7-bc8c-44ef-b06b-7f23d6e12997</t>
   </si>
   <si>
     <t>Presuda - osuđujuća (kazneni nalog).pdf O81O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/414218b7-f05e-4841-a90b-02d523e97439/dokumenti/preuzimanje</t>
-[...691 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1027&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/44b615e7-bc8c-44ef-b06b-7f23d6e12997/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=585&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kovm-27/2026</t>
+  </si>
+  <si>
+    <t>anonimizirano rješenje od 13.07.2026.
+pot.opt.</t>
+  </si>
+  <si>
+    <t>Vanja Karković 81051721713</t>
+  </si>
+  <si>
+    <t>05.10.2026. 11:44:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4c3af5f-ff95-49dd-9a5b-33a8b6039c0a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4c3af5f-ff95-49dd-9a5b-33a8b6039c0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kovm&amp;predmet=27&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>anonimizirano rješenje od 13.07.2026.
+sl.bilj.</t>
+  </si>
+  <si>
+    <t>05.10.2026. 11:44:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec88cd25-0166-4283-8e99-be71018680db</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec88cd25-0166-4283-8e99-be71018680db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-917/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o izdavajanju SB od 22.09.2026.</t>
+  </si>
+  <si>
+    <t>Marijan Kelek 45013931794</t>
+  </si>
+  <si>
+    <t>05.10.2026. 10:20:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ecba021-cff8-4b07-86c5-6243b919612c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ecba021-cff8-4b07-86c5-6243b919612c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=917&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje o produljenju MO od 18.09.2026.</t>
+  </si>
+  <si>
+    <t>05.10.2026. 10:20:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5d0d736-e9e8-41b4-84eb-6f39f6342387</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5d0d736-e9e8-41b4-84eb-6f39f6342387/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje o potvrđivanju optužnice od 22.09.2026.</t>
+  </si>
+  <si>
+    <t>05.10.2026. 10:20:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4a2a437-5f1e-4a79-96e7-c50834cfa569</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4a2a437-5f1e-4a79-96e7-c50834cfa569/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-957/2023</t>
+  </si>
+  <si>
+    <t>Odluka od 07.09.2026.</t>
+  </si>
+  <si>
+    <t>Krunoslav Ivoš 56099396574</t>
+  </si>
+  <si>
+    <t>05.10.2026. 10:03:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/170f0119-b79b-485d-ac02-e1c93e0ff208</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/170f0119-b79b-485d-ac02-e1c93e0ff208/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=957&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>K-891/2025</t>
+  </si>
+  <si>
+    <t>Odluka od 09.09.2026.</t>
+  </si>
+  <si>
+    <t>Filip Škrabić 25448517286</t>
+  </si>
+  <si>
+    <t>05.10.2026. 10:02:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef5ab670-1dcd-4173-8a90-bc733d0f3558</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef5ab670-1dcd-4173-8a90-bc733d0f3558/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=891&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-1340/2024</t>
+  </si>
+  <si>
+    <t>nalog za platež tkp</t>
+  </si>
+  <si>
+    <t>Vesna Stanić 10050669672</t>
+  </si>
+  <si>
+    <t>05.10.2026. 10:01:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cff4a38-a5b8-4b2e-84f6-20c59e709860</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cff4a38-a5b8-4b2e-84f6-20c59e709860/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1340&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kov-789/2026</t>
+  </si>
+  <si>
+    <t>Rješenje-opt. potvrđena od 02.10.2026.</t>
+  </si>
+  <si>
+    <t>Osman Kahrić 34001854730</t>
+  </si>
+  <si>
+    <t>05.10.2026. 09:56:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c102e05b-8619-4153-8691-5e3536f5b67f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c102e05b-8619-4153-8691-5e3536f5b67f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=789&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Damir Puljić 00363908384</t>
+  </si>
+  <si>
+    <t>05.10.2026. 09:56:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/051717c4-c9a2-49e0-bdbd-44cb41dc4500</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/051717c4-c9a2-49e0-bdbd-44cb41dc4500/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje-izdvajanje sl. bilješki od 02.10.2026.</t>
+  </si>
+  <si>
+    <t>05.10.2026. 09:56:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/329f619a-7a32-474f-86b1-b9dfd90caef6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/329f619a-7a32-474f-86b1-b9dfd90caef6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>05.10.2026. 09:56:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03f75b1d-3d31-49e2-9554-ae96c578ab26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03f75b1d-3d31-49e2-9554-ae96c578ab26/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>K-499/2024</t>
+  </si>
+  <si>
+    <t>Obavijest o pravomoćnosti od 09.09.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Bukovac 51273306273</t>
+  </si>
+  <si>
+    <t>05.10.2026. 08:36:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cacc1d3c-71a3-4880-ba2a-e0c94ec5a57b</t>
+  </si>
+  <si>
+    <t>Obavijest.pdf O625O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cacc1d3c-71a3-4880-ba2a-e0c94ec5a57b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=499&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ana Stančić 18469170917</t>
+  </si>
+  <si>
+    <t>05.10.2026. 08:03:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a720ae3c-91a4-41a6-b70f-1ebe5b7cf6d0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a720ae3c-91a4-41a6-b70f-1ebe5b7cf6d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kov-828/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.09.2026. -16</t>
+  </si>
+  <si>
+    <t>Dario Hausvička 58684418903</t>
+  </si>
+  <si>
+    <t>05.10.2026. 07:46:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3ccce70-31a8-46f5-b8d3-e2e739d6d9d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3ccce70-31a8-46f5-b8d3-e2e739d6d9d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=828&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-1046/2026</t>
+  </si>
+  <si>
+    <t>Optužnica od 28.08.2026. na odgovor uz
+pouku o pravima</t>
+  </si>
+  <si>
+    <t>Adis Bašić 90034203947</t>
+  </si>
+  <si>
+    <t>05.10.2026. 07:34:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aff12eaa-79ff-4390-9812-45bf399ba664</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aff12eaa-79ff-4390-9812-45bf399ba664/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1046&amp;godina=2026</t>
   </si>
   <si>
     <t>Kov-354/2026</t>
   </si>
   <si>
-    <t>Rješenje-izdvajanje sl. bilješki od 21.08.2026.</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/6c2bc878-b4d3-4135-8cdd-68c127d76e33/dokumenti/preuzimanje</t>
+    <t>Rješenje-opt. potvrđena od 21.08.2026.</t>
+  </si>
+  <si>
+    <t>Nikola Filip 30191729142</t>
+  </si>
+  <si>
+    <t>02.10.2026. 10:44:34</t>
+  </si>
+  <si>
+    <t>10.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9e57971-e750-4926-bec0-bc794f14efdc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9e57971-e750-4926-bec0-bc794f14efdc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=354&amp;godina=2026</t>
   </si>
   <si>
-    <t>14.09.2026. 11:51:46</t>
-[...361 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/fd69e178-74de-4c0f-ac7b-41000470f61c/dokumenti/preuzimanje</t>
+    <t>K-1383/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 04.09.2026.-2; optužnica od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>SHAKIRA IBRAHIMOVIĆ</t>
+  </si>
+  <si>
+    <t>02.10.2026. 10:19:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ce16e4c-2ebd-4027-a8c8-37013f3f3718</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Presuda - osuđujuća (kazneni nalog).pdf O81O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ce16e4c-2ebd-4027-a8c8-37013f3f3718/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1383&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-1381/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>WULF SPORT d.o.o. za promet roba i usluga u stečaju 63479294954</t>
+  </si>
+  <si>
+    <t>02.10.2026. 09:58:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2003acf-25a2-44cd-a6a3-66bc1c0cd149</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2003acf-25a2-44cd-a6a3-66bc1c0cd149/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1381&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>K-431/2023</t>
+  </si>
+  <si>
+    <t>Tomislav Žagar 95267134432</t>
+  </si>
+  <si>
+    <t>02.10.2026. 09:02:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b75d7f8-0baa-4b0e-9f67-269aad14a90e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b75d7f8-0baa-4b0e-9f67-269aad14a90e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=431&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Odluka od 17.08.2026.</t>
+  </si>
+  <si>
+    <t>02.10.2026. 09:02:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29df700c-0c5a-4eac-a345-5f5cf072ab53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29df700c-0c5a-4eac-a345-5f5cf072ab53/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N161"/>
+  <dimension ref="A1:N120"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -3173,6023 +2592,4465 @@
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>33</v>
       </c>
       <c r="D4" t="s">
         <v>34</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>35</v>
       </c>
       <c r="I4" t="s">
         <v>36</v>
       </c>
       <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
         <v>37</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>38</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>39</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" t="s">
         <v>44</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="K5" t="s">
         <v>46</v>
       </c>
       <c r="L5" t="s">
         <v>47</v>
       </c>
       <c r="M5" t="s">
         <v>48</v>
       </c>
       <c r="N5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D6" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" t="s">
+        <v>51</v>
+      </c>
+      <c r="J6" t="s">
+        <v>45</v>
+      </c>
+      <c r="K6" t="s">
         <v>52</v>
       </c>
-      <c r="I6" t="s">
+      <c r="L6" t="s">
         <v>53</v>
       </c>
-      <c r="J6" t="s">
-[...2 lines deleted...]
-      <c r="K6" t="s">
+      <c r="M6" t="s">
         <v>54</v>
       </c>
-      <c r="L6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N6" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D7" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" t="s">
+        <v>58</v>
+      </c>
+      <c r="J7" t="s">
+        <v>45</v>
+      </c>
+      <c r="K7" t="s">
+        <v>59</v>
+      </c>
+      <c r="L7" t="s">
         <v>60</v>
       </c>
-      <c r="I7" t="s">
+      <c r="M7" t="s">
         <v>61</v>
       </c>
-      <c r="J7" t="s">
-[...2 lines deleted...]
-      <c r="K7" t="s">
+      <c r="N7" t="s">
         <v>62</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D8" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>65</v>
+      </c>
+      <c r="I8" t="s">
+        <v>66</v>
+      </c>
+      <c r="J8" t="s">
+        <v>45</v>
+      </c>
+      <c r="K8" t="s">
         <v>67</v>
       </c>
-      <c r="I8" t="s">
+      <c r="L8" t="s">
         <v>68</v>
       </c>
-      <c r="J8" t="s">
-[...2 lines deleted...]
-      <c r="K8" t="s">
+      <c r="M8" t="s">
         <v>69</v>
       </c>
-      <c r="L8" t="s">
+      <c r="N8" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>72</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="I9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="J9" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="K9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N9" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="D10" t="s">
-        <v>51</v>
+        <v>72</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>52</v>
+        <v>79</v>
       </c>
       <c r="I10" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="J10" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="K10" t="s">
+        <v>81</v>
+      </c>
+      <c r="L10" t="s">
+        <v>76</v>
+      </c>
+      <c r="M10" t="s">
+        <v>82</v>
+      </c>
+      <c r="N10" t="s">
         <v>78</v>
-      </c>
-[...7 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D11" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I11" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="J11" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="K11" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="L11" t="s">
-        <v>22</v>
+        <v>88</v>
       </c>
       <c r="M11" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="N11" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D12" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="I12" t="s">
+        <v>92</v>
+      </c>
+      <c r="J12" t="s">
+        <v>45</v>
+      </c>
+      <c r="K12" t="s">
+        <v>93</v>
+      </c>
+      <c r="L12" t="s">
+        <v>88</v>
+      </c>
+      <c r="M12" t="s">
+        <v>94</v>
+      </c>
+      <c r="N12" t="s">
         <v>90</v>
-      </c>
-[...13 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="D13" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I13" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="J13" t="s">
-        <v>20</v>
+        <v>99</v>
       </c>
       <c r="K13" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="L13" t="s">
-        <v>92</v>
+        <v>53</v>
       </c>
       <c r="M13" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="N13" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>87</v>
+        <v>103</v>
       </c>
       <c r="D14" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="I14" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="J14" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="K14" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="L14" t="s">
-        <v>92</v>
+        <v>108</v>
       </c>
       <c r="M14" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="N14" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="D15" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="I15" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="J15" t="s">
         <v>20</v>
       </c>
       <c r="K15" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="L15" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="M15" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="N15" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>118</v>
       </c>
       <c r="D16" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="I16" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="J16" t="s">
         <v>20</v>
       </c>
       <c r="K16" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="L16" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="M16" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="N16" t="s">
-        <v>49</v>
+        <v>125</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="D17" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="I17" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="J17" t="s">
         <v>20</v>
       </c>
       <c r="K17" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="L17" t="s">
-        <v>55</v>
+        <v>131</v>
       </c>
       <c r="M17" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="N17" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="D18" t="s">
-        <v>124</v>
+        <v>135</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>125</v>
+        <v>85</v>
       </c>
       <c r="I18" t="s">
-        <v>126</v>
+        <v>136</v>
       </c>
       <c r="J18" t="s">
         <v>20</v>
       </c>
       <c r="K18" t="s">
-        <v>127</v>
+        <v>137</v>
       </c>
       <c r="L18" t="s">
-        <v>47</v>
+        <v>138</v>
       </c>
       <c r="M18" t="s">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="N18" t="s">
-        <v>129</v>
+        <v>140</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>123</v>
+        <v>141</v>
       </c>
       <c r="D19" t="s">
-        <v>130</v>
+        <v>142</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>125</v>
+        <v>143</v>
       </c>
       <c r="I19" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="J19" t="s">
         <v>20</v>
       </c>
       <c r="K19" t="s">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="L19" t="s">
-        <v>55</v>
+        <v>138</v>
       </c>
       <c r="M19" t="s">
-        <v>133</v>
+        <v>146</v>
       </c>
       <c r="N19" t="s">
-        <v>129</v>
+        <v>147</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>134</v>
+        <v>148</v>
       </c>
       <c r="D20" t="s">
-        <v>135</v>
+        <v>149</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>136</v>
+        <v>150</v>
       </c>
       <c r="I20" t="s">
-        <v>137</v>
+        <v>151</v>
       </c>
       <c r="J20" t="s">
-        <v>138</v>
+        <v>20</v>
       </c>
       <c r="K20" t="s">
-        <v>139</v>
+        <v>152</v>
       </c>
       <c r="L20" t="s">
-        <v>47</v>
+        <v>76</v>
       </c>
       <c r="M20" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="N20" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="D21" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="I21" t="s">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="J21" t="s">
         <v>20</v>
       </c>
       <c r="K21" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="L21" t="s">
-        <v>147</v>
+        <v>76</v>
       </c>
       <c r="M21" t="s">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="N21" t="s">
-        <v>149</v>
+        <v>161</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>150</v>
+        <v>162</v>
       </c>
       <c r="D22" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="I22" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="J22" t="s">
         <v>20</v>
       </c>
       <c r="K22" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="L22" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="M22" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="N22" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>150</v>
+        <v>169</v>
       </c>
       <c r="D23" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>152</v>
+        <v>171</v>
       </c>
       <c r="I23" t="s">
-        <v>158</v>
+        <v>172</v>
       </c>
       <c r="J23" t="s">
         <v>20</v>
       </c>
       <c r="K23" t="s">
-        <v>159</v>
+        <v>173</v>
       </c>
       <c r="L23" t="s">
-        <v>30</v>
+        <v>174</v>
       </c>
       <c r="M23" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="N23" t="s">
-        <v>156</v>
+        <v>176</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="D24" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="I24" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="J24" t="s">
         <v>20</v>
       </c>
       <c r="K24" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="L24" t="s">
-        <v>70</v>
+        <v>179</v>
       </c>
       <c r="M24" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="N24" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="D25" t="s">
-        <v>169</v>
+        <v>182</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="I25" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="J25" t="s">
         <v>20</v>
       </c>
       <c r="K25" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="L25" t="s">
-        <v>70</v>
+        <v>131</v>
       </c>
       <c r="M25" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="N25" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="D26" t="s">
-        <v>176</v>
+        <v>188</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="I26" t="s">
-        <v>178</v>
+        <v>189</v>
       </c>
       <c r="J26" t="s">
-        <v>138</v>
+        <v>20</v>
       </c>
       <c r="K26" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="L26" t="s">
-        <v>180</v>
+        <v>76</v>
       </c>
       <c r="M26" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="N26" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>175</v>
+        <v>192</v>
       </c>
       <c r="D27" t="s">
-        <v>176</v>
+        <v>193</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="I27" t="s">
-        <v>184</v>
+        <v>195</v>
       </c>
       <c r="J27" t="s">
-        <v>138</v>
+        <v>20</v>
       </c>
       <c r="K27" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="L27" t="s">
-        <v>180</v>
+        <v>76</v>
       </c>
       <c r="M27" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="N27" t="s">
-        <v>182</v>
+        <v>198</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>175</v>
+        <v>199</v>
       </c>
       <c r="D28" t="s">
-        <v>176</v>
+        <v>200</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="I28" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="J28" t="s">
-        <v>138</v>
+        <v>20</v>
       </c>
       <c r="K28" t="s">
-        <v>189</v>
+        <v>203</v>
       </c>
       <c r="L28" t="s">
-        <v>180</v>
+        <v>204</v>
       </c>
       <c r="M28" t="s">
-        <v>190</v>
+        <v>205</v>
       </c>
       <c r="N28" t="s">
-        <v>182</v>
+        <v>206</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>175</v>
+        <v>207</v>
       </c>
       <c r="D29" t="s">
-        <v>176</v>
+        <v>208</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>191</v>
+        <v>209</v>
       </c>
       <c r="I29" t="s">
-        <v>192</v>
+        <v>210</v>
       </c>
       <c r="J29" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
       <c r="K29" t="s">
-        <v>193</v>
+        <v>212</v>
       </c>
       <c r="L29" t="s">
-        <v>180</v>
+        <v>213</v>
       </c>
       <c r="M29" t="s">
-        <v>194</v>
+        <v>214</v>
       </c>
       <c r="N29" t="s">
-        <v>182</v>
+        <v>215</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>195</v>
+        <v>216</v>
       </c>
       <c r="D30" t="s">
-        <v>196</v>
+        <v>217</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>197</v>
+        <v>218</v>
       </c>
       <c r="I30" t="s">
-        <v>198</v>
+        <v>219</v>
       </c>
       <c r="J30" t="s">
-        <v>138</v>
+        <v>220</v>
       </c>
       <c r="K30" t="s">
-        <v>199</v>
+        <v>221</v>
       </c>
       <c r="L30" t="s">
-        <v>30</v>
+        <v>222</v>
       </c>
       <c r="M30" t="s">
-        <v>200</v>
+        <v>223</v>
       </c>
       <c r="N30" t="s">
-        <v>201</v>
+        <v>224</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>202</v>
+        <v>225</v>
       </c>
       <c r="D31" t="s">
-        <v>203</v>
+        <v>226</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>204</v>
+        <v>227</v>
       </c>
       <c r="I31" t="s">
-        <v>205</v>
+        <v>228</v>
       </c>
       <c r="J31" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
       <c r="K31" t="s">
-        <v>206</v>
+        <v>229</v>
       </c>
       <c r="L31" t="s">
-        <v>55</v>
+        <v>230</v>
       </c>
       <c r="M31" t="s">
-        <v>207</v>
+        <v>231</v>
       </c>
       <c r="N31" t="s">
-        <v>208</v>
+        <v>232</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>209</v>
+        <v>233</v>
       </c>
       <c r="D32" t="s">
-        <v>210</v>
+        <v>234</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
+        <v>235</v>
+      </c>
+      <c r="I32" t="s">
+        <v>236</v>
+      </c>
+      <c r="J32" t="s">
         <v>211</v>
       </c>
-      <c r="I32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K32" t="s">
-        <v>214</v>
+        <v>237</v>
       </c>
       <c r="L32" t="s">
-        <v>215</v>
+        <v>108</v>
       </c>
       <c r="M32" t="s">
-        <v>216</v>
+        <v>238</v>
       </c>
       <c r="N32" t="s">
-        <v>217</v>
+        <v>239</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>209</v>
+        <v>240</v>
       </c>
       <c r="D33" t="s">
-        <v>218</v>
+        <v>241</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
+        <v>242</v>
+      </c>
+      <c r="I33" t="s">
+        <v>243</v>
+      </c>
+      <c r="J33" t="s">
         <v>211</v>
       </c>
-      <c r="I33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K33" t="s">
-        <v>220</v>
+        <v>244</v>
       </c>
       <c r="L33" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="M33" t="s">
-        <v>221</v>
+        <v>245</v>
       </c>
       <c r="N33" t="s">
-        <v>217</v>
+        <v>246</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>222</v>
+        <v>240</v>
       </c>
       <c r="D34" t="s">
-        <v>176</v>
+        <v>247</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>223</v>
+        <v>242</v>
       </c>
       <c r="I34" t="s">
-        <v>224</v>
+        <v>248</v>
       </c>
       <c r="J34" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
       <c r="K34" t="s">
-        <v>225</v>
+        <v>249</v>
       </c>
       <c r="L34" t="s">
-        <v>180</v>
+        <v>230</v>
       </c>
       <c r="M34" t="s">
-        <v>226</v>
+        <v>250</v>
       </c>
       <c r="N34" t="s">
-        <v>227</v>
+        <v>246</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>228</v>
+        <v>251</v>
       </c>
       <c r="D35" t="s">
-        <v>229</v>
+        <v>252</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>230</v>
+        <v>253</v>
       </c>
       <c r="I35" t="s">
-        <v>231</v>
+        <v>254</v>
       </c>
       <c r="J35" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="K35" t="s">
-        <v>232</v>
+        <v>255</v>
       </c>
       <c r="L35" t="s">
-        <v>233</v>
+        <v>47</v>
       </c>
       <c r="M35" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="N35" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="D36" t="s">
-        <v>104</v>
+        <v>259</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>237</v>
+        <v>260</v>
       </c>
       <c r="I36" t="s">
-        <v>238</v>
+        <v>261</v>
       </c>
       <c r="J36" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
       <c r="K36" t="s">
-        <v>239</v>
+        <v>262</v>
       </c>
       <c r="L36" t="s">
-        <v>22</v>
+        <v>263</v>
       </c>
       <c r="M36" t="s">
-        <v>240</v>
+        <v>264</v>
       </c>
       <c r="N36" t="s">
-        <v>241</v>
+        <v>265</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="D37" t="s">
-        <v>104</v>
+        <v>34</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>242</v>
+        <v>260</v>
       </c>
       <c r="I37" t="s">
-        <v>243</v>
+        <v>266</v>
       </c>
       <c r="J37" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
       <c r="K37" t="s">
-        <v>244</v>
+        <v>267</v>
       </c>
       <c r="L37" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
       <c r="M37" t="s">
-        <v>245</v>
+        <v>268</v>
       </c>
       <c r="N37" t="s">
-        <v>241</v>
+        <v>265</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>236</v>
+        <v>269</v>
       </c>
       <c r="D38" t="s">
-        <v>104</v>
+        <v>270</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>246</v>
+        <v>271</v>
       </c>
       <c r="I38" t="s">
-        <v>247</v>
+        <v>272</v>
       </c>
       <c r="J38" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
       <c r="K38" t="s">
-        <v>248</v>
+        <v>273</v>
       </c>
       <c r="L38" t="s">
-        <v>22</v>
+        <v>274</v>
       </c>
       <c r="M38" t="s">
-        <v>249</v>
+        <v>275</v>
       </c>
       <c r="N38" t="s">
-        <v>241</v>
+        <v>276</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>236</v>
+        <v>269</v>
       </c>
       <c r="D39" t="s">
-        <v>104</v>
+        <v>270</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>250</v>
+        <v>277</v>
       </c>
       <c r="I39" t="s">
-        <v>251</v>
+        <v>278</v>
       </c>
       <c r="J39" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
       <c r="K39" t="s">
-        <v>252</v>
+        <v>279</v>
       </c>
       <c r="L39" t="s">
-        <v>22</v>
+        <v>274</v>
       </c>
       <c r="M39" t="s">
-        <v>253</v>
+        <v>280</v>
       </c>
       <c r="N39" t="s">
-        <v>241</v>
+        <v>276</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>236</v>
+        <v>269</v>
       </c>
       <c r="D40" t="s">
-        <v>104</v>
+        <v>270</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>254</v>
+        <v>281</v>
       </c>
       <c r="I40" t="s">
-        <v>255</v>
+        <v>282</v>
       </c>
       <c r="J40" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
       <c r="K40" t="s">
-        <v>256</v>
+        <v>283</v>
       </c>
       <c r="L40" t="s">
-        <v>22</v>
+        <v>274</v>
       </c>
       <c r="M40" t="s">
-        <v>257</v>
+        <v>284</v>
       </c>
       <c r="N40" t="s">
-        <v>241</v>
+        <v>276</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>236</v>
+        <v>285</v>
       </c>
       <c r="D41" t="s">
-        <v>104</v>
+        <v>286</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>237</v>
+        <v>287</v>
       </c>
       <c r="I41" t="s">
-        <v>258</v>
+        <v>288</v>
       </c>
       <c r="J41" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
       <c r="K41" t="s">
-        <v>259</v>
+        <v>289</v>
       </c>
       <c r="L41" t="s">
-        <v>260</v>
+        <v>68</v>
       </c>
       <c r="M41" t="s">
-        <v>261</v>
+        <v>290</v>
       </c>
       <c r="N41" t="s">
-        <v>241</v>
+        <v>291</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>236</v>
+        <v>292</v>
       </c>
       <c r="D42" t="s">
-        <v>104</v>
+        <v>293</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>242</v>
+        <v>294</v>
       </c>
       <c r="I42" t="s">
-        <v>262</v>
+        <v>295</v>
       </c>
       <c r="J42" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
       <c r="K42" t="s">
-        <v>263</v>
+        <v>296</v>
       </c>
       <c r="L42" t="s">
-        <v>260</v>
+        <v>174</v>
       </c>
       <c r="M42" t="s">
-        <v>264</v>
+        <v>297</v>
       </c>
       <c r="N42" t="s">
-        <v>241</v>
+        <v>298</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>236</v>
+        <v>299</v>
       </c>
       <c r="D43" t="s">
-        <v>104</v>
+        <v>300</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>246</v>
+        <v>301</v>
       </c>
       <c r="I43" t="s">
-        <v>265</v>
+        <v>302</v>
       </c>
       <c r="J43" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
       <c r="K43" t="s">
-        <v>266</v>
+        <v>303</v>
       </c>
       <c r="L43" t="s">
-        <v>260</v>
+        <v>304</v>
       </c>
       <c r="M43" t="s">
-        <v>267</v>
+        <v>305</v>
       </c>
       <c r="N43" t="s">
-        <v>241</v>
+        <v>306</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>236</v>
+        <v>299</v>
       </c>
       <c r="D44" t="s">
-        <v>104</v>
+        <v>307</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>250</v>
+        <v>301</v>
       </c>
       <c r="I44" t="s">
-        <v>268</v>
+        <v>308</v>
       </c>
       <c r="J44" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
       <c r="K44" t="s">
-        <v>269</v>
+        <v>309</v>
       </c>
       <c r="L44" t="s">
-        <v>260</v>
+        <v>179</v>
       </c>
       <c r="M44" t="s">
-        <v>270</v>
+        <v>310</v>
       </c>
       <c r="N44" t="s">
-        <v>241</v>
+        <v>306</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>236</v>
+        <v>299</v>
       </c>
       <c r="D45" t="s">
-        <v>104</v>
+        <v>311</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>254</v>
+        <v>301</v>
       </c>
       <c r="I45" t="s">
-        <v>271</v>
+        <v>312</v>
       </c>
       <c r="J45" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
       <c r="K45" t="s">
-        <v>272</v>
+        <v>313</v>
       </c>
       <c r="L45" t="s">
-        <v>260</v>
+        <v>174</v>
       </c>
       <c r="M45" t="s">
-        <v>273</v>
+        <v>314</v>
       </c>
       <c r="N45" t="s">
-        <v>241</v>
+        <v>306</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>274</v>
+        <v>315</v>
       </c>
       <c r="D46" t="s">
-        <v>275</v>
+        <v>316</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>276</v>
+        <v>317</v>
       </c>
       <c r="I46" t="s">
-        <v>277</v>
+        <v>318</v>
       </c>
       <c r="J46" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
       <c r="K46" t="s">
-        <v>278</v>
+        <v>319</v>
       </c>
       <c r="L46" t="s">
-        <v>55</v>
+        <v>320</v>
       </c>
       <c r="M46" t="s">
-        <v>279</v>
+        <v>321</v>
       </c>
       <c r="N46" t="s">
-        <v>280</v>
+        <v>322</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>274</v>
+        <v>315</v>
       </c>
       <c r="D47" t="s">
-        <v>281</v>
+        <v>323</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>282</v>
+        <v>317</v>
       </c>
       <c r="I47" t="s">
-        <v>283</v>
+        <v>324</v>
       </c>
       <c r="J47" t="s">
+        <v>211</v>
+      </c>
+      <c r="K47" t="s">
+        <v>325</v>
+      </c>
+      <c r="L47" t="s">
         <v>138</v>
       </c>
-      <c r="K47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M47" t="s">
-        <v>285</v>
+        <v>326</v>
       </c>
       <c r="N47" t="s">
-        <v>280</v>
+        <v>322</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>286</v>
+        <v>327</v>
       </c>
       <c r="D48" t="s">
-        <v>59</v>
+        <v>208</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>287</v>
+        <v>328</v>
       </c>
       <c r="I48" t="s">
-        <v>288</v>
+        <v>329</v>
       </c>
       <c r="J48" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
       <c r="K48" t="s">
-        <v>289</v>
+        <v>330</v>
       </c>
       <c r="L48" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
       <c r="M48" t="s">
-        <v>290</v>
+        <v>331</v>
       </c>
       <c r="N48" t="s">
-        <v>291</v>
+        <v>332</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>292</v>
+        <v>333</v>
       </c>
       <c r="D49" t="s">
-        <v>293</v>
+        <v>334</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>294</v>
+        <v>335</v>
       </c>
       <c r="I49" t="s">
-        <v>295</v>
+        <v>336</v>
       </c>
       <c r="J49" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
       <c r="K49" t="s">
-        <v>296</v>
+        <v>337</v>
       </c>
       <c r="L49" t="s">
-        <v>297</v>
+        <v>53</v>
       </c>
       <c r="M49" t="s">
-        <v>298</v>
+        <v>338</v>
       </c>
       <c r="N49" t="s">
-        <v>299</v>
+        <v>339</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>103</v>
+        <v>340</v>
       </c>
       <c r="D50" t="s">
-        <v>300</v>
+        <v>341</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>105</v>
+        <v>342</v>
       </c>
       <c r="I50" t="s">
-        <v>301</v>
+        <v>343</v>
       </c>
       <c r="J50" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
       <c r="K50" t="s">
-        <v>302</v>
+        <v>344</v>
       </c>
       <c r="L50" t="s">
-        <v>303</v>
+        <v>131</v>
       </c>
       <c r="M50" t="s">
-        <v>304</v>
+        <v>345</v>
       </c>
       <c r="N50" t="s">
-        <v>109</v>
+        <v>346</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>305</v>
+        <v>347</v>
       </c>
       <c r="D51" t="s">
-        <v>306</v>
+        <v>348</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>307</v>
+        <v>349</v>
       </c>
       <c r="I51" t="s">
-        <v>308</v>
+        <v>350</v>
       </c>
       <c r="J51" t="s">
-        <v>309</v>
+        <v>211</v>
       </c>
       <c r="K51" t="s">
-        <v>310</v>
+        <v>351</v>
       </c>
       <c r="L51" t="s">
-        <v>47</v>
+        <v>352</v>
       </c>
       <c r="M51" t="s">
-        <v>311</v>
+        <v>353</v>
       </c>
       <c r="N51" t="s">
-        <v>312</v>
+        <v>354</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>313</v>
+        <v>355</v>
       </c>
       <c r="D52" t="s">
-        <v>314</v>
+        <v>356</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>315</v>
+        <v>357</v>
       </c>
       <c r="I52" t="s">
-        <v>316</v>
+        <v>358</v>
       </c>
       <c r="J52" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
       <c r="K52" t="s">
-        <v>317</v>
+        <v>359</v>
       </c>
       <c r="L52" t="s">
-        <v>318</v>
+        <v>108</v>
       </c>
       <c r="M52" t="s">
-        <v>319</v>
+        <v>360</v>
       </c>
       <c r="N52" t="s">
-        <v>320</v>
+        <v>361</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>321</v>
+        <v>362</v>
       </c>
       <c r="D53" t="s">
-        <v>322</v>
+        <v>363</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>323</v>
+        <v>364</v>
       </c>
       <c r="I53" t="s">
-        <v>324</v>
+        <v>365</v>
       </c>
       <c r="J53" t="s">
+        <v>211</v>
+      </c>
+      <c r="K53" t="s">
+        <v>366</v>
+      </c>
+      <c r="L53" t="s">
         <v>138</v>
       </c>
-      <c r="K53" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M53" t="s">
-        <v>327</v>
+        <v>367</v>
       </c>
       <c r="N53" t="s">
-        <v>328</v>
+        <v>368</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>329</v>
+        <v>369</v>
       </c>
       <c r="D54" t="s">
-        <v>330</v>
+        <v>208</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>331</v>
+        <v>370</v>
       </c>
       <c r="I54" t="s">
-        <v>332</v>
+        <v>371</v>
       </c>
       <c r="J54" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
       <c r="K54" t="s">
-        <v>333</v>
+        <v>372</v>
       </c>
       <c r="L54" t="s">
-        <v>318</v>
+        <v>213</v>
       </c>
       <c r="M54" t="s">
-        <v>334</v>
+        <v>373</v>
       </c>
       <c r="N54" t="s">
-        <v>335</v>
+        <v>374</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>329</v>
+        <v>375</v>
       </c>
       <c r="D55" t="s">
-        <v>330</v>
+        <v>376</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>336</v>
+        <v>377</v>
       </c>
       <c r="I55" t="s">
-        <v>337</v>
+        <v>378</v>
       </c>
       <c r="J55" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
       <c r="K55" t="s">
-        <v>338</v>
+        <v>379</v>
       </c>
       <c r="L55" t="s">
-        <v>318</v>
+        <v>179</v>
       </c>
       <c r="M55" t="s">
-        <v>339</v>
+        <v>380</v>
       </c>
       <c r="N55" t="s">
-        <v>335</v>
+        <v>381</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>329</v>
+        <v>375</v>
       </c>
       <c r="D56" t="s">
-        <v>330</v>
+        <v>382</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>340</v>
+        <v>377</v>
       </c>
       <c r="I56" t="s">
-        <v>341</v>
+        <v>383</v>
       </c>
       <c r="J56" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
       <c r="K56" t="s">
-        <v>342</v>
+        <v>384</v>
       </c>
       <c r="L56" t="s">
-        <v>318</v>
+        <v>174</v>
       </c>
       <c r="M56" t="s">
-        <v>343</v>
+        <v>385</v>
       </c>
       <c r="N56" t="s">
-        <v>335</v>
+        <v>381</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>329</v>
+        <v>386</v>
       </c>
       <c r="D57" t="s">
-        <v>330</v>
+        <v>387</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>344</v>
+        <v>388</v>
       </c>
       <c r="I57" t="s">
-        <v>345</v>
+        <v>389</v>
       </c>
       <c r="J57" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
       <c r="K57" t="s">
-        <v>346</v>
+        <v>390</v>
       </c>
       <c r="L57" t="s">
-        <v>318</v>
+        <v>391</v>
       </c>
       <c r="M57" t="s">
-        <v>347</v>
+        <v>392</v>
       </c>
       <c r="N57" t="s">
-        <v>335</v>
+        <v>393</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>329</v>
+        <v>394</v>
       </c>
       <c r="D58" t="s">
-        <v>330</v>
+        <v>395</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>348</v>
+        <v>396</v>
       </c>
       <c r="I58" t="s">
-        <v>349</v>
+        <v>397</v>
       </c>
       <c r="J58" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
       <c r="K58" t="s">
-        <v>350</v>
+        <v>398</v>
       </c>
       <c r="L58" t="s">
-        <v>318</v>
+        <v>76</v>
       </c>
       <c r="M58" t="s">
-        <v>351</v>
+        <v>399</v>
       </c>
       <c r="N58" t="s">
-        <v>335</v>
+        <v>400</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>329</v>
+        <v>401</v>
       </c>
       <c r="D59" t="s">
-        <v>330</v>
+        <v>402</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>352</v>
+        <v>403</v>
       </c>
       <c r="I59" t="s">
-        <v>353</v>
+        <v>404</v>
       </c>
       <c r="J59" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
       <c r="K59" t="s">
-        <v>354</v>
+        <v>405</v>
       </c>
       <c r="L59" t="s">
-        <v>318</v>
+        <v>406</v>
       </c>
       <c r="M59" t="s">
-        <v>355</v>
+        <v>407</v>
       </c>
       <c r="N59" t="s">
-        <v>335</v>
+        <v>408</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>329</v>
+        <v>409</v>
       </c>
       <c r="D60" t="s">
-        <v>330</v>
+        <v>410</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>356</v>
+        <v>411</v>
       </c>
       <c r="I60" t="s">
-        <v>357</v>
+        <v>412</v>
       </c>
       <c r="J60" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
       <c r="K60" t="s">
-        <v>358</v>
+        <v>413</v>
       </c>
       <c r="L60" t="s">
-        <v>318</v>
+        <v>47</v>
       </c>
       <c r="M60" t="s">
-        <v>359</v>
+        <v>414</v>
       </c>
       <c r="N60" t="s">
-        <v>335</v>
+        <v>415</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>360</v>
+        <v>416</v>
       </c>
       <c r="D61" t="s">
-        <v>361</v>
+        <v>208</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>362</v>
+        <v>417</v>
       </c>
       <c r="I61" t="s">
-        <v>363</v>
+        <v>418</v>
       </c>
       <c r="J61" t="s">
-        <v>138</v>
+        <v>211</v>
       </c>
       <c r="K61" t="s">
-        <v>364</v>
+        <v>419</v>
       </c>
       <c r="L61" t="s">
-        <v>318</v>
+        <v>213</v>
       </c>
       <c r="M61" t="s">
-        <v>365</v>
+        <v>420</v>
       </c>
       <c r="N61" t="s">
-        <v>366</v>
+        <v>421</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>367</v>
+        <v>422</v>
       </c>
       <c r="D62" t="s">
-        <v>169</v>
+        <v>423</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>368</v>
+        <v>424</v>
       </c>
       <c r="I62" t="s">
-        <v>369</v>
+        <v>425</v>
       </c>
       <c r="J62" t="s">
-        <v>138</v>
+        <v>220</v>
       </c>
       <c r="K62" t="s">
-        <v>370</v>
+        <v>426</v>
       </c>
       <c r="L62" t="s">
-        <v>70</v>
+        <v>174</v>
       </c>
       <c r="M62" t="s">
-        <v>371</v>
+        <v>427</v>
       </c>
       <c r="N62" t="s">
-        <v>372</v>
+        <v>428</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>373</v>
+        <v>422</v>
       </c>
       <c r="D63" t="s">
-        <v>374</v>
+        <v>423</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>375</v>
+        <v>429</v>
       </c>
       <c r="I63" t="s">
-        <v>376</v>
+        <v>430</v>
       </c>
       <c r="J63" t="s">
-        <v>377</v>
+        <v>220</v>
       </c>
       <c r="K63" t="s">
-        <v>378</v>
+        <v>431</v>
       </c>
       <c r="L63" t="s">
-        <v>379</v>
+        <v>174</v>
       </c>
       <c r="M63" t="s">
-        <v>380</v>
+        <v>432</v>
       </c>
       <c r="N63" t="s">
-        <v>381</v>
+        <v>428</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>382</v>
+        <v>433</v>
       </c>
       <c r="D64" t="s">
-        <v>383</v>
+        <v>434</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>384</v>
+        <v>435</v>
       </c>
       <c r="I64" t="s">
-        <v>385</v>
+        <v>436</v>
       </c>
       <c r="J64" t="s">
-        <v>138</v>
+        <v>220</v>
       </c>
       <c r="K64" t="s">
-        <v>386</v>
+        <v>437</v>
       </c>
       <c r="L64" t="s">
-        <v>318</v>
+        <v>174</v>
       </c>
       <c r="M64" t="s">
-        <v>387</v>
+        <v>438</v>
       </c>
       <c r="N64" t="s">
-        <v>388</v>
+        <v>439</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>389</v>
+        <v>440</v>
       </c>
       <c r="D65" t="s">
-        <v>390</v>
+        <v>441</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>391</v>
+        <v>442</v>
       </c>
       <c r="I65" t="s">
-        <v>392</v>
+        <v>443</v>
       </c>
       <c r="J65" t="s">
-        <v>138</v>
+        <v>220</v>
       </c>
       <c r="K65" t="s">
-        <v>393</v>
+        <v>444</v>
       </c>
       <c r="L65" t="s">
-        <v>180</v>
+        <v>213</v>
       </c>
       <c r="M65" t="s">
-        <v>394</v>
+        <v>445</v>
       </c>
       <c r="N65" t="s">
-        <v>395</v>
+        <v>446</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>396</v>
+        <v>447</v>
       </c>
       <c r="D66" t="s">
-        <v>169</v>
+        <v>448</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>397</v>
+        <v>449</v>
       </c>
       <c r="I66" t="s">
-        <v>398</v>
+        <v>450</v>
       </c>
       <c r="J66" t="s">
-        <v>138</v>
+        <v>220</v>
       </c>
       <c r="K66" t="s">
-        <v>399</v>
+        <v>451</v>
       </c>
       <c r="L66" t="s">
-        <v>70</v>
+        <v>213</v>
       </c>
       <c r="M66" t="s">
-        <v>400</v>
+        <v>452</v>
       </c>
       <c r="N66" t="s">
-        <v>401</v>
+        <v>453</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>65</v>
+        <v>454</v>
       </c>
       <c r="D67" t="s">
-        <v>402</v>
+        <v>455</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>67</v>
+        <v>456</v>
       </c>
       <c r="I67" t="s">
-        <v>403</v>
+        <v>457</v>
       </c>
       <c r="J67" t="s">
-        <v>404</v>
+        <v>220</v>
       </c>
       <c r="K67" t="s">
-        <v>405</v>
+        <v>458</v>
       </c>
       <c r="L67" t="s">
-        <v>406</v>
+        <v>138</v>
       </c>
       <c r="M67" t="s">
-        <v>407</v>
+        <v>459</v>
       </c>
       <c r="N67" t="s">
-        <v>72</v>
+        <v>460</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>408</v>
+        <v>461</v>
       </c>
       <c r="D68" t="s">
-        <v>409</v>
+        <v>462</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>410</v>
+        <v>463</v>
       </c>
       <c r="I68" t="s">
-        <v>411</v>
+        <v>464</v>
       </c>
       <c r="J68" t="s">
-        <v>138</v>
+        <v>220</v>
       </c>
       <c r="K68" t="s">
-        <v>412</v>
+        <v>465</v>
       </c>
       <c r="L68" t="s">
-        <v>413</v>
+        <v>53</v>
       </c>
       <c r="M68" t="s">
-        <v>414</v>
+        <v>466</v>
       </c>
       <c r="N68" t="s">
-        <v>415</v>
+        <v>467</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>416</v>
+        <v>468</v>
       </c>
       <c r="D69" t="s">
-        <v>417</v>
+        <v>469</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>418</v>
+        <v>470</v>
       </c>
       <c r="I69" t="s">
-        <v>419</v>
+        <v>471</v>
       </c>
       <c r="J69" t="s">
-        <v>138</v>
+        <v>472</v>
       </c>
       <c r="K69" t="s">
-        <v>420</v>
+        <v>473</v>
       </c>
       <c r="L69" t="s">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="M69" t="s">
-        <v>421</v>
+        <v>474</v>
       </c>
       <c r="N69" t="s">
-        <v>422</v>
+        <v>475</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>416</v>
+        <v>476</v>
       </c>
       <c r="D70" t="s">
-        <v>423</v>
+        <v>477</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>418</v>
+        <v>478</v>
       </c>
       <c r="I70" t="s">
-        <v>424</v>
+        <v>479</v>
       </c>
       <c r="J70" t="s">
-        <v>138</v>
+        <v>220</v>
       </c>
       <c r="K70" t="s">
-        <v>425</v>
+        <v>480</v>
       </c>
       <c r="L70" t="s">
-        <v>233</v>
+        <v>304</v>
       </c>
       <c r="M70" t="s">
-        <v>426</v>
+        <v>481</v>
       </c>
       <c r="N70" t="s">
-        <v>422</v>
+        <v>482</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>427</v>
+        <v>483</v>
       </c>
       <c r="D71" t="s">
-        <v>428</v>
+        <v>484</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>429</v>
+        <v>485</v>
       </c>
       <c r="I71" t="s">
-        <v>430</v>
+        <v>486</v>
       </c>
       <c r="J71" t="s">
-        <v>138</v>
+        <v>220</v>
       </c>
       <c r="K71" t="s">
-        <v>431</v>
+        <v>487</v>
       </c>
       <c r="L71" t="s">
-        <v>47</v>
+        <v>213</v>
       </c>
       <c r="M71" t="s">
-        <v>432</v>
+        <v>488</v>
       </c>
       <c r="N71" t="s">
-        <v>433</v>
+        <v>489</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>427</v>
+        <v>490</v>
       </c>
       <c r="D72" t="s">
-        <v>434</v>
+        <v>491</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>429</v>
+        <v>492</v>
       </c>
       <c r="I72" t="s">
-        <v>435</v>
+        <v>493</v>
       </c>
       <c r="J72" t="s">
-        <v>138</v>
+        <v>220</v>
       </c>
       <c r="K72" t="s">
-        <v>436</v>
+        <v>494</v>
       </c>
       <c r="L72" t="s">
-        <v>437</v>
+        <v>495</v>
       </c>
       <c r="M72" t="s">
-        <v>438</v>
+        <v>496</v>
       </c>
       <c r="N72" t="s">
-        <v>433</v>
+        <v>497</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>439</v>
+        <v>498</v>
       </c>
       <c r="D73" t="s">
-        <v>440</v>
+        <v>499</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>441</v>
+        <v>500</v>
       </c>
       <c r="I73" t="s">
-        <v>442</v>
+        <v>501</v>
       </c>
       <c r="J73" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="K73" t="s">
-        <v>443</v>
+        <v>502</v>
       </c>
       <c r="L73" t="s">
-        <v>30</v>
+        <v>304</v>
       </c>
       <c r="M73" t="s">
-        <v>444</v>
+        <v>503</v>
       </c>
       <c r="N73" t="s">
-        <v>445</v>
+        <v>504</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>446</v>
+        <v>505</v>
       </c>
       <c r="D74" t="s">
-        <v>203</v>
+        <v>506</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>447</v>
+        <v>507</v>
       </c>
       <c r="I74" t="s">
-        <v>448</v>
+        <v>508</v>
       </c>
       <c r="J74" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="K74" t="s">
-        <v>449</v>
+        <v>509</v>
       </c>
       <c r="L74" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="M74" t="s">
-        <v>450</v>
+        <v>510</v>
       </c>
       <c r="N74" t="s">
-        <v>451</v>
+        <v>511</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>452</v>
+        <v>512</v>
       </c>
       <c r="D75" t="s">
-        <v>453</v>
+        <v>513</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>454</v>
+        <v>514</v>
       </c>
       <c r="I75" t="s">
-        <v>455</v>
+        <v>515</v>
       </c>
       <c r="J75" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="K75" t="s">
-        <v>456</v>
+        <v>516</v>
       </c>
       <c r="L75" t="s">
-        <v>233</v>
+        <v>174</v>
       </c>
       <c r="M75" t="s">
-        <v>457</v>
+        <v>517</v>
       </c>
       <c r="N75" t="s">
-        <v>458</v>
+        <v>518</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>459</v>
+        <v>512</v>
       </c>
       <c r="D76" t="s">
-        <v>460</v>
+        <v>513</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>461</v>
+        <v>514</v>
       </c>
       <c r="I76" t="s">
-        <v>462</v>
+        <v>519</v>
       </c>
       <c r="J76" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="K76" t="s">
-        <v>463</v>
+        <v>520</v>
       </c>
       <c r="L76" t="s">
-        <v>318</v>
+        <v>179</v>
       </c>
       <c r="M76" t="s">
-        <v>464</v>
+        <v>521</v>
       </c>
       <c r="N76" t="s">
-        <v>465</v>
+        <v>518</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>466</v>
+        <v>522</v>
       </c>
       <c r="D77" t="s">
-        <v>467</v>
+        <v>523</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>468</v>
+        <v>524</v>
       </c>
       <c r="I77" t="s">
-        <v>469</v>
+        <v>525</v>
       </c>
       <c r="J77" t="s">
-        <v>213</v>
+        <v>472</v>
       </c>
       <c r="K77" t="s">
-        <v>470</v>
+        <v>526</v>
       </c>
       <c r="L77" t="s">
-        <v>233</v>
+        <v>222</v>
       </c>
       <c r="M77" t="s">
-        <v>471</v>
+        <v>527</v>
       </c>
       <c r="N77" t="s">
-        <v>472</v>
+        <v>528</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>473</v>
+        <v>529</v>
       </c>
       <c r="D78" t="s">
-        <v>474</v>
+        <v>530</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>475</v>
+        <v>531</v>
       </c>
       <c r="I78" t="s">
-        <v>476</v>
+        <v>532</v>
       </c>
       <c r="J78" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="K78" t="s">
-        <v>477</v>
+        <v>533</v>
       </c>
       <c r="L78" t="s">
-        <v>233</v>
+        <v>179</v>
       </c>
       <c r="M78" t="s">
-        <v>478</v>
+        <v>534</v>
       </c>
       <c r="N78" t="s">
-        <v>479</v>
+        <v>535</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>480</v>
+        <v>529</v>
       </c>
       <c r="D79" t="s">
-        <v>474</v>
+        <v>536</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>481</v>
+        <v>531</v>
       </c>
       <c r="I79" t="s">
-        <v>482</v>
+        <v>537</v>
       </c>
       <c r="J79" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="K79" t="s">
-        <v>483</v>
+        <v>538</v>
       </c>
       <c r="L79" t="s">
-        <v>233</v>
+        <v>174</v>
       </c>
       <c r="M79" t="s">
-        <v>484</v>
+        <v>539</v>
       </c>
       <c r="N79" t="s">
-        <v>485</v>
+        <v>535</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>486</v>
+        <v>540</v>
       </c>
       <c r="D80" t="s">
-        <v>487</v>
+        <v>541</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>488</v>
+        <v>542</v>
       </c>
       <c r="I80" t="s">
-        <v>489</v>
+        <v>543</v>
       </c>
       <c r="J80" t="s">
-        <v>213</v>
+        <v>472</v>
       </c>
       <c r="K80" t="s">
-        <v>490</v>
+        <v>544</v>
       </c>
       <c r="L80" t="s">
-        <v>318</v>
+        <v>30</v>
       </c>
       <c r="M80" t="s">
-        <v>491</v>
+        <v>545</v>
       </c>
       <c r="N80" t="s">
-        <v>492</v>
+        <v>546</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>493</v>
+        <v>540</v>
       </c>
       <c r="D81" t="s">
-        <v>322</v>
+        <v>541</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>494</v>
+        <v>547</v>
       </c>
       <c r="I81" t="s">
-        <v>495</v>
+        <v>548</v>
       </c>
       <c r="J81" t="s">
-        <v>213</v>
+        <v>472</v>
       </c>
       <c r="K81" t="s">
-        <v>496</v>
+        <v>549</v>
       </c>
       <c r="L81" t="s">
-        <v>326</v>
+        <v>30</v>
       </c>
       <c r="M81" t="s">
-        <v>497</v>
+        <v>550</v>
       </c>
       <c r="N81" t="s">
-        <v>498</v>
+        <v>546</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>493</v>
+        <v>551</v>
       </c>
       <c r="D82" t="s">
-        <v>169</v>
+        <v>552</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>494</v>
+        <v>553</v>
       </c>
       <c r="I82" t="s">
-        <v>499</v>
+        <v>554</v>
       </c>
       <c r="J82" t="s">
-        <v>213</v>
+        <v>472</v>
       </c>
       <c r="K82" t="s">
-        <v>500</v>
+        <v>555</v>
       </c>
       <c r="L82" t="s">
-        <v>501</v>
+        <v>30</v>
       </c>
       <c r="M82" t="s">
-        <v>502</v>
+        <v>556</v>
       </c>
       <c r="N82" t="s">
-        <v>498</v>
+        <v>557</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>503</v>
+        <v>551</v>
       </c>
       <c r="D83" t="s">
-        <v>504</v>
+        <v>558</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>505</v>
+        <v>553</v>
       </c>
       <c r="I83" t="s">
-        <v>506</v>
+        <v>559</v>
       </c>
       <c r="J83" t="s">
-        <v>377</v>
+        <v>472</v>
       </c>
       <c r="K83" t="s">
-        <v>507</v>
+        <v>560</v>
       </c>
       <c r="L83" t="s">
-        <v>215</v>
+        <v>30</v>
       </c>
       <c r="M83" t="s">
-        <v>508</v>
+        <v>561</v>
       </c>
       <c r="N83" t="s">
-        <v>509</v>
+        <v>557</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>503</v>
+        <v>562</v>
       </c>
       <c r="D84" t="s">
-        <v>504</v>
+        <v>72</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>510</v>
+        <v>563</v>
       </c>
       <c r="I84" t="s">
-        <v>511</v>
+        <v>564</v>
       </c>
       <c r="J84" t="s">
-        <v>377</v>
+        <v>220</v>
       </c>
       <c r="K84" t="s">
-        <v>512</v>
+        <v>565</v>
       </c>
       <c r="L84" t="s">
-        <v>215</v>
+        <v>76</v>
       </c>
       <c r="M84" t="s">
-        <v>513</v>
+        <v>566</v>
       </c>
       <c r="N84" t="s">
-        <v>509</v>
+        <v>567</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>514</v>
+        <v>568</v>
       </c>
       <c r="D85" t="s">
-        <v>515</v>
+        <v>34</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>516</v>
+        <v>569</v>
       </c>
       <c r="I85" t="s">
-        <v>517</v>
+        <v>570</v>
       </c>
       <c r="J85" t="s">
+        <v>220</v>
+      </c>
+      <c r="K85" t="s">
+        <v>571</v>
+      </c>
+      <c r="L85" t="s">
         <v>213</v>
       </c>
-      <c r="K85" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M85" t="s">
-        <v>520</v>
+        <v>572</v>
       </c>
       <c r="N85" t="s">
-        <v>521</v>
+        <v>573</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>522</v>
+        <v>574</v>
       </c>
       <c r="D86" t="s">
-        <v>523</v>
+        <v>575</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>524</v>
+        <v>576</v>
       </c>
       <c r="I86" t="s">
-        <v>525</v>
+        <v>577</v>
       </c>
       <c r="J86" t="s">
-        <v>377</v>
+        <v>220</v>
       </c>
       <c r="K86" t="s">
-        <v>526</v>
+        <v>578</v>
       </c>
       <c r="L86" t="s">
-        <v>527</v>
+        <v>304</v>
       </c>
       <c r="M86" t="s">
-        <v>528</v>
+        <v>579</v>
       </c>
       <c r="N86" t="s">
-        <v>529</v>
+        <v>580</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>530</v>
+        <v>581</v>
       </c>
       <c r="D87" t="s">
-        <v>531</v>
+        <v>582</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>532</v>
+        <v>128</v>
       </c>
       <c r="I87" t="s">
-        <v>533</v>
+        <v>583</v>
       </c>
       <c r="J87" t="s">
-        <v>377</v>
+        <v>220</v>
       </c>
       <c r="K87" t="s">
-        <v>534</v>
+        <v>584</v>
       </c>
       <c r="L87" t="s">
-        <v>215</v>
+        <v>585</v>
       </c>
       <c r="M87" t="s">
-        <v>535</v>
+        <v>586</v>
       </c>
       <c r="N87" t="s">
-        <v>536</v>
+        <v>587</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>537</v>
+        <v>588</v>
       </c>
       <c r="D88" t="s">
-        <v>538</v>
+        <v>208</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>539</v>
+        <v>589</v>
       </c>
       <c r="I88" t="s">
-        <v>540</v>
+        <v>590</v>
       </c>
       <c r="J88" t="s">
-        <v>377</v>
+        <v>220</v>
       </c>
       <c r="K88" t="s">
-        <v>541</v>
+        <v>591</v>
       </c>
       <c r="L88" t="s">
-        <v>22</v>
+        <v>213</v>
       </c>
       <c r="M88" t="s">
-        <v>542</v>
+        <v>592</v>
       </c>
       <c r="N88" t="s">
-        <v>543</v>
+        <v>593</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>329</v>
+        <v>588</v>
       </c>
       <c r="D89" t="s">
-        <v>330</v>
+        <v>594</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>544</v>
+        <v>589</v>
       </c>
       <c r="I89" t="s">
-        <v>545</v>
+        <v>595</v>
       </c>
       <c r="J89" t="s">
-        <v>213</v>
+        <v>20</v>
       </c>
       <c r="K89" t="s">
-        <v>546</v>
+        <v>596</v>
       </c>
       <c r="L89" t="s">
-        <v>318</v>
+        <v>597</v>
       </c>
       <c r="M89" t="s">
-        <v>547</v>
+        <v>598</v>
       </c>
       <c r="N89" t="s">
-        <v>335</v>
+        <v>593</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>329</v>
+        <v>599</v>
       </c>
       <c r="D90" t="s">
-        <v>330</v>
+        <v>600</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>548</v>
+        <v>601</v>
       </c>
       <c r="I90" t="s">
-        <v>549</v>
+        <v>602</v>
       </c>
       <c r="J90" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="K90" t="s">
-        <v>550</v>
+        <v>603</v>
       </c>
       <c r="L90" t="s">
-        <v>318</v>
+        <v>76</v>
       </c>
       <c r="M90" t="s">
-        <v>551</v>
+        <v>604</v>
       </c>
       <c r="N90" t="s">
-        <v>335</v>
+        <v>605</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>329</v>
+        <v>606</v>
       </c>
       <c r="D91" t="s">
-        <v>330</v>
+        <v>607</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>552</v>
+        <v>608</v>
       </c>
       <c r="I91" t="s">
-        <v>553</v>
+        <v>609</v>
       </c>
       <c r="J91" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="K91" t="s">
-        <v>554</v>
+        <v>610</v>
       </c>
       <c r="L91" t="s">
-        <v>318</v>
+        <v>611</v>
       </c>
       <c r="M91" t="s">
-        <v>555</v>
+        <v>612</v>
       </c>
       <c r="N91" t="s">
-        <v>335</v>
+        <v>613</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>329</v>
+        <v>614</v>
       </c>
       <c r="D92" t="s">
-        <v>330</v>
+        <v>615</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>556</v>
+        <v>616</v>
       </c>
       <c r="I92" t="s">
-        <v>557</v>
+        <v>617</v>
       </c>
       <c r="J92" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="K92" t="s">
-        <v>558</v>
+        <v>618</v>
       </c>
       <c r="L92" t="s">
-        <v>318</v>
+        <v>76</v>
       </c>
       <c r="M92" t="s">
-        <v>559</v>
+        <v>619</v>
       </c>
       <c r="N92" t="s">
-        <v>335</v>
+        <v>620</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>329</v>
+        <v>621</v>
       </c>
       <c r="D93" t="s">
-        <v>330</v>
+        <v>622</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>560</v>
+        <v>623</v>
       </c>
       <c r="I93" t="s">
-        <v>561</v>
+        <v>624</v>
       </c>
       <c r="J93" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="K93" t="s">
-        <v>562</v>
+        <v>625</v>
       </c>
       <c r="L93" t="s">
-        <v>318</v>
+        <v>76</v>
       </c>
       <c r="M93" t="s">
-        <v>563</v>
+        <v>626</v>
       </c>
       <c r="N93" t="s">
-        <v>335</v>
+        <v>627</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>564</v>
+        <v>628</v>
       </c>
       <c r="D94" t="s">
-        <v>565</v>
+        <v>629</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>566</v>
+        <v>630</v>
       </c>
       <c r="I94" t="s">
-        <v>567</v>
+        <v>631</v>
       </c>
       <c r="J94" t="s">
-        <v>377</v>
+        <v>632</v>
       </c>
       <c r="K94" t="s">
-        <v>568</v>
+        <v>633</v>
       </c>
       <c r="L94" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="M94" t="s">
-        <v>569</v>
+        <v>634</v>
       </c>
       <c r="N94" t="s">
-        <v>570</v>
+        <v>635</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>564</v>
+        <v>628</v>
       </c>
       <c r="D95" t="s">
-        <v>571</v>
+        <v>629</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>566</v>
+        <v>636</v>
       </c>
       <c r="I95" t="s">
-        <v>572</v>
+        <v>637</v>
       </c>
       <c r="J95" t="s">
-        <v>377</v>
+        <v>632</v>
       </c>
       <c r="K95" t="s">
-        <v>573</v>
+        <v>638</v>
       </c>
       <c r="L95" t="s">
-        <v>437</v>
+        <v>30</v>
       </c>
       <c r="M95" t="s">
-        <v>574</v>
+        <v>639</v>
       </c>
       <c r="N95" t="s">
-        <v>570</v>
+        <v>635</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>575</v>
+        <v>640</v>
       </c>
       <c r="D96" t="s">
-        <v>538</v>
+        <v>641</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>576</v>
+        <v>642</v>
       </c>
       <c r="I96" t="s">
-        <v>577</v>
+        <v>643</v>
       </c>
       <c r="J96" t="s">
-        <v>377</v>
+        <v>472</v>
       </c>
       <c r="K96" t="s">
-        <v>578</v>
+        <v>644</v>
       </c>
       <c r="L96" t="s">
-        <v>47</v>
+        <v>138</v>
       </c>
       <c r="M96" t="s">
-        <v>579</v>
+        <v>645</v>
       </c>
       <c r="N96" t="s">
-        <v>580</v>
+        <v>646</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>581</v>
+        <v>647</v>
       </c>
       <c r="D97" t="s">
-        <v>582</v>
+        <v>648</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>583</v>
+        <v>649</v>
       </c>
       <c r="I97" t="s">
-        <v>584</v>
+        <v>650</v>
       </c>
       <c r="J97" t="s">
-        <v>377</v>
+        <v>472</v>
       </c>
       <c r="K97" t="s">
-        <v>585</v>
+        <v>651</v>
       </c>
       <c r="L97" t="s">
-        <v>92</v>
+        <v>274</v>
       </c>
       <c r="M97" t="s">
-        <v>586</v>
+        <v>652</v>
       </c>
       <c r="N97" t="s">
-        <v>587</v>
+        <v>653</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>588</v>
+        <v>654</v>
       </c>
       <c r="D98" t="s">
-        <v>589</v>
+        <v>655</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>590</v>
+        <v>656</v>
       </c>
       <c r="I98" t="s">
-        <v>591</v>
+        <v>657</v>
       </c>
       <c r="J98" t="s">
-        <v>377</v>
+        <v>472</v>
       </c>
       <c r="K98" t="s">
-        <v>592</v>
+        <v>658</v>
       </c>
       <c r="L98" t="s">
-        <v>22</v>
+        <v>659</v>
       </c>
       <c r="M98" t="s">
-        <v>593</v>
+        <v>660</v>
       </c>
       <c r="N98" t="s">
-        <v>594</v>
+        <v>661</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>595</v>
+        <v>662</v>
       </c>
       <c r="D99" t="s">
-        <v>169</v>
+        <v>663</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>596</v>
+        <v>664</v>
       </c>
       <c r="I99" t="s">
-        <v>597</v>
+        <v>665</v>
       </c>
       <c r="J99" t="s">
-        <v>377</v>
+        <v>472</v>
       </c>
       <c r="K99" t="s">
-        <v>598</v>
+        <v>666</v>
       </c>
       <c r="L99" t="s">
-        <v>70</v>
+        <v>667</v>
       </c>
       <c r="M99" t="s">
-        <v>599</v>
+        <v>668</v>
       </c>
       <c r="N99" t="s">
-        <v>600</v>
+        <v>669</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>601</v>
+        <v>670</v>
       </c>
       <c r="D100" t="s">
-        <v>602</v>
+        <v>671</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>603</v>
+        <v>672</v>
       </c>
       <c r="I100" t="s">
-        <v>604</v>
+        <v>673</v>
       </c>
       <c r="J100" t="s">
-        <v>377</v>
+        <v>632</v>
       </c>
       <c r="K100" t="s">
-        <v>605</v>
+        <v>674</v>
       </c>
       <c r="L100" t="s">
-        <v>606</v>
+        <v>30</v>
       </c>
       <c r="M100" t="s">
-        <v>607</v>
+        <v>675</v>
       </c>
       <c r="N100" t="s">
-        <v>608</v>
+        <v>676</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>609</v>
+        <v>670</v>
       </c>
       <c r="D101" t="s">
-        <v>66</v>
+        <v>677</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>610</v>
+        <v>672</v>
       </c>
       <c r="I101" t="s">
-        <v>611</v>
+        <v>678</v>
       </c>
       <c r="J101" t="s">
-        <v>377</v>
+        <v>632</v>
       </c>
       <c r="K101" t="s">
-        <v>612</v>
+        <v>679</v>
       </c>
       <c r="L101" t="s">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="M101" t="s">
-        <v>613</v>
+        <v>680</v>
       </c>
       <c r="N101" t="s">
-        <v>614</v>
+        <v>676</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>615</v>
+        <v>681</v>
       </c>
       <c r="D102" t="s">
-        <v>616</v>
+        <v>682</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>617</v>
+        <v>683</v>
       </c>
       <c r="I102" t="s">
-        <v>618</v>
+        <v>684</v>
       </c>
       <c r="J102" t="s">
-        <v>619</v>
+        <v>472</v>
       </c>
       <c r="K102" t="s">
-        <v>620</v>
+        <v>685</v>
       </c>
       <c r="L102" t="s">
-        <v>215</v>
+        <v>179</v>
       </c>
       <c r="M102" t="s">
-        <v>621</v>
+        <v>686</v>
       </c>
       <c r="N102" t="s">
-        <v>622</v>
+        <v>687</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>623</v>
+        <v>681</v>
       </c>
       <c r="D103" t="s">
-        <v>624</v>
+        <v>688</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>625</v>
+        <v>683</v>
       </c>
       <c r="I103" t="s">
-        <v>626</v>
+        <v>689</v>
       </c>
       <c r="J103" t="s">
-        <v>377</v>
+        <v>472</v>
       </c>
       <c r="K103" t="s">
-        <v>627</v>
+        <v>690</v>
       </c>
       <c r="L103" t="s">
-        <v>628</v>
+        <v>304</v>
       </c>
       <c r="M103" t="s">
-        <v>629</v>
+        <v>691</v>
       </c>
       <c r="N103" t="s">
-        <v>630</v>
+        <v>687</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>631</v>
+        <v>681</v>
       </c>
       <c r="D104" t="s">
-        <v>632</v>
+        <v>692</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>633</v>
+        <v>683</v>
       </c>
       <c r="I104" t="s">
-        <v>634</v>
+        <v>693</v>
       </c>
       <c r="J104" t="s">
-        <v>619</v>
+        <v>472</v>
       </c>
       <c r="K104" t="s">
-        <v>635</v>
+        <v>694</v>
       </c>
       <c r="L104" t="s">
-        <v>527</v>
+        <v>174</v>
       </c>
       <c r="M104" t="s">
-        <v>636</v>
+        <v>695</v>
       </c>
       <c r="N104" t="s">
-        <v>637</v>
+        <v>687</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>638</v>
+        <v>696</v>
       </c>
       <c r="D105" t="s">
-        <v>66</v>
+        <v>697</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>639</v>
+        <v>698</v>
       </c>
       <c r="I105" t="s">
-        <v>640</v>
+        <v>699</v>
       </c>
       <c r="J105" t="s">
-        <v>377</v>
+        <v>472</v>
       </c>
       <c r="K105" t="s">
-        <v>641</v>
+        <v>700</v>
       </c>
       <c r="L105" t="s">
-        <v>70</v>
+        <v>131</v>
       </c>
       <c r="M105" t="s">
-        <v>642</v>
+        <v>701</v>
       </c>
       <c r="N105" t="s">
-        <v>643</v>
+        <v>702</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>644</v>
+        <v>703</v>
       </c>
       <c r="D106" t="s">
-        <v>196</v>
+        <v>704</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>645</v>
+        <v>705</v>
       </c>
       <c r="I106" t="s">
-        <v>646</v>
+        <v>706</v>
       </c>
       <c r="J106" t="s">
-        <v>377</v>
+        <v>472</v>
       </c>
       <c r="K106" t="s">
-        <v>647</v>
+        <v>707</v>
       </c>
       <c r="L106" t="s">
-        <v>22</v>
+        <v>131</v>
       </c>
       <c r="M106" t="s">
-        <v>648</v>
+        <v>708</v>
       </c>
       <c r="N106" t="s">
-        <v>649</v>
+        <v>709</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>644</v>
+        <v>710</v>
       </c>
       <c r="D107" t="s">
-        <v>196</v>
+        <v>711</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>645</v>
+        <v>712</v>
       </c>
       <c r="I107" t="s">
-        <v>650</v>
+        <v>713</v>
       </c>
       <c r="J107" t="s">
-        <v>377</v>
+        <v>472</v>
       </c>
       <c r="K107" t="s">
-        <v>651</v>
+        <v>714</v>
       </c>
       <c r="L107" t="s">
-        <v>260</v>
+        <v>131</v>
       </c>
       <c r="M107" t="s">
-        <v>652</v>
+        <v>715</v>
       </c>
       <c r="N107" t="s">
-        <v>649</v>
+        <v>716</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>653</v>
+        <v>717</v>
       </c>
       <c r="D108" t="s">
-        <v>654</v>
+        <v>718</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>655</v>
+        <v>719</v>
       </c>
       <c r="I108" t="s">
-        <v>656</v>
+        <v>720</v>
       </c>
       <c r="J108" t="s">
-        <v>619</v>
+        <v>472</v>
       </c>
       <c r="K108" t="s">
-        <v>657</v>
+        <v>721</v>
       </c>
       <c r="L108" t="s">
-        <v>527</v>
+        <v>174</v>
       </c>
       <c r="M108" t="s">
-        <v>658</v>
+        <v>722</v>
       </c>
       <c r="N108" t="s">
-        <v>659</v>
+        <v>723</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>660</v>
+        <v>717</v>
       </c>
       <c r="D109" t="s">
-        <v>661</v>
+        <v>718</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>662</v>
+        <v>724</v>
       </c>
       <c r="I109" t="s">
-        <v>663</v>
+        <v>725</v>
       </c>
       <c r="J109" t="s">
-        <v>619</v>
+        <v>472</v>
       </c>
       <c r="K109" t="s">
-        <v>664</v>
+        <v>726</v>
       </c>
       <c r="L109" t="s">
-        <v>527</v>
+        <v>174</v>
       </c>
       <c r="M109" t="s">
-        <v>665</v>
+        <v>727</v>
       </c>
       <c r="N109" t="s">
-        <v>666</v>
+        <v>723</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>313</v>
+        <v>717</v>
       </c>
       <c r="D110" t="s">
-        <v>314</v>
+        <v>728</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>667</v>
+        <v>719</v>
       </c>
       <c r="I110" t="s">
-        <v>668</v>
+        <v>729</v>
       </c>
       <c r="J110" t="s">
-        <v>377</v>
+        <v>472</v>
       </c>
       <c r="K110" t="s">
-        <v>669</v>
+        <v>730</v>
       </c>
       <c r="L110" t="s">
-        <v>318</v>
+        <v>179</v>
       </c>
       <c r="M110" t="s">
-        <v>670</v>
+        <v>731</v>
       </c>
       <c r="N110" t="s">
-        <v>320</v>
+        <v>723</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>313</v>
+        <v>717</v>
       </c>
       <c r="D111" t="s">
-        <v>314</v>
+        <v>728</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>671</v>
+        <v>724</v>
       </c>
       <c r="I111" t="s">
-        <v>672</v>
+        <v>732</v>
       </c>
       <c r="J111" t="s">
-        <v>377</v>
+        <v>472</v>
       </c>
       <c r="K111" t="s">
-        <v>673</v>
+        <v>733</v>
       </c>
       <c r="L111" t="s">
-        <v>318</v>
+        <v>179</v>
       </c>
       <c r="M111" t="s">
-        <v>674</v>
+        <v>734</v>
       </c>
       <c r="N111" t="s">
-        <v>320</v>
+        <v>723</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>675</v>
+        <v>735</v>
       </c>
       <c r="D112" t="s">
-        <v>676</v>
+        <v>736</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>677</v>
+        <v>737</v>
       </c>
       <c r="I112" t="s">
-        <v>678</v>
+        <v>738</v>
       </c>
       <c r="J112" t="s">
-        <v>377</v>
+        <v>472</v>
       </c>
       <c r="K112" t="s">
-        <v>679</v>
+        <v>739</v>
       </c>
       <c r="L112" t="s">
-        <v>55</v>
+        <v>740</v>
       </c>
       <c r="M112" t="s">
-        <v>680</v>
+        <v>741</v>
       </c>
       <c r="N112" t="s">
-        <v>681</v>
+        <v>742</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>675</v>
+        <v>103</v>
       </c>
       <c r="D113" t="s">
-        <v>676</v>
+        <v>104</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>682</v>
+        <v>743</v>
       </c>
       <c r="I113" t="s">
-        <v>683</v>
+        <v>744</v>
       </c>
       <c r="J113" t="s">
-        <v>377</v>
+        <v>472</v>
       </c>
       <c r="K113" t="s">
-        <v>684</v>
+        <v>745</v>
       </c>
       <c r="L113" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="M113" t="s">
-        <v>685</v>
+        <v>746</v>
       </c>
       <c r="N113" t="s">
-        <v>681</v>
+        <v>110</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>675</v>
+        <v>747</v>
       </c>
       <c r="D114" t="s">
-        <v>676</v>
+        <v>748</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>686</v>
+        <v>749</v>
       </c>
       <c r="I114" t="s">
-        <v>687</v>
+        <v>750</v>
       </c>
       <c r="J114" t="s">
-        <v>377</v>
+        <v>472</v>
       </c>
       <c r="K114" t="s">
-        <v>688</v>
+        <v>751</v>
       </c>
       <c r="L114" t="s">
-        <v>55</v>
+        <v>304</v>
       </c>
       <c r="M114" t="s">
-        <v>689</v>
+        <v>752</v>
       </c>
       <c r="N114" t="s">
-        <v>681</v>
+        <v>753</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>675</v>
+        <v>754</v>
       </c>
       <c r="D115" t="s">
-        <v>676</v>
+        <v>755</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>690</v>
+        <v>756</v>
       </c>
       <c r="I115" t="s">
-        <v>691</v>
+        <v>757</v>
       </c>
       <c r="J115" t="s">
-        <v>377</v>
+        <v>472</v>
       </c>
       <c r="K115" t="s">
-        <v>692</v>
+        <v>758</v>
       </c>
       <c r="L115" t="s">
-        <v>55</v>
+        <v>213</v>
       </c>
       <c r="M115" t="s">
-        <v>693</v>
+        <v>759</v>
       </c>
       <c r="N115" t="s">
-        <v>681</v>
+        <v>760</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>694</v>
+        <v>761</v>
       </c>
       <c r="D116" t="s">
-        <v>695</v>
+        <v>762</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>696</v>
+        <v>763</v>
       </c>
       <c r="I116" t="s">
-        <v>697</v>
+        <v>764</v>
       </c>
       <c r="J116" t="s">
-        <v>377</v>
+        <v>765</v>
       </c>
       <c r="K116" t="s">
-        <v>698</v>
+        <v>766</v>
       </c>
       <c r="L116" t="s">
-        <v>47</v>
+        <v>174</v>
       </c>
       <c r="M116" t="s">
-        <v>699</v>
+        <v>767</v>
       </c>
       <c r="N116" t="s">
-        <v>700</v>
+        <v>768</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>694</v>
+        <v>769</v>
       </c>
       <c r="D117" t="s">
-        <v>695</v>
+        <v>770</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>701</v>
+        <v>771</v>
       </c>
       <c r="I117" t="s">
-        <v>702</v>
+        <v>772</v>
       </c>
       <c r="J117" t="s">
-        <v>377</v>
+        <v>632</v>
       </c>
       <c r="K117" t="s">
-        <v>703</v>
+        <v>773</v>
       </c>
       <c r="L117" t="s">
-        <v>47</v>
+        <v>774</v>
       </c>
       <c r="M117" t="s">
-        <v>704</v>
+        <v>775</v>
       </c>
       <c r="N117" t="s">
-        <v>700</v>
+        <v>776</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>705</v>
+        <v>777</v>
       </c>
       <c r="D118" t="s">
-        <v>706</v>
+        <v>778</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>707</v>
+        <v>779</v>
       </c>
       <c r="I118" t="s">
-        <v>708</v>
+        <v>780</v>
       </c>
       <c r="J118" t="s">
-        <v>377</v>
+        <v>765</v>
       </c>
       <c r="K118" t="s">
-        <v>709</v>
+        <v>781</v>
       </c>
       <c r="L118" t="s">
-        <v>519</v>
+        <v>138</v>
       </c>
       <c r="M118" t="s">
-        <v>710</v>
+        <v>782</v>
       </c>
       <c r="N118" t="s">
-        <v>711</v>
+        <v>783</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>712</v>
+        <v>784</v>
       </c>
       <c r="D119" t="s">
-        <v>169</v>
+        <v>711</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>713</v>
+        <v>785</v>
       </c>
       <c r="I119" t="s">
-        <v>714</v>
+        <v>786</v>
       </c>
       <c r="J119" t="s">
-        <v>377</v>
+        <v>765</v>
       </c>
       <c r="K119" t="s">
-        <v>715</v>
+        <v>787</v>
       </c>
       <c r="L119" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="M119" t="s">
-        <v>716</v>
+        <v>788</v>
       </c>
       <c r="N119" t="s">
-        <v>717</v>
+        <v>789</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>718</v>
+        <v>784</v>
       </c>
       <c r="D120" t="s">
-        <v>719</v>
+        <v>790</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>720</v>
+        <v>785</v>
       </c>
       <c r="I120" t="s">
-        <v>721</v>
+        <v>791</v>
       </c>
       <c r="J120" t="s">
-        <v>619</v>
+        <v>765</v>
       </c>
       <c r="K120" t="s">
-        <v>722</v>
+        <v>792</v>
       </c>
       <c r="L120" t="s">
-        <v>47</v>
+        <v>740</v>
       </c>
       <c r="M120" t="s">
-        <v>723</v>
+        <v>793</v>
       </c>
       <c r="N120" t="s">
-        <v>724</v>
-[...375 lines deleted...]
-      <c r="M130" t="s">
         <v>789</v>
-      </c>
-[...1179 lines deleted...]
-        <v>415</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>