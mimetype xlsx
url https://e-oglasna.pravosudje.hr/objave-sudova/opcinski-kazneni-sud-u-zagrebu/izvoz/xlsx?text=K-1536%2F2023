--- v0 (2026-06-16)
+++ v1 (2026-09-30)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski kazneni sud u Zagrebu</t>
   </si>
   <si>
     <t>K-1536/2023</t>
   </si>
   <si>
-    <t>II° presuda od 15.05.2026.</t>
+    <t>Poziv na platež od 08.09.2026.</t>
   </si>
   <si>
     <t>Krešimir Belina 43429478490</t>
   </si>
   <si>
-    <t>12.06.2026. 14:37:58</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9bcb40e9-78cb-43b7-8454-9a5fb4e77986/dokumenti/preuzimanje</t>
+    <t>30.09.2026. 10:40:22</t>
+  </si>
+  <si>
+    <t>08.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7e8bc86-a011-4b72-b1d5-de387260a93d</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7e8bc86-a011-4b72-b1d5-de387260a93d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=1536&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>