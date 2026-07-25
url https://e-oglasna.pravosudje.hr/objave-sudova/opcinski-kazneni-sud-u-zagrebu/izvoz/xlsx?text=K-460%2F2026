--- v0 (2026-05-31)
+++ v1 (2026-07-25)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski kazneni sud u Zagrebu</t>
   </si>
   <si>
     <t>K-460/2026</t>
   </si>
   <si>
-    <t>Poziv - Sudska radnja 09.07.2026.</t>
+    <t>Poziv - Sudska radnja 27.08.2026.</t>
   </si>
   <si>
     <t>Tomas Lavin 30932979379</t>
   </si>
   <si>
-    <t>28.05.2026. 12:29:27</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/78bea00d-8129-4e8b-b45f-2831c18613d5/dokumenti/preuzimanje</t>
+    <t>17.07.2026. 18:31:40</t>
+  </si>
+  <si>
+    <t>25.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15b8f25c-4a11-4807-b320-6879c39329bf</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 27.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15b8f25c-4a11-4807-b320-6879c39329bf/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=460&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>