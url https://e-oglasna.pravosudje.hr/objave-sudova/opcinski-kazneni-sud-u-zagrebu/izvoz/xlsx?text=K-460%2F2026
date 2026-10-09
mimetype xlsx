--- v1 (2026-07-25)
+++ v2 (2026-10-09)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski kazneni sud u Zagrebu</t>
   </si>
   <si>
     <t>K-460/2026</t>
   </si>
   <si>
-    <t>Poziv - Sudska radnja 27.08.2026.</t>
+    <t>Rješenje od 01.10.2026.</t>
   </si>
   <si>
     <t>Tomas Lavin 30932979379</t>
   </si>
   <si>
-    <t>17.07.2026. 18:31:40</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/15b8f25c-4a11-4807-b320-6879c39329bf/dokumenti/preuzimanje</t>
+    <t>06.10.2026. 09:25:23</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96a3e012-dadc-44dd-bcc8-8f5644b6e897</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96a3e012-dadc-44dd-bcc8-8f5644b6e897/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=460&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>