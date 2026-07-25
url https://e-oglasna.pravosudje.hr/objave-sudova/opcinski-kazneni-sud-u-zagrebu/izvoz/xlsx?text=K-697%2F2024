--- v0 (2026-05-31)
+++ v1 (2026-07-25)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski kazneni sud u Zagrebu</t>
   </si>
   <si>
     <t>K-697/2024</t>
   </si>
   <si>
-    <t>Rješenje od 21.04.2026. (trošak)</t>
+    <t>Dopis od 22.07.2026. (trošak)</t>
   </si>
   <si>
     <t>Bojan Vukas 11340773555</t>
   </si>
   <si>
-    <t>25.05.2026. 11:20:20</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/cf6c9e70-de8f-4983-89ee-cad8ffb301be/dokumenti/preuzimanje</t>
+    <t>22.07.2026. 08:36:59</t>
+  </si>
+  <si>
+    <t>30.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db069ce9-8a14-4c14-8cb8-df2d24883337</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db069ce9-8a14-4c14-8cb8-df2d24883337/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=697&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>