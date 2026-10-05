--- v0 (2026-07-23)
+++ v1 (2026-10-05)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski kazneni sud u Zagrebu</t>
   </si>
   <si>
     <t>K-957/2023</t>
   </si>
   <si>
-    <t>II st. Presuda od 29.05.2026.</t>
+    <t>Odluka od 07.09.2026.</t>
   </si>
   <si>
     <t>Krunoslav Ivoš 56099396574</t>
   </si>
   <si>
-    <t>20.07.2026. 10:02:48</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/87a40221-d72a-4587-8bda-28eaf31aa056/dokumenti/preuzimanje</t>
+    <t>05.10.2026. 10:03:12</t>
+  </si>
+  <si>
+    <t>13.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/170f0119-b79b-485d-ac02-e1c93e0ff208</t>
+  </si>
+  <si>
+    <t>Nalog.pdf O24O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/170f0119-b79b-485d-ac02-e1c93e0ff208/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=K&amp;predmet=957&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>