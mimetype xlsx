--- v0 (2026-08-30)
+++ v1 (2026-10-20)
@@ -59,70 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski kazneni sud u Zagrebu</t>
   </si>
   <si>
     <t>Kov-1007/2026</t>
   </si>
   <si>
-    <t>Optužnica OKDO Zagreb od 19.08.2026.,
-sa ispravkom, uz pouku o pravima, na odgovor</t>
+    <t>Rješenje o potvrđivanju optužnice od 21.09.2026.</t>
   </si>
   <si>
     <t>Mate Malenica 49210944050</t>
   </si>
   <si>
-    <t>27.08.2026. 10:47:52</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/94f49f42-d38c-49c7-9380-6aa11698add6/dokumenti/preuzimanje</t>
+    <t>12.10.2026. 14:56:46</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7885dbea-7e7a-4e90-944e-917220df2fa3</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7885dbea-7e7a-4e90-944e-917220df2fa3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=1007&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>