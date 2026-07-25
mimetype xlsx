--- v0 (2026-05-31)
+++ v1 (2026-07-25)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski kazneni sud u Zagrebu</t>
   </si>
   <si>
     <t>Kov-570/2026</t>
   </si>
   <si>
-    <t>Poziv - Ročište 08.06.2026.</t>
+    <t>Rješenje od 08.06.2026.</t>
   </si>
   <si>
     <t>Redžep Dizdarević 93710199346</t>
   </si>
   <si>
-    <t>28.05.2026. 12:14:00</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/883c4c7e-ac88-45aa-9f0d-c8ea2bfe9321/dokumenti/preuzimanje</t>
+    <t>22.07.2026. 12:37:23</t>
+  </si>
+  <si>
+    <t>30.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90053e01-d2c1-4e8d-bcdc-53d23da41bef</t>
+  </si>
+  <si>
+    <t>Rješenje - mjere opreza.pdf O181O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90053e01-d2c1-4e8d-bcdc-53d23da41bef/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=570&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>