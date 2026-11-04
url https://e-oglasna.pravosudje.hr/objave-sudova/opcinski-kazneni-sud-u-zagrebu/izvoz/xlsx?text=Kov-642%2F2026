--- v0 (2026-07-05)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski kazneni sud u Zagrebu</t>
   </si>
   <si>
     <t>Kov-642/2026</t>
   </si>
   <si>
-    <t>optužnica na odgovor</t>
+    <t>Rješenje od 15.10.2026.-7</t>
   </si>
   <si>
     <t>Mattea Žigante 03284986617</t>
   </si>
   <si>
-    <t>02.07.2026. 14:45:36</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5df9fab7-e1d0-4ef1-987a-f3be990aa1f7/dokumenti/preuzimanje</t>
+    <t>27.10.2026. 14:29:57</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8b76697-41a2-4e3a-b2cd-a57718a28675</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8b76697-41a2-4e3a-b2cd-a57718a28675/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=642&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>