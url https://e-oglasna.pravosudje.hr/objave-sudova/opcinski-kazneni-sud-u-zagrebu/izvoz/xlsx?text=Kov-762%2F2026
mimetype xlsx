--- v0 (2026-07-23)
+++ v1 (2026-09-20)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski kazneni sud u Zagrebu</t>
   </si>
   <si>
     <t>Kov-762/2026</t>
   </si>
   <si>
-    <t>Optužnica na odgovor</t>
+    <t>Rješenje od 26.08.2026.</t>
   </si>
   <si>
     <t>Medin Berberović 80954939999</t>
   </si>
   <si>
-    <t>20.07.2026. 09:56:33</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/464ac6e7-1ae6-4cb2-9171-4043622c49c6/dokumenti/preuzimanje</t>
+    <t>14.09.2026. 09:40:34</t>
+  </si>
+  <si>
+    <t>21.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86362868-ff66-4767-aac9-7ac002f668de</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86362868-ff66-4767-aac9-7ac002f668de/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kov&amp;predmet=762&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>