--- v0 (2026-05-31)
+++ v1 (2026-09-20)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski kazneni sud u Zagrebu</t>
   </si>
   <si>
     <t>Kovm-168/2025</t>
   </si>
   <si>
-    <t>Anonimizirano rješenje od 11.03.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0b1a5f11-f020-486f-a0ca-d8c5ca7ead37/dokumenti/preuzimanje</t>
+    <t>Anonimizirani dopis od 16.09.2026.</t>
+  </si>
+  <si>
+    <t>Ira Dulčić 31212306805</t>
+  </si>
+  <si>
+    <t>16.09.2026. 10:14:40</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3ead6de-e4f2-4ba4-978c-05264e3d0b43</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf P67P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3ead6de-e4f2-4ba4-978c-05264e3d0b43/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kovm&amp;predmet=168&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>