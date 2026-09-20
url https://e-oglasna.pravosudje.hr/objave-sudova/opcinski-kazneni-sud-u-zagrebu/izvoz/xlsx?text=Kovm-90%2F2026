--- v0 (2026-05-31)
+++ v1 (2026-09-20)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski kazneni sud u Zagrebu</t>
   </si>
   <si>
     <t>Kovm-90/2026</t>
   </si>
   <si>
-    <t>Anonimizirani poziv od 25.05.2026.</t>
+    <t>Anonimizirano rješenje od 14.07.2026.</t>
   </si>
   <si>
     <t>Domagoj Sabo 00544516937</t>
   </si>
   <si>
-    <t>25.05.2026. 13:19:25</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/72fece7a-cc03-4b32-b5e4-5618bb3b8ae0/dokumenti/preuzimanje</t>
+    <t>16.09.2026. 10:09:15</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2b3259f-9f69-40d5-b3c3-494ff7e79076</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.docx O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2b3259f-9f69-40d5-b3c3-494ff7e79076/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kovm&amp;predmet=90&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>