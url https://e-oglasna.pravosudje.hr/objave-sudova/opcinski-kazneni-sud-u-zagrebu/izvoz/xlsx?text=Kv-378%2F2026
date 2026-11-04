--- v0 (2026-06-16)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski kazneni sud u Zagrebu</t>
   </si>
   <si>
     <t>Kv-378/2026</t>
   </si>
   <si>
-    <t>KV Presuda od 29.05.2026.</t>
+    <t>II stupanjska presuda od 27.10.2026.</t>
   </si>
   <si>
     <t>Silvano Osmanović</t>
   </si>
   <si>
-    <t>12.06.2026. 14:52:19</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2f8eab4f-1c90-4641-ac46-eb1ae16f88c1/dokumenti/preuzimanje</t>
+    <t>02.11.2026. 13:36:49</t>
+  </si>
+  <si>
+    <t>10.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0924f38-b091-405c-9f84-e753f9e716fd</t>
+  </si>
+  <si>
+    <t>Presuda - prihvaćena žalba - preinačena 1.st. presuda - iz drugih razloga.pdf P545P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0924f38-b091-405c-9f84-e753f9e716fd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=3&amp;upisnik=Kv&amp;predmet=378&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>