--- v0 (2026-05-05)
+++ v1 (2026-05-31)
@@ -6,2203 +6,2327 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1114" uniqueCount="701">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1169" uniqueCount="742">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Splitu</t>
   </si>
   <si>
-    <t>Pp-4602/2024</t>
-[...134 lines deleted...]
-    <t>Pp-13438/2025</t>
+    <t>Pp-13847/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 29.04.2026.</t>
+  </si>
+  <si>
+    <t>Dejana Pejković 94018401841</t>
+  </si>
+  <si>
+    <t>29.05.2026. 12:33:44</t>
+  </si>
+  <si>
+    <t>08.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83e23085-db02-4fa0-8639-c47d0971de97</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.docx O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83e23085-db02-4fa0-8639-c47d0971de97/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13847&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-6384/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 18.06.2026.</t>
+  </si>
+  <si>
+    <t>Mirko Baleta 41244817330</t>
+  </si>
+  <si>
+    <t>29.05.2026. 12:02:27</t>
+  </si>
+  <si>
+    <t>06.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05c531da-ffae-4a59-b52e-087726557d5b</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 18.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05c531da-ffae-4a59-b52e-087726557d5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6384&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Dino Bilonić 78836267071</t>
+  </si>
+  <si>
+    <t>29.05.2026. 12:01:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5339e8f6-b641-4fea-b160-bca5163495ee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5339e8f6-b641-4fea-b160-bca5163495ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-7923/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 26.06.2026.</t>
+  </si>
+  <si>
+    <t>Tihomir Vidović 95130466000</t>
+  </si>
+  <si>
+    <t>29.05.2026. 11:58:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8dbe23c6-c60a-4c3b-a9d1-f3055ea4448b</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 26.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8dbe23c6-c60a-4c3b-a9d1-f3055ea4448b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7923&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-16264/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Pjero Brkan 93454004553</t>
+  </si>
+  <si>
+    <t>29.05.2026. 11:56:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19f06957-1667-4b72-971f-5358723e6574</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 01.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19f06957-1667-4b72-971f-5358723e6574/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16264&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-15407/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>Hristijan Radovikj 04801329537</t>
+  </si>
+  <si>
+    <t>29.05.2026. 11:53:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/134d2a27-c86c-4859-90cb-67861012eb8e</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.pdf O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/134d2a27-c86c-4859-90cb-67861012eb8e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15407&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-993/2024</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog od 23.04.2026.</t>
+  </si>
+  <si>
+    <t>Marino Balić 24274206322</t>
+  </si>
+  <si>
+    <t>29.05.2026. 11:35:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/251b53ed-f14b-4d6a-9dde-24b2cf8a3d31</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog.pdf O1528O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/251b53ed-f14b-4d6a-9dde-24b2cf8a3d31/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=993&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-2138/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 27.04.2026.</t>
+  </si>
+  <si>
+    <t>Davor Matić 06648710266</t>
+  </si>
+  <si>
+    <t>29.05.2026. 11:34:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abc83bfb-b058-4b3d-a002-a71aac0fe356</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abc83bfb-b058-4b3d-a002-a71aac0fe356/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2138&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-12362/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 14.07.2026. u 12:00</t>
+  </si>
+  <si>
+    <t>Mate Ivanda 19953649532</t>
+  </si>
+  <si>
+    <t>29.05.2026. 10:50:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cd4f296-2fae-4265-b762-5db683e78026</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 14.07.2026.pdf; Poziv za sudsku radnju od 14.07.2026.pdf; Poziv za sudsku radnju od 14.07.2026.pdf; Poziv za sudsku radnju od 14.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cd4f296-2fae-4265-b762-5db683e78026/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12362&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-4819/2025</t>
+  </si>
+  <si>
+    <t>Odluka od 26.02.2026.</t>
+  </si>
+  <si>
+    <t>Toni Csoszar 87580239056</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08244572-318a-4f89-9541-5c961752fbd3</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.docx P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08244572-318a-4f89-9541-5c961752fbd3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4819&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-9521/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 01.04.2026.
+i uplatnice</t>
+  </si>
+  <si>
+    <t>Željko Žepić 80768385269</t>
+  </si>
+  <si>
+    <t>29.05.2026. 10:10:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43d2356c-499c-43cd-a28a-ae226089410b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43d2356c-499c-43cd-a28a-ae226089410b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9521&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-2287/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 20.02.2026.</t>
+  </si>
+  <si>
+    <t>GOLDEN FRUIT d.o.o. za trgovinu 99732611929</t>
+  </si>
+  <si>
+    <t>29.05.2026. 09:51:47</t>
+  </si>
+  <si>
+    <t>05.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fd08cb8-4b77-42d4-95ec-4b1f2c48dc74</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fd08cb8-4b77-42d4-95ec-4b1f2c48dc74/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2287&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-2004/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 06.07.2026.</t>
+  </si>
+  <si>
+    <t>Vedrana Mikulčić 54066431426</t>
+  </si>
+  <si>
+    <t>29.05.2026. 09:20:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c7f01a6-4e7a-476e-be8c-399fa8e1c636</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 06.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c7f01a6-4e7a-476e-be8c-399fa8e1c636/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2004&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14573/2024</t>
+  </si>
+  <si>
+    <t>Dragan Barbir 07106679110</t>
+  </si>
+  <si>
+    <t>29.05.2026. 09:18:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32a85127-56ca-4554-889f-e41c47935c2b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32a85127-56ca-4554-889f-e41c47935c2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14573&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-4567/2024</t>
+  </si>
+  <si>
+    <t>Odluka od 30.09.2025.</t>
+  </si>
+  <si>
+    <t>Nikola Dražić 92603507297</t>
+  </si>
+  <si>
+    <t>29.05.2026. 09:00:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acecb07b-3896-4c24-b139-02e5f2805727</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acecb07b-3896-4c24-b139-02e5f2805727/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4567&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-5256/2026</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog od 14.04.2026.</t>
+  </si>
+  <si>
+    <t>Goran Stefano Planinsek 14820882610</t>
+  </si>
+  <si>
+    <t>29.05.2026. 08:41:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f01f2393-2f32-48fc-bc64-18be1f6258a0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f01f2393-2f32-48fc-bc64-18be1f6258a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5256&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10630/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 24.06.2026.</t>
+  </si>
+  <si>
+    <t>Vedran Drača 77992066782</t>
+  </si>
+  <si>
+    <t>29.05.2026. 08:05:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f34fcad-c561-4918-8024-77f20c9f2163</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 24.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f34fcad-c561-4918-8024-77f20c9f2163/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10630&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10857/2025</t>
+  </si>
+  <si>
+    <t>Dino Briški 27442020771</t>
+  </si>
+  <si>
+    <t>29.05.2026. 07:54:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ced2aef6-cfd7-462d-9f8e-161cf3e9d3dc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ced2aef6-cfd7-462d-9f8e-161cf3e9d3dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10857&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3589/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 24.03.2026.</t>
+  </si>
+  <si>
+    <t>Dino Brkljača 70509679923</t>
+  </si>
+  <si>
+    <t>29.05.2026. 07:44:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/517d1c86-663a-4f09-b4c6-f4f818c9830d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/517d1c86-663a-4f09-b4c6-f4f818c9830d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3589&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10064/2025</t>
+  </si>
+  <si>
+    <t>Ivica Primi 39125568662</t>
+  </si>
+  <si>
+    <t>28.05.2026. 15:00:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a536b567-43e0-49e8-9641-461a54ae3331</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a536b567-43e0-49e8-9641-461a54ae3331/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10064&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6566/2024</t>
+  </si>
+  <si>
+    <t>Mario Ercegović 20885673614</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:56:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe556d80-76a7-4b7a-9446-d6990bba4833</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe556d80-76a7-4b7a-9446-d6990bba4833/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6566&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-13599/2025</t>
+  </si>
+  <si>
+    <t>BOJA NEBA društvo s ograničenom odgovornošću za ugostiteljstvo i usluge 14008311755</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:46:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d28ea4c3-f300-4329-9094-325e8fa13cdb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d28ea4c3-f300-4329-9094-325e8fa13cdb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13599&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Mirela Šimunović 63671559420</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:46:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17160001-7fd2-4f82-b082-d81b60147d7a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17160001-7fd2-4f82-b082-d81b60147d7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-5114/2024</t>
+  </si>
+  <si>
+    <t>Slobodan Pešorda 20800353377</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:29:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/103274e5-ac12-4c4c-aa38-0b0881638f25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/103274e5-ac12-4c4c-aa38-0b0881638f25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5114&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-10364/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 05.12.2025.</t>
+  </si>
+  <si>
+    <t>Irena Čubretović 24630274175</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:22:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f9d3a04-8a37-4448-9720-dbb5c3afafe6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f9d3a04-8a37-4448-9720-dbb5c3afafe6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10364&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4767/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 11.03.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Mandura 61653216293</t>
+  </si>
+  <si>
+    <t>28.05.2026. 13:51:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbc620db-d50f-40a3-bba9-d9a505a52a54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbc620db-d50f-40a3-bba9-d9a505a52a54/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4767&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10446/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.03.2026.</t>
+  </si>
+  <si>
+    <t>Ante Kovačić 28723372551</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:39:16</t>
+  </si>
+  <si>
+    <t>03.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d532f72-8af2-4106-89c0-ac9c7bd7397c</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d532f72-8af2-4106-89c0-ac9c7bd7397c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10446&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-5370/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 13.04.2026.</t>
+  </si>
+  <si>
+    <t>Marin Marin 86632084838</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:32:24</t>
+  </si>
+  <si>
+    <t>04.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5a6b9f1-976c-4c6e-b5bd-d6aba3ec7207</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5a6b9f1-976c-4c6e-b5bd-d6aba3ec7207/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5370&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-15272/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.10.2025.</t>
+  </si>
+  <si>
+    <t>Aleksandar Trajković</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:31:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/180fe3e1-52c5-489c-a9db-4560f9db9c2c</t>
+  </si>
+  <si>
+    <t>Rješenje - maloljetnik.pdf O1543O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/180fe3e1-52c5-489c-a9db-4560f9db9c2c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15272&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-5791/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 22.04.2026.</t>
+  </si>
+  <si>
+    <t>Miljenko Živković 25538653604</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:30:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc9558ce-c45f-4bee-83bb-1be26f059664</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc9558ce-c45f-4bee-83bb-1be26f059664/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5791&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5374/2026</t>
+  </si>
+  <si>
+    <t>Alenko Varnica 30322550246</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:27:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b0102bb-6eb2-4012-a78f-adba6e842056</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b0102bb-6eb2-4012-a78f-adba6e842056/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5374&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-16038/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 03.07.2026.</t>
+  </si>
+  <si>
+    <t>Josip Palić 82173389089</t>
+  </si>
+  <si>
+    <t>27.05.2026. 10:34:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66f90a5b-2bd3-4d34-a8a2-16a91ee4c35f</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 03.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66f90a5b-2bd3-4d34-a8a2-16a91ee4c35f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16038&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-2297/2026</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog od 26.03.2026.</t>
+  </si>
+  <si>
+    <t>Miroslav Erbus 11693757994</t>
+  </si>
+  <si>
+    <t>27.05.2026. 09:13:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac364e94-a73f-4b38-ab1c-db439a08bd1a</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog.docx O1528O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac364e94-a73f-4b38-ab1c-db439a08bd1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2297&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10258/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 10.04.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Pažanin 41960828899</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:48:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d28d2efa-8fdf-454b-b7b9-1937be6b8020</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d28d2efa-8fdf-454b-b7b9-1937be6b8020/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10258&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-5771/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 01.04.2026.</t>
+  </si>
+  <si>
+    <t>Marko Rapić 01737210741</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:37:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6b489eb-0f57-4921-b824-32eb224b65bd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6b489eb-0f57-4921-b824-32eb224b65bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5771&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-10855/2023</t>
+  </si>
+  <si>
+    <t>Mateo Vučković 79648088438</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:34:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45f55f43-239a-4034-b4b5-98bf57d0fa58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45f55f43-239a-4034-b4b5-98bf57d0fa58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10855&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-10332/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 10.02.2026.</t>
+  </si>
+  <si>
+    <t>Marin Vuković 50788321380</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:28:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa78da6a-2549-41b7-9005-71920cc14a8b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa78da6a-2549-41b7-9005-71920cc14a8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10332&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-13096/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.03.2026.</t>
+  </si>
+  <si>
+    <t>Teo Borčić 40538975020</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:26:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9700071c-206b-47d9-8016-d12d80110acb</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9700071c-206b-47d9-8016-d12d80110acb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13096&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Pp-4966/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 26.01.2026.</t>
+  </si>
+  <si>
+    <t>Antonio Šošić 28553953016</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:24:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53305fc1-c09c-407f-a6d4-681d2e3544c9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53305fc1-c09c-407f-a6d4-681d2e3544c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4966&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-3613/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 23.04.2026.</t>
+  </si>
+  <si>
+    <t>Bruno Vidan 30850542011</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:20:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92cc4cc1-f8b3-4792-908f-d980cbb2376b</t>
+  </si>
+  <si>
+    <t>Dopis MUP-u za izvršenje ZM.pdf O1514O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92cc4cc1-f8b3-4792-908f-d980cbb2376b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3613&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-12410/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 30.06.2026.-12,15</t>
+  </si>
+  <si>
+    <t>Tomislav Jukić 97369087076</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:05:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/771e2421-a189-48bd-8314-eb8317111f76</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 30.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/771e2421-a189-48bd-8314-eb8317111f76/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12410&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-2864/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 03.03.2026.</t>
+  </si>
+  <si>
+    <t>Duje Veža 11294123325</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:02:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a449e0ae-5255-4d86-8179-23a6e3c54506</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a449e0ae-5255-4d86-8179-23a6e3c54506/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2864&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11022/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 13.03.2026.</t>
+  </si>
+  <si>
+    <t>Marko Badžim 68737947729</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:01:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a04ac4b-bab0-4e0f-bf5e-79edb6c124cb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a04ac4b-bab0-4e0f-bf5e-79edb6c124cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11022&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-13210/2025</t>
+  </si>
+  <si>
+    <t>Josip Pastuović 68644968984</t>
+  </si>
+  <si>
+    <t>27.05.2026. 07:59:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/765bdd0f-1e88-4ba9-b8e2-41a793b5feed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/765bdd0f-1e88-4ba9-b8e2-41a793b5feed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13210&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14437/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 25.03.2026.</t>
+  </si>
+  <si>
+    <t>Milenko Topić 20731188005</t>
+  </si>
+  <si>
+    <t>27.05.2026. 07:58:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/470b939e-7ab4-4a09-92a0-3df770a1c472</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/470b939e-7ab4-4a09-92a0-3df770a1c472/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14437&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11938/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 30.06.2026.-08,10</t>
+  </si>
+  <si>
+    <t>Petar Mrđen 37554902635</t>
+  </si>
+  <si>
+    <t>27.05.2026. 06:57:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9afb166c-c0fb-4f70-8685-a3cca41bdd75</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9afb166c-c0fb-4f70-8685-a3cca41bdd75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11938&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-868/2024</t>
+  </si>
+  <si>
+    <t>Rješenje VPS-a od 19.02.2026.</t>
+  </si>
+  <si>
+    <t>Vjekoslav Marinić 22031009761</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:09:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93a847a8-b311-411b-92f9-dd32962efc24</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93a847a8-b311-411b-92f9-dd32962efc24/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=868&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Mario Marinić 36260237557</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:09:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0fe4c82-75e7-4e61-9d57-917b88ae6f23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0fe4c82-75e7-4e61-9d57-917b88ae6f23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-15142/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.03.2026.
+i rješenje II. st. broj: Ppž-3650/2021</t>
+  </si>
+  <si>
+    <t>BECK KLAUS</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:00:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dec5b1d3-a057-4595-b861-3d0e525fe856</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dec5b1d3-a057-4595-b861-3d0e525fe856/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15142&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-14627/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 20.08.2026.</t>
+  </si>
+  <si>
+    <t>Anton Komar 61866809312</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:57:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15200c13-65f8-45ab-a724-0cb4c3fd2812</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 20.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15200c13-65f8-45ab-a724-0cb4c3fd2812/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14627&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4566/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 02.04.2026.</t>
+  </si>
+  <si>
+    <t>Marko Šimunović 04594631942</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:54:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7daf62f2-7a3e-46b5-9ad6-b55a91220a60</t>
+  </si>
+  <si>
+    <t>Presuda kojom se optužba odbija - zastara.pdf O1581O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7daf62f2-7a3e-46b5-9ad6-b55a91220a60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4566&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-17289/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 03.04.2026.</t>
+  </si>
+  <si>
+    <t>Duje Rašić 97281058202</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:43:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6c0e529-8290-4394-bb64-914aa5e111dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6c0e529-8290-4394-bb64-914aa5e111dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=17289&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4817/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 08.04.2026.</t>
+  </si>
+  <si>
+    <t>Dino Plosnić 51088639880</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:42:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16165b4b-6270-4505-914a-5e556638f1cb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16165b4b-6270-4505-914a-5e556638f1cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4817&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-12481/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 08.07.2026.</t>
+  </si>
+  <si>
+    <t>Josip Matošević 37949569521</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:02:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/450b9b5c-01c5-4139-b18a-f4aa87d0a696</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 08.07.2026.pdf; Poziv za sudsku radnju od 08.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/450b9b5c-01c5-4139-b18a-f4aa87d0a696/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12481&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7873/2024</t>
+  </si>
+  <si>
+    <t>Juraj Petrić 77420547527</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:54:37</t>
+  </si>
+  <si>
+    <t>02.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3f7f840-4d86-4879-b5de-0e71427f469c</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.docx O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3f7f840-4d86-4879-b5de-0e71427f469c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7873&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-2255/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 08.07.2026. u 08:45</t>
+  </si>
+  <si>
+    <t>Ivica Ćudina 59720384147</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:49:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/006dfd37-5c20-474f-a910-d1840d31f8cd</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 08.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/006dfd37-5c20-474f-a910-d1840d31f8cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2255&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6565/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 27.02.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Rušić 05053536498</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:28:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78b4e3a5-de0f-4a68-8ec1-40c99ea66b05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78b4e3a5-de0f-4a68-8ec1-40c99ea66b05/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6565&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-12656/2025</t>
+  </si>
+  <si>
+    <t>Odluka od 10.04.2026.</t>
+  </si>
+  <si>
+    <t>Ivana Anterić 20027540077</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:27:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2eaf289-68f4-4e79-8d6b-434817c36db2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2eaf289-68f4-4e79-8d6b-434817c36db2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12656&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10864/2025</t>
+  </si>
+  <si>
+    <t>Odluka od 12.03.2026.</t>
+  </si>
+  <si>
+    <t>Marijana Ivanković 51740618235</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:25:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf28cfb8-5842-484a-b4a3-df2bc61ca373</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf28cfb8-5842-484a-b4a3-df2bc61ca373/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10864&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5671/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 20.04.2026.</t>
+  </si>
+  <si>
+    <t>Miro Burić 20315271724</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:25:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1b92b38-297f-4b73-8589-c04238c8c4eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1b92b38-297f-4b73-8589-c04238c8c4eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5671&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sead Ajaz</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:25:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad198d74-18f2-4afe-ab90-ed41c7d775ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad198d74-18f2-4afe-ab90-ed41c7d775ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 07.05.2026.</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:17:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2e6fa71-02dd-411d-841e-08e449affb19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2e6fa71-02dd-411d-841e-08e449affb19/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:17:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abca4b23-74e2-4eff-9113-59a32993124a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abca4b23-74e2-4eff-9113-59a32993124a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-2397/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 23.06.2026.</t>
+  </si>
+  <si>
+    <t>Mario Mihovilović 66637633542</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:16:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c873a784-4a0f-4db0-b417-f77cf7cf5c95</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 23.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c873a784-4a0f-4db0-b417-f77cf7cf5c95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2397&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11274/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 24.02.2026.</t>
+  </si>
+  <si>
+    <t>YELLOW APPLE d.d. za usluge 09606571062</t>
+  </si>
+  <si>
+    <t>26.05.2026. 09:38:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/163e19c5-2e88-4a4c-9291-5091c47887ac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/163e19c5-2e88-4a4c-9291-5091c47887ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11274&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>SEAD AJAZ</t>
+  </si>
+  <si>
+    <t>26.05.2026. 09:36:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a79c2622-33eb-4001-be0f-96c5724deb4e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a79c2622-33eb-4001-be0f-96c5724deb4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Denis Jušić 91520146001</t>
+  </si>
+  <si>
+    <t>26.05.2026. 09:34:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4024eb74-d135-49c4-942a-1bf8c2a7618c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4024eb74-d135-49c4-942a-1bf8c2a7618c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-3419/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Tomašević 76255684135</t>
+  </si>
+  <si>
+    <t>26.05.2026. 09:19:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c1f4df3-2322-47a4-a7c3-8226726b1965</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 10.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c1f4df3-2322-47a4-a7c3-8226726b1965/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3419&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10427/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 12.03.2026.</t>
+  </si>
+  <si>
+    <t>Mate Baban 30731898886</t>
+  </si>
+  <si>
+    <t>26.05.2026. 09:16:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9083af22-467c-4430-be4c-b3a4ff7722c2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9083af22-467c-4430-be4c-b3a4ff7722c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10427&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-14674/2022</t>
+  </si>
+  <si>
+    <t>Kremena Georgieva Nedeva 77099733302</t>
+  </si>
+  <si>
+    <t>26.05.2026. 09:04:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35990b63-a74e-400a-9220-60fb370bf5e7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35990b63-a74e-400a-9220-60fb370bf5e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14674&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-3233/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 25.06.2026.</t>
+  </si>
+  <si>
+    <t>Ajka Keserović 72874177629</t>
+  </si>
+  <si>
+    <t>26.05.2026. 08:43:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ac13042-f47d-4fbe-a5b8-c591773d281a</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 25.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ac13042-f47d-4fbe-a5b8-c591773d281a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3233&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-10651/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 05.02.2026.</t>
+  </si>
+  <si>
+    <t>Kristian Berger 29100246342</t>
+  </si>
+  <si>
+    <t>26.05.2026. 08:42:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ec525ae-1d8e-4a2f-bf4c-59c0d21adf52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ec525ae-1d8e-4a2f-bf4c-59c0d21adf52/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10651&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-14558/2024</t>
+  </si>
+  <si>
+    <t>Petar Ručević 84216977614</t>
+  </si>
+  <si>
+    <t>26.05.2026. 07:58:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3f3466f-5577-482c-a12c-c769b96ca6f5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3f3466f-5577-482c-a12c-c769b96ca6f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14558&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-2905/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 26.03.2026.</t>
+  </si>
+  <si>
+    <t>Dibran Bylygbashi 53273747951</t>
+  </si>
+  <si>
+    <t>26.05.2026. 07:45:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1befb361-5635-4210-ab6e-75d20e05aea3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1befb361-5635-4210-ab6e-75d20e05aea3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2905&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>DARDA j.d.o.o. za proizvodnju kruha, peciva i slastica 24381007043</t>
+  </si>
+  <si>
+    <t>26.05.2026. 07:45:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/399b5c47-6c81-4ba2-904b-429a307f43cc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/399b5c47-6c81-4ba2-904b-429a307f43cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-15588/2025</t>
+  </si>
+  <si>
+    <t>Ksenija Tomasović 83966349207</t>
+  </si>
+  <si>
+    <t>26.05.2026. 07:21:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03342887-61c5-4f5f-abfd-7e8a4d51b87a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03342887-61c5-4f5f-abfd-7e8a4d51b87a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15588&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6494/2023</t>
   </si>
   <si>
     <t>Presuda od 27.03.2026.</t>
   </si>
   <si>
-    <t>Abel Pešut 02623744781</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/79b76c77-29e3-4114-b74b-3dbf919264a9</t>
+    <t>Dalibor Đorđević</t>
+  </si>
+  <si>
+    <t>25.05.2026. 14:27:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/634f3ee8-413c-45af-adbc-9dd3435f2473</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/634f3ee8-413c-45af-adbc-9dd3435f2473/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6494&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-12413/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 23.03.2026.</t>
+  </si>
+  <si>
+    <t>Ivo Bartulović 64484913826</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:54:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e3722d7-59c8-42d9-897e-11547fbf3c4a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e3722d7-59c8-42d9-897e-11547fbf3c4a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12413&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11811/2022</t>
+  </si>
+  <si>
+    <t>GLOBUS CENTAR d.o.o. za poslovanje nekretninama 56524357719</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:53:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab42ce79-99f0-4892-81b4-548a1b265e69</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab42ce79-99f0-4892-81b4-548a1b265e69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11811&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-8990/2025</t>
+  </si>
+  <si>
+    <t>Odluka od 02.04.2026.</t>
+  </si>
+  <si>
+    <t>Dino Vuljanko 20902876364</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:43:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f997af3e-b69c-45fe-bbe7-c9fb8e9812aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f997af3e-b69c-45fe-bbe7-c9fb8e9812aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8990&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1862/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>MARE MOSSO  d.o.o. za pomorski i obalni prijevoz u stečaju 27958729621</t>
+  </si>
+  <si>
+    <t>25.05.2026. 12:40:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8263eac-7d77-449e-b07a-48fa050f34b7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8263eac-7d77-449e-b07a-48fa050f34b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1862&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-18368/2022</t>
+  </si>
+  <si>
+    <t>Hrvoje Alajbeg 32093057966</t>
+  </si>
+  <si>
+    <t>25.05.2026. 12:26:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e92c5645-e9f1-4ee3-aa27-020864a832f5</t>
   </si>
   <si>
     <t>Presuda kojom se optužba odbija - zastara.docx O1581O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/79b76c77-29e3-4114-b74b-3dbf919264a9/dokumenti/preuzimanje</t>
-[...113 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5a24444a-aa7c-45d7-9bb4-8cab6340fe36</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/e92c5645-e9f1-4ee3-aa27-020864a832f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=18368&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-8625/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 21.04.2026.</t>
+  </si>
+  <si>
+    <t>Anamaria Plenča 66206180345</t>
+  </si>
+  <si>
+    <t>25.05.2026. 12:03:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc397047-5992-439b-8cf1-9bd8b2f91ae4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc397047-5992-439b-8cf1-9bd8b2f91ae4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8625&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-6630/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 02.03.2026.</t>
+  </si>
+  <si>
+    <t>25.05.2026. 11:59:34</t>
+  </si>
+  <si>
+    <t>01.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fde04c35-53f3-4690-ac3d-2f0956a60a8e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fde04c35-53f3-4690-ac3d-2f0956a60a8e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6630&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-3546/2026</t>
+  </si>
+  <si>
+    <t>Filip Jaman 06672714164</t>
+  </si>
+  <si>
+    <t>25.05.2026. 11:59:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a30face-81c8-464d-bbc0-854daec3d932</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a30face-81c8-464d-bbc0-854daec3d932/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3546&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-857/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.04.2026.</t>
+  </si>
+  <si>
+    <t>Matea Rančić 14661485383</t>
+  </si>
+  <si>
+    <t>25.05.2026. 10:53:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd3d9169-e8e4-40bf-a9d5-dd18578c6346</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd3d9169-e8e4-40bf-a9d5-dd18578c6346/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=857&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Pp-3633/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 15.04.2026.</t>
+  </si>
+  <si>
+    <t>Martin Danielov Borisov 87570451471</t>
+  </si>
+  <si>
+    <t>25.05.2026. 10:23:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5aa664e-6f0a-4e56-9fc1-a714ee548b2a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5aa664e-6f0a-4e56-9fc1-a714ee548b2a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3633&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5165/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 25.09.2025.</t>
+  </si>
+  <si>
+    <t>Niko Zbašnik 24886254661</t>
+  </si>
+  <si>
+    <t>25.05.2026. 09:02:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b4579b1-edb4-4290-b80f-557d3705dab1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b4579b1-edb4-4290-b80f-557d3705dab1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5165&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-4489/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 31.03.2026.</t>
+  </si>
+  <si>
+    <t>Marko Bašić 11603476790</t>
+  </si>
+  <si>
+    <t>25.05.2026. 07:55:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b89d7051-9f80-4624-a12d-a3165520d77d</t>
   </si>
   <si>
     <t>Dopis.pdf O374O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/5a24444a-aa7c-45d7-9bb4-8cab6340fe36/dokumenti/preuzimanje</t>
-[...143 lines deleted...]
-    <t>Pp-7239/2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/b89d7051-9f80-4624-a12d-a3165520d77d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4489&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5036/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 16.06.2026.</t>
+  </si>
+  <si>
+    <t>Dražan Projić 84371322629</t>
+  </si>
+  <si>
+    <t>22.05.2026. 14:58:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ff8744b-7d4e-4137-9357-46b8c6bd0501</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 16.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ff8744b-7d4e-4137-9357-46b8c6bd0501/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5036&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-17560/2025</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog od 07.04.2026.
+optužni akt i uplatnice</t>
+  </si>
+  <si>
+    <t>Slaven Petrović 81835074703</t>
+  </si>
+  <si>
+    <t>22.05.2026. 14:31:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3f0d3df-15f9-4e58-9148-84dbfb20c314</t>
+  </si>
+  <si>
+    <t>Optužni prijedlog.pdf P65P; Prilog Pp-17560_2025-1-1 - UP_I-116-02_24-01_2412.pdf; Prekršajni nalog.pdf O1528O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3f0d3df-15f9-4e58-9148-84dbfb20c314/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=17560&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-2121/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.03.2026.</t>
+  </si>
+  <si>
+    <t>APULIAN d.o.o. za usluge 12246378350</t>
+  </si>
+  <si>
+    <t>22.05.2026. 12:44:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36df84d2-6d00-4dbd-830f-554ad0158706</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36df84d2-6d00-4dbd-830f-554ad0158706/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2121&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-12383/2023</t>
+  </si>
+  <si>
+    <t>ART CONSULTING d.o.o. za usluge 08421453288</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:57:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b836df0-fe85-40d5-9883-3d7b02f24f31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b836df0-fe85-40d5-9883-3d7b02f24f31/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12383&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-18316/2025</t>
+  </si>
+  <si>
+    <t>Odluka- Prekršajni nalog od 23.02.2026.</t>
+  </si>
+  <si>
+    <t>Igor Radočaj 71263106612</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:37:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b6b23d2-abe8-4158-bcc8-8887b5fab3f9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b6b23d2-abe8-4158-bcc8-8887b5fab3f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=18316&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8376/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 17.06.2026.</t>
+  </si>
+  <si>
+    <t>Hrvoje Černjević 38860052496</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:22:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/804e5701-a15b-46cf-b74d-a1c7f50f8238</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 17.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/804e5701-a15b-46cf-b74d-a1c7f50f8238/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8376&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10892/2024</t>
+  </si>
+  <si>
+    <t>Branko Škornja 86503137477</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:20:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4061b41c-015f-4e41-8223-01f5ef90d8cc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4061b41c-015f-4e41-8223-01f5ef90d8cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10892&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-16857/2024</t>
+  </si>
+  <si>
+    <t>Luka Vrcan 97498326559</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:12:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e14f862d-3ad7-4a09-baf7-4b9677d57504</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e14f862d-3ad7-4a09-baf7-4b9677d57504/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16857&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-10926/2024</t>
+  </si>
+  <si>
+    <t>Delvina Osaj 33172886339</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:09:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99cf3a64-a9c2-4ae5-a4fb-02e124542b96</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99cf3a64-a9c2-4ae5-a4fb-02e124542b96/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10926&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-15596/2025</t>
+  </si>
+  <si>
+    <t>Ivan Smajo 77004402043</t>
+  </si>
+  <si>
+    <t>22.05.2026. 08:38:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b1c385d-38a8-4f70-99ad-91733bc6cc9d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b1c385d-38a8-4f70-99ad-91733bc6cc9d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15596&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14892/2025</t>
+  </si>
+  <si>
+    <t>Dorotea Tomaš 35695817921</t>
+  </si>
+  <si>
+    <t>22.05.2026. 08:00:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65700762-598f-4f50-bb13-c67375ea607a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65700762-598f-4f50-bb13-c67375ea607a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14892&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14471/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 19.08.2026.</t>
+  </si>
+  <si>
+    <t>Antonio Brajnov 87638016429</t>
+  </si>
+  <si>
+    <t>22.05.2026. 07:58:44</t>
+  </si>
+  <si>
+    <t>01.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8730a380-e7e8-43d6-8b3a-9b58ab45b8bf</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 19.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8730a380-e7e8-43d6-8b3a-9b58ab45b8bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14471&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3107/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 24.06.2026.-08,50</t>
+  </si>
+  <si>
+    <t>Kažimir Alfirević 30183163343</t>
+  </si>
+  <si>
+    <t>22.05.2026. 07:34:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68e7b5f7-801b-4095-b6bf-052c490ce132</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68e7b5f7-801b-4095-b6bf-052c490ce132/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3107&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-12498/2025</t>
   </si>
   <si>
     <t>Presuda od 30.03.2026.</t>
   </si>
   <si>
-    <t>BELFAST j.d.o.o. za turizam i usluge 26789528052</t>
-[...1630 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13025&amp;godina=2025</t>
+    <t>Ante Milat 66174439217</t>
+  </si>
+  <si>
+    <t>21.05.2026. 13:24:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1abd165-721f-4a51-aa84-05cd6577bed5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1abd165-721f-4a51-aa84-05cd6577bed5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12498&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8564/2024</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog od 13.04.2026.</t>
+  </si>
+  <si>
+    <t>Ivana Krstić 96877529151</t>
+  </si>
+  <si>
+    <t>21.05.2026. 07:21:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00ba8602-96db-46de-b137-99296f40405c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00ba8602-96db-46de-b137-99296f40405c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8564&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-1506/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Marin Mladinić 38047915599</t>
+  </si>
+  <si>
+    <t>15.05.2026. 09:36:23</t>
+  </si>
+  <si>
+    <t>23.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1791d4b2-a54b-44a0-9a62-3e8d1d84d2bf</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 15.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1791d4b2-a54b-44a0-9a62-3e8d1d84d2bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1506&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N101"/>
+  <dimension ref="A1:N106"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2292,3758 +2416,3948 @@
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" t="s">
         <v>30</v>
       </c>
       <c r="L3" t="s">
         <v>31</v>
       </c>
       <c r="M3" t="s">
         <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="I4" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="L4" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="M4" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="N4" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D5" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="I5" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="I6" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="K6" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" t="s">
         <v>52</v>
       </c>
-      <c r="L6" t="s">
+      <c r="N6" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D7" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="I7" t="s">
         <v>57</v>
       </c>
       <c r="J7" t="s">
         <v>29</v>
       </c>
       <c r="K7" t="s">
         <v>58</v>
       </c>
       <c r="L7" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="M7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="J8" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D9" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I9" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J9" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M9" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D10" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J10" t="s">
         <v>20</v>
       </c>
       <c r="K10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M10" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D11" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I11" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="J11" t="s">
         <v>20</v>
       </c>
       <c r="K11" t="s">
         <v>89</v>
       </c>
       <c r="L11" t="s">
         <v>90</v>
       </c>
       <c r="M11" t="s">
         <v>91</v>
       </c>
       <c r="N11" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>93</v>
       </c>
       <c r="D12" t="s">
         <v>94</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>95</v>
       </c>
       <c r="I12" t="s">
         <v>96</v>
       </c>
       <c r="J12" t="s">
         <v>20</v>
       </c>
       <c r="K12" t="s">
         <v>97</v>
       </c>
       <c r="L12" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" t="s">
         <v>98</v>
       </c>
-      <c r="M12" t="s">
+      <c r="N12" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
+        <v>100</v>
+      </c>
+      <c r="D13" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I13" t="s">
         <v>103</v>
       </c>
-      <c r="I13" t="s">
+      <c r="J13" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="K13" t="s">
         <v>105</v>
       </c>
       <c r="L13" t="s">
+        <v>75</v>
+      </c>
+      <c r="M13" t="s">
         <v>106</v>
       </c>
-      <c r="M13" t="s">
+      <c r="N13" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
+        <v>108</v>
+      </c>
+      <c r="D14" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
+        <v>110</v>
+      </c>
+      <c r="I14" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="J14" t="s">
         <v>20</v>
       </c>
       <c r="K14" t="s">
+        <v>112</v>
+      </c>
+      <c r="L14" t="s">
         <v>113</v>
       </c>
-      <c r="L14" t="s">
+      <c r="M14" t="s">
         <v>114</v>
       </c>
-      <c r="M14" t="s">
+      <c r="N14" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D15" t="s">
-        <v>118</v>
+        <v>109</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="I15" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="J15" t="s">
         <v>20</v>
       </c>
       <c r="K15" t="s">
+        <v>119</v>
+      </c>
+      <c r="L15" t="s">
+        <v>113</v>
+      </c>
+      <c r="M15" t="s">
+        <v>120</v>
+      </c>
+      <c r="N15" t="s">
         <v>121</v>
-      </c>
-[...7 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="D16" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="I16" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="J16" t="s">
         <v>20</v>
       </c>
       <c r="K16" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="L16" t="s">
-        <v>90</v>
+        <v>67</v>
       </c>
       <c r="M16" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="N16" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="D17" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
+        <v>131</v>
+      </c>
+      <c r="I17" t="s">
+        <v>132</v>
+      </c>
+      <c r="J17" t="s">
+        <v>29</v>
+      </c>
+      <c r="K17" t="s">
+        <v>133</v>
+      </c>
+      <c r="L17" t="s">
+        <v>67</v>
+      </c>
+      <c r="M17" t="s">
         <v>134</v>
       </c>
-      <c r="I17" t="s">
+      <c r="N17" t="s">
         <v>135</v>
-      </c>
-[...13 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="D18" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="I18" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="J18" t="s">
         <v>20</v>
       </c>
       <c r="K18" t="s">
+        <v>140</v>
+      </c>
+      <c r="L18" t="s">
+        <v>141</v>
+      </c>
+      <c r="M18" t="s">
+        <v>142</v>
+      </c>
+      <c r="N18" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="D19" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="I19" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="J19" t="s">
         <v>20</v>
       </c>
       <c r="K19" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="L19" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
       <c r="M19" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="N19" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="D20" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="I20" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="J20" t="s">
-        <v>159</v>
+        <v>20</v>
       </c>
       <c r="K20" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="L20" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="M20" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="N20" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="D21" t="s">
-        <v>164</v>
+        <v>26</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="I21" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="J21" t="s">
-        <v>159</v>
+        <v>29</v>
       </c>
       <c r="K21" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="L21" t="s">
-        <v>98</v>
+        <v>31</v>
       </c>
       <c r="M21" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="N21" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="D22" t="s">
-        <v>171</v>
+        <v>26</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="I22" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="J22" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K22" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="L22" t="s">
-        <v>175</v>
+        <v>31</v>
       </c>
       <c r="M22" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="N22" t="s">
-        <v>177</v>
+        <v>168</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>178</v>
+        <v>169</v>
       </c>
       <c r="D23" t="s">
-        <v>179</v>
+        <v>26</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="I23" t="s">
-        <v>181</v>
+        <v>171</v>
       </c>
       <c r="J23" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K23" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="L23" t="s">
-        <v>90</v>
+        <v>31</v>
       </c>
       <c r="M23" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="N23" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>185</v>
+        <v>169</v>
       </c>
       <c r="D24" t="s">
-        <v>186</v>
+        <v>26</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
       <c r="I24" t="s">
-        <v>188</v>
+        <v>176</v>
       </c>
       <c r="J24" t="s">
         <v>29</v>
       </c>
       <c r="K24" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="L24" t="s">
-        <v>190</v>
+        <v>31</v>
       </c>
       <c r="M24" t="s">
-        <v>191</v>
+        <v>178</v>
       </c>
       <c r="N24" t="s">
-        <v>192</v>
+        <v>174</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="D25" t="s">
-        <v>194</v>
+        <v>109</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>195</v>
+        <v>180</v>
       </c>
       <c r="I25" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="J25" t="s">
-        <v>29</v>
+        <v>104</v>
       </c>
       <c r="K25" t="s">
-        <v>197</v>
+        <v>182</v>
       </c>
       <c r="L25" t="s">
-        <v>90</v>
+        <v>113</v>
       </c>
       <c r="M25" t="s">
-        <v>198</v>
+        <v>183</v>
       </c>
       <c r="N25" t="s">
-        <v>199</v>
+        <v>184</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="D26" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>200</v>
+        <v>187</v>
       </c>
       <c r="I26" t="s">
-        <v>201</v>
+        <v>188</v>
       </c>
       <c r="J26" t="s">
-        <v>29</v>
+        <v>104</v>
       </c>
       <c r="K26" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="L26" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="M26" t="s">
-        <v>203</v>
+        <v>190</v>
       </c>
       <c r="N26" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
       <c r="D27" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="I27" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="J27" t="s">
-        <v>29</v>
+        <v>104</v>
       </c>
       <c r="K27" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="L27" t="s">
-        <v>209</v>
+        <v>59</v>
       </c>
       <c r="M27" t="s">
-        <v>210</v>
+        <v>197</v>
       </c>
       <c r="N27" t="s">
-        <v>211</v>
+        <v>198</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>212</v>
+        <v>199</v>
       </c>
       <c r="D28" t="s">
-        <v>179</v>
+        <v>200</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="I28" t="s">
-        <v>214</v>
+        <v>202</v>
       </c>
       <c r="J28" t="s">
-        <v>29</v>
+        <v>203</v>
       </c>
       <c r="K28" t="s">
-        <v>215</v>
+        <v>204</v>
       </c>
       <c r="L28" t="s">
-        <v>90</v>
+        <v>205</v>
       </c>
       <c r="M28" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="N28" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>218</v>
+        <v>208</v>
       </c>
       <c r="D29" t="s">
-        <v>219</v>
+        <v>209</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="I29" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="J29" t="s">
-        <v>29</v>
+        <v>212</v>
       </c>
       <c r="K29" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="L29" t="s">
-        <v>223</v>
+        <v>75</v>
       </c>
       <c r="M29" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="N29" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="D30" t="s">
-        <v>62</v>
+        <v>217</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="I30" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="J30" t="s">
-        <v>29</v>
+        <v>104</v>
       </c>
       <c r="K30" t="s">
-        <v>229</v>
+        <v>220</v>
       </c>
       <c r="L30" t="s">
-        <v>74</v>
+        <v>221</v>
       </c>
       <c r="M30" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="N30" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="D31" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="I31" t="s">
-        <v>235</v>
+        <v>227</v>
       </c>
       <c r="J31" t="s">
-        <v>29</v>
+        <v>212</v>
       </c>
       <c r="K31" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="L31" t="s">
-        <v>152</v>
+        <v>75</v>
       </c>
       <c r="M31" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="N31" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="D32" t="s">
-        <v>240</v>
+        <v>209</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
       <c r="I32" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="J32" t="s">
-        <v>29</v>
+        <v>212</v>
       </c>
       <c r="K32" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
       <c r="L32" t="s">
-        <v>98</v>
+        <v>75</v>
       </c>
       <c r="M32" t="s">
-        <v>244</v>
+        <v>235</v>
       </c>
       <c r="N32" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="D33" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>248</v>
+        <v>239</v>
       </c>
       <c r="I33" t="s">
-        <v>249</v>
+        <v>240</v>
       </c>
       <c r="J33" t="s">
-        <v>29</v>
+        <v>104</v>
       </c>
       <c r="K33" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="L33" t="s">
-        <v>251</v>
+        <v>242</v>
       </c>
       <c r="M33" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="N33" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="D34" t="s">
-        <v>219</v>
+        <v>246</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="I34" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="J34" t="s">
-        <v>29</v>
+        <v>203</v>
       </c>
       <c r="K34" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="L34" t="s">
-        <v>223</v>
+        <v>250</v>
       </c>
       <c r="M34" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="N34" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="D35" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="I35" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="J35" t="s">
-        <v>20</v>
+        <v>104</v>
       </c>
       <c r="K35" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="L35" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="M35" t="s">
-        <v>265</v>
+        <v>258</v>
       </c>
       <c r="N35" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="D36" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="I36" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="J36" t="s">
-        <v>29</v>
+        <v>212</v>
       </c>
       <c r="K36" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="L36" t="s">
-        <v>272</v>
+        <v>75</v>
       </c>
       <c r="M36" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="N36" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
       <c r="D37" t="s">
-        <v>276</v>
+        <v>261</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
       <c r="I37" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="J37" t="s">
-        <v>29</v>
+        <v>212</v>
       </c>
       <c r="K37" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
       <c r="L37" t="s">
-        <v>280</v>
+        <v>75</v>
       </c>
       <c r="M37" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
       <c r="N37" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="D38" t="s">
-        <v>86</v>
+        <v>274</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="I38" t="s">
-        <v>285</v>
+        <v>276</v>
       </c>
       <c r="J38" t="s">
-        <v>29</v>
+        <v>104</v>
       </c>
       <c r="K38" t="s">
-        <v>286</v>
+        <v>277</v>
       </c>
       <c r="L38" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="M38" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="N38" t="s">
-        <v>288</v>
+        <v>279</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>289</v>
+        <v>280</v>
       </c>
       <c r="D39" t="s">
-        <v>94</v>
+        <v>281</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>290</v>
+        <v>282</v>
       </c>
       <c r="I39" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
       <c r="J39" t="s">
-        <v>29</v>
+        <v>104</v>
       </c>
       <c r="K39" t="s">
-        <v>292</v>
+        <v>284</v>
       </c>
       <c r="L39" t="s">
-        <v>98</v>
+        <v>285</v>
       </c>
       <c r="M39" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="N39" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="D40" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="I40" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="J40" t="s">
-        <v>299</v>
+        <v>104</v>
       </c>
       <c r="K40" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="L40" t="s">
-        <v>152</v>
+        <v>75</v>
       </c>
       <c r="M40" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="N40" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="D41" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="I41" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="J41" t="s">
+        <v>212</v>
+      </c>
+      <c r="K41" t="s">
         <v>299</v>
       </c>
-      <c r="K41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L41" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="M41" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="N41" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="D42" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="I42" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="J42" t="s">
-        <v>299</v>
+        <v>104</v>
       </c>
       <c r="K42" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="L42" t="s">
-        <v>90</v>
+        <v>308</v>
       </c>
       <c r="M42" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="N42" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="D43" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="I43" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="J43" t="s">
-        <v>299</v>
+        <v>104</v>
       </c>
       <c r="K43" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="L43" t="s">
-        <v>308</v>
+        <v>75</v>
       </c>
       <c r="M43" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="N43" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="D44" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="I44" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="J44" t="s">
-        <v>299</v>
+        <v>104</v>
       </c>
       <c r="K44" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="L44" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="M44" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="N44" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D45" t="s">
-        <v>325</v>
+        <v>312</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="I45" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="J45" t="s">
-        <v>299</v>
+        <v>104</v>
       </c>
       <c r="K45" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="L45" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="M45" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="N45" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="D46" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
+        <v>333</v>
+      </c>
+      <c r="I46" t="s">
+        <v>334</v>
+      </c>
+      <c r="J46" t="s">
+        <v>104</v>
+      </c>
+      <c r="K46" t="s">
+        <v>335</v>
+      </c>
+      <c r="L46" t="s">
+        <v>75</v>
+      </c>
+      <c r="M46" t="s">
+        <v>336</v>
+      </c>
+      <c r="N46" t="s">
         <v>337</v>
-      </c>
-[...16 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="D47" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
+        <v>340</v>
+      </c>
+      <c r="I47" t="s">
+        <v>341</v>
+      </c>
+      <c r="J47" t="s">
+        <v>104</v>
+      </c>
+      <c r="K47" t="s">
+        <v>342</v>
+      </c>
+      <c r="L47" t="s">
+        <v>308</v>
+      </c>
+      <c r="M47" t="s">
+        <v>343</v>
+      </c>
+      <c r="N47" t="s">
         <v>344</v>
-      </c>
-[...16 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="D48" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
+        <v>347</v>
+      </c>
+      <c r="I48" t="s">
+        <v>348</v>
+      </c>
+      <c r="J48" t="s">
+        <v>203</v>
+      </c>
+      <c r="K48" t="s">
+        <v>349</v>
+      </c>
+      <c r="L48" t="s">
+        <v>350</v>
+      </c>
+      <c r="M48" t="s">
         <v>351</v>
       </c>
-      <c r="I48" t="s">
+      <c r="N48" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>356</v>
+        <v>345</v>
       </c>
       <c r="D49" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="I49" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="J49" t="s">
-        <v>299</v>
+        <v>203</v>
       </c>
       <c r="K49" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="L49" t="s">
-        <v>175</v>
+        <v>350</v>
       </c>
       <c r="M49" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="N49" t="s">
-        <v>361</v>
+        <v>352</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="D50" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
+        <v>359</v>
+      </c>
+      <c r="I50" t="s">
+        <v>360</v>
+      </c>
+      <c r="J50" t="s">
+        <v>203</v>
+      </c>
+      <c r="K50" t="s">
+        <v>361</v>
+      </c>
+      <c r="L50" t="s">
+        <v>205</v>
+      </c>
+      <c r="M50" t="s">
+        <v>362</v>
+      </c>
+      <c r="N50" t="s">
         <v>363</v>
-      </c>
-[...16 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="D51" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
+        <v>366</v>
+      </c>
+      <c r="I51" t="s">
+        <v>367</v>
+      </c>
+      <c r="J51" t="s">
+        <v>203</v>
+      </c>
+      <c r="K51" t="s">
+        <v>368</v>
+      </c>
+      <c r="L51" t="s">
+        <v>369</v>
+      </c>
+      <c r="M51" t="s">
         <v>370</v>
       </c>
-      <c r="I51" t="s">
+      <c r="N51" t="s">
         <v>371</v>
-      </c>
-[...13 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="D52" t="s">
-        <v>350</v>
+        <v>373</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
+        <v>374</v>
+      </c>
+      <c r="I52" t="s">
+        <v>375</v>
+      </c>
+      <c r="J52" t="s">
+        <v>203</v>
+      </c>
+      <c r="K52" t="s">
         <v>376</v>
       </c>
-      <c r="I52" t="s">
+      <c r="L52" t="s">
         <v>377</v>
       </c>
-      <c r="J52" t="s">
-[...2 lines deleted...]
-      <c r="K52" t="s">
+      <c r="M52" t="s">
         <v>378</v>
       </c>
-      <c r="L52" t="s">
-[...2 lines deleted...]
-      <c r="M52" t="s">
+      <c r="N52" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
+        <v>380</v>
+      </c>
+      <c r="D53" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
         <v>382</v>
       </c>
       <c r="I53" t="s">
         <v>383</v>
       </c>
       <c r="J53" t="s">
-        <v>299</v>
+        <v>203</v>
       </c>
       <c r="K53" t="s">
         <v>384</v>
       </c>
       <c r="L53" t="s">
-        <v>175</v>
+        <v>75</v>
       </c>
       <c r="M53" t="s">
         <v>385</v>
       </c>
       <c r="N53" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="D54" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="I54" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="J54" t="s">
-        <v>299</v>
+        <v>203</v>
       </c>
       <c r="K54" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="L54" t="s">
-        <v>175</v>
+        <v>377</v>
       </c>
       <c r="M54" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="N54" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="D55" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="I55" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="J55" t="s">
-        <v>299</v>
+        <v>104</v>
       </c>
       <c r="K55" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="L55" t="s">
-        <v>144</v>
+        <v>399</v>
       </c>
       <c r="M55" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="N55" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>391</v>
+        <v>402</v>
       </c>
       <c r="D56" t="s">
-        <v>392</v>
+        <v>193</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="I56" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="J56" t="s">
-        <v>299</v>
+        <v>405</v>
       </c>
       <c r="K56" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="L56" t="s">
-        <v>144</v>
+        <v>407</v>
       </c>
       <c r="M56" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="N56" t="s">
-        <v>397</v>
+        <v>409</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="D57" t="s">
-        <v>350</v>
+        <v>411</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>403</v>
+        <v>412</v>
       </c>
       <c r="I57" t="s">
-        <v>404</v>
+        <v>413</v>
       </c>
       <c r="J57" t="s">
-        <v>299</v>
+        <v>212</v>
       </c>
       <c r="K57" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="L57" t="s">
-        <v>175</v>
+        <v>415</v>
       </c>
       <c r="M57" t="s">
-        <v>406</v>
+        <v>416</v>
       </c>
       <c r="N57" t="s">
-        <v>407</v>
+        <v>417</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>408</v>
+        <v>418</v>
       </c>
       <c r="D58" t="s">
-        <v>350</v>
+        <v>419</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>409</v>
+        <v>420</v>
       </c>
       <c r="I58" t="s">
-        <v>410</v>
+        <v>421</v>
       </c>
       <c r="J58" t="s">
-        <v>299</v>
+        <v>405</v>
       </c>
       <c r="K58" t="s">
-        <v>411</v>
+        <v>422</v>
       </c>
       <c r="L58" t="s">
-        <v>175</v>
+        <v>75</v>
       </c>
       <c r="M58" t="s">
-        <v>412</v>
+        <v>423</v>
       </c>
       <c r="N58" t="s">
-        <v>413</v>
+        <v>424</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>414</v>
+        <v>425</v>
       </c>
       <c r="D59" t="s">
-        <v>350</v>
+        <v>426</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>415</v>
+        <v>427</v>
       </c>
       <c r="I59" t="s">
-        <v>416</v>
+        <v>428</v>
       </c>
       <c r="J59" t="s">
-        <v>299</v>
+        <v>203</v>
       </c>
       <c r="K59" t="s">
-        <v>417</v>
+        <v>429</v>
       </c>
       <c r="L59" t="s">
-        <v>175</v>
+        <v>67</v>
       </c>
       <c r="M59" t="s">
-        <v>418</v>
+        <v>430</v>
       </c>
       <c r="N59" t="s">
-        <v>419</v>
+        <v>431</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>420</v>
+        <v>432</v>
       </c>
       <c r="D60" t="s">
-        <v>350</v>
+        <v>433</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>421</v>
+        <v>434</v>
       </c>
       <c r="I60" t="s">
-        <v>422</v>
+        <v>435</v>
       </c>
       <c r="J60" t="s">
-        <v>299</v>
+        <v>405</v>
       </c>
       <c r="K60" t="s">
-        <v>423</v>
+        <v>436</v>
       </c>
       <c r="L60" t="s">
-        <v>175</v>
+        <v>67</v>
       </c>
       <c r="M60" t="s">
-        <v>424</v>
+        <v>437</v>
       </c>
       <c r="N60" t="s">
-        <v>425</v>
+        <v>438</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>426</v>
+        <v>439</v>
       </c>
       <c r="D61" t="s">
-        <v>350</v>
+        <v>440</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>427</v>
+        <v>441</v>
       </c>
       <c r="I61" t="s">
-        <v>428</v>
+        <v>442</v>
       </c>
       <c r="J61" t="s">
-        <v>299</v>
+        <v>203</v>
       </c>
       <c r="K61" t="s">
-        <v>429</v>
+        <v>443</v>
       </c>
       <c r="L61" t="s">
-        <v>175</v>
+        <v>90</v>
       </c>
       <c r="M61" t="s">
-        <v>430</v>
+        <v>444</v>
       </c>
       <c r="N61" t="s">
-        <v>431</v>
+        <v>445</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>432</v>
+        <v>439</v>
       </c>
       <c r="D62" t="s">
-        <v>433</v>
+        <v>440</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
       <c r="I62" t="s">
-        <v>435</v>
+        <v>447</v>
       </c>
       <c r="J62" t="s">
-        <v>436</v>
+        <v>203</v>
       </c>
       <c r="K62" t="s">
-        <v>437</v>
+        <v>448</v>
       </c>
       <c r="L62" t="s">
-        <v>152</v>
+        <v>90</v>
       </c>
       <c r="M62" t="s">
-        <v>438</v>
+        <v>449</v>
       </c>
       <c r="N62" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="D63" t="s">
-        <v>441</v>
+        <v>450</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="I63" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="J63" t="s">
-        <v>436</v>
+        <v>203</v>
       </c>
       <c r="K63" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="L63" t="s">
-        <v>122</v>
+        <v>59</v>
       </c>
       <c r="M63" t="s">
+        <v>453</v>
+      </c>
+      <c r="N63" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>447</v>
+        <v>439</v>
       </c>
       <c r="D64" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="I64" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="J64" t="s">
-        <v>436</v>
+        <v>203</v>
       </c>
       <c r="K64" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="L64" t="s">
-        <v>152</v>
+        <v>59</v>
       </c>
       <c r="M64" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="N64" t="s">
-        <v>453</v>
+        <v>445</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="D65" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="I65" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="J65" t="s">
-        <v>436</v>
+        <v>405</v>
       </c>
       <c r="K65" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="L65" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="M65" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="N65" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="D66" t="s">
-        <v>233</v>
+        <v>466</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="I66" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="J66" t="s">
-        <v>436</v>
+        <v>212</v>
       </c>
       <c r="K66" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="L66" t="s">
-        <v>90</v>
+        <v>59</v>
       </c>
       <c r="M66" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="N66" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="D67" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="I67" t="s">
+        <v>473</v>
+      </c>
+      <c r="J67" t="s">
+        <v>212</v>
+      </c>
+      <c r="K67" t="s">
+        <v>474</v>
+      </c>
+      <c r="L67" t="s">
+        <v>59</v>
+      </c>
+      <c r="M67" t="s">
+        <v>475</v>
+      </c>
+      <c r="N67" t="s">
         <v>471</v>
-      </c>
-[...13 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="D68" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
+        <v>476</v>
+      </c>
+      <c r="I68" t="s">
         <v>477</v>
       </c>
-      <c r="I68" t="s">
+      <c r="J68" t="s">
+        <v>212</v>
+      </c>
+      <c r="K68" t="s">
         <v>478</v>
       </c>
-      <c r="J68" t="s">
-[...2 lines deleted...]
-      <c r="K68" t="s">
+      <c r="L68" t="s">
+        <v>59</v>
+      </c>
+      <c r="M68" t="s">
         <v>479</v>
       </c>
-      <c r="L68" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N68" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="D69" t="s">
-        <v>35</v>
+        <v>481</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
+        <v>482</v>
+      </c>
+      <c r="I69" t="s">
         <v>483</v>
       </c>
-      <c r="I69" t="s">
+      <c r="J69" t="s">
+        <v>203</v>
+      </c>
+      <c r="K69" t="s">
         <v>484</v>
       </c>
-      <c r="J69" t="s">
-[...2 lines deleted...]
-      <c r="K69" t="s">
+      <c r="L69" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="M69" t="s">
         <v>486</v>
       </c>
       <c r="N69" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
         <v>488</v>
       </c>
       <c r="D70" t="s">
-        <v>35</v>
+        <v>489</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="I70" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="J70" t="s">
-        <v>436</v>
+        <v>203</v>
       </c>
       <c r="K70" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="L70" t="s">
-        <v>39</v>
+        <v>75</v>
       </c>
       <c r="M70" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="N70" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D71" t="s">
-        <v>35</v>
+        <v>373</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="I71" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="J71" t="s">
-        <v>436</v>
+        <v>203</v>
       </c>
       <c r="K71" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="L71" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="M71" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="N71" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="D72" t="s">
-        <v>35</v>
+        <v>502</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="I72" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="J72" t="s">
-        <v>436</v>
+        <v>203</v>
       </c>
       <c r="K72" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="L72" t="s">
-        <v>39</v>
+        <v>506</v>
       </c>
       <c r="M72" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="N72" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="D73" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="I73" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="J73" t="s">
-        <v>436</v>
+        <v>203</v>
       </c>
       <c r="K73" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="L73" t="s">
-        <v>308</v>
+        <v>75</v>
       </c>
       <c r="M73" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="N73" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="D74" t="s">
-        <v>514</v>
+        <v>254</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="I74" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="J74" t="s">
-        <v>436</v>
+        <v>104</v>
       </c>
       <c r="K74" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="L74" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="M74" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="N74" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="D75" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="I75" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="J75" t="s">
-        <v>436</v>
+        <v>405</v>
       </c>
       <c r="K75" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="L75" t="s">
-        <v>525</v>
+        <v>407</v>
       </c>
       <c r="M75" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="N75" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
       <c r="D76" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
+        <v>529</v>
+      </c>
+      <c r="I76" t="s">
         <v>530</v>
       </c>
-      <c r="I76" t="s">
+      <c r="J76" t="s">
+        <v>405</v>
+      </c>
+      <c r="K76" t="s">
         <v>531</v>
       </c>
-      <c r="J76" t="s">
-[...2 lines deleted...]
-      <c r="K76" t="s">
+      <c r="L76" t="s">
+        <v>407</v>
+      </c>
+      <c r="M76" t="s">
         <v>532</v>
       </c>
-      <c r="L76" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N76" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="D77" t="s">
-        <v>529</v>
+        <v>458</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
+        <v>534</v>
+      </c>
+      <c r="I77" t="s">
         <v>535</v>
       </c>
-      <c r="I77" t="s">
+      <c r="J77" t="s">
+        <v>203</v>
+      </c>
+      <c r="K77" t="s">
         <v>536</v>
       </c>
-      <c r="J77" t="s">
-[...2 lines deleted...]
-      <c r="K77" t="s">
+      <c r="L77" t="s">
+        <v>462</v>
+      </c>
+      <c r="M77" t="s">
         <v>537</v>
       </c>
-      <c r="L77" t="s">
-[...2 lines deleted...]
-      <c r="M77" t="s">
+      <c r="N77" t="s">
         <v>538</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
         <v>539</v>
       </c>
       <c r="D78" t="s">
-        <v>126</v>
+        <v>540</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="I78" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="J78" t="s">
-        <v>436</v>
+        <v>405</v>
       </c>
       <c r="K78" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="L78" t="s">
-        <v>152</v>
+        <v>75</v>
       </c>
       <c r="M78" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="N78" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="D79" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="I79" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="J79" t="s">
-        <v>299</v>
+        <v>203</v>
       </c>
       <c r="K79" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="L79" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="M79" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="N79" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D80" t="s">
-        <v>86</v>
+        <v>254</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="I80" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="J80" t="s">
-        <v>555</v>
+        <v>405</v>
       </c>
       <c r="K80" t="s">
         <v>556</v>
       </c>
       <c r="L80" t="s">
+        <v>377</v>
+      </c>
+      <c r="M80" t="s">
         <v>557</v>
       </c>
-      <c r="M80" t="s">
+      <c r="N80" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
+        <v>559</v>
+      </c>
+      <c r="D81" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
         <v>561</v>
       </c>
       <c r="I81" t="s">
         <v>562</v>
       </c>
       <c r="J81" t="s">
-        <v>555</v>
+        <v>405</v>
       </c>
       <c r="K81" t="s">
         <v>563</v>
       </c>
       <c r="L81" t="s">
-        <v>308</v>
+        <v>67</v>
       </c>
       <c r="M81" t="s">
         <v>564</v>
       </c>
       <c r="N81" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
         <v>566</v>
       </c>
       <c r="D82" t="s">
         <v>567</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
         <v>568</v>
       </c>
       <c r="I82" t="s">
         <v>569</v>
       </c>
       <c r="J82" t="s">
-        <v>555</v>
+        <v>203</v>
       </c>
       <c r="K82" t="s">
         <v>570</v>
       </c>
       <c r="L82" t="s">
+        <v>285</v>
+      </c>
+      <c r="M82" t="s">
         <v>571</v>
       </c>
-      <c r="M82" t="s">
+      <c r="N82" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>494</v>
+        <v>573</v>
       </c>
       <c r="D83" t="s">
-        <v>35</v>
+        <v>523</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>495</v>
+        <v>574</v>
       </c>
       <c r="I83" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="J83" t="s">
-        <v>555</v>
+        <v>405</v>
       </c>
       <c r="K83" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="L83" t="s">
-        <v>39</v>
+        <v>577</v>
       </c>
       <c r="M83" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="N83" t="s">
-        <v>499</v>
+        <v>579</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="D84" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="I84" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="J84" t="s">
-        <v>555</v>
+        <v>405</v>
       </c>
       <c r="K84" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="L84" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="M84" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="N84" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="D85" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>586</v>
+        <v>574</v>
       </c>
       <c r="I85" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="J85" t="s">
-        <v>555</v>
+        <v>590</v>
       </c>
       <c r="K85" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="L85" t="s">
-        <v>223</v>
+        <v>75</v>
       </c>
       <c r="M85" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="N85" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="D86" t="s">
-        <v>179</v>
+        <v>261</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="I86" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="J86" t="s">
-        <v>555</v>
+        <v>405</v>
       </c>
       <c r="K86" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="L86" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="M86" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="N86" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="D87" t="s">
-        <v>507</v>
+        <v>601</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="I87" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="J87" t="s">
-        <v>555</v>
+        <v>405</v>
       </c>
       <c r="K87" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="L87" t="s">
-        <v>308</v>
+        <v>205</v>
       </c>
       <c r="M87" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="N87" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="D88" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="I88" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="J88" t="s">
-        <v>555</v>
+        <v>405</v>
       </c>
       <c r="K88" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="L88" t="s">
-        <v>608</v>
+        <v>75</v>
       </c>
       <c r="M88" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="N88" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="D89" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="I89" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="J89" t="s">
-        <v>555</v>
+        <v>203</v>
       </c>
       <c r="K89" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="L89" t="s">
-        <v>98</v>
+        <v>75</v>
       </c>
       <c r="M89" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="N89" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="D90" t="s">
-        <v>179</v>
+        <v>622</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="I90" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="J90" t="s">
-        <v>555</v>
+        <v>405</v>
       </c>
       <c r="K90" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="L90" t="s">
-        <v>90</v>
+        <v>626</v>
       </c>
       <c r="M90" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
       <c r="N90" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="D91" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>626</v>
+        <v>631</v>
       </c>
       <c r="I91" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="J91" t="s">
-        <v>555</v>
+        <v>590</v>
       </c>
       <c r="K91" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
       <c r="L91" t="s">
-        <v>144</v>
+        <v>634</v>
       </c>
       <c r="M91" t="s">
-        <v>629</v>
+        <v>635</v>
       </c>
       <c r="N91" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="D92" t="s">
-        <v>35</v>
+        <v>638</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>632</v>
+        <v>639</v>
       </c>
       <c r="I92" t="s">
-        <v>633</v>
+        <v>640</v>
       </c>
       <c r="J92" t="s">
-        <v>634</v>
+        <v>590</v>
       </c>
       <c r="K92" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
       <c r="L92" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="M92" t="s">
-        <v>637</v>
+        <v>643</v>
       </c>
       <c r="N92" t="s">
-        <v>638</v>
+        <v>644</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>639</v>
+        <v>645</v>
       </c>
       <c r="D93" t="s">
-        <v>126</v>
+        <v>646</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>640</v>
+        <v>647</v>
       </c>
       <c r="I93" t="s">
-        <v>641</v>
+        <v>648</v>
       </c>
       <c r="J93" t="s">
-        <v>634</v>
+        <v>590</v>
       </c>
       <c r="K93" t="s">
-        <v>642</v>
+        <v>649</v>
       </c>
       <c r="L93" t="s">
-        <v>152</v>
+        <v>205</v>
       </c>
       <c r="M93" t="s">
-        <v>643</v>
+        <v>650</v>
       </c>
       <c r="N93" t="s">
-        <v>644</v>
+        <v>651</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>645</v>
+        <v>652</v>
       </c>
       <c r="D94" t="s">
-        <v>646</v>
+        <v>567</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="I94" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="J94" t="s">
-        <v>634</v>
+        <v>590</v>
       </c>
       <c r="K94" t="s">
-        <v>649</v>
+        <v>655</v>
       </c>
       <c r="L94" t="s">
-        <v>650</v>
+        <v>285</v>
       </c>
       <c r="M94" t="s">
-        <v>651</v>
+        <v>656</v>
       </c>
       <c r="N94" t="s">
-        <v>652</v>
+        <v>657</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>653</v>
+        <v>658</v>
       </c>
       <c r="D95" t="s">
-        <v>646</v>
+        <v>659</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>654</v>
+        <v>660</v>
       </c>
       <c r="I95" t="s">
-        <v>655</v>
+        <v>661</v>
       </c>
       <c r="J95" t="s">
-        <v>634</v>
+        <v>590</v>
       </c>
       <c r="K95" t="s">
-        <v>656</v>
+        <v>662</v>
       </c>
       <c r="L95" t="s">
-        <v>650</v>
+        <v>67</v>
       </c>
       <c r="M95" t="s">
-        <v>657</v>
+        <v>663</v>
       </c>
       <c r="N95" t="s">
-        <v>658</v>
+        <v>664</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>659</v>
+        <v>665</v>
       </c>
       <c r="D96" t="s">
-        <v>660</v>
+        <v>666</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>661</v>
+        <v>667</v>
       </c>
       <c r="I96" t="s">
-        <v>662</v>
+        <v>668</v>
       </c>
       <c r="J96" t="s">
-        <v>634</v>
+        <v>590</v>
       </c>
       <c r="K96" t="s">
-        <v>663</v>
+        <v>669</v>
       </c>
       <c r="L96" t="s">
-        <v>90</v>
+        <v>670</v>
       </c>
       <c r="M96" t="s">
-        <v>664</v>
+        <v>671</v>
       </c>
       <c r="N96" t="s">
-        <v>665</v>
+        <v>672</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
+        <v>673</v>
+      </c>
+      <c r="D97" t="s">
         <v>666</v>
-      </c>
-[...1 lines deleted...]
-        <v>667</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
       <c r="I97" t="s">
-        <v>669</v>
+        <v>675</v>
       </c>
       <c r="J97" t="s">
-        <v>634</v>
+        <v>590</v>
       </c>
       <c r="K97" t="s">
+        <v>676</v>
+      </c>
+      <c r="L97" t="s">
         <v>670</v>
       </c>
-      <c r="L97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M97" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="N97" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
       <c r="D98" t="s">
-        <v>133</v>
+        <v>666</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>675</v>
+        <v>680</v>
       </c>
       <c r="I98" t="s">
-        <v>676</v>
+        <v>681</v>
       </c>
       <c r="J98" t="s">
-        <v>634</v>
+        <v>590</v>
       </c>
       <c r="K98" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
       <c r="L98" t="s">
-        <v>90</v>
+        <v>670</v>
       </c>
       <c r="M98" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="N98" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
       <c r="D99" t="s">
-        <v>681</v>
+        <v>666</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="I99" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="J99" t="s">
-        <v>634</v>
+        <v>590</v>
       </c>
       <c r="K99" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="L99" t="s">
-        <v>90</v>
+        <v>670</v>
       </c>
       <c r="M99" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="N99" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="D100" t="s">
-        <v>688</v>
+        <v>209</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="I100" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="J100" t="s">
-        <v>634</v>
+        <v>590</v>
       </c>
       <c r="K100" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="L100" t="s">
-        <v>308</v>
+        <v>75</v>
       </c>
       <c r="M100" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="N100" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="D101" t="s">
-        <v>312</v>
+        <v>365</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="I101" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="J101" t="s">
-        <v>697</v>
+        <v>590</v>
       </c>
       <c r="K101" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="L101" t="s">
-        <v>90</v>
+        <v>369</v>
       </c>
       <c r="M101" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="N101" t="s">
-        <v>700</v>
+        <v>702</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>14</v>
+      </c>
+      <c r="B102" t="s">
+        <v>15</v>
+      </c>
+      <c r="C102" t="s">
+        <v>703</v>
+      </c>
+      <c r="D102" t="s">
+        <v>704</v>
+      </c>
+      <c r="E102"/>
+      <c r="F102"/>
+      <c r="G102"/>
+      <c r="H102" t="s">
+        <v>705</v>
+      </c>
+      <c r="I102" t="s">
+        <v>706</v>
+      </c>
+      <c r="J102" t="s">
+        <v>707</v>
+      </c>
+      <c r="K102" t="s">
+        <v>708</v>
+      </c>
+      <c r="L102" t="s">
+        <v>709</v>
+      </c>
+      <c r="M102" t="s">
+        <v>710</v>
+      </c>
+      <c r="N102" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>14</v>
+      </c>
+      <c r="B103" t="s">
+        <v>15</v>
+      </c>
+      <c r="C103" t="s">
+        <v>712</v>
+      </c>
+      <c r="D103" t="s">
+        <v>713</v>
+      </c>
+      <c r="E103"/>
+      <c r="F103"/>
+      <c r="G103"/>
+      <c r="H103" t="s">
+        <v>714</v>
+      </c>
+      <c r="I103" t="s">
+        <v>715</v>
+      </c>
+      <c r="J103" t="s">
+        <v>590</v>
+      </c>
+      <c r="K103" t="s">
+        <v>716</v>
+      </c>
+      <c r="L103" t="s">
+        <v>141</v>
+      </c>
+      <c r="M103" t="s">
+        <v>717</v>
+      </c>
+      <c r="N103" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>14</v>
+      </c>
+      <c r="B104" t="s">
+        <v>15</v>
+      </c>
+      <c r="C104" t="s">
+        <v>719</v>
+      </c>
+      <c r="D104" t="s">
+        <v>720</v>
+      </c>
+      <c r="E104"/>
+      <c r="F104"/>
+      <c r="G104"/>
+      <c r="H104" t="s">
+        <v>721</v>
+      </c>
+      <c r="I104" t="s">
+        <v>722</v>
+      </c>
+      <c r="J104" t="s">
+        <v>590</v>
+      </c>
+      <c r="K104" t="s">
+        <v>723</v>
+      </c>
+      <c r="L104" t="s">
+        <v>75</v>
+      </c>
+      <c r="M104" t="s">
+        <v>724</v>
+      </c>
+      <c r="N104" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>14</v>
+      </c>
+      <c r="B105" t="s">
+        <v>15</v>
+      </c>
+      <c r="C105" t="s">
+        <v>726</v>
+      </c>
+      <c r="D105" t="s">
+        <v>727</v>
+      </c>
+      <c r="E105"/>
+      <c r="F105"/>
+      <c r="G105"/>
+      <c r="H105" t="s">
+        <v>728</v>
+      </c>
+      <c r="I105" t="s">
+        <v>729</v>
+      </c>
+      <c r="J105" t="s">
+        <v>590</v>
+      </c>
+      <c r="K105" t="s">
+        <v>730</v>
+      </c>
+      <c r="L105" t="s">
+        <v>67</v>
+      </c>
+      <c r="M105" t="s">
+        <v>731</v>
+      </c>
+      <c r="N105" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>14</v>
+      </c>
+      <c r="B106" t="s">
+        <v>15</v>
+      </c>
+      <c r="C106" t="s">
+        <v>733</v>
+      </c>
+      <c r="D106" t="s">
+        <v>734</v>
+      </c>
+      <c r="E106"/>
+      <c r="F106"/>
+      <c r="G106"/>
+      <c r="H106" t="s">
+        <v>735</v>
+      </c>
+      <c r="I106" t="s">
+        <v>736</v>
+      </c>
+      <c r="J106" t="s">
+        <v>737</v>
+      </c>
+      <c r="K106" t="s">
+        <v>738</v>
+      </c>
+      <c r="L106" t="s">
+        <v>739</v>
+      </c>
+      <c r="M106" t="s">
+        <v>740</v>
+      </c>
+      <c r="N106" t="s">
+        <v>741</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>