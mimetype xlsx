--- v1 (2026-05-31)
+++ v2 (2026-07-05)
@@ -6,2252 +6,2706 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1169" uniqueCount="742">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1422" uniqueCount="893">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Splitu</t>
   </si>
   <si>
-    <t>Pp-13847/2023</t>
-[...125 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/134d2a27-c86c-4859-90cb-67861012eb8e</t>
+    <t>Pp-15533/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 23.07.2026.</t>
+  </si>
+  <si>
+    <t>Anđelo Juraj Ilić 88134503241</t>
+  </si>
+  <si>
+    <t>03.07.2026. 14:18:26</t>
+  </si>
+  <si>
+    <t>13.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/548bfbc3-a626-4bf5-8e99-953160362035</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 23.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/548bfbc3-a626-4bf5-8e99-953160362035/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15533&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11773/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 17.04.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Perić 95244506649</t>
+  </si>
+  <si>
+    <t>03.07.2026. 14:14:42</t>
+  </si>
+  <si>
+    <t>11.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46307446-89a0-4f51-88a0-45e0b03e55ad</t>
   </si>
   <si>
     <t>Presuda - oslobađajuća.pdf O79O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/134d2a27-c86c-4859-90cb-67861012eb8e/dokumenti/preuzimanje</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/251b53ed-f14b-4d6a-9dde-24b2cf8a3d31</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/46307446-89a0-4f51-88a0-45e0b03e55ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11773&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-10881/2025</t>
+  </si>
+  <si>
+    <t>Tonino Cataldo 98735594726</t>
+  </si>
+  <si>
+    <t>03.07.2026. 14:07:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b443a2b-1e5c-4c5c-b3f9-4891ac5a1705</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b443a2b-1e5c-4c5c-b3f9-4891ac5a1705/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10881&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ducky društvo s ograničenom odgovornošću za ugostiteljstvo, usluge i konzalting 14249840101</t>
+  </si>
+  <si>
+    <t>03.07.2026. 14:05:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/096d7654-5833-4382-8bfa-690868ee3285</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/096d7654-5833-4382-8bfa-690868ee3285/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-8646/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 18.08.2026.</t>
+  </si>
+  <si>
+    <t>Ivana Jazvić 89432271445</t>
+  </si>
+  <si>
+    <t>03.07.2026. 14:00:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e928d4e9-ba68-4a05-80c2-177be6692cbc</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 18.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e928d4e9-ba68-4a05-80c2-177be6692cbc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8646&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8652/2025</t>
+  </si>
+  <si>
+    <t>Denis Poljak 18754725422</t>
+  </si>
+  <si>
+    <t>03.07.2026. 13:58:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36200169-91f7-4a75-8074-e558e69f4b07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36200169-91f7-4a75-8074-e558e69f4b07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8652&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3550/2022</t>
+  </si>
+  <si>
+    <t>Odluka od 03.02.2026.</t>
+  </si>
+  <si>
+    <t>Marko Urličić 89495502117</t>
+  </si>
+  <si>
+    <t>03.07.2026. 13:56:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d7f4214-070f-4085-b47c-62b498fcbbee</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.docx P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d7f4214-070f-4085-b47c-62b498fcbbee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3550&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-8998/2023</t>
+  </si>
+  <si>
+    <t>Miroslav Stanec 46602088291</t>
+  </si>
+  <si>
+    <t>03.07.2026. 13:48:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2578a5a8-219b-4c26-8953-218b5df29f95</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2578a5a8-219b-4c26-8953-218b5df29f95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8998&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-8638/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 14.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Kažimir Bašić 04168193115</t>
+  </si>
+  <si>
+    <t>03.07.2026. 13:06:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c512ae0-749a-4027-b74c-1972a44e52d6</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 14.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c512ae0-749a-4027-b74c-1972a44e52d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8638&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11702/2024</t>
+  </si>
+  <si>
+    <t>Presuda VPS-a od 29.04.2026.</t>
+  </si>
+  <si>
+    <t>Antonia Dobrota Mileković 58579933408</t>
+  </si>
+  <si>
+    <t>03.07.2026. 12:57:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0c6ce16-226d-4cca-9796-a53fd4400da6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0c6ce16-226d-4cca-9796-a53fd4400da6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11702&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-4148/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 03.03.2026.</t>
+  </si>
+  <si>
+    <t>Jadranko Hrgota 56781401376</t>
+  </si>
+  <si>
+    <t>03.07.2026. 12:38:56</t>
+  </si>
+  <si>
+    <t>10.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84be40ff-8344-4107-abf2-2f6ed58051c8</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84be40ff-8344-4107-abf2-2f6ed58051c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4148&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1702/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Dennis Cekan 32537314162</t>
+  </si>
+  <si>
+    <t>03.07.2026. 12:27:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0627cf19-8e63-4824-a2cb-2f50bfffb7c0</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 30.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0627cf19-8e63-4824-a2cb-2f50bfffb7c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1702&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5175/2025</t>
+  </si>
+  <si>
+    <t>Odluka od 09.03.2026.-PN</t>
+  </si>
+  <si>
+    <t>Robert Ćubelić 56894384653</t>
+  </si>
+  <si>
+    <t>03.07.2026. 12:00:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d22ca66-0704-4a0f-8f19-75cd25560af8</t>
   </si>
   <si>
     <t>Prekršajni nalog.pdf O1528O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/251b53ed-f14b-4d6a-9dde-24b2cf8a3d31/dokumenti/preuzimanje</t>
-[...5 lines deleted...]
-    <t>Pp-2138/2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d22ca66-0704-4a0f-8f19-75cd25560af8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5175&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14255/2023</t>
+  </si>
+  <si>
+    <t>Ante Runjić 35193443110</t>
+  </si>
+  <si>
+    <t>03.07.2026. 11:01:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/504cea51-789d-4abd-85d6-8cba0dfeb126</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/504cea51-789d-4abd-85d6-8cba0dfeb126/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14255&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-7806/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 19.08.2026.</t>
+  </si>
+  <si>
+    <t>Radomir Hauk 89412023774</t>
+  </si>
+  <si>
+    <t>03.07.2026. 10:34:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0788c2b1-67aa-4ff4-901f-b193c3f8120a</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 19.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0788c2b1-67aa-4ff4-901f-b193c3f8120a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7806&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10102/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.05.2026.</t>
+  </si>
+  <si>
+    <t>Luana Latković 09250921640</t>
+  </si>
+  <si>
+    <t>03.07.2026. 10:02:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57eb2e59-dfb2-4bba-a1a3-c0ddf467bfba</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57eb2e59-dfb2-4bba-a1a3-c0ddf467bfba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10102&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-7099/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>Hrvoje Gracin 15275181570</t>
+  </si>
+  <si>
+    <t>03.07.2026. 10:00:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1a71cb3-ab6c-46d6-b03b-3075de486baf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1a71cb3-ab6c-46d6-b03b-3075de486baf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7099&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11633/2024</t>
+  </si>
+  <si>
+    <t>Presuda osuđujuća – (ispravak)</t>
+  </si>
+  <si>
+    <t>Tomislav Živković 62635847648</t>
+  </si>
+  <si>
+    <t>03.07.2026. 09:33:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15a22f3e-3f3a-48ef-bcf0-e4e7d7c07f8e</t>
+  </si>
+  <si>
+    <t>Tomislav Živković, presuda-ispravak.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15a22f3e-3f3a-48ef-bcf0-e4e7d7c07f8e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11633&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-8304/2024</t>
+  </si>
+  <si>
+    <t>Dopis-anonimizirana odluka od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Emilija Filipović 38341311466</t>
+  </si>
+  <si>
+    <t>03.07.2026. 09:20:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26b5db69-2b49-4aa6-aa01-19eba47fb861</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26b5db69-2b49-4aa6-aa01-19eba47fb861/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8304&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-10873/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 21.04.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Crvelin 23148655228</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:39:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e57bf0a-5825-40f1-a299-3deef73f28c4</t>
+  </si>
+  <si>
+    <t>Presuda - odbijajuća.pdf O77O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e57bf0a-5825-40f1-a299-3deef73f28c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10873&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-14057/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 13.05.2026.</t>
+  </si>
+  <si>
+    <t>Jure Nikolić 76910248124</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:37:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/970117cc-dd5e-487f-a3f9-a43513da2bc4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/970117cc-dd5e-487f-a3f9-a43513da2bc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14057&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-11698/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 20.04.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Munivrana 36361079723</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:36:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8930c2d2-af36-4c42-acfd-52da1a052278</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8930c2d2-af36-4c42-acfd-52da1a052278/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11698&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4213/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>Marko Perić 61979867763</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:35:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba946b3b-6d53-4899-a6e9-a42ed9782ef8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba946b3b-6d53-4899-a6e9-a42ed9782ef8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4213&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10847/2024</t>
+  </si>
+  <si>
+    <t>Odluka od 08.04.2026.</t>
+  </si>
+  <si>
+    <t>Ana Kostović 44137240882</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:33:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d465786c-ecbe-4c59-9701-d6e10b0ee9d9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d465786c-ecbe-4c59-9701-d6e10b0ee9d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10847&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-14218/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 27.07.2026.</t>
+  </si>
+  <si>
+    <t>Anton Tomkić 90875307025</t>
+  </si>
+  <si>
+    <t>03.07.2026. 07:52:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4d6b704-daef-481d-b964-42558f6459c6</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 27.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4d6b704-daef-481d-b964-42558f6459c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14218&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6857/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 21.07.2026.</t>
+  </si>
+  <si>
+    <t>GROM-GRAĐENJE j.d.o.o. za graditeljstvo i usluge 14041153742</t>
+  </si>
+  <si>
+    <t>03.07.2026. 07:43:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a507243-6704-4aa3-971a-4113393208e4</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 21.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a507243-6704-4aa3-971a-4113393208e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6857&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Feti Bafćari 18122559468</t>
+  </si>
+  <si>
+    <t>03.07.2026. 07:42:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5abb4ae-ea9e-4884-a808-c791084f71d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5abb4ae-ea9e-4884-a808-c791084f71d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-980/2024</t>
+  </si>
+  <si>
+    <t>Odluka VPS-a od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>MAGNA PUGNA d.o.o. za ugostiteljstvo i usluge 29860542457</t>
+  </si>
+  <si>
+    <t>03.07.2026. 07:22:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15ccf61e-d4a8-45b3-8cd3-199509cc8b31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15ccf61e-d4a8-45b3-8cd3-199509cc8b31/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=980&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Stipe Mrkonjić 34834181129</t>
+  </si>
+  <si>
+    <t>03.07.2026. 07:22:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2686ff17-6ac2-4b0e-9e60-f060b75623e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2686ff17-6ac2-4b0e-9e60-f060b75623e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-7360/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Nijazim Džonlić 97861448978</t>
+  </si>
+  <si>
+    <t>03.07.2026. 07:17:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a0284de-fccb-4e28-b1a1-34dee9e40fac</t>
+  </si>
+  <si>
+    <t>Presuda kojom se optužba odbija - zastara.pdf O1581O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a0284de-fccb-4e28-b1a1-34dee9e40fac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7360&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-10769/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 17.09.2026.</t>
+  </si>
+  <si>
+    <t>Goran Stipica 47340836321</t>
+  </si>
+  <si>
+    <t>02.07.2026. 14:05:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec715880-0667-4828-b40a-2643e06466f8</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 17.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec715880-0667-4828-b40a-2643e06466f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10769&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-5561/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 23.04.2026.</t>
+  </si>
+  <si>
+    <t>Arbnor Peqani 26809161218</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:41:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddbef16b-c7b3-4fa4-8efe-09d450403248</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddbef16b-c7b3-4fa4-8efe-09d450403248/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5561&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3812/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 25.03.2026.</t>
+  </si>
+  <si>
+    <t>Denis Pinjić 23630026785</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:38:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa99c846-d8b1-44b7-a5e0-a198d0ec7370</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa99c846-d8b1-44b7-a5e0-a198d0ec7370/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3812&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-7384/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 05.06.2026.</t>
+  </si>
+  <si>
+    <t>Sara Aljinović 07691642178</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:35:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82453e7d-5009-40f7-ba0a-0c1133ef38b5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82453e7d-5009-40f7-ba0a-0c1133ef38b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7384&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7019/2026</t>
+  </si>
+  <si>
+    <t>Stipe Vukasović-Lončar 42245717086</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:33:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f0764e8-e002-4f39-bd95-53094533ff1c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f0764e8-e002-4f39-bd95-53094533ff1c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7019&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9580/2024</t>
+  </si>
+  <si>
+    <t>Odluka od 11.09.2024.</t>
+  </si>
+  <si>
+    <t>Mateo Tafra 10224019261</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:52:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff91ad32-dcbd-42a1-8cab-283e56ba1d4e</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog.docx O1528O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff91ad32-dcbd-42a1-8cab-283e56ba1d4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9580&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-17476/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 20.07.2026.</t>
+  </si>
+  <si>
+    <t>Adis Šubara 03285495025</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:25:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b192c791-f168-4e8b-8e33-93df28ee291e</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 20.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b192c791-f168-4e8b-8e33-93df28ee291e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=17476&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7225/2025</t>
+  </si>
+  <si>
+    <t>Rene Bezić 70923137683</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:25:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c994c42-bcf1-41e9-a310-a822d5779cca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c994c42-bcf1-41e9-a310-a822d5779cca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7225&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-12504/2023</t>
+  </si>
+  <si>
+    <t>Vedrana Dulčić 99940659462</t>
+  </si>
+  <si>
+    <t>02.07.2026. 10:57:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe575e77-17f3-490c-9b87-47ae902f4e67</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe575e77-17f3-490c-9b87-47ae902f4e67/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12504&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-13197/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>Filip Balić 92822997071</t>
+  </si>
+  <si>
+    <t>02.07.2026. 10:56:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aef17105-74ad-40d9-b494-9735947bdb30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aef17105-74ad-40d9-b494-9735947bdb30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13197&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-5627/2024</t>
+  </si>
+  <si>
+    <t>Barbara Runje 33960221778</t>
+  </si>
+  <si>
+    <t>02.07.2026. 10:54:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bda0aea-b1d5-4326-bee7-da28876bc40a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bda0aea-b1d5-4326-bee7-da28876bc40a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5627&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-8446/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>Darijo Čopac 76628577069</t>
+  </si>
+  <si>
+    <t>02.07.2026. 10:53:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cf65d61-1d7f-41f6-959d-839796c3094b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cf65d61-1d7f-41f6-959d-839796c3094b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8446&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-7437/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 15.04.2026.</t>
+  </si>
+  <si>
+    <t>Jasmin Subašić 56579157378</t>
+  </si>
+  <si>
+    <t>02.07.2026. 10:51:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31c16097-701a-49e1-be6d-92ad5153e87b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31c16097-701a-49e1-be6d-92ad5153e87b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7437&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1861/2026</t>
+  </si>
+  <si>
+    <t>Stjepan Žigo 47734814295</t>
+  </si>
+  <si>
+    <t>02.07.2026. 10:37:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aabc3dd8-b2f6-430c-bc63-3dfe9ec8610b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aabc3dd8-b2f6-430c-bc63-3dfe9ec8610b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1861&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4502/2026</t>
   </si>
   <si>
     <t>Presuda od 27.04.2026.</t>
   </si>
   <si>
-    <t>Davor Matić 06648710266</t>
-[...20 lines deleted...]
-    <t>Poziv - Ročište 14.07.2026. u 12:00</t>
+    <t>Duje Govorko 39257974445</t>
+  </si>
+  <si>
+    <t>02.07.2026. 10:19:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ad29db5-035a-4b3e-bc2e-a3422fdcf925</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ad29db5-035a-4b3e-bc2e-a3422fdcf925/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4502&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-16426/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>Ružica Žarković 26593692427</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:48:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b040eb96-3182-4016-8b4e-67ea4efb8c02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b040eb96-3182-4016-8b4e-67ea4efb8c02/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16426&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Tomislav Žarković 98335646645</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:46:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3df00f71-b032-4d87-be61-aa0e1b21c2d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3df00f71-b032-4d87-be61-aa0e1b21c2d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-4067/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 13.04.2026.</t>
+  </si>
+  <si>
+    <t>Željana Gotovac 54191519575</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:43:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d009bdf0-a58d-4ed2-b57d-8939a1062dac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d009bdf0-a58d-4ed2-b57d-8939a1062dac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4067&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10539/2025</t>
+  </si>
+  <si>
+    <t>Dejan Kajušić 54612398814</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:23:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a2ac104-d4e1-45c2-a577-e78ed1e5f62a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a2ac104-d4e1-45c2-a577-e78ed1e5f62a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10539&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10971/2024</t>
+  </si>
+  <si>
+    <t>Odluka od 06.02.2026.</t>
+  </si>
+  <si>
+    <t>Karlo Balen 27101961115</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:19:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1429a373-2ebb-4380-b49c-3b8feecc1af7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1429a373-2ebb-4380-b49c-3b8feecc1af7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10971&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-12571/2025</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog od 25.05.2026.,optužni akt
+i uplatnice</t>
+  </si>
+  <si>
+    <t>Mihael Dujmov 47464420638</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:10:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf98b81a-1a8b-4f22-b11f-b8938b4e6fd8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf98b81a-1a8b-4f22-b11f-b8938b4e6fd8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12571&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-84/2023</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 23.07.2026.
+i optužni prijedlog</t>
+  </si>
+  <si>
+    <t>Aneta Barić 05427371885</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:05:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ff922d9-f1e4-413f-81aa-276e6f5fa039</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ff922d9-f1e4-413f-81aa-276e6f5fa039/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=84&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-6633/2022</t>
+  </si>
+  <si>
+    <t>Odluka od 08.05.2026.</t>
+  </si>
+  <si>
+    <t>Ante Kaćunić 31763282963</t>
+  </si>
+  <si>
+    <t>02.07.2026. 08:29:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/683d9a33-5c6c-40c9-8d7e-c5d9f9e658c5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/683d9a33-5c6c-40c9-8d7e-c5d9f9e658c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6633&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-10888/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 22.01.2026.</t>
+  </si>
+  <si>
+    <t>Matteo Znaor 54579798493</t>
+  </si>
+  <si>
+    <t>02.07.2026. 08:27:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dcfffa2-2ec6-4a59-83a8-80a6f3ecd1d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dcfffa2-2ec6-4a59-83a8-80a6f3ecd1d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10888&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-13220/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 02.09.2026.</t>
   </si>
   <si>
     <t>Mate Ivanda 19953649532</t>
   </si>
   <si>
-    <t>29.05.2026. 10:50:43</t>
-[...38 lines deleted...]
-    <t>Presuda od 01.04.2026.
+    <t>02.07.2026. 08:25:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5a3d623-715c-4f38-b664-afe9f3e67efe</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 02.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5a3d623-715c-4f38-b664-afe9f3e67efe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13220&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-17062/2024</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog od 18.05.2026.</t>
+  </si>
+  <si>
+    <t>Stipe Lorenco Galić 11547596861</t>
+  </si>
+  <si>
+    <t>02.07.2026. 07:39:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c140b90f-4098-4f48-8a7a-448322638e8b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c140b90f-4098-4f48-8a7a-448322638e8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=17062&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-3324/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>Sarita Tromba Matijaš 38612295187</t>
+  </si>
+  <si>
+    <t>02.07.2026. 07:38:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad58bb2e-23eb-460c-99fe-8a9bebac9ceb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad58bb2e-23eb-460c-99fe-8a9bebac9ceb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3324&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-2165/2026</t>
+  </si>
+  <si>
+    <t>Roko Vuletić 23937938871</t>
+  </si>
+  <si>
+    <t>02.07.2026. 07:36:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca1bac3b-fcca-4043-ba88-7ade4eadbbb0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca1bac3b-fcca-4043-ba88-7ade4eadbbb0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2165&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-808/2024</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog od 09.04.2026.</t>
+  </si>
+  <si>
+    <t>Fabjan Vrtlar 65706265185</t>
+  </si>
+  <si>
+    <t>02.07.2026. 07:35:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6df1712f-fb1d-4025-a722-a5ecd165145e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6df1712f-fb1d-4025-a722-a5ecd165145e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=808&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-6887/2026</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>Ante Žaper 88955051802</t>
+  </si>
+  <si>
+    <t>02.07.2026. 07:33:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c64e4fe-3682-4f7a-b133-615d1bb92a91</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c64e4fe-3682-4f7a-b133-615d1bb92a91/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6887&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5824/2023</t>
+  </si>
+  <si>
+    <t>Iva Baica Skert 53071484675</t>
+  </si>
+  <si>
+    <t>02.07.2026. 07:26:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6fcb3f8-5ec4-4a39-8553-15e9c3e06a59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6fcb3f8-5ec4-4a39-8553-15e9c3e06a59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5824&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-3639/2024</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog od 16.04.2026.</t>
+  </si>
+  <si>
+    <t>Jakov Palada 71013046285</t>
+  </si>
+  <si>
+    <t>02.07.2026. 07:21:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2a27d61-7c30-4e49-8d94-c6a303640af2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2a27d61-7c30-4e49-8d94-c6a303640af2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3639&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-12212/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 07.04.2026.</t>
+  </si>
+  <si>
+    <t>Laura Samardžić 61487097890</t>
+  </si>
+  <si>
+    <t>01.07.2026. 15:19:43</t>
+  </si>
+  <si>
+    <t>09.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c675ce1-5da1-4e98-bce0-4de3cc0b903a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c675ce1-5da1-4e98-bce0-4de3cc0b903a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12212&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-4185/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 11.05.2026.</t>
+  </si>
+  <si>
+    <t>Ante Grabić 79214187876</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:46:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3395d02-2b42-4e1c-bfb8-e894d78b59dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3395d02-2b42-4e1c-bfb8-e894d78b59dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4185&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10961/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Željana Vrkić 07985537781</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:30:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5dd7a33-6dfc-4099-b6cc-7fc5111e9b5e</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 09.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5dd7a33-6dfc-4099-b6cc-7fc5111e9b5e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10961&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8610/2024</t>
+  </si>
+  <si>
+    <t>Antonia Bilić 01965419430</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:13:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/613d2c17-8a59-4a2e-95a1-146e1810a809</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/613d2c17-8a59-4a2e-95a1-146e1810a809/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8610&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp J-3930/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.01.2026.</t>
+  </si>
+  <si>
+    <t>Davor Guša 50170883929</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:03:42</t>
+  </si>
+  <si>
+    <t>08.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef5ebc51-256c-4c86-90c4-aa0457a28d4e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef5ebc51-256c-4c86-90c4-aa0457a28d4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp J&amp;predmet=3930&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Pp-16468/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 22.04.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Pavić 71287602870</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:55:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba8bde85-be05-4ae5-9190-f619ad05d340</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba8bde85-be05-4ae5-9190-f619ad05d340/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16468&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-5334/2022</t>
+  </si>
+  <si>
+    <t>Odluka od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Karas 39952584999</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:54:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8707b78d-ce26-4091-a56f-314a37492976</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8707b78d-ce26-4091-a56f-314a37492976/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5334&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-6270/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 04.05.2026.</t>
+  </si>
+  <si>
+    <t>Nedim Čokić 13316447424</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:51:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f80967f6-7600-471e-aa67-ad1a63beb171</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f80967f6-7600-471e-aa67-ad1a63beb171/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6270&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5614/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 19.04.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Radić 25719892523</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:49:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af4d5736-413f-4be1-947e-88074f515934</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af4d5736-413f-4be1-947e-88074f515934/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5614&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6171/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 11.03.2026.</t>
+  </si>
+  <si>
+    <t>Mario Jelaš 42564475976</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:37:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d64fac3-102d-45f5-9d93-efe75e238f93</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d64fac3-102d-45f5-9d93-efe75e238f93/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6171&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7674/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Željko Kerum-Hrvatska građanska stranka 28046181108</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:29:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5045ea81-aa7a-4914-8a6f-85cc23a7cbdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5045ea81-aa7a-4914-8a6f-85cc23a7cbdf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7674&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6677/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 15.05.2026.</t>
+  </si>
+  <si>
+    <t>Ivano Vukman 29471506232</t>
+  </si>
+  <si>
+    <t>01.07.2026. 09:52:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3acf4382-6b87-44ae-8d67-f8c5b02c0a6f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3acf4382-6b87-44ae-8d67-f8c5b02c0a6f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6677&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-15726/2025</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog od 11.05.2026.</t>
+  </si>
+  <si>
+    <t>Ante Marić 62084644327</t>
+  </si>
+  <si>
+    <t>01.07.2026. 09:50:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a240b2d-cbd2-4dc1-868e-4a71a6df7078</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a240b2d-cbd2-4dc1-868e-4a71a6df7078/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15726&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7464/2025</t>
+  </si>
+  <si>
+    <t>Blaženka Radić 77519217282</t>
+  </si>
+  <si>
+    <t>01.07.2026. 08:32:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58c2f6f2-a728-4a28-83a4-3702441d8879</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58c2f6f2-a728-4a28-83a4-3702441d8879/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7464&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-12712/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 08.05.2026.</t>
+  </si>
+  <si>
+    <t>Iva Jerčić Martinić-Cezar 61794756123</t>
+  </si>
+  <si>
+    <t>01.07.2026. 08:24:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e07dda8c-aba0-48b4-a56a-20cbad0c2cf7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e07dda8c-aba0-48b4-a56a-20cbad0c2cf7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12712&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Prz-575/2025</t>
+  </si>
+  <si>
+    <t>Rješenje VPS-a od 07. svibnja 2026.</t>
+  </si>
+  <si>
+    <t>Vatroslav Visković 88326654142</t>
+  </si>
+  <si>
+    <t>01.07.2026. 08:05:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bec2536-14a0-432d-80da-81b1670cc020</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bec2536-14a0-432d-80da-81b1670cc020/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp Prz&amp;predmet=575&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11107/2025</t>
+  </si>
+  <si>
+    <t>Presuda VPS-a od 23.04.2026.</t>
+  </si>
+  <si>
+    <t>Vid Grasselli</t>
+  </si>
+  <si>
+    <t>01.07.2026. 08:01:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/752cf556-5184-4537-9a60-66ffde0fd2d0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/752cf556-5184-4537-9a60-66ffde0fd2d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11107&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-13578/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 30.03.2026.</t>
+  </si>
+  <si>
+    <t>KENDIĆ d.o.o. za ugostiteljstvo 68006399599</t>
+  </si>
+  <si>
+    <t>01.07.2026. 07:58:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2209d3f-926a-4712-9141-e25a17113ced</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2209d3f-926a-4712-9141-e25a17113ced/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13578&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Elvis Kendić 90231065587</t>
+  </si>
+  <si>
+    <t>01.07.2026. 07:58:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d66a6e15-18e8-4675-99b8-e2e9d9da9dd5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d66a6e15-18e8-4675-99b8-e2e9d9da9dd5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-11502/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 10.02.2026.</t>
+  </si>
+  <si>
+    <t>Rozario Glasnović 91239251518</t>
+  </si>
+  <si>
+    <t>01.07.2026. 07:52:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11457a97-8d0d-4456-9120-ccc468c9fb7c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11457a97-8d0d-4456-9120-ccc468c9fb7c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11502&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Roko Ćibarić 02337821426</t>
+  </si>
+  <si>
+    <t>01.07.2026. 07:52:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44e6cfe5-171b-4b9c-bfe7-51b241dba4bc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44e6cfe5-171b-4b9c-bfe7-51b241dba4bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-13921/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 28.04.2026.</t>
+  </si>
+  <si>
+    <t>Filip Fileski 42595048074</t>
+  </si>
+  <si>
+    <t>01.07.2026. 07:48:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef75ac24-2a99-477c-b8c2-e0e42b713a87</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef75ac24-2a99-477c-b8c2-e0e42b713a87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13921&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-13914/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 06.05.2026.</t>
+  </si>
+  <si>
+    <t>Tin Bakica 64377349628</t>
+  </si>
+  <si>
+    <t>01.07.2026. 07:47:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9a8488d-9081-4fe4-95ad-5aaa0e3cca55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9a8488d-9081-4fe4-95ad-5aaa0e3cca55/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13914&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-3282/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 18.03.2026.</t>
+  </si>
+  <si>
+    <t>Goran Brodarić 22426712937</t>
+  </si>
+  <si>
+    <t>01.07.2026. 07:45:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f09a9a03-fe0a-4ea5-b8e0-948206df39d5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f09a9a03-fe0a-4ea5-b8e0-948206df39d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3282&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4149/2025</t>
+  </si>
+  <si>
+    <t>Vinko Beroš 43501351063</t>
+  </si>
+  <si>
+    <t>30.06.2026. 13:40:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b9b9382-8788-40ab-99e8-c2af97b27194</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b9b9382-8788-40ab-99e8-c2af97b27194/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4149&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4147/2025</t>
+  </si>
+  <si>
+    <t>Dragutin Starčević 18400698970</t>
+  </si>
+  <si>
+    <t>30.06.2026. 13:37:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d18d825c-cd56-43fd-9256-c2f3fb2c61d4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d18d825c-cd56-43fd-9256-c2f3fb2c61d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4147&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-16513/2025</t>
+  </si>
+  <si>
+    <t>Ivan Čikeš 17963711356</t>
+  </si>
+  <si>
+    <t>30.06.2026. 12:54:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78730f2f-9959-4a0d-952c-d19321b83039</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78730f2f-9959-4a0d-952c-d19321b83039/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16513&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-9057/2025</t>
+  </si>
+  <si>
+    <t>Katarina Grubišić 64608139412</t>
+  </si>
+  <si>
+    <t>30.06.2026. 12:45:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c411f823-f4fa-4994-8881-3d7cd067d35a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c411f823-f4fa-4994-8881-3d7cd067d35a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9057&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-12920/2025</t>
+  </si>
+  <si>
+    <t>Ivan Dukić 45516489199</t>
+  </si>
+  <si>
+    <t>30.06.2026. 12:41:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9230f1a9-3dde-406b-805c-7a498e83c67c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9230f1a9-3dde-406b-805c-7a498e83c67c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12920&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3862/2023</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 27.08.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Primi 39125568662</t>
+  </si>
+  <si>
+    <t>30.06.2026. 12:30:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6622d9cd-d513-438b-807e-acfa4ab1b31d</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 27.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6622d9cd-d513-438b-807e-acfa4ab1b31d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3862&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-1792/2025</t>
+  </si>
+  <si>
+    <t>Andrea Drnasin 62246972586</t>
+  </si>
+  <si>
+    <t>30.06.2026. 12:17:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99256c39-2610-4e90-88e8-888754eb2fb4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99256c39-2610-4e90-88e8-888754eb2fb4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1792&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7622/2025</t>
+  </si>
+  <si>
+    <t>Kažimir Petak 86199721057</t>
+  </si>
+  <si>
+    <t>30.06.2026. 12:13:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/013f64b8-aeef-4663-b2e2-6fc8bc4a1f17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/013f64b8-aeef-4663-b2e2-6fc8bc4a1f17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7622&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5442/2025</t>
+  </si>
+  <si>
+    <t>Tomislav Milat 18284547449</t>
+  </si>
+  <si>
+    <t>30.06.2026. 10:49:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5c04847-ba72-4760-89cb-fea3d0875bc2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5c04847-ba72-4760-89cb-fea3d0875bc2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5442&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-12912/2025</t>
+  </si>
+  <si>
+    <t>LJUBAV NA PJATU j.d.o.o. za usluge 93961332829</t>
+  </si>
+  <si>
+    <t>30.06.2026. 09:27:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf36ebcc-de90-470b-b824-dc206405f00c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf36ebcc-de90-470b-b824-dc206405f00c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12912&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Matea Krznarić 86594518585</t>
+  </si>
+  <si>
+    <t>30.06.2026. 09:27:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5b2b529-489e-4f58-bff0-3fe24e2da71a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5b2b529-489e-4f58-bff0-3fe24e2da71a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-32/2025</t>
+  </si>
+  <si>
+    <t>Etel Zavadlav 00944837037</t>
+  </si>
+  <si>
+    <t>30.06.2026. 08:29:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/708e7e3b-3efd-4b4f-a96d-a9696ad333e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/708e7e3b-3efd-4b4f-a96d-a9696ad333e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=32&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14936/2025</t>
+  </si>
+  <si>
+    <t>Diana Grković 58625272664</t>
+  </si>
+  <si>
+    <t>30.06.2026. 08:15:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ff30868-427e-4aa9-953d-aacfab0b6d27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ff30868-427e-4aa9-953d-aacfab0b6d27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14936&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-51/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.04.2026.</t>
+  </si>
+  <si>
+    <t>Ali Reza Alaeikhanehshir 87989723650</t>
+  </si>
+  <si>
+    <t>30.06.2026. 08:14:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f9b6758-43c5-4a19-a5a0-fca061abc031</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačaj optužnog prijedloga.pdf O220O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f9b6758-43c5-4a19-a5a0-fca061abc031/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=51&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3819/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 13.07.2026.</t>
+  </si>
+  <si>
+    <t>SOLAR ENERGY TRGOVINA d.o.o. za trgovinu i usluge 68575090733</t>
+  </si>
+  <si>
+    <t>30.06.2026. 08:08:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28454eac-d00c-4ade-a114-2822159ebba8</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 13.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28454eac-d00c-4ade-a114-2822159ebba8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3819&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7752/2025</t>
+  </si>
+  <si>
+    <t>Odluka VPS-a od 22. listopada 2025.</t>
+  </si>
+  <si>
+    <t>Borna Očašić 07270044107</t>
+  </si>
+  <si>
+    <t>30.06.2026. 08:08:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/214ff5da-1c48-4eb1-a83f-43bb3384302c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/214ff5da-1c48-4eb1-a83f-43bb3384302c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7752&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5725/2026</t>
+  </si>
+  <si>
+    <t>Miroslav Kordun 95505828189</t>
+  </si>
+  <si>
+    <t>30.06.2026. 08:07:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06295606-4a34-42ae-9c35-50ad6dcb8a4c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06295606-4a34-42ae-9c35-50ad6dcb8a4c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5725&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9423/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 18.07.2025.</t>
+  </si>
+  <si>
+    <t>Luka Marasović 77538576478</t>
+  </si>
+  <si>
+    <t>30.06.2026. 08:05:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65c8cfce-80df-4c13-8851-a6e0ddb7eb95</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65c8cfce-80df-4c13-8851-a6e0ddb7eb95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9423&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3082/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 07.05.2026.
 i uplatnice</t>
   </si>
   <si>
-    <t>Željko Žepić 80768385269</t>
-[...164 lines deleted...]
-    <t>Pp-3589/2026</t>
+    <t>Blaženko Đirlić 27582193575</t>
+  </si>
+  <si>
+    <t>30.06.2026. 08:02:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a21ed16c-6a44-4776-aad0-82d4730cb524</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a21ed16c-6a44-4776-aad0-82d4730cb524/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3082&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8535/2025</t>
+  </si>
+  <si>
+    <t>Adrian Popović 54203278471</t>
+  </si>
+  <si>
+    <t>29.06.2026. 12:50:09</t>
+  </si>
+  <si>
+    <t>07.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d162776-319b-4b4a-a097-c31e2c741bb1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d162776-319b-4b4a-a097-c31e2c741bb1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8535&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-238/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 12.06.2026.
+izvršenje zm</t>
+  </si>
+  <si>
+    <t>Toni Prga 74368980595</t>
+  </si>
+  <si>
+    <t>29.06.2026. 12:47:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/778fc174-d29b-4d61-b1de-5a1bdb125d55</t>
+  </si>
+  <si>
+    <t>Dopis MUP-u za izvršenje ZM.pdf O1514O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/778fc174-d29b-4d61-b1de-5a1bdb125d55/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=238&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-15666/2025</t>
+  </si>
+  <si>
+    <t>Odluka od 12.03.2026.</t>
+  </si>
+  <si>
+    <t>Dino Brkljača 70509679923</t>
+  </si>
+  <si>
+    <t>29.06.2026. 12:12:43</t>
+  </si>
+  <si>
+    <t>06.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95ebad6f-f4a2-4f83-ae79-25c2ace8667c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95ebad6f-f4a2-4f83-ae79-25c2ace8667c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15666&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-2667/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 22.04.2026.</t>
+  </si>
+  <si>
+    <t>Božica Vojković 58239849397</t>
+  </si>
+  <si>
+    <t>29.06.2026. 10:43:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36c5416a-4433-478f-bf10-09df9002268e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36c5416a-4433-478f-bf10-09df9002268e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2667&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3301/2026</t>
+  </si>
+  <si>
+    <t>Tomislav Domazet 28457355597</t>
+  </si>
+  <si>
+    <t>29.06.2026. 10:32:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd5b56d4-435c-4c41-a6f6-347969b0a5d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd5b56d4-435c-4c41-a6f6-347969b0a5d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3301&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3866/2026</t>
+  </si>
+  <si>
+    <t>Andrea Gojun 48791220067</t>
+  </si>
+  <si>
+    <t>29.06.2026. 10:30:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/043f5ef8-a29e-45aa-8de9-96ed7233e1a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/043f5ef8-a29e-45aa-8de9-96ed7233e1a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3866&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-13352/2025</t>
   </si>
   <si>
     <t>Presuda od 24.03.2026.</t>
   </si>
   <si>
-    <t>Dino Brkljača 70509679923</t>
-[...590 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/93a847a8-b311-411b-92f9-dd32962efc24</t>
+    <t>29.06.2026. 08:36:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47c37d98-8562-41e9-b004-fc6f643317b4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47c37d98-8562-41e9-b004-fc6f643317b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13352&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-2129/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 27.03.2026.</t>
+  </si>
+  <si>
+    <t>Ante Jurič 26592832737</t>
+  </si>
+  <si>
+    <t>29.06.2026. 08:27:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7ba50e1-3d0f-453a-8fdc-ce1ef9a25ee5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7ba50e1-3d0f-453a-8fdc-ce1ef9a25ee5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2129&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-17640/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Josip Grubišić 52921093617</t>
+  </si>
+  <si>
+    <t>26.06.2026. 13:16:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3ea2a54-e99b-48dd-897b-5d10185ad02d</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 22.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3ea2a54-e99b-48dd-897b-5d10185ad02d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=17640&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7542/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 06.08.2026.</t>
+  </si>
+  <si>
+    <t>Damir Ljubičić 42873393251</t>
+  </si>
+  <si>
+    <t>26.06.2026. 13:13:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e14eee7b-fafd-49cd-bf1a-46a5f76f4b6e</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 06.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e14eee7b-fafd-49cd-bf1a-46a5f76f4b6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7542&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-13360/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 11.08.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Perić 23038623511</t>
+  </si>
+  <si>
+    <t>26.06.2026. 13:12:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72450699-366b-4ead-8b44-d72d27d47833</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 11.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72450699-366b-4ead-8b44-d72d27d47833/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13360&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-9324/2025</t>
+  </si>
+  <si>
+    <t>Marko Maričić 69509252725</t>
+  </si>
+  <si>
+    <t>26.06.2026. 13:07:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5c97e66-06fd-4de6-a938-f5e95d35ad2e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5c97e66-06fd-4de6-a938-f5e95d35ad2e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9324&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6632/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>IL PIATTO GRANDE j.d.o.o. za ugostiteljstvo i trgovinu u stečaju 72621120739</t>
+  </si>
+  <si>
+    <t>26.06.2026. 12:23:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7cf6687-4a41-444a-a057-87d2ae69b794</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7cf6687-4a41-444a-a057-87d2ae69b794/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6632&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Tanja Marijanović 76275848879</t>
+  </si>
+  <si>
+    <t>26.06.2026. 12:23:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a43c3854-5035-4ac6-9ea1-b779a2c8a18a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a43c3854-5035-4ac6-9ea1-b779a2c8a18a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-7054/2026</t>
+  </si>
+  <si>
+    <t>26.06.2026. 12:22:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d64c9a3f-93e9-4741-91de-8ece0206ebe9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d64c9a3f-93e9-4741-91de-8ece0206ebe9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7054&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10858/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 14.04.2026.</t>
+  </si>
+  <si>
+    <t>Željko Radan 98005085568</t>
+  </si>
+  <si>
+    <t>26.06.2026. 12:19:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/775d967d-6e4d-4a0f-81cf-2725bae3ee5c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/775d967d-6e4d-4a0f-81cf-2725bae3ee5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10858&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1729/2026</t>
+  </si>
+  <si>
+    <t>Ilija Alebić 21296009261</t>
+  </si>
+  <si>
+    <t>26.06.2026. 10:40:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a740fa04-09e8-47bf-b8a7-f29348f41f7a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a740fa04-09e8-47bf-b8a7-f29348f41f7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1729&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-15330/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 19.02.2026.</t>
+  </si>
+  <si>
+    <t>Ante Zorić 72589943648</t>
+  </si>
+  <si>
+    <t>26.06.2026. 10:07:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3364453a-0fc6-4834-989f-7e228bc59e70</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3364453a-0fc6-4834-989f-7e228bc59e70/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15330&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-13834/2022</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 17.07.2026.</t>
+  </si>
+  <si>
+    <t>Ante Božidar Sesar 85185438325</t>
+  </si>
+  <si>
+    <t>26.06.2026. 09:03:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f9e6a75-8362-4368-a1b7-7b35bfd772ad</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 17.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f9e6a75-8362-4368-a1b7-7b35bfd772ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13834&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-10820/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.04.2026.</t>
+  </si>
+  <si>
+    <t>Dijana Uzelac 23029057672</t>
+  </si>
+  <si>
+    <t>26.06.2026. 08:57:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd689314-b97f-4f64-b070-43b0cadb533e</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen prigovor.pdf O572O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd689314-b97f-4f64-b070-43b0cadb533e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10820&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14054/2022</t>
+  </si>
+  <si>
+    <t>Odluka od 31.03.2026.</t>
+  </si>
+  <si>
+    <t>Andrei Voiculescu Bezić 88126724219</t>
+  </si>
+  <si>
+    <t>26.06.2026. 08:47:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/831e30aa-9904-41a2-a44c-ca75e0eb019c</t>
   </si>
   <si>
     <t>Odluka višeg suda.pdf P419P</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/93a847a8-b311-411b-92f9-dd32962efc24/dokumenti/preuzimanje</t>
-[...1144 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8564&amp;godina=2024</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/831e30aa-9904-41a2-a44c-ca75e0eb019c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14054&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-5615/2026</t>
+  </si>
+  <si>
+    <t>Šimun Prelas 68762918894</t>
+  </si>
+  <si>
+    <t>26.06.2026. 08:01:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b828009b-ba4a-40ec-aa4a-85a57f91aec4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b828009b-ba4a-40ec-aa4a-85a57f91aec4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5615&amp;godina=2026</t>
   </si>
   <si>
     <t>Pp-1506/2025</t>
   </si>
   <si>
     <t>Poziv - Ročište 15.06.2026.</t>
   </si>
   <si>
     <t>Marin Mladinić 38047915599</t>
   </si>
   <si>
     <t>15.05.2026. 09:36:23</t>
   </si>
   <si>
     <t>23.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1791d4b2-a54b-44a0-9a62-3e8d1d84d2bf</t>
   </si>
   <si>
     <t>Poziv za sudsku radnju od 15.06.2026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1791d4b2-a54b-44a0-9a62-3e8d1d84d2bf/dokumenti/preuzimanje</t>
   </si>
@@ -2282,51 +2736,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N106"/>
+  <dimension ref="A1:N129"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2416,3948 +2870,4822 @@
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" t="s">
         <v>30</v>
       </c>
       <c r="L3" t="s">
         <v>31</v>
       </c>
       <c r="M3" t="s">
         <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J4" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L4" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D5" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>40</v>
       </c>
       <c r="I5" t="s">
         <v>41</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K5" t="s">
         <v>42</v>
       </c>
       <c r="L5" t="s">
+        <v>22</v>
+      </c>
+      <c r="M5" t="s">
         <v>43</v>
       </c>
-      <c r="M5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N5" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D6" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K6" t="s">
         <v>48</v>
       </c>
-      <c r="I6" t="s">
+      <c r="L6" t="s">
         <v>49</v>
       </c>
-      <c r="J6" t="s">
-[...2 lines deleted...]
-      <c r="K6" t="s">
+      <c r="M6" t="s">
         <v>50</v>
       </c>
-      <c r="L6" t="s">
+      <c r="N6" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D7" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" t="s">
+        <v>54</v>
+      </c>
+      <c r="J7" t="s">
+        <v>20</v>
+      </c>
+      <c r="K7" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" t="s">
+        <v>49</v>
+      </c>
+      <c r="M7" t="s">
         <v>56</v>
       </c>
-      <c r="I7" t="s">
+      <c r="N7" t="s">
         <v>57</v>
-      </c>
-[...13 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D8" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>60</v>
+      </c>
+      <c r="I8" t="s">
+        <v>61</v>
+      </c>
+      <c r="J8" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" t="s">
+        <v>62</v>
+      </c>
+      <c r="L8" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" t="s">
         <v>64</v>
       </c>
-      <c r="I8" t="s">
+      <c r="N8" t="s">
         <v>65</v>
-      </c>
-[...13 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="I9" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="J9" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K9" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="L9" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="M9" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="N9" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="D10" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="I10" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="J10" t="s">
         <v>20</v>
       </c>
       <c r="K10" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="L10" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="M10" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="N10" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="D11" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="I11" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="J11" t="s">
         <v>20</v>
       </c>
       <c r="K11" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="L11" t="s">
-        <v>90</v>
+        <v>63</v>
       </c>
       <c r="M11" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="N11" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="D12" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
+        <v>89</v>
+      </c>
+      <c r="I12" t="s">
+        <v>90</v>
+      </c>
+      <c r="J12" t="s">
+        <v>91</v>
+      </c>
+      <c r="K12" t="s">
+        <v>92</v>
+      </c>
+      <c r="L12" t="s">
+        <v>93</v>
+      </c>
+      <c r="M12" t="s">
+        <v>94</v>
+      </c>
+      <c r="N12" t="s">
         <v>95</v>
-      </c>
-[...16 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="D13" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I13" t="s">
+        <v>99</v>
+      </c>
+      <c r="J13" t="s">
+        <v>29</v>
+      </c>
+      <c r="K13" t="s">
+        <v>100</v>
+      </c>
+      <c r="L13" t="s">
+        <v>101</v>
+      </c>
+      <c r="M13" t="s">
         <v>102</v>
       </c>
-      <c r="I13" t="s">
+      <c r="N13" t="s">
         <v>103</v>
-      </c>
-[...13 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D14" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="I14" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="J14" t="s">
         <v>20</v>
       </c>
       <c r="K14" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="L14" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="M14" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="N14" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="D15" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
+        <v>113</v>
+      </c>
+      <c r="I15" t="s">
+        <v>114</v>
+      </c>
+      <c r="J15" t="s">
+        <v>29</v>
+      </c>
+      <c r="K15" t="s">
+        <v>115</v>
+      </c>
+      <c r="L15" t="s">
+        <v>101</v>
+      </c>
+      <c r="M15" t="s">
+        <v>116</v>
+      </c>
+      <c r="N15" t="s">
         <v>117</v>
-      </c>
-[...16 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="D16" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="I16" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="J16" t="s">
         <v>20</v>
       </c>
       <c r="K16" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="L16" t="s">
-        <v>67</v>
+        <v>123</v>
       </c>
       <c r="M16" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="N16" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="D17" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="I17" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="J17" t="s">
         <v>29</v>
       </c>
       <c r="K17" t="s">
+        <v>130</v>
+      </c>
+      <c r="L17" t="s">
+        <v>131</v>
+      </c>
+      <c r="M17" t="s">
+        <v>132</v>
+      </c>
+      <c r="N17" t="s">
         <v>133</v>
-      </c>
-[...7 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D18" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
+        <v>136</v>
+      </c>
+      <c r="I18" t="s">
+        <v>137</v>
+      </c>
+      <c r="J18" t="s">
+        <v>29</v>
+      </c>
+      <c r="K18" t="s">
         <v>138</v>
       </c>
-      <c r="I18" t="s">
+      <c r="L18" t="s">
+        <v>93</v>
+      </c>
+      <c r="M18" t="s">
         <v>139</v>
       </c>
-      <c r="J18" t="s">
-[...2 lines deleted...]
-      <c r="K18" t="s">
+      <c r="N18" t="s">
         <v>140</v>
-      </c>
-[...7 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="D19" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="I19" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="J19" t="s">
         <v>20</v>
       </c>
       <c r="K19" t="s">
+        <v>145</v>
+      </c>
+      <c r="L19" t="s">
+        <v>146</v>
+      </c>
+      <c r="M19" t="s">
         <v>147</v>
       </c>
-      <c r="L19" t="s">
-[...2 lines deleted...]
-      <c r="M19" t="s">
+      <c r="N19" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
+        <v>149</v>
+      </c>
+      <c r="D20" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
+        <v>151</v>
+      </c>
+      <c r="I20" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="J20" t="s">
         <v>20</v>
       </c>
       <c r="K20" t="s">
+        <v>153</v>
+      </c>
+      <c r="L20" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="M20" t="s">
         <v>155</v>
       </c>
       <c r="N20" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>157</v>
       </c>
       <c r="D21" t="s">
-        <v>26</v>
+        <v>158</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="I21" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="J21" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K21" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="L21" t="s">
-        <v>31</v>
+        <v>162</v>
       </c>
       <c r="M21" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="N21" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D22" t="s">
-        <v>26</v>
+        <v>166</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="I22" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="J22" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K22" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="L22" t="s">
-        <v>31</v>
+        <v>93</v>
       </c>
       <c r="M22" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="N22" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D23" t="s">
-        <v>26</v>
+        <v>173</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="I23" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="J23" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K23" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="L23" t="s">
         <v>31</v>
       </c>
       <c r="M23" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="N23" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
       <c r="D24" t="s">
-        <v>26</v>
+        <v>180</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="I24" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="J24" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K24" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="L24" t="s">
-        <v>31</v>
+        <v>109</v>
       </c>
       <c r="M24" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="N24" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="D25" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="I25" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="J25" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="K25" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="L25" t="s">
-        <v>113</v>
+        <v>63</v>
       </c>
       <c r="M25" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="N25" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="D26" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="I26" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="J26" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="K26" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="L26" t="s">
-        <v>75</v>
+        <v>198</v>
       </c>
       <c r="M26" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="N26" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="D27" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="I27" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="J27" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="K27" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="L27" t="s">
-        <v>59</v>
+        <v>206</v>
       </c>
       <c r="M27" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="N27" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D28" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="I28" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="J28" t="s">
-        <v>203</v>
+        <v>20</v>
       </c>
       <c r="K28" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="L28" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="M28" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="N28" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="D29" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="I29" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="J29" t="s">
-        <v>212</v>
+        <v>20</v>
       </c>
       <c r="K29" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="L29" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="M29" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="N29" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="D30" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="I30" t="s">
+        <v>221</v>
+      </c>
+      <c r="J30" t="s">
+        <v>20</v>
+      </c>
+      <c r="K30" t="s">
+        <v>222</v>
+      </c>
+      <c r="L30" t="s">
+        <v>63</v>
+      </c>
+      <c r="M30" t="s">
+        <v>223</v>
+      </c>
+      <c r="N30" t="s">
         <v>219</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>224</v>
       </c>
       <c r="D31" t="s">
         <v>225</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
         <v>226</v>
       </c>
       <c r="I31" t="s">
         <v>227</v>
       </c>
       <c r="J31" t="s">
-        <v>212</v>
+        <v>20</v>
       </c>
       <c r="K31" t="s">
         <v>228</v>
       </c>
       <c r="L31" t="s">
-        <v>75</v>
+        <v>229</v>
       </c>
       <c r="M31" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="N31" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D32" t="s">
-        <v>209</v>
+        <v>233</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="I32" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="J32" t="s">
-        <v>212</v>
+        <v>91</v>
       </c>
       <c r="K32" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="L32" t="s">
-        <v>75</v>
+        <v>237</v>
       </c>
       <c r="M32" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="N32" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="D33" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="I33" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="J33" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="K33" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="L33" t="s">
-        <v>242</v>
+        <v>109</v>
       </c>
       <c r="M33" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="N33" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D34" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="I34" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="J34" t="s">
-        <v>203</v>
+        <v>91</v>
       </c>
       <c r="K34" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="L34" t="s">
-        <v>250</v>
+        <v>93</v>
       </c>
       <c r="M34" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="N34" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D35" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="I35" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="J35" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="K35" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="L35" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="M35" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="N35" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D36" t="s">
-        <v>261</v>
+        <v>135</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
         <v>262</v>
       </c>
       <c r="I36" t="s">
         <v>263</v>
       </c>
       <c r="J36" t="s">
-        <v>212</v>
+        <v>91</v>
       </c>
       <c r="K36" t="s">
         <v>264</v>
       </c>
       <c r="L36" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="M36" t="s">
         <v>265</v>
       </c>
       <c r="N36" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
         <v>267</v>
       </c>
       <c r="D37" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="I37" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="J37" t="s">
-        <v>212</v>
+        <v>91</v>
       </c>
       <c r="K37" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="L37" t="s">
-        <v>75</v>
+        <v>272</v>
       </c>
       <c r="M37" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="N37" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="D38" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="I38" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="J38" t="s">
-        <v>104</v>
+        <v>29</v>
       </c>
       <c r="K38" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="L38" t="s">
-        <v>75</v>
+        <v>280</v>
       </c>
       <c r="M38" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="N38" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="D39" t="s">
-        <v>281</v>
+        <v>45</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="I39" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="J39" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="K39" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="L39" t="s">
-        <v>285</v>
+        <v>49</v>
       </c>
       <c r="M39" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="N39" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D40" t="s">
-        <v>289</v>
+        <v>173</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
         <v>290</v>
       </c>
       <c r="I40" t="s">
         <v>291</v>
       </c>
       <c r="J40" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
       <c r="K40" t="s">
         <v>292</v>
       </c>
       <c r="L40" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="M40" t="s">
         <v>293</v>
       </c>
       <c r="N40" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
         <v>295</v>
       </c>
       <c r="D41" t="s">
         <v>296</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
         <v>297</v>
       </c>
       <c r="I41" t="s">
         <v>298</v>
       </c>
       <c r="J41" t="s">
-        <v>212</v>
+        <v>20</v>
       </c>
       <c r="K41" t="s">
         <v>299</v>
       </c>
       <c r="L41" t="s">
+        <v>31</v>
+      </c>
+      <c r="M41" t="s">
         <v>300</v>
       </c>
-      <c r="M41" t="s">
+      <c r="N41" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="D42" t="s">
-        <v>304</v>
+        <v>135</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
+        <v>303</v>
+      </c>
+      <c r="I42" t="s">
+        <v>304</v>
+      </c>
+      <c r="J42" t="s">
+        <v>20</v>
+      </c>
+      <c r="K42" t="s">
         <v>305</v>
       </c>
-      <c r="I42" t="s">
+      <c r="L42" t="s">
+        <v>31</v>
+      </c>
+      <c r="M42" t="s">
         <v>306</v>
       </c>
-      <c r="J42" t="s">
-[...2 lines deleted...]
-      <c r="K42" t="s">
+      <c r="N42" t="s">
         <v>307</v>
-      </c>
-[...7 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="D43" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
+        <v>310</v>
+      </c>
+      <c r="I43" t="s">
+        <v>311</v>
+      </c>
+      <c r="J43" t="s">
+        <v>20</v>
+      </c>
+      <c r="K43" t="s">
+        <v>312</v>
+      </c>
+      <c r="L43" t="s">
+        <v>93</v>
+      </c>
+      <c r="M43" t="s">
         <v>313</v>
       </c>
-      <c r="I43" t="s">
+      <c r="N43" t="s">
         <v>314</v>
-      </c>
-[...13 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D44" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
+        <v>317</v>
+      </c>
+      <c r="I44" t="s">
+        <v>318</v>
+      </c>
+      <c r="J44" t="s">
+        <v>20</v>
+      </c>
+      <c r="K44" t="s">
+        <v>319</v>
+      </c>
+      <c r="L44" t="s">
+        <v>93</v>
+      </c>
+      <c r="M44" t="s">
         <v>320</v>
       </c>
-      <c r="I44" t="s">
+      <c r="N44" t="s">
         <v>321</v>
-      </c>
-[...13 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="D45" t="s">
-        <v>312</v>
+        <v>119</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
+        <v>323</v>
+      </c>
+      <c r="I45" t="s">
+        <v>324</v>
+      </c>
+      <c r="J45" t="s">
+        <v>91</v>
+      </c>
+      <c r="K45" t="s">
+        <v>325</v>
+      </c>
+      <c r="L45" t="s">
+        <v>123</v>
+      </c>
+      <c r="M45" t="s">
         <v>326</v>
       </c>
-      <c r="I45" t="s">
+      <c r="N45" t="s">
         <v>327</v>
-      </c>
-[...13 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="D46" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
+        <v>330</v>
+      </c>
+      <c r="I46" t="s">
+        <v>331</v>
+      </c>
+      <c r="J46" t="s">
+        <v>20</v>
+      </c>
+      <c r="K46" t="s">
+        <v>332</v>
+      </c>
+      <c r="L46" t="s">
+        <v>93</v>
+      </c>
+      <c r="M46" t="s">
         <v>333</v>
       </c>
-      <c r="I46" t="s">
+      <c r="N46" t="s">
         <v>334</v>
-      </c>
-[...13 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="D47" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
+        <v>337</v>
+      </c>
+      <c r="I47" t="s">
+        <v>338</v>
+      </c>
+      <c r="J47" t="s">
+        <v>91</v>
+      </c>
+      <c r="K47" t="s">
+        <v>339</v>
+      </c>
+      <c r="L47" t="s">
+        <v>93</v>
+      </c>
+      <c r="M47" t="s">
         <v>340</v>
       </c>
-      <c r="I47" t="s">
+      <c r="N47" t="s">
         <v>341</v>
-      </c>
-[...13 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="D48" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="I48" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="J48" t="s">
-        <v>203</v>
+        <v>91</v>
       </c>
       <c r="K48" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="L48" t="s">
-        <v>350</v>
+        <v>93</v>
       </c>
       <c r="M48" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="N48" t="s">
-        <v>352</v>
+        <v>341</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D49" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="I49" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="J49" t="s">
-        <v>203</v>
+        <v>91</v>
       </c>
       <c r="K49" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="L49" t="s">
-        <v>350</v>
+        <v>109</v>
       </c>
       <c r="M49" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="N49" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="D50" t="s">
-        <v>358</v>
+        <v>187</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="I50" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="J50" t="s">
-        <v>203</v>
+        <v>91</v>
       </c>
       <c r="K50" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="L50" t="s">
-        <v>205</v>
+        <v>63</v>
       </c>
       <c r="M50" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="N50" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="D51" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="I51" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="J51" t="s">
-        <v>203</v>
+        <v>91</v>
       </c>
       <c r="K51" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="L51" t="s">
-        <v>369</v>
+        <v>63</v>
       </c>
       <c r="M51" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="N51" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="D52" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="I52" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="J52" t="s">
-        <v>203</v>
+        <v>91</v>
       </c>
       <c r="K52" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="L52" t="s">
-        <v>377</v>
+        <v>109</v>
       </c>
       <c r="M52" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
       <c r="N52" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="D53" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="I53" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="J53" t="s">
-        <v>203</v>
+        <v>91</v>
       </c>
       <c r="K53" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="L53" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="M53" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="N53" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="D54" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="I54" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="J54" t="s">
-        <v>203</v>
+        <v>91</v>
       </c>
       <c r="K54" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="L54" t="s">
-        <v>377</v>
+        <v>63</v>
       </c>
       <c r="M54" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="N54" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
       <c r="D55" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="I55" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
       <c r="J55" t="s">
-        <v>104</v>
+        <v>91</v>
       </c>
       <c r="K55" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="L55" t="s">
-        <v>399</v>
+        <v>93</v>
       </c>
       <c r="M55" t="s">
-        <v>400</v>
+        <v>392</v>
       </c>
       <c r="N55" t="s">
-        <v>401</v>
+        <v>393</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>402</v>
+        <v>394</v>
       </c>
       <c r="D56" t="s">
-        <v>193</v>
+        <v>395</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>403</v>
+        <v>396</v>
       </c>
       <c r="I56" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="J56" t="s">
-        <v>405</v>
+        <v>91</v>
       </c>
       <c r="K56" t="s">
-        <v>406</v>
+        <v>398</v>
       </c>
       <c r="L56" t="s">
-        <v>407</v>
+        <v>399</v>
       </c>
       <c r="M56" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
       <c r="N56" t="s">
-        <v>409</v>
+        <v>401</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>410</v>
+        <v>402</v>
       </c>
       <c r="D57" t="s">
-        <v>411</v>
+        <v>403</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>412</v>
+        <v>404</v>
       </c>
       <c r="I57" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="J57" t="s">
-        <v>212</v>
+        <v>20</v>
       </c>
       <c r="K57" t="s">
-        <v>414</v>
+        <v>406</v>
       </c>
       <c r="L57" t="s">
-        <v>415</v>
+        <v>109</v>
       </c>
       <c r="M57" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
       <c r="N57" t="s">
-        <v>417</v>
+        <v>408</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>418</v>
+        <v>409</v>
       </c>
       <c r="D58" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>420</v>
+        <v>411</v>
       </c>
       <c r="I58" t="s">
-        <v>421</v>
+        <v>412</v>
       </c>
       <c r="J58" t="s">
-        <v>405</v>
+        <v>20</v>
       </c>
       <c r="K58" t="s">
-        <v>422</v>
+        <v>413</v>
       </c>
       <c r="L58" t="s">
-        <v>75</v>
+        <v>229</v>
       </c>
       <c r="M58" t="s">
-        <v>423</v>
+        <v>414</v>
       </c>
       <c r="N58" t="s">
-        <v>424</v>
+        <v>415</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>425</v>
+        <v>416</v>
       </c>
       <c r="D59" t="s">
-        <v>426</v>
+        <v>329</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>427</v>
+        <v>417</v>
       </c>
       <c r="I59" t="s">
-        <v>428</v>
+        <v>418</v>
       </c>
       <c r="J59" t="s">
-        <v>203</v>
+        <v>20</v>
       </c>
       <c r="K59" t="s">
-        <v>429</v>
+        <v>419</v>
       </c>
       <c r="L59" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="M59" t="s">
-        <v>430</v>
+        <v>420</v>
       </c>
       <c r="N59" t="s">
-        <v>431</v>
+        <v>421</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>432</v>
+        <v>422</v>
       </c>
       <c r="D60" t="s">
-        <v>433</v>
+        <v>423</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>434</v>
+        <v>424</v>
       </c>
       <c r="I60" t="s">
-        <v>435</v>
+        <v>425</v>
       </c>
       <c r="J60" t="s">
-        <v>405</v>
+        <v>20</v>
       </c>
       <c r="K60" t="s">
-        <v>436</v>
+        <v>426</v>
       </c>
       <c r="L60" t="s">
-        <v>67</v>
+        <v>109</v>
       </c>
       <c r="M60" t="s">
-        <v>437</v>
+        <v>427</v>
       </c>
       <c r="N60" t="s">
-        <v>438</v>
+        <v>428</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>439</v>
+        <v>429</v>
       </c>
       <c r="D61" t="s">
-        <v>440</v>
+        <v>430</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>441</v>
+        <v>431</v>
       </c>
       <c r="I61" t="s">
-        <v>442</v>
+        <v>432</v>
       </c>
       <c r="J61" t="s">
-        <v>203</v>
+        <v>20</v>
       </c>
       <c r="K61" t="s">
-        <v>443</v>
+        <v>433</v>
       </c>
       <c r="L61" t="s">
-        <v>90</v>
+        <v>109</v>
       </c>
       <c r="M61" t="s">
-        <v>444</v>
+        <v>434</v>
       </c>
       <c r="N61" t="s">
-        <v>445</v>
+        <v>435</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="D62" t="s">
-        <v>440</v>
+        <v>296</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>446</v>
+        <v>437</v>
       </c>
       <c r="I62" t="s">
-        <v>447</v>
+        <v>438</v>
       </c>
       <c r="J62" t="s">
-        <v>203</v>
+        <v>20</v>
       </c>
       <c r="K62" t="s">
-        <v>448</v>
+        <v>439</v>
       </c>
       <c r="L62" t="s">
-        <v>90</v>
+        <v>229</v>
       </c>
       <c r="M62" t="s">
-        <v>449</v>
+        <v>440</v>
       </c>
       <c r="N62" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="D63" t="s">
-        <v>450</v>
+        <v>443</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="I63" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="J63" t="s">
-        <v>203</v>
+        <v>20</v>
       </c>
       <c r="K63" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
       <c r="L63" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="M63" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="N63" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>439</v>
+        <v>449</v>
       </c>
       <c r="D64" t="s">
         <v>450</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="I64" t="s">
+        <v>452</v>
+      </c>
+      <c r="J64" t="s">
+        <v>453</v>
+      </c>
+      <c r="K64" t="s">
         <v>454</v>
       </c>
-      <c r="J64" t="s">
-[...2 lines deleted...]
-      <c r="K64" t="s">
+      <c r="L64" t="s">
+        <v>31</v>
+      </c>
+      <c r="M64" t="s">
         <v>455</v>
       </c>
-      <c r="L64" t="s">
-[...2 lines deleted...]
-      <c r="M64" t="s">
+      <c r="N64" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
         <v>457</v>
       </c>
       <c r="D65" t="s">
         <v>458</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
         <v>459</v>
       </c>
       <c r="I65" t="s">
         <v>460</v>
       </c>
       <c r="J65" t="s">
-        <v>405</v>
+        <v>453</v>
       </c>
       <c r="K65" t="s">
         <v>461</v>
       </c>
       <c r="L65" t="s">
+        <v>93</v>
+      </c>
+      <c r="M65" t="s">
         <v>462</v>
       </c>
-      <c r="M65" t="s">
+      <c r="N65" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
+        <v>464</v>
+      </c>
+      <c r="D66" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
+        <v>466</v>
+      </c>
+      <c r="I66" t="s">
         <v>467</v>
       </c>
-      <c r="I66" t="s">
+      <c r="J66" t="s">
+        <v>453</v>
+      </c>
+      <c r="K66" t="s">
         <v>468</v>
       </c>
-      <c r="J66" t="s">
-[...2 lines deleted...]
-      <c r="K66" t="s">
+      <c r="L66" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="M66" t="s">
         <v>470</v>
       </c>
       <c r="N66" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
+        <v>472</v>
+      </c>
+      <c r="D67" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="I67" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="J67" t="s">
-        <v>212</v>
+        <v>453</v>
       </c>
       <c r="K67" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="L67" t="s">
-        <v>59</v>
+        <v>469</v>
       </c>
       <c r="M67" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="N67" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>465</v>
+        <v>478</v>
       </c>
       <c r="D68" t="s">
-        <v>466</v>
+        <v>479</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="I68" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="J68" t="s">
-        <v>212</v>
+        <v>482</v>
       </c>
       <c r="K68" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="L68" t="s">
-        <v>59</v>
+        <v>131</v>
       </c>
       <c r="M68" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="N68" t="s">
-        <v>471</v>
+        <v>485</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="D69" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="I69" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="J69" t="s">
-        <v>203</v>
+        <v>453</v>
       </c>
       <c r="K69" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
       <c r="L69" t="s">
-        <v>485</v>
+        <v>93</v>
       </c>
       <c r="M69" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="N69" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="D70" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="I70" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="J70" t="s">
-        <v>203</v>
+        <v>482</v>
       </c>
       <c r="K70" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="L70" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="M70" t="s">
-        <v>493</v>
+        <v>498</v>
       </c>
       <c r="N70" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>495</v>
+        <v>500</v>
       </c>
       <c r="D71" t="s">
-        <v>373</v>
+        <v>501</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="I71" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="J71" t="s">
-        <v>203</v>
+        <v>453</v>
       </c>
       <c r="K71" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
       <c r="L71" t="s">
-        <v>59</v>
+        <v>93</v>
       </c>
       <c r="M71" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="N71" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="D72" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="I72" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="J72" t="s">
-        <v>203</v>
+        <v>453</v>
       </c>
       <c r="K72" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="L72" t="s">
-        <v>506</v>
+        <v>93</v>
       </c>
       <c r="M72" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="N72" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="D73" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="I73" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="J73" t="s">
-        <v>203</v>
+        <v>482</v>
       </c>
       <c r="K73" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="L73" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="M73" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="N73" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
       <c r="D74" t="s">
-        <v>254</v>
+        <v>522</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="I74" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="J74" t="s">
-        <v>104</v>
+        <v>453</v>
       </c>
       <c r="K74" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="L74" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="M74" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="N74" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="D75" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="I75" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="J75" t="s">
-        <v>405</v>
+        <v>453</v>
       </c>
       <c r="K75" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="L75" t="s">
-        <v>407</v>
+        <v>93</v>
       </c>
       <c r="M75" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="N75" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>522</v>
+        <v>535</v>
       </c>
       <c r="D76" t="s">
-        <v>523</v>
+        <v>536</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>529</v>
+        <v>537</v>
       </c>
       <c r="I76" t="s">
-        <v>530</v>
+        <v>538</v>
       </c>
       <c r="J76" t="s">
-        <v>405</v>
+        <v>453</v>
       </c>
       <c r="K76" t="s">
-        <v>531</v>
+        <v>539</v>
       </c>
       <c r="L76" t="s">
-        <v>407</v>
+        <v>109</v>
       </c>
       <c r="M76" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="N76" t="s">
-        <v>528</v>
+        <v>541</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>533</v>
+        <v>542</v>
       </c>
       <c r="D77" t="s">
-        <v>458</v>
+        <v>395</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>534</v>
+        <v>543</v>
       </c>
       <c r="I77" t="s">
-        <v>535</v>
+        <v>544</v>
       </c>
       <c r="J77" t="s">
-        <v>203</v>
+        <v>453</v>
       </c>
       <c r="K77" t="s">
-        <v>536</v>
+        <v>545</v>
       </c>
       <c r="L77" t="s">
-        <v>462</v>
+        <v>399</v>
       </c>
       <c r="M77" t="s">
-        <v>537</v>
+        <v>546</v>
       </c>
       <c r="N77" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="D78" t="s">
-        <v>540</v>
+        <v>549</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>541</v>
+        <v>550</v>
       </c>
       <c r="I78" t="s">
-        <v>542</v>
+        <v>551</v>
       </c>
       <c r="J78" t="s">
-        <v>405</v>
+        <v>453</v>
       </c>
       <c r="K78" t="s">
-        <v>543</v>
+        <v>552</v>
       </c>
       <c r="L78" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="M78" t="s">
-        <v>544</v>
+        <v>553</v>
       </c>
       <c r="N78" t="s">
-        <v>545</v>
+        <v>554</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>546</v>
+        <v>555</v>
       </c>
       <c r="D79" t="s">
-        <v>547</v>
+        <v>556</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>548</v>
+        <v>557</v>
       </c>
       <c r="I79" t="s">
-        <v>549</v>
+        <v>558</v>
       </c>
       <c r="J79" t="s">
-        <v>203</v>
+        <v>453</v>
       </c>
       <c r="K79" t="s">
-        <v>550</v>
+        <v>559</v>
       </c>
       <c r="L79" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="M79" t="s">
-        <v>551</v>
+        <v>560</v>
       </c>
       <c r="N79" t="s">
-        <v>552</v>
+        <v>561</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>553</v>
+        <v>562</v>
       </c>
       <c r="D80" t="s">
-        <v>254</v>
+        <v>563</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>554</v>
+        <v>564</v>
       </c>
       <c r="I80" t="s">
-        <v>555</v>
+        <v>565</v>
       </c>
       <c r="J80" t="s">
-        <v>405</v>
+        <v>453</v>
       </c>
       <c r="K80" t="s">
-        <v>556</v>
+        <v>566</v>
       </c>
       <c r="L80" t="s">
-        <v>377</v>
+        <v>63</v>
       </c>
       <c r="M80" t="s">
-        <v>557</v>
+        <v>567</v>
       </c>
       <c r="N80" t="s">
-        <v>558</v>
+        <v>568</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>559</v>
+        <v>569</v>
       </c>
       <c r="D81" t="s">
-        <v>560</v>
+        <v>570</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>561</v>
+        <v>571</v>
       </c>
       <c r="I81" t="s">
-        <v>562</v>
+        <v>572</v>
       </c>
       <c r="J81" t="s">
-        <v>405</v>
+        <v>453</v>
       </c>
       <c r="K81" t="s">
-        <v>563</v>
+        <v>573</v>
       </c>
       <c r="L81" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="M81" t="s">
-        <v>564</v>
+        <v>574</v>
       </c>
       <c r="N81" t="s">
-        <v>565</v>
+        <v>575</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="D82" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="I82" t="s">
-        <v>569</v>
+        <v>577</v>
       </c>
       <c r="J82" t="s">
-        <v>203</v>
+        <v>453</v>
       </c>
       <c r="K82" t="s">
-        <v>570</v>
+        <v>578</v>
       </c>
       <c r="L82" t="s">
-        <v>285</v>
+        <v>31</v>
       </c>
       <c r="M82" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="N82" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="D83" t="s">
-        <v>523</v>
+        <v>581</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="I83" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="J83" t="s">
-        <v>405</v>
+        <v>453</v>
       </c>
       <c r="K83" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
       <c r="L83" t="s">
-        <v>577</v>
+        <v>93</v>
       </c>
       <c r="M83" t="s">
-        <v>578</v>
+        <v>585</v>
       </c>
       <c r="N83" t="s">
-        <v>579</v>
+        <v>586</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
         <v>580</v>
       </c>
       <c r="D84" t="s">
         <v>581</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="I84" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="J84" t="s">
-        <v>405</v>
+        <v>453</v>
       </c>
       <c r="K84" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="L84" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="M84" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="N84" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="D85" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>574</v>
+        <v>593</v>
       </c>
       <c r="I85" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="J85" t="s">
-        <v>590</v>
+        <v>453</v>
       </c>
       <c r="K85" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="L85" t="s">
-        <v>75</v>
+        <v>162</v>
       </c>
       <c r="M85" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="N85" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="D86" t="s">
-        <v>261</v>
+        <v>599</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="I86" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="J86" t="s">
-        <v>405</v>
+        <v>453</v>
       </c>
       <c r="K86" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
       <c r="L86" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
       <c r="M86" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="N86" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="D87" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="I87" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="J87" t="s">
-        <v>405</v>
+        <v>453</v>
       </c>
       <c r="K87" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="L87" t="s">
-        <v>205</v>
+        <v>93</v>
       </c>
       <c r="M87" t="s">
-        <v>605</v>
+        <v>610</v>
       </c>
       <c r="N87" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="D88" t="s">
-        <v>608</v>
+        <v>529</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="I88" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="J88" t="s">
-        <v>405</v>
+        <v>482</v>
       </c>
       <c r="K88" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="L88" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="M88" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="N88" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="D89" t="s">
-        <v>615</v>
+        <v>529</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="I89" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="J89" t="s">
-        <v>203</v>
+        <v>482</v>
       </c>
       <c r="K89" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="L89" t="s">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="M89" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="N89" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="D90" t="s">
-        <v>622</v>
+        <v>529</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="I90" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="J90" t="s">
-        <v>405</v>
+        <v>482</v>
       </c>
       <c r="K90" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="L90" t="s">
-        <v>626</v>
+        <v>93</v>
       </c>
       <c r="M90" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="N90" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="D91" t="s">
-        <v>630</v>
+        <v>450</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
         <v>631</v>
       </c>
       <c r="I91" t="s">
         <v>632</v>
       </c>
       <c r="J91" t="s">
-        <v>590</v>
+        <v>482</v>
       </c>
       <c r="K91" t="s">
         <v>633</v>
       </c>
       <c r="L91" t="s">
+        <v>93</v>
+      </c>
+      <c r="M91" t="s">
         <v>634</v>
       </c>
-      <c r="M91" t="s">
+      <c r="N91" t="s">
         <v>635</v>
-      </c>
-[...1 lines deleted...]
-        <v>636</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="D92" t="s">
-        <v>638</v>
+        <v>309</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
+        <v>637</v>
+      </c>
+      <c r="I92" t="s">
+        <v>638</v>
+      </c>
+      <c r="J92" t="s">
+        <v>453</v>
+      </c>
+      <c r="K92" t="s">
         <v>639</v>
       </c>
-      <c r="I92" t="s">
+      <c r="L92" t="s">
+        <v>93</v>
+      </c>
+      <c r="M92" t="s">
         <v>640</v>
       </c>
-      <c r="J92" t="s">
-[...2 lines deleted...]
-      <c r="K92" t="s">
+      <c r="N92" t="s">
         <v>641</v>
-      </c>
-[...7 lines deleted...]
-        <v>644</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="D93" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
+        <v>644</v>
+      </c>
+      <c r="I93" t="s">
+        <v>645</v>
+      </c>
+      <c r="J93" t="s">
+        <v>482</v>
+      </c>
+      <c r="K93" t="s">
+        <v>646</v>
+      </c>
+      <c r="L93" t="s">
         <v>647</v>
       </c>
-      <c r="I93" t="s">
+      <c r="M93" t="s">
         <v>648</v>
       </c>
-      <c r="J93" t="s">
-[...2 lines deleted...]
-      <c r="K93" t="s">
+      <c r="N93" t="s">
         <v>649</v>
-      </c>
-[...7 lines deleted...]
-        <v>651</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="D94" t="s">
-        <v>567</v>
+        <v>549</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
+        <v>651</v>
+      </c>
+      <c r="I94" t="s">
+        <v>652</v>
+      </c>
+      <c r="J94" t="s">
+        <v>482</v>
+      </c>
+      <c r="K94" t="s">
         <v>653</v>
       </c>
-      <c r="I94" t="s">
+      <c r="L94" t="s">
+        <v>93</v>
+      </c>
+      <c r="M94" t="s">
         <v>654</v>
       </c>
-      <c r="J94" t="s">
-[...2 lines deleted...]
-      <c r="K94" t="s">
+      <c r="N94" t="s">
         <v>655</v>
-      </c>
-[...7 lines deleted...]
-        <v>657</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="D95" t="s">
-        <v>659</v>
+        <v>458</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
+        <v>657</v>
+      </c>
+      <c r="I95" t="s">
+        <v>658</v>
+      </c>
+      <c r="J95" t="s">
+        <v>482</v>
+      </c>
+      <c r="K95" t="s">
+        <v>659</v>
+      </c>
+      <c r="L95" t="s">
+        <v>93</v>
+      </c>
+      <c r="M95" t="s">
         <v>660</v>
       </c>
-      <c r="I95" t="s">
+      <c r="N95" t="s">
         <v>661</v>
-      </c>
-[...13 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="D96" t="s">
-        <v>666</v>
+        <v>45</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
+        <v>663</v>
+      </c>
+      <c r="I96" t="s">
+        <v>664</v>
+      </c>
+      <c r="J96" t="s">
+        <v>482</v>
+      </c>
+      <c r="K96" t="s">
+        <v>665</v>
+      </c>
+      <c r="L96" t="s">
+        <v>49</v>
+      </c>
+      <c r="M96" t="s">
+        <v>666</v>
+      </c>
+      <c r="N96" t="s">
         <v>667</v>
-      </c>
-[...16 lines deleted...]
-        <v>672</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>673</v>
+        <v>668</v>
       </c>
       <c r="D97" t="s">
-        <v>666</v>
+        <v>17</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>674</v>
+        <v>669</v>
       </c>
       <c r="I97" t="s">
-        <v>675</v>
+        <v>670</v>
       </c>
       <c r="J97" t="s">
-        <v>590</v>
+        <v>453</v>
       </c>
       <c r="K97" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="L97" t="s">
-        <v>670</v>
+        <v>22</v>
       </c>
       <c r="M97" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="N97" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>679</v>
+        <v>668</v>
       </c>
       <c r="D98" t="s">
-        <v>666</v>
+        <v>17</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>680</v>
+        <v>674</v>
       </c>
       <c r="I98" t="s">
-        <v>681</v>
+        <v>675</v>
       </c>
       <c r="J98" t="s">
-        <v>590</v>
+        <v>453</v>
       </c>
       <c r="K98" t="s">
-        <v>682</v>
+        <v>676</v>
       </c>
       <c r="L98" t="s">
-        <v>670</v>
+        <v>22</v>
       </c>
       <c r="M98" t="s">
-        <v>683</v>
+        <v>677</v>
       </c>
       <c r="N98" t="s">
-        <v>684</v>
+        <v>673</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>685</v>
+        <v>678</v>
       </c>
       <c r="D99" t="s">
-        <v>666</v>
+        <v>173</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>686</v>
+        <v>679</v>
       </c>
       <c r="I99" t="s">
-        <v>687</v>
+        <v>680</v>
       </c>
       <c r="J99" t="s">
-        <v>590</v>
+        <v>482</v>
       </c>
       <c r="K99" t="s">
-        <v>688</v>
+        <v>681</v>
       </c>
       <c r="L99" t="s">
-        <v>670</v>
+        <v>93</v>
       </c>
       <c r="M99" t="s">
-        <v>689</v>
+        <v>682</v>
       </c>
       <c r="N99" t="s">
-        <v>690</v>
+        <v>683</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>691</v>
+        <v>684</v>
       </c>
       <c r="D100" t="s">
-        <v>209</v>
+        <v>173</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>692</v>
+        <v>685</v>
       </c>
       <c r="I100" t="s">
-        <v>693</v>
+        <v>686</v>
       </c>
       <c r="J100" t="s">
-        <v>590</v>
+        <v>453</v>
       </c>
       <c r="K100" t="s">
-        <v>694</v>
+        <v>687</v>
       </c>
       <c r="L100" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
       <c r="M100" t="s">
-        <v>695</v>
+        <v>688</v>
       </c>
       <c r="N100" t="s">
-        <v>696</v>
+        <v>689</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>697</v>
+        <v>690</v>
       </c>
       <c r="D101" t="s">
-        <v>365</v>
+        <v>691</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>698</v>
+        <v>692</v>
       </c>
       <c r="I101" t="s">
-        <v>699</v>
+        <v>693</v>
       </c>
       <c r="J101" t="s">
-        <v>590</v>
+        <v>453</v>
       </c>
       <c r="K101" t="s">
-        <v>700</v>
+        <v>694</v>
       </c>
       <c r="L101" t="s">
-        <v>369</v>
+        <v>695</v>
       </c>
       <c r="M101" t="s">
-        <v>701</v>
+        <v>696</v>
       </c>
       <c r="N101" t="s">
-        <v>702</v>
+        <v>697</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>703</v>
+        <v>698</v>
       </c>
       <c r="D102" t="s">
-        <v>704</v>
+        <v>699</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
+        <v>700</v>
+      </c>
+      <c r="I102" t="s">
+        <v>701</v>
+      </c>
+      <c r="J102" t="s">
+        <v>453</v>
+      </c>
+      <c r="K102" t="s">
+        <v>702</v>
+      </c>
+      <c r="L102" t="s">
+        <v>703</v>
+      </c>
+      <c r="M102" t="s">
+        <v>704</v>
+      </c>
+      <c r="N102" t="s">
         <v>705</v>
-      </c>
-[...16 lines deleted...]
-        <v>711</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>712</v>
+        <v>706</v>
       </c>
       <c r="D103" t="s">
-        <v>713</v>
+        <v>707</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>714</v>
+        <v>708</v>
       </c>
       <c r="I103" t="s">
-        <v>715</v>
+        <v>709</v>
       </c>
       <c r="J103" t="s">
-        <v>590</v>
+        <v>482</v>
       </c>
       <c r="K103" t="s">
-        <v>716</v>
+        <v>710</v>
       </c>
       <c r="L103" t="s">
-        <v>141</v>
+        <v>63</v>
       </c>
       <c r="M103" t="s">
-        <v>717</v>
+        <v>711</v>
       </c>
       <c r="N103" t="s">
-        <v>718</v>
+        <v>712</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>719</v>
+        <v>713</v>
       </c>
       <c r="D104" t="s">
-        <v>720</v>
+        <v>487</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>721</v>
+        <v>714</v>
       </c>
       <c r="I104" t="s">
-        <v>722</v>
+        <v>715</v>
       </c>
       <c r="J104" t="s">
-        <v>590</v>
+        <v>453</v>
       </c>
       <c r="K104" t="s">
-        <v>723</v>
+        <v>716</v>
       </c>
       <c r="L104" t="s">
-        <v>75</v>
+        <v>229</v>
       </c>
       <c r="M104" t="s">
-        <v>724</v>
+        <v>717</v>
       </c>
       <c r="N104" t="s">
-        <v>725</v>
+        <v>718</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>726</v>
+        <v>719</v>
       </c>
       <c r="D105" t="s">
-        <v>727</v>
+        <v>720</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>728</v>
+        <v>721</v>
       </c>
       <c r="I105" t="s">
-        <v>729</v>
+        <v>722</v>
       </c>
       <c r="J105" t="s">
-        <v>590</v>
+        <v>482</v>
       </c>
       <c r="K105" t="s">
-        <v>730</v>
+        <v>723</v>
       </c>
       <c r="L105" t="s">
-        <v>67</v>
+        <v>93</v>
       </c>
       <c r="M105" t="s">
-        <v>731</v>
+        <v>724</v>
       </c>
       <c r="N105" t="s">
-        <v>732</v>
+        <v>725</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>733</v>
+        <v>726</v>
       </c>
       <c r="D106" t="s">
-        <v>734</v>
+        <v>727</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
+        <v>728</v>
+      </c>
+      <c r="I106" t="s">
+        <v>729</v>
+      </c>
+      <c r="J106" t="s">
+        <v>482</v>
+      </c>
+      <c r="K106" t="s">
+        <v>730</v>
+      </c>
+      <c r="L106" t="s">
+        <v>93</v>
+      </c>
+      <c r="M106" t="s">
+        <v>731</v>
+      </c>
+      <c r="N106" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>14</v>
+      </c>
+      <c r="B107" t="s">
+        <v>15</v>
+      </c>
+      <c r="C107" t="s">
+        <v>733</v>
+      </c>
+      <c r="D107" t="s">
+        <v>88</v>
+      </c>
+      <c r="E107"/>
+      <c r="F107"/>
+      <c r="G107"/>
+      <c r="H107" t="s">
+        <v>734</v>
+      </c>
+      <c r="I107" t="s">
         <v>735</v>
       </c>
-      <c r="I106" t="s">
+      <c r="J107" t="s">
         <v>736</v>
       </c>
-      <c r="J106" t="s">
+      <c r="K107" t="s">
         <v>737</v>
       </c>
-      <c r="K106" t="s">
+      <c r="L107" t="s">
+        <v>93</v>
+      </c>
+      <c r="M107" t="s">
         <v>738</v>
       </c>
-      <c r="L106" t="s">
+      <c r="N107" t="s">
         <v>739</v>
       </c>
-      <c r="M106" t="s">
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>14</v>
+      </c>
+      <c r="B108" t="s">
+        <v>15</v>
+      </c>
+      <c r="C108" t="s">
         <v>740</v>
       </c>
-      <c r="N106" t="s">
+      <c r="D108" t="s">
         <v>741</v>
+      </c>
+      <c r="E108"/>
+      <c r="F108"/>
+      <c r="G108"/>
+      <c r="H108" t="s">
+        <v>742</v>
+      </c>
+      <c r="I108" t="s">
+        <v>743</v>
+      </c>
+      <c r="J108" t="s">
+        <v>736</v>
+      </c>
+      <c r="K108" t="s">
+        <v>744</v>
+      </c>
+      <c r="L108" t="s">
+        <v>745</v>
+      </c>
+      <c r="M108" t="s">
+        <v>746</v>
+      </c>
+      <c r="N108" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>14</v>
+      </c>
+      <c r="B109" t="s">
+        <v>15</v>
+      </c>
+      <c r="C109" t="s">
+        <v>748</v>
+      </c>
+      <c r="D109" t="s">
+        <v>749</v>
+      </c>
+      <c r="E109"/>
+      <c r="F109"/>
+      <c r="G109"/>
+      <c r="H109" t="s">
+        <v>750</v>
+      </c>
+      <c r="I109" t="s">
+        <v>751</v>
+      </c>
+      <c r="J109" t="s">
+        <v>752</v>
+      </c>
+      <c r="K109" t="s">
+        <v>753</v>
+      </c>
+      <c r="L109" t="s">
+        <v>109</v>
+      </c>
+      <c r="M109" t="s">
+        <v>754</v>
+      </c>
+      <c r="N109" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>14</v>
+      </c>
+      <c r="B110" t="s">
+        <v>15</v>
+      </c>
+      <c r="C110" t="s">
+        <v>756</v>
+      </c>
+      <c r="D110" t="s">
+        <v>757</v>
+      </c>
+      <c r="E110"/>
+      <c r="F110"/>
+      <c r="G110"/>
+      <c r="H110" t="s">
+        <v>758</v>
+      </c>
+      <c r="I110" t="s">
+        <v>759</v>
+      </c>
+      <c r="J110" t="s">
+        <v>736</v>
+      </c>
+      <c r="K110" t="s">
+        <v>760</v>
+      </c>
+      <c r="L110" t="s">
+        <v>109</v>
+      </c>
+      <c r="M110" t="s">
+        <v>761</v>
+      </c>
+      <c r="N110" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>14</v>
+      </c>
+      <c r="B111" t="s">
+        <v>15</v>
+      </c>
+      <c r="C111" t="s">
+        <v>763</v>
+      </c>
+      <c r="D111" t="s">
+        <v>119</v>
+      </c>
+      <c r="E111"/>
+      <c r="F111"/>
+      <c r="G111"/>
+      <c r="H111" t="s">
+        <v>764</v>
+      </c>
+      <c r="I111" t="s">
+        <v>765</v>
+      </c>
+      <c r="J111" t="s">
+        <v>736</v>
+      </c>
+      <c r="K111" t="s">
+        <v>766</v>
+      </c>
+      <c r="L111" t="s">
+        <v>123</v>
+      </c>
+      <c r="M111" t="s">
+        <v>767</v>
+      </c>
+      <c r="N111" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>14</v>
+      </c>
+      <c r="B112" t="s">
+        <v>15</v>
+      </c>
+      <c r="C112" t="s">
+        <v>769</v>
+      </c>
+      <c r="D112" t="s">
+        <v>410</v>
+      </c>
+      <c r="E112"/>
+      <c r="F112"/>
+      <c r="G112"/>
+      <c r="H112" t="s">
+        <v>770</v>
+      </c>
+      <c r="I112" t="s">
+        <v>771</v>
+      </c>
+      <c r="J112" t="s">
+        <v>736</v>
+      </c>
+      <c r="K112" t="s">
+        <v>772</v>
+      </c>
+      <c r="L112" t="s">
+        <v>93</v>
+      </c>
+      <c r="M112" t="s">
+        <v>773</v>
+      </c>
+      <c r="N112" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>14</v>
+      </c>
+      <c r="B113" t="s">
+        <v>15</v>
+      </c>
+      <c r="C113" t="s">
+        <v>775</v>
+      </c>
+      <c r="D113" t="s">
+        <v>776</v>
+      </c>
+      <c r="E113"/>
+      <c r="F113"/>
+      <c r="G113"/>
+      <c r="H113" t="s">
+        <v>256</v>
+      </c>
+      <c r="I113" t="s">
+        <v>777</v>
+      </c>
+      <c r="J113" t="s">
+        <v>736</v>
+      </c>
+      <c r="K113" t="s">
+        <v>778</v>
+      </c>
+      <c r="L113" t="s">
+        <v>93</v>
+      </c>
+      <c r="M113" t="s">
+        <v>779</v>
+      </c>
+      <c r="N113" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>14</v>
+      </c>
+      <c r="B114" t="s">
+        <v>15</v>
+      </c>
+      <c r="C114" t="s">
+        <v>781</v>
+      </c>
+      <c r="D114" t="s">
+        <v>782</v>
+      </c>
+      <c r="E114"/>
+      <c r="F114"/>
+      <c r="G114"/>
+      <c r="H114" t="s">
+        <v>783</v>
+      </c>
+      <c r="I114" t="s">
+        <v>784</v>
+      </c>
+      <c r="J114" t="s">
+        <v>736</v>
+      </c>
+      <c r="K114" t="s">
+        <v>785</v>
+      </c>
+      <c r="L114" t="s">
+        <v>31</v>
+      </c>
+      <c r="M114" t="s">
+        <v>786</v>
+      </c>
+      <c r="N114" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>14</v>
+      </c>
+      <c r="B115" t="s">
+        <v>15</v>
+      </c>
+      <c r="C115" t="s">
+        <v>788</v>
+      </c>
+      <c r="D115" t="s">
+        <v>789</v>
+      </c>
+      <c r="E115"/>
+      <c r="F115"/>
+      <c r="G115"/>
+      <c r="H115" t="s">
+        <v>790</v>
+      </c>
+      <c r="I115" t="s">
+        <v>791</v>
+      </c>
+      <c r="J115" t="s">
+        <v>752</v>
+      </c>
+      <c r="K115" t="s">
+        <v>792</v>
+      </c>
+      <c r="L115" t="s">
+        <v>793</v>
+      </c>
+      <c r="M115" t="s">
+        <v>794</v>
+      </c>
+      <c r="N115" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>14</v>
+      </c>
+      <c r="B116" t="s">
+        <v>15</v>
+      </c>
+      <c r="C116" t="s">
+        <v>796</v>
+      </c>
+      <c r="D116" t="s">
+        <v>797</v>
+      </c>
+      <c r="E116"/>
+      <c r="F116"/>
+      <c r="G116"/>
+      <c r="H116" t="s">
+        <v>798</v>
+      </c>
+      <c r="I116" t="s">
+        <v>799</v>
+      </c>
+      <c r="J116" t="s">
+        <v>752</v>
+      </c>
+      <c r="K116" t="s">
+        <v>800</v>
+      </c>
+      <c r="L116" t="s">
+        <v>801</v>
+      </c>
+      <c r="M116" t="s">
+        <v>802</v>
+      </c>
+      <c r="N116" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>14</v>
+      </c>
+      <c r="B117" t="s">
+        <v>15</v>
+      </c>
+      <c r="C117" t="s">
+        <v>804</v>
+      </c>
+      <c r="D117" t="s">
+        <v>805</v>
+      </c>
+      <c r="E117"/>
+      <c r="F117"/>
+      <c r="G117"/>
+      <c r="H117" t="s">
+        <v>806</v>
+      </c>
+      <c r="I117" t="s">
+        <v>807</v>
+      </c>
+      <c r="J117" t="s">
+        <v>752</v>
+      </c>
+      <c r="K117" t="s">
+        <v>808</v>
+      </c>
+      <c r="L117" t="s">
+        <v>809</v>
+      </c>
+      <c r="M117" t="s">
+        <v>810</v>
+      </c>
+      <c r="N117" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>14</v>
+      </c>
+      <c r="B118" t="s">
+        <v>15</v>
+      </c>
+      <c r="C118" t="s">
+        <v>812</v>
+      </c>
+      <c r="D118" t="s">
+        <v>458</v>
+      </c>
+      <c r="E118"/>
+      <c r="F118"/>
+      <c r="G118"/>
+      <c r="H118" t="s">
+        <v>813</v>
+      </c>
+      <c r="I118" t="s">
+        <v>814</v>
+      </c>
+      <c r="J118" t="s">
+        <v>752</v>
+      </c>
+      <c r="K118" t="s">
+        <v>815</v>
+      </c>
+      <c r="L118" t="s">
+        <v>93</v>
+      </c>
+      <c r="M118" t="s">
+        <v>816</v>
+      </c>
+      <c r="N118" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>14</v>
+      </c>
+      <c r="B119" t="s">
+        <v>15</v>
+      </c>
+      <c r="C119" t="s">
+        <v>818</v>
+      </c>
+      <c r="D119" t="s">
+        <v>819</v>
+      </c>
+      <c r="E119"/>
+      <c r="F119"/>
+      <c r="G119"/>
+      <c r="H119" t="s">
+        <v>820</v>
+      </c>
+      <c r="I119" t="s">
+        <v>821</v>
+      </c>
+      <c r="J119" t="s">
+        <v>752</v>
+      </c>
+      <c r="K119" t="s">
+        <v>822</v>
+      </c>
+      <c r="L119" t="s">
+        <v>31</v>
+      </c>
+      <c r="M119" t="s">
+        <v>823</v>
+      </c>
+      <c r="N119" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>14</v>
+      </c>
+      <c r="B120" t="s">
+        <v>15</v>
+      </c>
+      <c r="C120" t="s">
+        <v>818</v>
+      </c>
+      <c r="D120" t="s">
+        <v>819</v>
+      </c>
+      <c r="E120"/>
+      <c r="F120"/>
+      <c r="G120"/>
+      <c r="H120" t="s">
+        <v>825</v>
+      </c>
+      <c r="I120" t="s">
+        <v>826</v>
+      </c>
+      <c r="J120" t="s">
+        <v>752</v>
+      </c>
+      <c r="K120" t="s">
+        <v>827</v>
+      </c>
+      <c r="L120" t="s">
+        <v>31</v>
+      </c>
+      <c r="M120" t="s">
+        <v>828</v>
+      </c>
+      <c r="N120" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>14</v>
+      </c>
+      <c r="B121" t="s">
+        <v>15</v>
+      </c>
+      <c r="C121" t="s">
+        <v>829</v>
+      </c>
+      <c r="D121" t="s">
+        <v>381</v>
+      </c>
+      <c r="E121"/>
+      <c r="F121"/>
+      <c r="G121"/>
+      <c r="H121" t="s">
+        <v>495</v>
+      </c>
+      <c r="I121" t="s">
+        <v>830</v>
+      </c>
+      <c r="J121" t="s">
+        <v>752</v>
+      </c>
+      <c r="K121" t="s">
+        <v>831</v>
+      </c>
+      <c r="L121" t="s">
+        <v>63</v>
+      </c>
+      <c r="M121" t="s">
+        <v>832</v>
+      </c>
+      <c r="N121" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>14</v>
+      </c>
+      <c r="B122" t="s">
+        <v>15</v>
+      </c>
+      <c r="C122" t="s">
+        <v>834</v>
+      </c>
+      <c r="D122" t="s">
+        <v>835</v>
+      </c>
+      <c r="E122"/>
+      <c r="F122"/>
+      <c r="G122"/>
+      <c r="H122" t="s">
+        <v>836</v>
+      </c>
+      <c r="I122" t="s">
+        <v>837</v>
+      </c>
+      <c r="J122" t="s">
+        <v>752</v>
+      </c>
+      <c r="K122" t="s">
+        <v>838</v>
+      </c>
+      <c r="L122" t="s">
+        <v>31</v>
+      </c>
+      <c r="M122" t="s">
+        <v>839</v>
+      </c>
+      <c r="N122" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>14</v>
+      </c>
+      <c r="B123" t="s">
+        <v>15</v>
+      </c>
+      <c r="C123" t="s">
+        <v>841</v>
+      </c>
+      <c r="D123" t="s">
+        <v>119</v>
+      </c>
+      <c r="E123"/>
+      <c r="F123"/>
+      <c r="G123"/>
+      <c r="H123" t="s">
+        <v>842</v>
+      </c>
+      <c r="I123" t="s">
+        <v>843</v>
+      </c>
+      <c r="J123" t="s">
+        <v>752</v>
+      </c>
+      <c r="K123" t="s">
+        <v>844</v>
+      </c>
+      <c r="L123" t="s">
+        <v>123</v>
+      </c>
+      <c r="M123" t="s">
+        <v>845</v>
+      </c>
+      <c r="N123" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>14</v>
+      </c>
+      <c r="B124" t="s">
+        <v>15</v>
+      </c>
+      <c r="C124" t="s">
+        <v>847</v>
+      </c>
+      <c r="D124" t="s">
+        <v>848</v>
+      </c>
+      <c r="E124"/>
+      <c r="F124"/>
+      <c r="G124"/>
+      <c r="H124" t="s">
+        <v>849</v>
+      </c>
+      <c r="I124" t="s">
+        <v>850</v>
+      </c>
+      <c r="J124" t="s">
+        <v>752</v>
+      </c>
+      <c r="K124" t="s">
+        <v>851</v>
+      </c>
+      <c r="L124" t="s">
+        <v>93</v>
+      </c>
+      <c r="M124" t="s">
+        <v>852</v>
+      </c>
+      <c r="N124" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>14</v>
+      </c>
+      <c r="B125" t="s">
+        <v>15</v>
+      </c>
+      <c r="C125" t="s">
+        <v>854</v>
+      </c>
+      <c r="D125" t="s">
+        <v>855</v>
+      </c>
+      <c r="E125"/>
+      <c r="F125"/>
+      <c r="G125"/>
+      <c r="H125" t="s">
+        <v>856</v>
+      </c>
+      <c r="I125" t="s">
+        <v>857</v>
+      </c>
+      <c r="J125" t="s">
+        <v>752</v>
+      </c>
+      <c r="K125" t="s">
+        <v>858</v>
+      </c>
+      <c r="L125" t="s">
+        <v>859</v>
+      </c>
+      <c r="M125" t="s">
+        <v>860</v>
+      </c>
+      <c r="N125" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
+        <v>14</v>
+      </c>
+      <c r="B126" t="s">
+        <v>15</v>
+      </c>
+      <c r="C126" t="s">
+        <v>862</v>
+      </c>
+      <c r="D126" t="s">
+        <v>863</v>
+      </c>
+      <c r="E126"/>
+      <c r="F126"/>
+      <c r="G126"/>
+      <c r="H126" t="s">
+        <v>864</v>
+      </c>
+      <c r="I126" t="s">
+        <v>865</v>
+      </c>
+      <c r="J126" t="s">
+        <v>752</v>
+      </c>
+      <c r="K126" t="s">
+        <v>866</v>
+      </c>
+      <c r="L126" t="s">
+        <v>867</v>
+      </c>
+      <c r="M126" t="s">
+        <v>868</v>
+      </c>
+      <c r="N126" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>14</v>
+      </c>
+      <c r="B127" t="s">
+        <v>15</v>
+      </c>
+      <c r="C127" t="s">
+        <v>870</v>
+      </c>
+      <c r="D127" t="s">
+        <v>871</v>
+      </c>
+      <c r="E127"/>
+      <c r="F127"/>
+      <c r="G127"/>
+      <c r="H127" t="s">
+        <v>872</v>
+      </c>
+      <c r="I127" t="s">
+        <v>873</v>
+      </c>
+      <c r="J127" t="s">
+        <v>752</v>
+      </c>
+      <c r="K127" t="s">
+        <v>874</v>
+      </c>
+      <c r="L127" t="s">
+        <v>875</v>
+      </c>
+      <c r="M127" t="s">
+        <v>876</v>
+      </c>
+      <c r="N127" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>14</v>
+      </c>
+      <c r="B128" t="s">
+        <v>15</v>
+      </c>
+      <c r="C128" t="s">
+        <v>878</v>
+      </c>
+      <c r="D128" t="s">
+        <v>508</v>
+      </c>
+      <c r="E128"/>
+      <c r="F128"/>
+      <c r="G128"/>
+      <c r="H128" t="s">
+        <v>879</v>
+      </c>
+      <c r="I128" t="s">
+        <v>880</v>
+      </c>
+      <c r="J128" t="s">
+        <v>752</v>
+      </c>
+      <c r="K128" t="s">
+        <v>881</v>
+      </c>
+      <c r="L128" t="s">
+        <v>93</v>
+      </c>
+      <c r="M128" t="s">
+        <v>882</v>
+      </c>
+      <c r="N128" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>14</v>
+      </c>
+      <c r="B129" t="s">
+        <v>15</v>
+      </c>
+      <c r="C129" t="s">
+        <v>884</v>
+      </c>
+      <c r="D129" t="s">
+        <v>885</v>
+      </c>
+      <c r="E129"/>
+      <c r="F129"/>
+      <c r="G129"/>
+      <c r="H129" t="s">
+        <v>886</v>
+      </c>
+      <c r="I129" t="s">
+        <v>887</v>
+      </c>
+      <c r="J129" t="s">
+        <v>888</v>
+      </c>
+      <c r="K129" t="s">
+        <v>889</v>
+      </c>
+      <c r="L129" t="s">
+        <v>890</v>
+      </c>
+      <c r="M129" t="s">
+        <v>891</v>
+      </c>
+      <c r="N129" t="s">
+        <v>892</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>