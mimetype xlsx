--- v2 (2026-07-05)
+++ v3 (2026-07-25)
@@ -6,2781 +6,1605 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1422" uniqueCount="893">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="762" uniqueCount="501">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Splitu</t>
   </si>
   <si>
-    <t>Pp-15533/2025</t>
-[...26 lines deleted...]
-    <t>Pp-11773/2022</t>
+    <t>Pp-1430/2023</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 23.09.2026. u 09:30</t>
+  </si>
+  <si>
+    <t>Domagoj Petričević 39828182032</t>
+  </si>
+  <si>
+    <t>25.07.2026. 09:41:34</t>
+  </si>
+  <si>
+    <t>04.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edd6db91-58f0-416a-a4e5-1f25fa69f865</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 23.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edd6db91-58f0-416a-a4e5-1f25fa69f865/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1430&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-16380/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>Stipe Vučko 02928609012</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:43:43</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3bd2c77-f75f-42d5-854c-c3e6272e0b60</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3bd2c77-f75f-42d5-854c-c3e6272e0b60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16380&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-7231/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>Andrej Barać 74296428153</t>
+  </si>
+  <si>
+    <t>24.07.2026. 11:42:01</t>
+  </si>
+  <si>
+    <t>03.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afd1ed38-ab44-4055-b16b-7853085df9cc</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afd1ed38-ab44-4055-b16b-7853085df9cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7231&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3373/2025</t>
   </si>
   <si>
     <t>Presuda od 17.04.2026.</t>
   </si>
   <si>
-    <t>Ivan Perić 95244506649</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/46307446-89a0-4f51-88a0-45e0b03e55ad</t>
+    <t>MIGNON d.o.o. za proizvodnju, trgovinu i ugostiteljstvo u stečaju 87843264837</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:33:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54b9424d-2d77-4128-9666-9ae489f9e719</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54b9424d-2d77-4128-9666-9ae489f9e719/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3373&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-84/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>Aneta Barić 05427371885</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:17:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28d9c05c-f54c-4c50-bfc1-30657d097521</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28d9c05c-f54c-4c50-bfc1-30657d097521/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=84&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-14962/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 15.04.2026.</t>
+  </si>
+  <si>
+    <t>Hrvoje Kraljević 88983414691</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:24:31</t>
+  </si>
+  <si>
+    <t>01.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3026d689-2393-4cc8-a800-0140d524cc48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3026d689-2393-4cc8-a800-0140d524cc48/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14962&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5219/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Nika Ćorić 35944527360</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:23:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b52ce642-b17b-4a88-9fb7-9e56911f9100</t>
   </si>
   <si>
     <t>Presuda - oslobađajuća.pdf O79O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/46307446-89a0-4f51-88a0-45e0b03e55ad/dokumenti/preuzimanje</t>
-[...35 lines deleted...]
-    <t>Pp-8646/2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/b52ce642-b17b-4a88-9fb7-9e56911f9100/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5219&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-13552/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 26.03.2026.</t>
+  </si>
+  <si>
+    <t>Martin Gudelj 28236740457</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:06:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d5597fa-d6eb-4180-9774-33fcccf27c27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d5597fa-d6eb-4180-9774-33fcccf27c27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13552&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4875/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 27.10.2026.</t>
+  </si>
+  <si>
+    <t>Jadran Borši 28298626902</t>
+  </si>
+  <si>
+    <t>24.07.2026. 08:17:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb40225b-c542-4c22-aa02-83563643e2d3</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 27.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb40225b-c542-4c22-aa02-83563643e2d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4875&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-18056/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 31.03.2026.</t>
+  </si>
+  <si>
+    <t>Filip Krželj 41318342740</t>
+  </si>
+  <si>
+    <t>24.07.2026. 06:44:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e46e063-245b-4e8d-869b-020569c667dc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e46e063-245b-4e8d-869b-020569c667dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=18056&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3825/2024</t>
   </si>
   <si>
     <t>Poziv - Ročište 18.08.2026.</t>
   </si>
   <si>
-    <t>Ivana Jazvić 89432271445</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e928d4e9-ba68-4a05-80c2-177be6692cbc</t>
+    <t>Danijel Kosić 45336564836</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:33:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51ae8323-9a39-4e59-b5f4-debdb63ec7a3</t>
   </si>
   <si>
     <t>Poziv za sudsku radnju od 18.08.2026.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/e928d4e9-ba68-4a05-80c2-177be6692cbc/dokumenti/preuzimanje</t>
-[...35 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9d7f4214-070f-4085-b47c-62b498fcbbee</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/51ae8323-9a39-4e59-b5f4-debdb63ec7a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3825&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-7013/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 17.09.2026. 10:45</t>
+  </si>
+  <si>
+    <t>Semko Prijić 25341887435</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:03:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51a8e462-9217-4d20-9123-d0e62521e8d0</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 17.09.2026.pdf; Poziv za sudsku radnju od 17.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51a8e462-9217-4d20-9123-d0e62521e8d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7013&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-13442/2025</t>
+  </si>
+  <si>
+    <t>Anonimizirana presuda od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>A. Š.</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:50:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/114515b9-3a1f-4432-9c95-6ce9c164baee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/114515b9-3a1f-4432-9c95-6ce9c164baee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13442&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6005/2026</t>
+  </si>
+  <si>
+    <t>Ružica Jozipović 08604071075</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:43:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e02925f-3444-469d-9b0a-94f9300572e3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e02925f-3444-469d-9b0a-94f9300572e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6005&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-13197/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 04.05.2026.</t>
+  </si>
+  <si>
+    <t>Tatjana Landolt 49144441121</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:42:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e17da0d8-13d8-4e19-aec1-f7c181279703</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e17da0d8-13d8-4e19-aec1-f7c181279703/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13197&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-16905/2025</t>
+  </si>
+  <si>
+    <t>Anonimizirana presuda od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Jajčević Marjanica 52907354960</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:31:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6da6782a-3608-41fe-9307-632b4675f216</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6da6782a-3608-41fe-9307-632b4675f216/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16905&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-2312/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 17.08.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Ivanković 22134276273</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:02:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8266f0e0-2ff1-4a90-ab18-8f536e1b2ada</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 17.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8266f0e0-2ff1-4a90-ab18-8f536e1b2ada/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2312&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-13441/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 25.06.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Biljak 65429002905</t>
+  </si>
+  <si>
+    <t>22.07.2026. 14:44:45</t>
+  </si>
+  <si>
+    <t>30.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c14053d0-49ff-4a72-a2bf-34c867faa3bd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c14053d0-49ff-4a72-a2bf-34c867faa3bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13441&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11075/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 22.04.2026.</t>
+  </si>
+  <si>
+    <t>Pavao Trogrlić 70253428191</t>
+  </si>
+  <si>
+    <t>22.07.2026. 14:12:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b842859-d84b-4a31-96a9-3e830087b908</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b842859-d84b-4a31-96a9-3e830087b908/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11075&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-17186/2025</t>
+  </si>
+  <si>
+    <t>Vinko Bojić 89175036495</t>
+  </si>
+  <si>
+    <t>22.07.2026. 14:11:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8037b179-aabb-4a7c-a3d5-c0c5bca4c5ee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8037b179-aabb-4a7c-a3d5-c0c5bca4c5ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=17186&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1237/2026</t>
+  </si>
+  <si>
+    <t>Ante Ilić 38294379717</t>
+  </si>
+  <si>
+    <t>22.07.2026. 14:10:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14237f39-4da3-4832-a7b3-19c55f1424a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14237f39-4da3-4832-a7b3-19c55f1424a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1237&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6435/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>Jerko Dragičević 68843672486</t>
+  </si>
+  <si>
+    <t>22.07.2026. 14:09:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d69bc848-ca86-4c0e-a18c-2ce969b031f0</t>
+  </si>
+  <si>
+    <t>Presuda - odbijajuća.pdf O77O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d69bc848-ca86-4c0e-a18c-2ce969b031f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6435&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-18014/2025</t>
+  </si>
+  <si>
+    <t>Zvonimir Blagojević 71453235391</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:58:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b826a842-449f-4f44-894c-a27198361d48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b826a842-449f-4f44-894c-a27198361d48/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=18014&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4651/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 24.09.2026.</t>
+  </si>
+  <si>
+    <t>Siniša Bundara 33796562958</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:10:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c41a0839-1607-47cb-8814-36dc8935e1ba</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 24.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c41a0839-1607-47cb-8814-36dc8935e1ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4651&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5003/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>KATIN VEZ  j.d.o.o. za turizam i ugostiteljstvo, turistička agencija 70345044285</t>
+  </si>
+  <si>
+    <t>22.07.2026. 07:52:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5390aa4-6992-47e7-ad4d-329e05757413</t>
+  </si>
+  <si>
+    <t>Presuda kojom se optužba odbija - zastara.pdf O1581O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5390aa4-6992-47e7-ad4d-329e05757413/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5003&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-5257/2025</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>Ante Munjiza 05044670972</t>
+  </si>
+  <si>
+    <t>22.07.2026. 07:37:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b03bf643-6091-4199-9696-7e315b080d7d</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog.pdf O1528O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b03bf643-6091-4199-9696-7e315b080d7d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5257&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-17414/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 09.09.2026.</t>
+  </si>
+  <si>
+    <t>Romano Ratković 01892063078</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:27:32</t>
+  </si>
+  <si>
+    <t>29.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f468eb3-8af6-43c1-90af-bced0950b9c2</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 09.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f468eb3-8af6-43c1-90af-bced0950b9c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=17414&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-13622/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.04.2026.</t>
+  </si>
+  <si>
+    <t>Tino Krämer 20557165552</t>
+  </si>
+  <si>
+    <t>21.07.2026. 13:26:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71c4288c-ad71-4d86-b021-e50e3ecda665</t>
+  </si>
+  <si>
+    <t>Rješenje - maloljetnik.pdf O1543O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71c4288c-ad71-4d86-b021-e50e3ecda665/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13622&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-3012/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 27.04.2026.</t>
+  </si>
+  <si>
+    <t>DALIBOR ĐORĐEVIĆ</t>
+  </si>
+  <si>
+    <t>21.07.2026. 12:13:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ee0fb78-a51e-48b9-9bbf-7bffa256d769</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ee0fb78-a51e-48b9-9bbf-7bffa256d769/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3012&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-4413/2024</t>
+  </si>
+  <si>
+    <t>Odluka od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>Mario Šušnjara 42488698151</t>
+  </si>
+  <si>
+    <t>21.07.2026. 12:10:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/554e82be-cebd-46ca-9b90-4058479084e5</t>
   </si>
   <si>
     <t>Odluka višeg suda.docx P419P</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/9d7f4214-070f-4085-b47c-62b498fcbbee/dokumenti/preuzimanje</t>
-[...323 lines deleted...]
-    <t>Pp-11698/2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/554e82be-cebd-46ca-9b90-4058479084e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4413&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-18382/2022</t>
   </si>
   <si>
     <t>Presuda od 20.04.2026.</t>
   </si>
   <si>
-    <t>Ivica Munivrana 36361079723</t>
-[...14 lines deleted...]
-    <t>Pp-4213/2026</t>
+    <t>Hrvoje Alajbeg 32093057966</t>
+  </si>
+  <si>
+    <t>21.07.2026. 12:09:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0ca55a3-5cdc-4da6-9b93-4ed2903bf1b6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0ca55a3-5cdc-4da6-9b93-4ed2903bf1b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=18382&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-13316/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>Mili Milas 72953367049</t>
+  </si>
+  <si>
+    <t>21.07.2026. 11:00:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e44f75b-54ac-4bb5-b8e6-0c506ed158f3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e44f75b-54ac-4bb5-b8e6-0c506ed158f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13316&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3621/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 28.10.2026.</t>
+  </si>
+  <si>
+    <t>Domagoj Vlaić 73688910685</t>
+  </si>
+  <si>
+    <t>21.07.2026. 10:55:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c530b4b-614c-4dfb-9fed-09feadbd8877</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 28.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c530b4b-614c-4dfb-9fed-09feadbd8877/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3621&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-13047/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 01.06.2026.
+i uplatnice</t>
+  </si>
+  <si>
+    <t>Lucija Perajica 49188836895</t>
+  </si>
+  <si>
+    <t>21.07.2026. 10:53:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2800e90f-f04f-4414-973f-12e04c423cd0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2800e90f-f04f-4414-973f-12e04c423cd0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13047&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8229/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 20.05.2026.
+i uplatnice</t>
+  </si>
+  <si>
+    <t>Damir Nimac 04441090196</t>
+  </si>
+  <si>
+    <t>21.07.2026. 10:52:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9dc22a4-68aa-41b2-bf4d-a6964b930708</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9dc22a4-68aa-41b2-bf4d-a6964b930708/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8229&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-12815/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 25.05.2026.
+i uplatnice</t>
+  </si>
+  <si>
+    <t>Leonardo Roso 65383376496</t>
+  </si>
+  <si>
+    <t>21.07.2026. 10:26:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86708053-7c25-43c0-8e38-57ac3f5e5497</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86708053-7c25-43c0-8e38-57ac3f5e5497/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12815&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-2769/2026</t>
+  </si>
+  <si>
+    <t>Marina Šantić 38049565369</t>
+  </si>
+  <si>
+    <t>21.07.2026. 10:21:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f8432a5-d988-4b86-b057-e3701877ef12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f8432a5-d988-4b86-b057-e3701877ef12/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2769&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6703/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 18.05.2026.</t>
+  </si>
+  <si>
+    <t>Vitomir Raić 77865115536</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:55:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64b85ca3-0918-425c-b0ba-8f0ee02b177d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64b85ca3-0918-425c-b0ba-8f0ee02b177d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6703&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2751/2024</t>
+  </si>
+  <si>
+    <t>Željka Nosić 90244045917</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:54:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db657846-45be-4921-86b0-a824451c3ebf</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 24.09.2026.pdf; Poziv za sudsku radnju od 24.09.2026.pdf; Poziv za sudsku radnju od 24.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db657846-45be-4921-86b0-a824451c3ebf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2751&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Nikola Duvnjak 30849024965</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:54:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/340cc0f4-d150-46fb-922a-ca33368b3221</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/340cc0f4-d150-46fb-922a-ca33368b3221/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ema Božić 77672149717</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:54:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c026523d-069a-411a-aa06-f7799fa05fd3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c026523d-069a-411a-aa06-f7799fa05fd3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-10997/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 24.04.2026.</t>
+  </si>
+  <si>
+    <t>Marijana Jozić 38575445641</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:53:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04f2db68-6fd1-4545-9ae0-8aaf6e014374</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04f2db68-6fd1-4545-9ae0-8aaf6e014374/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10997&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-18351/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 03.04.2026.</t>
+  </si>
+  <si>
+    <t>Bruno Bartulović-Pripuz 66997622076</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:30:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79f621f3-f1b2-4f27-9927-93d374101497</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79f621f3-f1b2-4f27-9927-93d374101497/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=18351&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-16003/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 15.05.2026.</t>
+  </si>
+  <si>
+    <t>Tino Maleš 21505354147</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:20:26</t>
+  </si>
+  <si>
+    <t>28.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcbfcc29-4d1b-41f8-a6db-1b53ea00c3fb</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.docx O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcbfcc29-4d1b-41f8-a6db-1b53ea00c3fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16003&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-7098/2025</t>
+  </si>
+  <si>
+    <t>Vedran Mikulandra 75500079166</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:19:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c8bc0cb-8f6b-4737-9108-2908479cbe0a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c8bc0cb-8f6b-4737-9108-2908479cbe0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7098&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-15945/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>Višnja Šore 44382877991</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:17:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71e2cf35-214f-4be9-8e5a-f00624c5f161</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71e2cf35-214f-4be9-8e5a-f00624c5f161/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15945&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-15659/2024</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>Anđelo Radić 42492387503</t>
+  </si>
+  <si>
+    <t>21.07.2026. 07:50:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e67ff221-15d3-4a3c-99b5-9c02b575f7c3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e67ff221-15d3-4a3c-99b5-9c02b575f7c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15659&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-15658/2025</t>
+  </si>
+  <si>
+    <t>Marino Šoljan 56741673112</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:59:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31eea460-a10c-4d48-a3ef-852c46816552</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31eea460-a10c-4d48-a3ef-852c46816552/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15658&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6779/2026</t>
+  </si>
+  <si>
+    <t>Milan Mimić 19101502246</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:58:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e86e18cb-47b9-4ed0-9fd2-33a80f191a23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e86e18cb-47b9-4ed0-9fd2-33a80f191a23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6779&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8021/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>LE' CAPRE jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo i usluge 71063292094</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:53:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fa555a1-4f3b-4b25-8868-065351260257</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fa555a1-4f3b-4b25-8868-065351260257/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8021&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4869/2025</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:50:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbdcba90-a004-4537-9418-fccee3a27105</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbdcba90-a004-4537-9418-fccee3a27105/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4869&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11196/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>Siniša Bajić 11428515983</t>
+  </si>
+  <si>
+    <t>20.07.2026. 12:46:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/952fea08-74f4-4ab1-85b9-c7aeeca562da</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/952fea08-74f4-4ab1-85b9-c7aeeca562da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11196&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-313/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 04.03.2026.</t>
+  </si>
+  <si>
+    <t>Ruslan Perminov 87804087623</t>
+  </si>
+  <si>
+    <t>20.07.2026. 12:43:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f5b94b4-50f7-47d1-9827-7e240339788b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f5b94b4-50f7-47d1-9827-7e240339788b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=313&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5451/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 06.08.2026.</t>
+  </si>
+  <si>
+    <t>Nediljko Zulim 13163541569</t>
+  </si>
+  <si>
+    <t>20.07.2026. 12:39:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed119174-1b2e-422e-806e-45fcfb5e042a</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 06.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed119174-1b2e-422e-806e-45fcfb5e042a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5451&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11224/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 11.08.2026.</t>
+  </si>
+  <si>
+    <t>Željana Gotovac 54191519575</t>
+  </si>
+  <si>
+    <t>20.07.2026. 12:37:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/111bd810-757f-45f2-b66b-53ab8af830e5</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 11.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/111bd810-757f-45f2-b66b-53ab8af830e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11224&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-12076/2025</t>
+  </si>
+  <si>
+    <t>Slavko Glušević 61716008806</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:00:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b60995de-03fc-499f-be00-c536d413a3fd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b60995de-03fc-499f-be00-c536d413a3fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12076&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6793/2026</t>
   </si>
   <si>
     <t>Odluka od 21.05.2026.</t>
   </si>
   <si>
-    <t>Marko Perić 61979867763</t>
-[...218 lines deleted...]
-    <t>Pp-7384/2026</t>
+    <t>Željko Jerkan 09859730177</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:48:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8a47349-e179-4742-9777-7df49434c6aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8a47349-e179-4742-9777-7df49434c6aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6793&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7383/2026</t>
   </si>
   <si>
     <t>Presuda od 05.06.2026.</t>
   </si>
   <si>
-    <t>Sara Aljinović 07691642178</t>
-[...580 lines deleted...]
-    <t>Pp-12212/2022</t>
+    <t>Mato Pavlović 08261067586</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:46:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e8732ab-7d98-42f7-a0bb-358de7931668</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e8732ab-7d98-42f7-a0bb-358de7931668/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7383&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11594/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 20.08.2026.</t>
+  </si>
+  <si>
+    <t>DECEMBER d.o.o. za projektiranje i građenje 81607812714</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:38:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5f65162-490a-468b-b3f2-3a8540fe4beb</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 20.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5f65162-490a-468b-b3f2-3a8540fe4beb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11594&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-15361/2022</t>
+  </si>
+  <si>
+    <t>Odluka od 30.10.2024.</t>
+  </si>
+  <si>
+    <t>Stjepan Račić 66167925758</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:33:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5f90362-a271-4382-a77b-9ce67dbeef20</t>
+  </si>
+  <si>
+    <t>Popratno izvješće za viši sud.pdf O376O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5f90362-a271-4382-a77b-9ce67dbeef20/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15361&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-406/2025</t>
+  </si>
+  <si>
+    <t>Vesna Rožić 12713383896</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:12:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb719897-4675-4b44-a439-c4723eb1711b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb719897-4675-4b44-a439-c4723eb1711b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=406&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-15472/2025</t>
+  </si>
+  <si>
+    <t>4x otpr. Presude od 15.04.2026.
+e-oglasna ploča suda 17.7.2026. - zadnji dan 25. 7. 2026.</t>
+  </si>
+  <si>
+    <t>Igor Dević 41869826283</t>
+  </si>
+  <si>
+    <t>17.07.2026. 16:59:40</t>
+  </si>
+  <si>
+    <t>25.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8643da4-067f-4a55-9573-92437380808a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8643da4-067f-4a55-9573-92437380808a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15472&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1100/2026</t>
+  </si>
+  <si>
+    <t>Ante Majić 43142575884</t>
+  </si>
+  <si>
+    <t>17.07.2026. 12:51:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08af66d2-195a-4511-9575-d71758b6f1e4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08af66d2-195a-4511-9575-d71758b6f1e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1100&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4466/2026</t>
+  </si>
+  <si>
+    <t>Dario Marinović 78310896127</t>
+  </si>
+  <si>
+    <t>17.07.2026. 12:48:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb409f0f-1aa1-4266-b297-b7149fc4a1c3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb409f0f-1aa1-4266-b297-b7149fc4a1c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4466&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8706/2025</t>
+  </si>
+  <si>
+    <t>Tomislav Jukić 35890682546</t>
+  </si>
+  <si>
+    <t>17.07.2026. 10:51:30</t>
+  </si>
+  <si>
+    <t>27.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5776f28a-1c7b-4f1d-9077-c445f672cc91</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5776f28a-1c7b-4f1d-9077-c445f672cc91/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8706&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11388/2025</t>
   </si>
   <si>
     <t>Presuda od 07.04.2026.</t>
   </si>
   <si>
-    <t>Laura Samardžić 61487097890</t>
-[...1324 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1506&amp;godina=2025</t>
+    <t>Ana Vrbat 69312996752</t>
+  </si>
+  <si>
+    <t>17.07.2026. 10:50:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5dba3b35-4ac6-43f4-a353-77a3bb5310c2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5dba3b35-4ac6-43f4-a353-77a3bb5310c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11388&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6836/2026</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>Nikola Horvat 11018163044</t>
+  </si>
+  <si>
+    <t>17.07.2026. 07:52:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d73ebaf5-a709-4e0e-8770-8483c0e2086c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d73ebaf5-a709-4e0e-8770-8483c0e2086c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6836&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1751/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 09.04.2026.</t>
+  </si>
+  <si>
+    <t>Duje Radić 31590320978</t>
+  </si>
+  <si>
+    <t>17.07.2026. 07:50:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e99f362a-a246-43d1-af38-19a0ee5db927</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e99f362a-a246-43d1-af38-19a0ee5db927/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1751&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N129"/>
+  <dimension ref="A1:N69"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2873,4819 +1697,2539 @@
       </c>
       <c r="K3" t="s">
         <v>30</v>
       </c>
       <c r="L3" t="s">
         <v>31</v>
       </c>
       <c r="M3" t="s">
         <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L4" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="M4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="N4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="I5" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="J5" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="K5" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="L5" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M5" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="N5" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="D6" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="I6" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="J6" t="s">
         <v>20</v>
       </c>
       <c r="K6" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="L6" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="M6" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="N6" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="D7" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="I7" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="J7" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="K7" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="L7" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="M7" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="N7" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="D8" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="I8" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="J8" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="K8" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="L8" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="M8" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="N8" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="I9" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="J9" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="K9" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="L9" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M9" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="N9" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="D10" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="I10" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="J10" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="K10" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="L10" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="M10" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="N10" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="D11" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="I11" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="J11" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="K11" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="L11" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="M11" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="N11" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="D12" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="I12" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="J12" t="s">
-        <v>91</v>
+        <v>29</v>
       </c>
       <c r="K12" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="L12" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="M12" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="N12" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="D13" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="I13" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="J13" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="K13" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="L13" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="M13" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="N13" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="D14" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="I14" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="J14" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K14" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="L14" t="s">
-        <v>109</v>
+        <v>40</v>
       </c>
       <c r="M14" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="N14" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="D15" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="I15" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="J15" t="s">
         <v>29</v>
       </c>
       <c r="K15" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="L15" t="s">
-        <v>101</v>
+        <v>85</v>
       </c>
       <c r="M15" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="N15" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="D16" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="I16" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="J16" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K16" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="L16" t="s">
-        <v>123</v>
+        <v>70</v>
       </c>
       <c r="M16" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="N16" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="D17" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="I17" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="J17" t="s">
         <v>29</v>
       </c>
       <c r="K17" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="L17" t="s">
-        <v>131</v>
+        <v>40</v>
       </c>
       <c r="M17" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="N17" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="D18" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="I18" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="J18" t="s">
         <v>29</v>
       </c>
       <c r="K18" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="L18" t="s">
-        <v>93</v>
+        <v>143</v>
       </c>
       <c r="M18" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="N18" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="D19" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="I19" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="J19" t="s">
-        <v>20</v>
+        <v>150</v>
       </c>
       <c r="K19" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="L19" t="s">
-        <v>146</v>
+        <v>31</v>
       </c>
       <c r="M19" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="N19" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D20" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="I20" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="J20" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K20" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="L20" t="s">
-        <v>154</v>
+        <v>31</v>
       </c>
       <c r="M20" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="N20" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="D21" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="I21" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="J21" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K21" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="L21" t="s">
-        <v>162</v>
+        <v>31</v>
       </c>
       <c r="M21" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="N21" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D22" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="I22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="J22" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="L22" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="M22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="N22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="I23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="J23" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="L23" t="s">
-        <v>31</v>
+        <v>178</v>
       </c>
       <c r="M23" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="N23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D24" t="s">
-        <v>180</v>
+        <v>58</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="I24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="J24" t="s">
-        <v>20</v>
+        <v>150</v>
       </c>
       <c r="K24" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="L24" t="s">
-        <v>109</v>
+        <v>31</v>
       </c>
       <c r="M24" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="N24" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D25" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="I25" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="J25" t="s">
-        <v>20</v>
+        <v>150</v>
       </c>
       <c r="K25" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="L25" t="s">
-        <v>63</v>
+        <v>192</v>
       </c>
       <c r="M25" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="N25" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D26" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="I26" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="J26" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K26" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="L26" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="M26" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="N26" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D27" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="I27" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="J27" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K27" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="L27" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="M27" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="N27" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="D28" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="I28" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="J28" t="s">
-        <v>20</v>
+        <v>215</v>
       </c>
       <c r="K28" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="L28" t="s">
-        <v>206</v>
+        <v>217</v>
       </c>
       <c r="M28" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="N28" t="s">
-        <v>208</v>
+        <v>219</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="D29" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="I29" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="J29" t="s">
-        <v>20</v>
+        <v>150</v>
       </c>
       <c r="K29" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="L29" t="s">
-        <v>63</v>
+        <v>225</v>
       </c>
       <c r="M29" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="N29" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="D30" t="s">
-        <v>214</v>
+        <v>229</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="I30" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="J30" t="s">
-        <v>20</v>
+        <v>215</v>
       </c>
       <c r="K30" t="s">
-        <v>222</v>
+        <v>232</v>
       </c>
       <c r="L30" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="M30" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
       <c r="N30" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="D31" t="s">
-        <v>225</v>
+        <v>236</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>226</v>
+        <v>237</v>
       </c>
       <c r="I31" t="s">
-        <v>227</v>
+        <v>238</v>
       </c>
       <c r="J31" t="s">
-        <v>20</v>
+        <v>215</v>
       </c>
       <c r="K31" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="L31" t="s">
-        <v>229</v>
+        <v>240</v>
       </c>
       <c r="M31" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="N31" t="s">
-        <v>231</v>
+        <v>242</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>232</v>
+        <v>243</v>
       </c>
       <c r="D32" t="s">
-        <v>233</v>
+        <v>244</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>234</v>
+        <v>245</v>
       </c>
       <c r="I32" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="J32" t="s">
-        <v>91</v>
+        <v>215</v>
       </c>
       <c r="K32" t="s">
-        <v>236</v>
+        <v>247</v>
       </c>
       <c r="L32" t="s">
-        <v>237</v>
+        <v>31</v>
       </c>
       <c r="M32" t="s">
-        <v>238</v>
+        <v>248</v>
       </c>
       <c r="N32" t="s">
-        <v>239</v>
+        <v>249</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>240</v>
+        <v>250</v>
       </c>
       <c r="D33" t="s">
-        <v>241</v>
+        <v>251</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="I33" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
       <c r="J33" t="s">
-        <v>91</v>
+        <v>150</v>
       </c>
       <c r="K33" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="L33" t="s">
-        <v>109</v>
+        <v>70</v>
       </c>
       <c r="M33" t="s">
-        <v>245</v>
+        <v>255</v>
       </c>
       <c r="N33" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="D34" t="s">
-        <v>248</v>
+        <v>258</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>249</v>
+        <v>259</v>
       </c>
       <c r="I34" t="s">
-        <v>250</v>
+        <v>260</v>
       </c>
       <c r="J34" t="s">
-        <v>91</v>
+        <v>215</v>
       </c>
       <c r="K34" t="s">
-        <v>251</v>
+        <v>261</v>
       </c>
       <c r="L34" t="s">
-        <v>93</v>
+        <v>262</v>
       </c>
       <c r="M34" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="N34" t="s">
-        <v>253</v>
+        <v>264</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>254</v>
+        <v>265</v>
       </c>
       <c r="D35" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>256</v>
+        <v>267</v>
       </c>
       <c r="I35" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="J35" t="s">
-        <v>91</v>
+        <v>215</v>
       </c>
       <c r="K35" t="s">
-        <v>258</v>
+        <v>269</v>
       </c>
       <c r="L35" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="M35" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="N35" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>261</v>
+        <v>272</v>
       </c>
       <c r="D36" t="s">
-        <v>135</v>
+        <v>273</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="I36" t="s">
-        <v>263</v>
+        <v>275</v>
       </c>
       <c r="J36" t="s">
-        <v>91</v>
+        <v>215</v>
       </c>
       <c r="K36" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="L36" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="M36" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="N36" t="s">
-        <v>266</v>
+        <v>278</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>267</v>
+        <v>279</v>
       </c>
       <c r="D37" t="s">
-        <v>268</v>
+        <v>280</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>269</v>
+        <v>281</v>
       </c>
       <c r="I37" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="J37" t="s">
-        <v>91</v>
+        <v>215</v>
       </c>
       <c r="K37" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="L37" t="s">
-        <v>272</v>
+        <v>31</v>
       </c>
       <c r="M37" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="N37" t="s">
-        <v>274</v>
+        <v>285</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>275</v>
+        <v>286</v>
       </c>
       <c r="D38" t="s">
-        <v>276</v>
+        <v>81</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="I38" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="J38" t="s">
-        <v>29</v>
+        <v>215</v>
       </c>
       <c r="K38" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="L38" t="s">
-        <v>280</v>
+        <v>85</v>
       </c>
       <c r="M38" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
       <c r="N38" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="D39" t="s">
-        <v>45</v>
+        <v>293</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="I39" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="J39" t="s">
-        <v>91</v>
+        <v>215</v>
       </c>
       <c r="K39" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
       <c r="L39" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="M39" t="s">
-        <v>287</v>
+        <v>297</v>
       </c>
       <c r="N39" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="D40" t="s">
-        <v>173</v>
+        <v>188</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="I40" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="J40" t="s">
-        <v>20</v>
+        <v>215</v>
       </c>
       <c r="K40" t="s">
-        <v>292</v>
+        <v>302</v>
       </c>
       <c r="L40" t="s">
-        <v>93</v>
+        <v>303</v>
       </c>
       <c r="M40" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="N40" t="s">
-        <v>294</v>
+        <v>305</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="D41" t="s">
-        <v>296</v>
+        <v>188</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
       <c r="I41" t="s">
-        <v>298</v>
+        <v>307</v>
       </c>
       <c r="J41" t="s">
-        <v>20</v>
+        <v>215</v>
       </c>
       <c r="K41" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="L41" t="s">
-        <v>31</v>
+        <v>303</v>
       </c>
       <c r="M41" t="s">
-        <v>300</v>
+        <v>309</v>
       </c>
       <c r="N41" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="D42" t="s">
-        <v>135</v>
+        <v>188</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
+        <v>310</v>
+      </c>
+      <c r="I42" t="s">
+        <v>311</v>
+      </c>
+      <c r="J42" t="s">
+        <v>215</v>
+      </c>
+      <c r="K42" t="s">
+        <v>312</v>
+      </c>
+      <c r="L42" t="s">
         <v>303</v>
       </c>
-      <c r="I42" t="s">
-[...5 lines deleted...]
-      <c r="K42" t="s">
+      <c r="M42" t="s">
+        <v>313</v>
+      </c>
+      <c r="N42" t="s">
         <v>305</v>
-      </c>
-[...7 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="D43" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="I43" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="J43" t="s">
-        <v>20</v>
+        <v>215</v>
       </c>
       <c r="K43" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="L43" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="M43" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="N43" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="D44" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="I44" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="J44" t="s">
-        <v>20</v>
+        <v>215</v>
       </c>
       <c r="K44" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="L44" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="M44" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="N44" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="D45" t="s">
-        <v>119</v>
+        <v>329</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="I45" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="J45" t="s">
-        <v>91</v>
+        <v>332</v>
       </c>
       <c r="K45" t="s">
-        <v>325</v>
+        <v>333</v>
       </c>
       <c r="L45" t="s">
-        <v>123</v>
+        <v>334</v>
       </c>
       <c r="M45" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="N45" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="D46" t="s">
-        <v>329</v>
+        <v>174</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="I46" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
       <c r="J46" t="s">
-        <v>20</v>
+        <v>332</v>
       </c>
       <c r="K46" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="L46" t="s">
-        <v>93</v>
+        <v>334</v>
       </c>
       <c r="M46" t="s">
-        <v>333</v>
+        <v>341</v>
       </c>
       <c r="N46" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="D47" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="I47" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="J47" t="s">
-        <v>91</v>
+        <v>215</v>
       </c>
       <c r="K47" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="L47" t="s">
-        <v>93</v>
+        <v>70</v>
       </c>
       <c r="M47" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
       <c r="N47" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>335</v>
+        <v>350</v>
       </c>
       <c r="D48" t="s">
-        <v>336</v>
+        <v>351</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>342</v>
+        <v>352</v>
       </c>
       <c r="I48" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
       <c r="J48" t="s">
-        <v>91</v>
+        <v>150</v>
       </c>
       <c r="K48" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
       <c r="L48" t="s">
-        <v>93</v>
+        <v>208</v>
       </c>
       <c r="M48" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
       <c r="N48" t="s">
-        <v>341</v>
+        <v>356</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>346</v>
+        <v>357</v>
       </c>
       <c r="D49" t="s">
-        <v>347</v>
+        <v>26</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>348</v>
+        <v>358</v>
       </c>
       <c r="I49" t="s">
-        <v>349</v>
+        <v>359</v>
       </c>
       <c r="J49" t="s">
-        <v>91</v>
+        <v>215</v>
       </c>
       <c r="K49" t="s">
-        <v>350</v>
+        <v>360</v>
       </c>
       <c r="L49" t="s">
-        <v>109</v>
+        <v>31</v>
       </c>
       <c r="M49" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="N49" t="s">
-        <v>352</v>
+        <v>362</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>353</v>
+        <v>363</v>
       </c>
       <c r="D50" t="s">
-        <v>187</v>
+        <v>344</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>354</v>
+        <v>364</v>
       </c>
       <c r="I50" t="s">
-        <v>355</v>
+        <v>365</v>
       </c>
       <c r="J50" t="s">
-        <v>91</v>
+        <v>332</v>
       </c>
       <c r="K50" t="s">
-        <v>356</v>
+        <v>366</v>
       </c>
       <c r="L50" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="M50" t="s">
-        <v>357</v>
+        <v>367</v>
       </c>
       <c r="N50" t="s">
-        <v>358</v>
+        <v>368</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>359</v>
+        <v>369</v>
       </c>
       <c r="D51" t="s">
-        <v>360</v>
+        <v>370</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>361</v>
+        <v>371</v>
       </c>
       <c r="I51" t="s">
-        <v>362</v>
+        <v>372</v>
       </c>
       <c r="J51" t="s">
-        <v>91</v>
+        <v>215</v>
       </c>
       <c r="K51" t="s">
-        <v>363</v>
+        <v>373</v>
       </c>
       <c r="L51" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="M51" t="s">
-        <v>364</v>
+        <v>374</v>
       </c>
       <c r="N51" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>366</v>
+        <v>376</v>
       </c>
       <c r="D52" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="I52" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="J52" t="s">
-        <v>91</v>
+        <v>215</v>
       </c>
       <c r="K52" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="L52" t="s">
-        <v>109</v>
+        <v>31</v>
       </c>
       <c r="M52" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="N52" t="s">
-        <v>372</v>
+        <v>380</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="D53" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
       <c r="I53" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="J53" t="s">
-        <v>91</v>
+        <v>332</v>
       </c>
       <c r="K53" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="L53" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M53" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="N53" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="D54" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="I54" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="J54" t="s">
-        <v>91</v>
+        <v>332</v>
       </c>
       <c r="K54" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="L54" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="M54" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="N54" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="D55" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="I55" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="J55" t="s">
-        <v>91</v>
+        <v>332</v>
       </c>
       <c r="K55" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="L55" t="s">
-        <v>93</v>
+        <v>400</v>
       </c>
       <c r="M55" t="s">
-        <v>392</v>
+        <v>401</v>
       </c>
       <c r="N55" t="s">
-        <v>393</v>
+        <v>402</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>394</v>
+        <v>403</v>
       </c>
       <c r="D56" t="s">
-        <v>395</v>
+        <v>404</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>396</v>
+        <v>405</v>
       </c>
       <c r="I56" t="s">
-        <v>397</v>
+        <v>406</v>
       </c>
       <c r="J56" t="s">
-        <v>91</v>
+        <v>332</v>
       </c>
       <c r="K56" t="s">
-        <v>398</v>
+        <v>407</v>
       </c>
       <c r="L56" t="s">
-        <v>399</v>
+        <v>408</v>
       </c>
       <c r="M56" t="s">
-        <v>400</v>
+        <v>409</v>
       </c>
       <c r="N56" t="s">
-        <v>401</v>
+        <v>410</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
       <c r="D57" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="I57" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="J57" t="s">
-        <v>20</v>
+        <v>332</v>
       </c>
       <c r="K57" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="L57" t="s">
-        <v>109</v>
+        <v>408</v>
       </c>
       <c r="M57" t="s">
-        <v>407</v>
+        <v>415</v>
       </c>
       <c r="N57" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="D58" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="I58" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="J58" t="s">
-        <v>20</v>
+        <v>332</v>
       </c>
       <c r="K58" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="L58" t="s">
-        <v>229</v>
+        <v>208</v>
       </c>
       <c r="M58" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="N58" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="D59" t="s">
-        <v>329</v>
+        <v>425</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>417</v>
+        <v>426</v>
       </c>
       <c r="I59" t="s">
-        <v>418</v>
+        <v>427</v>
       </c>
       <c r="J59" t="s">
-        <v>20</v>
+        <v>332</v>
       </c>
       <c r="K59" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="L59" t="s">
         <v>31</v>
       </c>
       <c r="M59" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="N59" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>422</v>
+        <v>431</v>
       </c>
       <c r="D60" t="s">
-        <v>423</v>
+        <v>432</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>424</v>
+        <v>433</v>
       </c>
       <c r="I60" t="s">
-        <v>425</v>
+        <v>434</v>
       </c>
       <c r="J60" t="s">
-        <v>20</v>
+        <v>332</v>
       </c>
       <c r="K60" t="s">
-        <v>426</v>
+        <v>435</v>
       </c>
       <c r="L60" t="s">
-        <v>109</v>
+        <v>436</v>
       </c>
       <c r="M60" t="s">
-        <v>427</v>
+        <v>437</v>
       </c>
       <c r="N60" t="s">
-        <v>428</v>
+        <v>438</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>429</v>
+        <v>439</v>
       </c>
       <c r="D61" t="s">
-        <v>430</v>
+        <v>440</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>431</v>
+        <v>441</v>
       </c>
       <c r="I61" t="s">
-        <v>432</v>
+        <v>442</v>
       </c>
       <c r="J61" t="s">
-        <v>20</v>
+        <v>215</v>
       </c>
       <c r="K61" t="s">
-        <v>433</v>
+        <v>443</v>
       </c>
       <c r="L61" t="s">
-        <v>109</v>
+        <v>444</v>
       </c>
       <c r="M61" t="s">
-        <v>434</v>
+        <v>445</v>
       </c>
       <c r="N61" t="s">
-        <v>435</v>
+        <v>446</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>436</v>
+        <v>447</v>
       </c>
       <c r="D62" t="s">
-        <v>296</v>
+        <v>26</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>437</v>
+        <v>448</v>
       </c>
       <c r="I62" t="s">
-        <v>438</v>
+        <v>449</v>
       </c>
       <c r="J62" t="s">
-        <v>20</v>
+        <v>215</v>
       </c>
       <c r="K62" t="s">
-        <v>439</v>
+        <v>450</v>
       </c>
       <c r="L62" t="s">
-        <v>229</v>
+        <v>31</v>
       </c>
       <c r="M62" t="s">
-        <v>440</v>
+        <v>451</v>
       </c>
       <c r="N62" t="s">
-        <v>441</v>
+        <v>452</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>442</v>
+        <v>453</v>
       </c>
       <c r="D63" t="s">
-        <v>443</v>
+        <v>454</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>444</v>
+        <v>455</v>
       </c>
       <c r="I63" t="s">
-        <v>445</v>
+        <v>456</v>
       </c>
       <c r="J63" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="K63" t="s">
-        <v>446</v>
+        <v>458</v>
       </c>
       <c r="L63" t="s">
-        <v>109</v>
+        <v>31</v>
       </c>
       <c r="M63" t="s">
-        <v>447</v>
+        <v>459</v>
       </c>
       <c r="N63" t="s">
-        <v>448</v>
+        <v>460</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>449</v>
+        <v>461</v>
       </c>
       <c r="D64" t="s">
-        <v>450</v>
+        <v>432</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>451</v>
+        <v>462</v>
       </c>
       <c r="I64" t="s">
-        <v>452</v>
+        <v>463</v>
       </c>
       <c r="J64" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="K64" t="s">
-        <v>454</v>
+        <v>464</v>
       </c>
       <c r="L64" t="s">
-        <v>31</v>
+        <v>436</v>
       </c>
       <c r="M64" t="s">
-        <v>455</v>
+        <v>465</v>
       </c>
       <c r="N64" t="s">
-        <v>456</v>
+        <v>466</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
       <c r="D65" t="s">
-        <v>458</v>
+        <v>432</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="I65" t="s">
-        <v>460</v>
+        <v>469</v>
       </c>
       <c r="J65" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="K65" t="s">
-        <v>461</v>
+        <v>470</v>
       </c>
       <c r="L65" t="s">
-        <v>93</v>
+        <v>436</v>
       </c>
       <c r="M65" t="s">
-        <v>462</v>
+        <v>471</v>
       </c>
       <c r="N65" t="s">
-        <v>463</v>
+        <v>472</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>464</v>
+        <v>473</v>
       </c>
       <c r="D66" t="s">
-        <v>465</v>
+        <v>66</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>466</v>
+        <v>474</v>
       </c>
       <c r="I66" t="s">
-        <v>467</v>
+        <v>475</v>
       </c>
       <c r="J66" t="s">
-        <v>453</v>
+        <v>476</v>
       </c>
       <c r="K66" t="s">
-        <v>468</v>
+        <v>477</v>
       </c>
       <c r="L66" t="s">
-        <v>469</v>
+        <v>70</v>
       </c>
       <c r="M66" t="s">
-        <v>470</v>
+        <v>478</v>
       </c>
       <c r="N66" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="D67" t="s">
-        <v>465</v>
+        <v>481</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>473</v>
+        <v>482</v>
       </c>
       <c r="I67" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="J67" t="s">
-        <v>453</v>
+        <v>476</v>
       </c>
       <c r="K67" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="L67" t="s">
-        <v>469</v>
+        <v>31</v>
       </c>
       <c r="M67" t="s">
-        <v>476</v>
+        <v>485</v>
       </c>
       <c r="N67" t="s">
-        <v>477</v>
+        <v>486</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>478</v>
+        <v>487</v>
       </c>
       <c r="D68" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>480</v>
+        <v>489</v>
       </c>
       <c r="I68" t="s">
-        <v>481</v>
+        <v>490</v>
       </c>
       <c r="J68" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="K68" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="L68" t="s">
-        <v>131</v>
+        <v>208</v>
       </c>
       <c r="M68" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="N68" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="D69" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="I69" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="J69" t="s">
-        <v>453</v>
+        <v>476</v>
       </c>
       <c r="K69" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
       <c r="L69" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="M69" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="N69" t="s">
-        <v>492</v>
-[...47 lines deleted...]
-      <c r="C71" t="s">
         <v>500</v>
-      </c>
-[...2229 lines deleted...]
-        <v>892</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>