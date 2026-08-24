--- v3 (2026-07-25)
+++ v4 (2026-08-24)
@@ -6,1605 +6,1538 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="762" uniqueCount="501">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="729" uniqueCount="478">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Splitu</t>
   </si>
   <si>
-    <t>Pp-1430/2023</t>
-[...41 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d3bd2c77-f75f-42d5-854c-c3e6272e0b60</t>
+    <t>Pp-3546/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 21.08.2026.</t>
+  </si>
+  <si>
+    <t>Filip Jaman 06672714164</t>
+  </si>
+  <si>
+    <t>21.08.2026. 14:24:55</t>
+  </si>
+  <si>
+    <t>31.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7dd3960e-4c31-4978-8d8d-1fe07ddaeaba</t>
   </si>
   <si>
     <t>Presuda - osuđujuća.pdf O80O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/d3bd2c77-f75f-42d5-854c-c3e6272e0b60/dokumenti/preuzimanje</t>
-[...32 lines deleted...]
-    <t>Pp-3373/2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/7dd3960e-4c31-4978-8d8d-1fe07ddaeaba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3546&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11233/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 08.09.2026.</t>
+  </si>
+  <si>
+    <t>Ante Marić 62084644327</t>
+  </si>
+  <si>
+    <t>21.08.2026. 12:30:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5de04f5-fdd2-4f10-8418-fd919149acce</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 08.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5de04f5-fdd2-4f10-8418-fd919149acce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11233&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8781/2023</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 11.09.2026.</t>
+  </si>
+  <si>
+    <t>Mirko Vuletić 10293151521</t>
+  </si>
+  <si>
+    <t>21.08.2026. 10:30:10</t>
+  </si>
+  <si>
+    <t>29.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea67312c-f219-4e95-a278-3b6862a2f0ad</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 11.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea67312c-f219-4e95-a278-3b6862a2f0ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8781&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-13263/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 09.04.2026.</t>
+  </si>
+  <si>
+    <t>Filip Vrgoč 91580689679</t>
+  </si>
+  <si>
+    <t>21.08.2026. 10:11:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e1b72ec-bc47-4c14-85f9-e73fe2cdd503</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e1b72ec-bc47-4c14-85f9-e73fe2cdd503/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13263&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1413/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 07.04.2026.</t>
+  </si>
+  <si>
+    <t>Jurica Šutalo 50438491884</t>
+  </si>
+  <si>
+    <t>21.08.2026. 08:21:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/776d693b-1ba5-4a3e-9398-0b1f57d10d8b</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.pdf O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/776d693b-1ba5-4a3e-9398-0b1f57d10d8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1413&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-8820/2025</t>
   </si>
   <si>
     <t>Presuda od 17.04.2026.</t>
   </si>
   <si>
-    <t>MIGNON d.o.o. za proizvodnju, trgovinu i ugostiteljstvo u stečaju 87843264837</t>
-[...104 lines deleted...]
-    <t>Pp-4875/2026</t>
+    <t>Dražen Marković 39931639406</t>
+  </si>
+  <si>
+    <t>21.08.2026. 08:18:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b94b8a6c-fb3f-4323-a6b5-44eeba05b913</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b94b8a6c-fb3f-4323-a6b5-44eeba05b913/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8820&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-17904/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 20.03.2026.</t>
+  </si>
+  <si>
+    <t>Filip Miletić 51480309206</t>
+  </si>
+  <si>
+    <t>21.08.2026. 08:14:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/929a7d91-833a-44c1-98bb-4567e5879b91</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/929a7d91-833a-44c1-98bb-4567e5879b91/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=17904&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4662/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 08.05.2026.</t>
+  </si>
+  <si>
+    <t>Gurmeet Singh 45447544877</t>
+  </si>
+  <si>
+    <t>21.08.2026. 08:11:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/040f40e1-2e4e-488d-9877-3b136cbe09e3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/040f40e1-2e4e-488d-9877-3b136cbe09e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4662&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5809/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 21.04.2026.</t>
+  </si>
+  <si>
+    <t>JELKA za turizam i ugostiteljstvo, društvo s ograničenom odgovornošću 63814236489</t>
+  </si>
+  <si>
+    <t>21.08.2026. 08:10:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/770c91eb-fbc6-4d15-9b67-1e617894c0cd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/770c91eb-fbc6-4d15-9b67-1e617894c0cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5809&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Esat Voca 20932107871</t>
+  </si>
+  <si>
+    <t>21.08.2026. 08:10:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5dc3b68-5442-49a5-b5a1-1df0cfddf768</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5dc3b68-5442-49a5-b5a1-1df0cfddf768/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-5923/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Cvijović 21778450684</t>
+  </si>
+  <si>
+    <t>21.08.2026. 08:08:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/806d6f9e-f678-46fe-a71a-ca686ed3df63</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/806d6f9e-f678-46fe-a71a-ca686ed3df63/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5923&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5013/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 05.05.2026.</t>
+  </si>
+  <si>
+    <t>Davor Klepić 42330102078</t>
+  </si>
+  <si>
+    <t>21.08.2026. 08:04:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abc0625e-cbb8-4a11-bdd9-cf783bc0b9e0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abc0625e-cbb8-4a11-bdd9-cf783bc0b9e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5013&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11148/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>Boris Ledinščak 13603926523</t>
+  </si>
+  <si>
+    <t>21.08.2026. 08:04:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88b30809-127b-40ff-9dda-93be73fd8a34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88b30809-127b-40ff-9dda-93be73fd8a34/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11148&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-5420/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Mikačić 16661572858</t>
+  </si>
+  <si>
+    <t>21.08.2026. 08:03:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/422a15e7-ff1c-4e85-a340-3e967176f388</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/422a15e7-ff1c-4e85-a340-3e967176f388/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5420&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5266/2026</t>
+  </si>
+  <si>
+    <t>Saša Stojanović 31546969459</t>
+  </si>
+  <si>
+    <t>21.08.2026. 08:00:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65d94ea5-6f35-4da1-bfd8-1f8fd986c860</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.docx O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65d94ea5-6f35-4da1-bfd8-1f8fd986c860/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5266&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10180/2025</t>
+  </si>
+  <si>
+    <t>Mario Pavlović 39225810422</t>
+  </si>
+  <si>
+    <t>21.08.2026. 07:56:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58b861a9-7f94-4c1c-b9bf-03c3553921f0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58b861a9-7f94-4c1c-b9bf-03c3553921f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10180&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5800/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 18.03.2026.</t>
+  </si>
+  <si>
+    <t>Josip Curavić 00874254229</t>
+  </si>
+  <si>
+    <t>21.08.2026. 07:53:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cde39a23-291f-4ca9-a3b5-4f8f3e723da2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cde39a23-291f-4ca9-a3b5-4f8f3e723da2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5800&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-3677/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 16.04.2026.</t>
+  </si>
+  <si>
+    <t>Marko Šabić 60753736008</t>
+  </si>
+  <si>
+    <t>21.08.2026. 07:49:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a06bbebf-ff61-4e2e-833c-e3a5772e027f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a06bbebf-ff61-4e2e-833c-e3a5772e027f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3677&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2883/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 17.09.2026.</t>
+  </si>
+  <si>
+    <t>Danijel Vučičić 74465270439</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:00:56</t>
+  </si>
+  <si>
+    <t>28.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86862eab-e61d-4abb-ad7b-f5917b82475f</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 17.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86862eab-e61d-4abb-ad7b-f5917b82475f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2883&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-595/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 17.06.2026.</t>
+  </si>
+  <si>
+    <t>Edi Vudrag 47051310634</t>
+  </si>
+  <si>
+    <t>20.08.2026. 10:57:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87f863ca-6b2f-4d42-8cda-24c3976db26d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87f863ca-6b2f-4d42-8cda-24c3976db26d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=595&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6492/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivona Blažević 40819533127</t>
+  </si>
+  <si>
+    <t>20.08.2026. 09:25:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58a8321f-6321-43a1-bda6-8b1f91fe911c</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58a8321f-6321-43a1-bda6-8b1f91fe911c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6492&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11516/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 28.04.2026.</t>
+  </si>
+  <si>
+    <t>Antonio Blažević 28731892235</t>
+  </si>
+  <si>
+    <t>20.08.2026. 09:11:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7933ad88-ba2e-40f5-9f11-9cb03e2f53fc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7933ad88-ba2e-40f5-9f11-9cb03e2f53fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11516&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14443/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 05.06.2026.</t>
+  </si>
+  <si>
+    <t>Damir Rađa 91088528592</t>
+  </si>
+  <si>
+    <t>20.08.2026. 09:06:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7959f53-79fe-4d0f-8ec3-b42fea6711c8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7959f53-79fe-4d0f-8ec3-b42fea6711c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14443&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14129/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Stana Dodig 47479495753</t>
+  </si>
+  <si>
+    <t>20.08.2026. 09:04:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a1ff347-399e-4df1-ae87-9c4922ad5bbe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a1ff347-399e-4df1-ae87-9c4922ad5bbe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14129&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-16176/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>Dijana Jukić 61956811930</t>
+  </si>
+  <si>
+    <t>20.08.2026. 09:04:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4bb9ec3-0610-4da5-8e4c-30dee5f9955a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4bb9ec3-0610-4da5-8e4c-30dee5f9955a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16176&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-13109/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 04.09.2026. na e-oglasnoj ploči
+suda 19.8.2026., zadnji dan objave 27.08.2026.</t>
+  </si>
+  <si>
+    <t>Jozo Periša 74992518632</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:30:21</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01006565-3e01-4260-88a8-a082efe92436</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 04.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01006565-3e01-4260-88a8-a082efe92436/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13109&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-4402/2026</t>
+  </si>
+  <si>
+    <t>2x otpravak poziva za Ročište 16.09.2026.
+putem e-ogl. ploče suda 19.8.2026., zadnji dan objave 27.8.2026.</t>
+  </si>
+  <si>
+    <t>Vitomir Hrgota 20121720982</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:00:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f53dd0a-394d-454c-abaf-85ead0cd1f04</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 16.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f53dd0a-394d-454c-abaf-85ead0cd1f04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4402&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-17035/2025</t>
+  </si>
+  <si>
+    <t>4x otpr. presude od 13.03.2026. na e-oglasnu 
+ploču suda 19.8.2026., zadnji dan objave 27. 8. 2026.</t>
+  </si>
+  <si>
+    <t>Alen Đula 19247148376</t>
+  </si>
+  <si>
+    <t>19.08.2026. 07:54:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3fc62fde-5fc7-4db5-b1cd-27bcfac3a2d4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3fc62fde-5fc7-4db5-b1cd-27bcfac3a2d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=17035&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7498/2022</t>
+  </si>
+  <si>
+    <t>Odluka od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>Matko Ćelić 01434898437</t>
+  </si>
+  <si>
+    <t>19.08.2026. 07:41:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c087c017-6894-4faa-b6f6-7c283399ab70</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.docx P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c087c017-6894-4faa-b6f6-7c283399ab70/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7498&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-14804/2025</t>
+  </si>
+  <si>
+    <t>4x otpr. presude od 22.04.2026. na e-oglasnoj pl. suda 
+19.8.2026., zadnji dan objave 27. 8. 2026.</t>
+  </si>
+  <si>
+    <t>Vicko Boban 38771233995</t>
+  </si>
+  <si>
+    <t>19.08.2026. 07:34:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b53d2f7-94ab-4452-85a5-6d31bcce5537</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b53d2f7-94ab-4452-85a5-6d31bcce5537/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14804&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7163/2025</t>
+  </si>
+  <si>
+    <t>4 x otpravak odluke od 02.04.2026. na e-oglasnoj
+ploči suda, zadnji dan objave 26.08.2026.</t>
+  </si>
+  <si>
+    <t>Joško Lučin 40551990249</t>
+  </si>
+  <si>
+    <t>18.08.2026. 15:24:22</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b87f2b00-c783-4441-af5b-379c8c214fb2</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog.pdf O1528O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b87f2b00-c783-4441-af5b-379c8c214fb2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7163&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4591/2026</t>
+  </si>
+  <si>
+    <t>4x otpravak odluke od 12. 05. 2026.</t>
+  </si>
+  <si>
+    <t>Josip Bunardžija 15430576088</t>
+  </si>
+  <si>
+    <t>18.08.2026. 15:15:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdcfaca7-2720-4825-99cd-292b03267539</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdcfaca7-2720-4825-99cd-292b03267539/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4591&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5921/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.06.2026.</t>
+  </si>
+  <si>
+    <t>Peter Jelenić 18926349480</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:43:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65c37dd1-b803-4b0e-86b4-e2bb06fd9dfa</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačena žalba kao nedopuštena_nepotpuna_nepravodobna.pdf O214O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65c37dd1-b803-4b0e-86b4-e2bb06fd9dfa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5921&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-17046/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Jeton Berisha 68618057913</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:34:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf99e32a-2faa-4c54-b393-cfdc002665e6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf99e32a-2faa-4c54-b393-cfdc002665e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=17046&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14392/2023</t>
+  </si>
+  <si>
+    <t>Odluka od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>Luka Štimac 88537168793</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:12:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34d6e663-455a-490c-bdb5-69a817a7a000</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34d6e663-455a-490c-bdb5-69a817a7a000/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14392&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-14357/2021</t>
+  </si>
+  <si>
+    <t>Presuda od 26.06.2026.</t>
+  </si>
+  <si>
+    <t>Jakša Vidović 86088666275</t>
+  </si>
+  <si>
+    <t>18.08.2026. 07:50:49</t>
+  </si>
+  <si>
+    <t>25.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47be7446-d5b4-4db0-b352-b8d533f4efc6</t>
+  </si>
+  <si>
+    <t>Presuda kojom se optužba odbija - zastara.pdf O1581O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47be7446-d5b4-4db0-b352-b8d533f4efc6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14357&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Pp-16296/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 07.12.2024.</t>
+  </si>
+  <si>
+    <t>Toni Komar 67965929863</t>
+  </si>
+  <si>
+    <t>18.08.2026. 07:22:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b98f00a0-ae59-409a-97e8-a01affd202a5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b98f00a0-ae59-409a-97e8-a01affd202a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16296&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-8076/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Bodrožić 64681711853</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:26:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e721484-c70a-4c07-a281-7ae6e754a7f6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e721484-c70a-4c07-a281-7ae6e754a7f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8076&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-8623/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>Lidija Julija Blažetić 84560171414</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:24:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf51cfa0-1cbb-4af8-bf1a-6536f1b6d06b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf51cfa0-1cbb-4af8-bf1a-6536f1b6d06b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8623&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7609/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 13.03.2026.</t>
+  </si>
+  <si>
+    <t>Iva Maretić 73123846259</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:17:49</t>
+  </si>
+  <si>
+    <t>24.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b282333-72a2-4dde-82d8-b6476cee4642</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b282333-72a2-4dde-82d8-b6476cee4642/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7609&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-11672/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 18.05.2026.</t>
+  </si>
+  <si>
+    <t>Zvonimir Štrkalj 34584346115</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58d79601-e214-4f9d-87cb-52004313e65b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58d79601-e214-4f9d-87cb-52004313e65b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11672&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-12463/2023</t>
+  </si>
+  <si>
+    <t>Odluka od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>Davor Matijević 60472742352</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:09:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfaf2214-bc77-4d89-894d-c7e14ffbfde5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfaf2214-bc77-4d89-894d-c7e14ffbfde5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12463&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-7172/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>Marko Ćurković 13382695604</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:07:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/576198c6-15fb-4f57-a435-bccede567a23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/576198c6-15fb-4f57-a435-bccede567a23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7172&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-685/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 02.03.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Bobeta 17102441213</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:02:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b1f1fb5-e45d-4058-a0de-b4be60f4b91f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b1f1fb5-e45d-4058-a0de-b4be60f4b91f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=685&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-9677/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.05.2026.</t>
+  </si>
+  <si>
+    <t>Ante Runjić 13897507849</t>
+  </si>
+  <si>
+    <t>17.08.2026. 11:31:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c48b3e74-b120-44e0-b08c-b21e6f59b7e4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c48b3e74-b120-44e0-b08c-b21e6f59b7e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9677&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp Prz-49/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>Roko Šalov 52982138629</t>
+  </si>
+  <si>
+    <t>17.08.2026. 10:37:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/259286be-4f25-4782-a319-d90a9e9f0850</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/259286be-4f25-4782-a319-d90a9e9f0850/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp Prz&amp;predmet=49&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3910/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>Igor Letica 73382932490</t>
+  </si>
+  <si>
+    <t>17.08.2026. 10:35:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3f0748a-6efa-4a8d-aaf7-b65dad52c770</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3f0748a-6efa-4a8d-aaf7-b65dad52c770/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3910&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6825/2026</t>
+  </si>
+  <si>
+    <t>Vlado Šegvić 56826818519</t>
+  </si>
+  <si>
+    <t>17.08.2026. 10:33:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1acc231-ad80-4480-9123-81bb4678f9b3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1acc231-ad80-4480-9123-81bb4678f9b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6825&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7137/2026</t>
+  </si>
+  <si>
+    <t>Davor Vuković 82831079812</t>
+  </si>
+  <si>
+    <t>17.08.2026. 10:31:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63816559-2e1c-4f0b-b716-8253eda22b8a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63816559-2e1c-4f0b-b716-8253eda22b8a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7137&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7295/2026</t>
+  </si>
+  <si>
+    <t>Ivanka Brattberg 86581878490</t>
+  </si>
+  <si>
+    <t>17.08.2026. 10:30:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd1ffe2d-1ea4-41c1-a156-5840d5433070</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd1ffe2d-1ea4-41c1-a156-5840d5433070/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7295&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7387/2026</t>
+  </si>
+  <si>
+    <t>Nikola Janjić 15560085363</t>
+  </si>
+  <si>
+    <t>17.08.2026. 10:28:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5659957c-0a84-4b6a-bef4-7ac46c361151</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5659957c-0a84-4b6a-bef4-7ac46c361151/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7387&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1060/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>Viktor Antun Tonšić 52728581408</t>
+  </si>
+  <si>
+    <t>17.08.2026. 10:23:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc63e62d-d939-4b47-83be-65662416864e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc63e62d-d939-4b47-83be-65662416864e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1060&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10703/2024</t>
+  </si>
+  <si>
+    <t>Odluka od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>Ana Marušić 53670158150</t>
+  </si>
+  <si>
+    <t>17.08.2026. 10:14:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70527fef-c0c3-4d2b-bbd7-36560afa5d04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70527fef-c0c3-4d2b-bbd7-36560afa5d04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10703&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-4453/2026</t>
   </si>
   <si>
     <t>Poziv - Ročište 27.10.2026.</t>
   </si>
   <si>
-    <t>Jadran Borši 28298626902</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/cb40225b-c542-4c22-aa02-83563643e2d3</t>
+    <t>Boris Šore 12038600336</t>
+  </si>
+  <si>
+    <t>17.08.2026. 10:03:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e15a85e3-e202-47be-93f0-d4547a2ec96f</t>
   </si>
   <si>
     <t>Poziv za sudsku radnju od 27.10.2026.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/cb40225b-c542-4c22-aa02-83563643e2d3/dokumenti/preuzimanje</t>
-[...509 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13316&amp;godina=2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/e15a85e3-e202-47be-93f0-d4547a2ec96f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4453&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2856/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 28.10.2026.</t>
+  </si>
+  <si>
+    <t>Lucio Vudafieri 72220985518</t>
+  </si>
+  <si>
+    <t>17.08.2026. 10:02:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b20f62cd-224d-477e-939d-eed3227496c2</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 28.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b20f62cd-224d-477e-939d-eed3227496c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2856&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3836/2026</t>
+  </si>
+  <si>
+    <t>Ante Pionić 84513127000</t>
+  </si>
+  <si>
+    <t>17.08.2026. 10:01:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03d07a6b-c928-41cb-a6e4-b90398ef692b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03d07a6b-c928-41cb-a6e4-b90398ef692b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3836&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4425/2026</t>
+  </si>
+  <si>
+    <t>Bernard Buljac 66464892341</t>
+  </si>
+  <si>
+    <t>17.08.2026. 10:00:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f118237-9b19-478f-aab6-ecf55c4a86de</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f118237-9b19-478f-aab6-ecf55c4a86de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4425&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5235/2026</t>
+  </si>
+  <si>
+    <t>Vlado Vulić 19407634845</t>
+  </si>
+  <si>
+    <t>17.08.2026. 09:59:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47de2f26-aae7-4534-8bba-4f0606f971ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47de2f26-aae7-4534-8bba-4f0606f971ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5235&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4789/2026</t>
+  </si>
+  <si>
+    <t>Petar Madunić 99668167268</t>
+  </si>
+  <si>
+    <t>17.08.2026. 09:58:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9159d3c4-fb88-48ec-b844-a8af17502fc1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9159d3c4-fb88-48ec-b844-a8af17502fc1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4789&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2769/2026</t>
+  </si>
+  <si>
+    <t>Marina Šantić 38049565369</t>
+  </si>
+  <si>
+    <t>17.08.2026. 09:56:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0b67871-4e6c-4f4b-a259-65891c4e3952</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0b67871-4e6c-4f4b-a259-65891c4e3952/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2769&amp;godina=2026</t>
   </si>
   <si>
     <t>Pp-3621/2026</t>
   </si>
   <si>
-    <t>Poziv - Ročište 28.10.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>Domagoj Vlaić 73688910685</t>
   </si>
   <si>
-    <t>21.07.2026. 10:55:55</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3c530b4b-614c-4dfb-9fed-09feadbd8877/dokumenti/preuzimanje</t>
+    <t>17.08.2026. 09:56:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a61073a3-8406-4b77-9b66-95ed65db94c5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a61073a3-8406-4b77-9b66-95ed65db94c5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3621&amp;godina=2026</t>
   </si>
   <si>
-    <t>Pp-13047/2025</t>
-[...2 lines deleted...]
-    <t>Presuda od 01.06.2026.
+    <t>Pp-13059/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 22.05.2026.
 i uplatnice</t>
   </si>
   <si>
-    <t>Lucija Perajica 49188836895</t>
-[...701 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1751&amp;godina=2025</t>
+    <t>Predrag Bilić 25017934919</t>
+  </si>
+  <si>
+    <t>17.08.2026. 09:49:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb4160ce-418a-442e-aa51-a292011a2c40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb4160ce-418a-442e-aa51-a292011a2c40/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13059&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14144/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Kristijan Bašić 52082753359</t>
+  </si>
+  <si>
+    <t>17.08.2026. 09:46:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3842462b-8789-4b9b-8b44-63dcd4c9cd0f</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen prigovor.pdf O572O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3842462b-8789-4b9b-8b44-63dcd4c9cd0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14144&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5124/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>Neno Roglić 66042836303</t>
+  </si>
+  <si>
+    <t>17.08.2026. 09:37:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6d006d8-bf44-4776-94f7-875dddb3ade1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6d006d8-bf44-4776-94f7-875dddb3ade1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5124&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-17428/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 14.08.2026.</t>
+  </si>
+  <si>
+    <t>PROPAGARE j.d.o.o. za usluge u stečaju 71815670306</t>
+  </si>
+  <si>
+    <t>14.08.2026. 12:11:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e6530a1-4eed-4df6-8617-1d854b73c615</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e6530a1-4eed-4df6-8617-1d854b73c615/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=17428&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N69"/>
+  <dimension ref="A1:N66"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1671,2565 +1604,2451 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>31</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" t="s">
         <v>36</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>37</v>
       </c>
-      <c r="J4" t="s">
+      <c r="K4" t="s">
         <v>38</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>39</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>40</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I5" t="s">
         <v>45</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
+        <v>37</v>
+      </c>
+      <c r="K5" t="s">
         <v>46</v>
       </c>
-      <c r="J5" t="s">
-[...2 lines deleted...]
-      <c r="K5" t="s">
+      <c r="L5" t="s">
+        <v>22</v>
+      </c>
+      <c r="M5" t="s">
         <v>47</v>
       </c>
-      <c r="L5" t="s">
-[...2 lines deleted...]
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D6" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>51</v>
+      </c>
+      <c r="I6" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="J6" t="s">
         <v>20</v>
       </c>
       <c r="K6" t="s">
+        <v>53</v>
+      </c>
+      <c r="L6" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="M6" t="s">
         <v>55</v>
       </c>
       <c r="N6" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>57</v>
       </c>
       <c r="D7" t="s">
         <v>58</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>59</v>
       </c>
       <c r="I7" t="s">
         <v>60</v>
       </c>
       <c r="J7" t="s">
+        <v>20</v>
+      </c>
+      <c r="K7" t="s">
         <v>61</v>
       </c>
-      <c r="K7" t="s">
+      <c r="L7" t="s">
+        <v>22</v>
+      </c>
+      <c r="M7" t="s">
         <v>62</v>
       </c>
-      <c r="L7" t="s">
-[...2 lines deleted...]
-      <c r="M7" t="s">
+      <c r="N7" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>64</v>
+      </c>
+      <c r="D8" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>66</v>
+      </c>
+      <c r="I8" t="s">
         <v>67</v>
       </c>
-      <c r="I8" t="s">
+      <c r="J8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K8" t="s">
         <v>68</v>
       </c>
-      <c r="J8" t="s">
-[...2 lines deleted...]
-      <c r="K8" t="s">
+      <c r="L8" t="s">
+        <v>22</v>
+      </c>
+      <c r="M8" t="s">
         <v>69</v>
       </c>
-      <c r="L8" t="s">
+      <c r="N8" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D9" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
+        <v>73</v>
+      </c>
+      <c r="I9" t="s">
+        <v>74</v>
+      </c>
+      <c r="J9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K9" t="s">
         <v>75</v>
       </c>
-      <c r="I9" t="s">
+      <c r="L9" t="s">
+        <v>22</v>
+      </c>
+      <c r="M9" t="s">
         <v>76</v>
       </c>
-      <c r="J9" t="s">
-[...2 lines deleted...]
-      <c r="K9" t="s">
+      <c r="N9" t="s">
         <v>77</v>
-      </c>
-[...7 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="D10" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
+        <v>80</v>
+      </c>
+      <c r="I10" t="s">
+        <v>81</v>
+      </c>
+      <c r="J10" t="s">
+        <v>20</v>
+      </c>
+      <c r="K10" t="s">
         <v>82</v>
       </c>
-      <c r="I10" t="s">
+      <c r="L10" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" t="s">
         <v>83</v>
       </c>
-      <c r="J10" t="s">
-[...2 lines deleted...]
-      <c r="K10" t="s">
+      <c r="N10" t="s">
         <v>84</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="D11" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="I11" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="J11" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="K11" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="L11" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M11" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="N11" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="D12" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="I12" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="J12" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K12" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="L12" t="s">
-        <v>100</v>
+        <v>22</v>
       </c>
       <c r="M12" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="N12" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="D13" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="I13" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="J13" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="K13" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="L13" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="M13" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="N13" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="D14" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="I14" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="J14" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K14" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="L14" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="M14" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="N14" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="D15" t="s">
-        <v>81</v>
+        <v>111</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="I15" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="J15" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K15" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="L15" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="M15" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="N15" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="D16" t="s">
-        <v>125</v>
+        <v>72</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="I16" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="J16" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K16" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="L16" t="s">
-        <v>70</v>
+        <v>121</v>
       </c>
       <c r="M16" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="N16" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="D17" t="s">
-        <v>132</v>
+        <v>50</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="I17" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="J17" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K17" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="L17" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="M17" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="N17" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>138</v>
+        <v>130</v>
       </c>
       <c r="D18" t="s">
-        <v>139</v>
+        <v>131</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="I18" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="J18" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K18" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="L18" t="s">
-        <v>143</v>
+        <v>22</v>
       </c>
       <c r="M18" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="N18" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="D19" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="I19" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="J19" t="s">
-        <v>150</v>
+        <v>20</v>
       </c>
       <c r="K19" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
       <c r="L19" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M19" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="N19" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="D20" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="I20" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="J20" t="s">
-        <v>29</v>
+        <v>148</v>
       </c>
       <c r="K20" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="L20" t="s">
-        <v>31</v>
+        <v>150</v>
       </c>
       <c r="M20" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="N20" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="D21" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="I21" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="J21" t="s">
-        <v>29</v>
+        <v>148</v>
       </c>
       <c r="K21" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="L21" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M21" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="N21" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="D22" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="I22" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="J22" t="s">
-        <v>29</v>
+        <v>148</v>
       </c>
       <c r="K22" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="L22" t="s">
-        <v>31</v>
+        <v>165</v>
       </c>
       <c r="M22" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="N22" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="D23" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="I23" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="J23" t="s">
-        <v>29</v>
+        <v>148</v>
       </c>
       <c r="K23" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="L23" t="s">
-        <v>178</v>
+        <v>22</v>
       </c>
       <c r="M23" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="N23" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="D24" t="s">
-        <v>58</v>
+        <v>176</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="I24" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="J24" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="K24" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="L24" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M24" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="N24" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="D25" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="I25" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="J25" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="K25" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="L25" t="s">
-        <v>192</v>
+        <v>22</v>
       </c>
       <c r="M25" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="N25" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="D26" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="I26" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="J26" t="s">
-        <v>29</v>
+        <v>148</v>
       </c>
       <c r="K26" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="L26" t="s">
-        <v>200</v>
+        <v>54</v>
       </c>
       <c r="M26" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="N26" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="D27" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="I27" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="J27" t="s">
-        <v>29</v>
+        <v>200</v>
       </c>
       <c r="K27" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="L27" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="M27" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="N27" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="D28" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="I28" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="J28" t="s">
-        <v>215</v>
+        <v>200</v>
       </c>
       <c r="K28" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="L28" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="M28" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="N28" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="D29" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="I29" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="J29" t="s">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="K29" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="L29" t="s">
-        <v>225</v>
+        <v>22</v>
       </c>
       <c r="M29" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="N29" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="D30" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>230</v>
+        <v>222</v>
       </c>
       <c r="I30" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="J30" t="s">
-        <v>215</v>
+        <v>200</v>
       </c>
       <c r="K30" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="L30" t="s">
-        <v>31</v>
+        <v>225</v>
       </c>
       <c r="M30" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="N30" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="D31" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="I31" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="J31" t="s">
-        <v>215</v>
+        <v>200</v>
       </c>
       <c r="K31" t="s">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="L31" t="s">
-        <v>240</v>
+        <v>22</v>
       </c>
       <c r="M31" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="N31" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="D32" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
       <c r="I32" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="J32" t="s">
-        <v>215</v>
+        <v>239</v>
       </c>
       <c r="K32" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="L32" t="s">
-        <v>31</v>
+        <v>241</v>
       </c>
       <c r="M32" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="N32" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="D33" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="I33" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="J33" t="s">
-        <v>150</v>
+        <v>239</v>
       </c>
       <c r="K33" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="L33" t="s">
-        <v>70</v>
+        <v>241</v>
       </c>
       <c r="M33" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="N33" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="D34" t="s">
-        <v>258</v>
+        <v>252</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="I34" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="J34" t="s">
-        <v>215</v>
+        <v>239</v>
       </c>
       <c r="K34" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="L34" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="M34" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="N34" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="D35" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="I35" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="J35" t="s">
-        <v>215</v>
+        <v>200</v>
       </c>
       <c r="K35" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="L35" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M35" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="N35" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="D36" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="I36" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="J36" t="s">
-        <v>215</v>
+        <v>200</v>
       </c>
       <c r="K36" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="L36" t="s">
-        <v>31</v>
+        <v>225</v>
       </c>
       <c r="M36" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="N36" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="D37" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
+        <v>275</v>
+      </c>
+      <c r="I37" t="s">
+        <v>276</v>
+      </c>
+      <c r="J37" t="s">
+        <v>277</v>
+      </c>
+      <c r="K37" t="s">
+        <v>278</v>
+      </c>
+      <c r="L37" t="s">
+        <v>279</v>
+      </c>
+      <c r="M37" t="s">
+        <v>280</v>
+      </c>
+      <c r="N37" t="s">
         <v>281</v>
-      </c>
-[...16 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="D38" t="s">
-        <v>81</v>
+        <v>283</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
+        <v>284</v>
+      </c>
+      <c r="I38" t="s">
+        <v>285</v>
+      </c>
+      <c r="J38" t="s">
+        <v>239</v>
+      </c>
+      <c r="K38" t="s">
+        <v>286</v>
+      </c>
+      <c r="L38" t="s">
+        <v>121</v>
+      </c>
+      <c r="M38" t="s">
         <v>287</v>
       </c>
-      <c r="I38" t="s">
+      <c r="N38" t="s">
         <v>288</v>
-      </c>
-[...13 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="D39" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
+        <v>291</v>
+      </c>
+      <c r="I39" t="s">
+        <v>292</v>
+      </c>
+      <c r="J39" t="s">
+        <v>277</v>
+      </c>
+      <c r="K39" t="s">
+        <v>293</v>
+      </c>
+      <c r="L39" t="s">
+        <v>22</v>
+      </c>
+      <c r="M39" t="s">
         <v>294</v>
       </c>
-      <c r="I39" t="s">
+      <c r="N39" t="s">
         <v>295</v>
-      </c>
-[...13 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="D40" t="s">
-        <v>188</v>
+        <v>297</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
+        <v>298</v>
+      </c>
+      <c r="I40" t="s">
+        <v>299</v>
+      </c>
+      <c r="J40" t="s">
+        <v>277</v>
+      </c>
+      <c r="K40" t="s">
         <v>300</v>
       </c>
-      <c r="I40" t="s">
+      <c r="L40" t="s">
+        <v>22</v>
+      </c>
+      <c r="M40" t="s">
         <v>301</v>
       </c>
-      <c r="J40" t="s">
-[...2 lines deleted...]
-      <c r="K40" t="s">
+      <c r="N40" t="s">
         <v>302</v>
-      </c>
-[...7 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="D41" t="s">
-        <v>188</v>
+        <v>304</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
+        <v>305</v>
+      </c>
+      <c r="I41" t="s">
         <v>306</v>
       </c>
-      <c r="I41" t="s">
+      <c r="J41" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="K41" t="s">
         <v>308</v>
       </c>
       <c r="L41" t="s">
-        <v>303</v>
+        <v>22</v>
       </c>
       <c r="M41" t="s">
         <v>309</v>
       </c>
       <c r="N41" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="D42" t="s">
-        <v>188</v>
+        <v>312</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="I42" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="J42" t="s">
-        <v>215</v>
+        <v>277</v>
       </c>
       <c r="K42" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="L42" t="s">
-        <v>303</v>
+        <v>22</v>
       </c>
       <c r="M42" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="N42" t="s">
-        <v>305</v>
+        <v>316</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="D43" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="I43" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="J43" t="s">
-        <v>215</v>
+        <v>277</v>
       </c>
       <c r="K43" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="L43" t="s">
-        <v>31</v>
+        <v>225</v>
       </c>
       <c r="M43" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="N43" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="D44" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="I44" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="J44" t="s">
-        <v>215</v>
+        <v>277</v>
       </c>
       <c r="K44" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="L44" t="s">
-        <v>31</v>
+        <v>241</v>
       </c>
       <c r="M44" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="N44" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="D45" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="I45" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="J45" t="s">
-        <v>332</v>
+        <v>307</v>
       </c>
       <c r="K45" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="L45" t="s">
-        <v>334</v>
+        <v>22</v>
       </c>
       <c r="M45" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="N45" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D46" t="s">
-        <v>174</v>
+        <v>339</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="I46" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="J46" t="s">
-        <v>332</v>
+        <v>277</v>
       </c>
       <c r="K46" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="L46" t="s">
-        <v>334</v>
+        <v>256</v>
       </c>
       <c r="M46" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="N46" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="D47" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="I47" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="J47" t="s">
-        <v>215</v>
+        <v>277</v>
       </c>
       <c r="K47" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="L47" t="s">
-        <v>70</v>
+        <v>225</v>
       </c>
       <c r="M47" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="N47" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="D48" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="I48" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="J48" t="s">
-        <v>150</v>
+        <v>277</v>
       </c>
       <c r="K48" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="L48" t="s">
-        <v>208</v>
+        <v>241</v>
       </c>
       <c r="M48" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="N48" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="D49" t="s">
-        <v>26</v>
+        <v>346</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="I49" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="J49" t="s">
-        <v>215</v>
+        <v>277</v>
       </c>
       <c r="K49" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="L49" t="s">
-        <v>31</v>
+        <v>241</v>
       </c>
       <c r="M49" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="N49" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="D50" t="s">
-        <v>344</v>
+        <v>221</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="I50" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="J50" t="s">
-        <v>332</v>
+        <v>277</v>
       </c>
       <c r="K50" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="L50" t="s">
-        <v>31</v>
+        <v>241</v>
       </c>
       <c r="M50" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="N50" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="D51" t="s">
-        <v>370</v>
+        <v>346</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="I51" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="J51" t="s">
-        <v>215</v>
+        <v>277</v>
       </c>
       <c r="K51" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="L51" t="s">
-        <v>31</v>
+        <v>241</v>
       </c>
       <c r="M51" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="N51" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D52" t="s">
-        <v>370</v>
+        <v>221</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="I52" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="J52" t="s">
-        <v>215</v>
+        <v>277</v>
       </c>
       <c r="K52" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="L52" t="s">
-        <v>31</v>
+        <v>241</v>
       </c>
       <c r="M52" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="N52" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="D53" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="I53" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="J53" t="s">
-        <v>332</v>
+        <v>277</v>
       </c>
       <c r="K53" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="L53" t="s">
-        <v>31</v>
+        <v>279</v>
       </c>
       <c r="M53" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="N53" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="D54" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="I54" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="J54" t="s">
-        <v>332</v>
+        <v>307</v>
       </c>
       <c r="K54" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="L54" t="s">
-        <v>31</v>
+        <v>241</v>
       </c>
       <c r="M54" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="N54" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="D55" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="I55" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="J55" t="s">
-        <v>332</v>
+        <v>277</v>
       </c>
       <c r="K55" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="L55" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="M55" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="N55" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="D56" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="I56" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="J56" t="s">
-        <v>332</v>
+        <v>277</v>
       </c>
       <c r="K56" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="L56" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="M56" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="N56" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="D57" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="I57" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="J57" t="s">
-        <v>332</v>
+        <v>277</v>
       </c>
       <c r="K57" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="L57" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="M57" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="N57" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="D58" t="s">
-        <v>418</v>
+        <v>398</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="I58" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="J58" t="s">
-        <v>332</v>
+        <v>277</v>
       </c>
       <c r="K58" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="L58" t="s">
-        <v>208</v>
+        <v>402</v>
       </c>
       <c r="M58" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="N58" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D59" t="s">
-        <v>425</v>
+        <v>406</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
         <v>426</v>
       </c>
       <c r="I59" t="s">
         <v>427</v>
       </c>
       <c r="J59" t="s">
-        <v>332</v>
+        <v>277</v>
       </c>
       <c r="K59" t="s">
         <v>428</v>
       </c>
       <c r="L59" t="s">
-        <v>31</v>
+        <v>410</v>
       </c>
       <c r="M59" t="s">
         <v>429</v>
       </c>
       <c r="N59" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
         <v>431</v>
       </c>
       <c r="D60" t="s">
-        <v>432</v>
+        <v>406</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
+        <v>432</v>
+      </c>
+      <c r="I60" t="s">
         <v>433</v>
       </c>
-      <c r="I60" t="s">
+      <c r="J60" t="s">
+        <v>277</v>
+      </c>
+      <c r="K60" t="s">
         <v>434</v>
       </c>
-      <c r="J60" t="s">
-[...2 lines deleted...]
-      <c r="K60" t="s">
+      <c r="L60" t="s">
+        <v>410</v>
+      </c>
+      <c r="M60" t="s">
         <v>435</v>
       </c>
-      <c r="L60" t="s">
+      <c r="N60" t="s">
         <v>436</v>
-      </c>
-[...4 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="D61" t="s">
-        <v>440</v>
+        <v>398</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
+        <v>438</v>
+      </c>
+      <c r="I61" t="s">
+        <v>439</v>
+      </c>
+      <c r="J61" t="s">
+        <v>277</v>
+      </c>
+      <c r="K61" t="s">
+        <v>440</v>
+      </c>
+      <c r="L61" t="s">
+        <v>402</v>
+      </c>
+      <c r="M61" t="s">
         <v>441</v>
       </c>
-      <c r="I61" t="s">
+      <c r="N61" t="s">
         <v>442</v>
-      </c>
-[...13 lines deleted...]
-        <v>446</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="D62" t="s">
-        <v>26</v>
+        <v>406</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
+        <v>444</v>
+      </c>
+      <c r="I62" t="s">
+        <v>445</v>
+      </c>
+      <c r="J62" t="s">
+        <v>277</v>
+      </c>
+      <c r="K62" t="s">
+        <v>446</v>
+      </c>
+      <c r="L62" t="s">
+        <v>410</v>
+      </c>
+      <c r="M62" t="s">
+        <v>447</v>
+      </c>
+      <c r="N62" t="s">
         <v>448</v>
-      </c>
-[...16 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="D63" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
+        <v>451</v>
+      </c>
+      <c r="I63" t="s">
+        <v>452</v>
+      </c>
+      <c r="J63" t="s">
+        <v>277</v>
+      </c>
+      <c r="K63" t="s">
+        <v>453</v>
+      </c>
+      <c r="L63" t="s">
+        <v>22</v>
+      </c>
+      <c r="M63" t="s">
+        <v>454</v>
+      </c>
+      <c r="N63" t="s">
         <v>455</v>
-      </c>
-[...16 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="D64" t="s">
-        <v>432</v>
+        <v>457</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
+        <v>458</v>
+      </c>
+      <c r="I64" t="s">
+        <v>459</v>
+      </c>
+      <c r="J64" t="s">
+        <v>277</v>
+      </c>
+      <c r="K64" t="s">
+        <v>460</v>
+      </c>
+      <c r="L64" t="s">
+        <v>461</v>
+      </c>
+      <c r="M64" t="s">
         <v>462</v>
       </c>
-      <c r="I64" t="s">
+      <c r="N64" t="s">
         <v>463</v>
-      </c>
-[...13 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="D65" t="s">
-        <v>432</v>
+        <v>465</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
+        <v>466</v>
+      </c>
+      <c r="I65" t="s">
+        <v>467</v>
+      </c>
+      <c r="J65" t="s">
+        <v>277</v>
+      </c>
+      <c r="K65" t="s">
         <v>468</v>
       </c>
-      <c r="I65" t="s">
+      <c r="L65" t="s">
+        <v>22</v>
+      </c>
+      <c r="M65" t="s">
         <v>469</v>
       </c>
-      <c r="J65" t="s">
-[...2 lines deleted...]
-      <c r="K65" t="s">
+      <c r="N65" t="s">
         <v>470</v>
-      </c>
-[...7 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="D66" t="s">
-        <v>66</v>
+        <v>472</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
+        <v>473</v>
+      </c>
+      <c r="I66" t="s">
         <v>474</v>
       </c>
-      <c r="I66" t="s">
+      <c r="J66" t="s">
+        <v>307</v>
+      </c>
+      <c r="K66" t="s">
         <v>475</v>
       </c>
-      <c r="J66" t="s">
+      <c r="L66" t="s">
+        <v>22</v>
+      </c>
+      <c r="M66" t="s">
         <v>476</v>
       </c>
-      <c r="K66" t="s">
+      <c r="N66" t="s">
         <v>477</v>
-      </c>
-[...121 lines deleted...]
-        <v>500</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>