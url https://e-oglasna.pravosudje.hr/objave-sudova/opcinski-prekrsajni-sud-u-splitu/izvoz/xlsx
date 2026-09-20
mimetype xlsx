--- v4 (2026-08-24)
+++ v5 (2026-09-20)
@@ -6,1538 +6,2257 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="729" uniqueCount="478">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1125" uniqueCount="718">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Splitu</t>
   </si>
   <si>
-    <t>Pp-3546/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7dd3960e-4c31-4978-8d8d-1fe07ddaeaba</t>
+    <t>Pp-14538/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 16.12.2025.</t>
+  </si>
+  <si>
+    <t>Mario Knezović 01412679751</t>
+  </si>
+  <si>
+    <t>18.09.2026. 14:37:27</t>
+  </si>
+  <si>
+    <t>26.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1107588-51a1-4799-95c6-47a8222caed1</t>
   </si>
   <si>
     <t>Presuda - osuđujuća.pdf O80O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/7dd3960e-4c31-4978-8d8d-1fe07ddaeaba/dokumenti/preuzimanje</t>
-[...89 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/776d693b-1ba5-4a3e-9398-0b1f57d10d8b</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1107588-51a1-4799-95c6-47a8222caed1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14538&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8224/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 25.08.2026.</t>
+  </si>
+  <si>
+    <t>Tatjana Mihanović 12033678990</t>
+  </si>
+  <si>
+    <t>18.09.2026. 14:19:54</t>
+  </si>
+  <si>
+    <t>28.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/904f2fa8-8935-4f06-a374-a06090b4c40a</t>
   </si>
   <si>
     <t>Presuda - oslobađajuća.pdf O79O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/776d693b-1ba5-4a3e-9398-0b1f57d10d8b/dokumenti/preuzimanje</t>
-[...5 lines deleted...]
-    <t>Pp-8820/2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/904f2fa8-8935-4f06-a374-a06090b4c40a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8224&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11792/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 06.10.2026.</t>
+  </si>
+  <si>
+    <t>Ignacije Tomkić 82177726457</t>
+  </si>
+  <si>
+    <t>18.09.2026. 13:32:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00810a87-4c70-4353-b59b-6f12eff99302</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 06.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00810a87-4c70-4353-b59b-6f12eff99302/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11792&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-4775/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 31.07.2026.</t>
+  </si>
+  <si>
+    <t>Anđela-Marija Sablić 04486352897</t>
+  </si>
+  <si>
+    <t>18.09.2026. 13:02:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4eef7d96-8751-4183-bc0f-36880bf6245c</t>
+  </si>
+  <si>
+    <t>Presuda kojom se optužba odbija - zastara.pdf O1581O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4eef7d96-8751-4183-bc0f-36880bf6245c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4775&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6411/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 17.08.2026.</t>
+  </si>
+  <si>
+    <t>Filip Đeldum 51574738334</t>
+  </si>
+  <si>
+    <t>18.09.2026. 12:17:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec342e8a-f3e9-48ac-b63a-39ec0f233790</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec342e8a-f3e9-48ac-b63a-39ec0f233790/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6411&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8825/2025</t>
+  </si>
+  <si>
+    <t>Davor Krečak 71566352064</t>
+  </si>
+  <si>
+    <t>18.09.2026. 12:05:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c82c821-488a-4160-af54-8653d8a4d67b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c82c821-488a-4160-af54-8653d8a4d67b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8825&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8507/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Šegota 59286048370</t>
+  </si>
+  <si>
+    <t>18.09.2026. 09:50:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/714ac0a8-cba6-49e1-b95a-92eb342b593f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/714ac0a8-cba6-49e1-b95a-92eb342b593f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8507&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4483/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 24.04.2026.</t>
+  </si>
+  <si>
+    <t>Branko Šalov 80553143023</t>
+  </si>
+  <si>
+    <t>18.09.2026. 08:56:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e95c0ed4-498d-4cff-8155-2bf46e590905</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e95c0ed4-498d-4cff-8155-2bf46e590905/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4483&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-16932/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Nataša Milivojević 50702235185</t>
+  </si>
+  <si>
+    <t>18.09.2026. 08:28:23</t>
+  </si>
+  <si>
+    <t>25.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ba54bbd-69c5-4e06-821e-642e106ada69</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ba54bbd-69c5-4e06-821e-642e106ada69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16932&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-2519/2026</t>
+  </si>
+  <si>
+    <t>Odluka Visokog prekršajnog suda
+Ppž-5569/2026 od 29.07.2026.</t>
+  </si>
+  <si>
+    <t>Hrvoje Tasovac 90801974217</t>
+  </si>
+  <si>
+    <t>18.09.2026. 08:24:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/580148ec-9cf1-4f0f-b802-b9dae3921c5b</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.docx P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/580148ec-9cf1-4f0f-b802-b9dae3921c5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2519&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-16459/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 17.09.2026.</t>
+  </si>
+  <si>
+    <t>GARDEN CAFFE jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo 65594302383</t>
+  </si>
+  <si>
+    <t>18.09.2026. 08:13:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f0bfc82-2cc6-4796-be21-443cc31dc84c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f0bfc82-2cc6-4796-be21-443cc31dc84c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16459&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-16525/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 02.11.2026.</t>
+  </si>
+  <si>
+    <t>Roko Žegarac 50446150429</t>
+  </si>
+  <si>
+    <t>17.09.2026. 14:31:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b9e16bd-e873-4d01-a041-4f0e88f8550b</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 02.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b9e16bd-e873-4d01-a041-4f0e88f8550b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16525&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-9905/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 13.10.2026.</t>
+  </si>
+  <si>
+    <t>Teo Begović 51164260317</t>
+  </si>
+  <si>
+    <t>17.09.2026. 13:46:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23eadfee-8cc5-4165-8351-97bc269b840d</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 13.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23eadfee-8cc5-4165-8351-97bc269b840d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9905&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-15386/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 09.02.2026.</t>
+  </si>
+  <si>
+    <t>Marin Mitić 48572540448</t>
+  </si>
+  <si>
+    <t>17.09.2026. 10:41:00</t>
+  </si>
+  <si>
+    <t>24.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62dd85c7-8dba-41b1-980e-4fff7fa3d4e3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62dd85c7-8dba-41b1-980e-4fff7fa3d4e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15386&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-15035/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 13.07.2026.</t>
+  </si>
+  <si>
+    <t>Danijel Grmoja 44025588953</t>
+  </si>
+  <si>
+    <t>17.09.2026. 10:00:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c482a63-7144-411d-b3f5-2a969be48135</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c482a63-7144-411d-b3f5-2a969be48135/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15035&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4835/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>Nikola Pivčević 63891356806</t>
+  </si>
+  <si>
+    <t>17.09.2026. 09:59:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/955a4f89-9df5-4192-8624-fc38849154b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/955a4f89-9df5-4192-8624-fc38849154b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4835&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-16412/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 28.07.2026.</t>
+  </si>
+  <si>
+    <t>Luka Došlić 49283316608</t>
+  </si>
+  <si>
+    <t>17.09.2026. 08:35:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a00f1df5-e09a-4066-800d-3d29c82ac120</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a00f1df5-e09a-4066-800d-3d29c82ac120/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16412&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-6299/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>Vinko Milat 23897113340</t>
+  </si>
+  <si>
+    <t>17.09.2026. 08:16:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d045f8f-7cd4-4d60-b10f-b231afead5e0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d045f8f-7cd4-4d60-b10f-b231afead5e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6299&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-12908/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 03.11.2026.</t>
+  </si>
+  <si>
+    <t>Mate Brkić 49147086129</t>
+  </si>
+  <si>
+    <t>17.09.2026. 08:03:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ea1d47b-6b79-40de-874e-d9af2d787eaf</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 03.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ea1d47b-6b79-40de-874e-d9af2d787eaf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12908&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4826/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 11.08.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Mujić 02317693201</t>
+  </si>
+  <si>
+    <t>17.09.2026. 07:51:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b09493d7-c272-43a6-b41e-a90f02daf33f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b09493d7-c272-43a6-b41e-a90f02daf33f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4826&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14469/2024</t>
+  </si>
+  <si>
+    <t>Presuda VPS-a od 01. srpnja 2026.</t>
+  </si>
+  <si>
+    <t>Damir Dvornik 04552824995</t>
+  </si>
+  <si>
+    <t>16.09.2026. 14:15:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/485a7eaa-735d-4ce9-882a-1a57bba38e87</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/485a7eaa-735d-4ce9-882a-1a57bba38e87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14469&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-9268/2025</t>
+  </si>
+  <si>
+    <t>Željko Štrok 53190752723</t>
+  </si>
+  <si>
+    <t>16.09.2026. 13:37:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce4f2a4c-5a10-46ef-9a42-c95d39574b0c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce4f2a4c-5a10-46ef-9a42-c95d39574b0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9268&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>MALO TRASU jednostavno društvo s ograničenom odgovornošću za usluge 12995679203</t>
+  </si>
+  <si>
+    <t>16.09.2026. 13:37:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb393574-7990-404f-a605-ffac5439bbf5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb393574-7990-404f-a605-ffac5439bbf5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-12261/2024</t>
+  </si>
+  <si>
+    <t>Ana Čičak Burazin 32609042799</t>
+  </si>
+  <si>
+    <t>16.09.2026. 13:06:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b164d084-86f2-4dc4-ba21-ff4c511bbf44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b164d084-86f2-4dc4-ba21-ff4c511bbf44/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12261&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-9856/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 21.10.2026.</t>
+  </si>
+  <si>
+    <t>Matea Čondra 29715420106</t>
+  </si>
+  <si>
+    <t>16.09.2026. 13:04:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05f3840e-9d2e-46f7-9c2d-c1e33164ae97</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 21.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05f3840e-9d2e-46f7-9c2d-c1e33164ae97/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9856&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6690/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 05.10.2026.</t>
+  </si>
+  <si>
+    <t>Marko Čulić 59117724088</t>
+  </si>
+  <si>
+    <t>16.09.2026. 13:01:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8f306bb-1b2a-4408-bc58-e97cbe163e9e</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 05.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8f306bb-1b2a-4408-bc58-e97cbe163e9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6690&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11529/2024</t>
+  </si>
+  <si>
+    <t>Odluka VPS RH</t>
+  </si>
+  <si>
+    <t>Zoran Mikulandra 30020661218</t>
+  </si>
+  <si>
+    <t>16.09.2026. 12:07:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8e1f1a6-b0ee-490f-8636-248ccbd14495</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8e1f1a6-b0ee-490f-8636-248ccbd14495/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11529&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-10175/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 28.10.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Puljić 15681258237</t>
+  </si>
+  <si>
+    <t>16.09.2026. 10:43:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca1935f4-569d-4b6d-a1ae-61fc7419e8c9</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 28.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca1935f4-569d-4b6d-a1ae-61fc7419e8c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10175&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10106/2026</t>
+  </si>
+  <si>
+    <t>Tanja Đapić Poparić 21931105098</t>
+  </si>
+  <si>
+    <t>16.09.2026. 10:41:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58176108-b7ec-491d-8e97-d0f0d46260fa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58176108-b7ec-491d-8e97-d0f0d46260fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10106&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11801/2025</t>
+  </si>
+  <si>
+    <t>Odluka od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>Besime Letaj 60255215209</t>
+  </si>
+  <si>
+    <t>16.09.2026. 09:24:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3fbe806f-14ae-412c-965b-a5f814ea558e</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog.pdf O1528O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3fbe806f-14ae-412c-965b-a5f814ea558e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11801&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-844/2026</t>
+  </si>
+  <si>
+    <t>Jakša Jukić 79799561213</t>
+  </si>
+  <si>
+    <t>16.09.2026. 09:22:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d7aead8-54a6-4e6b-a34a-bf552f9f524d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d7aead8-54a6-4e6b-a34a-bf552f9f524d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=844&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-12135/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 01.10.2026.</t>
+  </si>
+  <si>
+    <t>Maja Kovačić 80643496142</t>
+  </si>
+  <si>
+    <t>16.09.2026. 09:20:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a693b35d-a495-4407-af66-6596dade3f86</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 01.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a693b35d-a495-4407-af66-6596dade3f86/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12135&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-11680/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 21.04.2026.</t>
+  </si>
+  <si>
+    <t>Bruno Čobanov 26266018922</t>
+  </si>
+  <si>
+    <t>16.09.2026. 09:14:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd0abb78-48b6-4f10-b7b0-f6929271d582</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd0abb78-48b6-4f10-b7b0-f6929271d582/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11680&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-1604/2025</t>
+  </si>
+  <si>
+    <t>Ivica Uvodić 83148222782</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:44:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd80a092-a96c-430d-8e06-02f050d7885e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd80a092-a96c-430d-8e06-02f050d7885e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1604&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Prz-235/2025</t>
+  </si>
+  <si>
+    <t>Odluka VPS -a RH  od 13.05.2026.</t>
+  </si>
+  <si>
+    <t>Edvard Sušac 85791430413</t>
+  </si>
+  <si>
+    <t>16.09.2026. 07:53:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d29b2a9a-f8de-4983-9e28-dbb7171b9b79</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d29b2a9a-f8de-4983-9e28-dbb7171b9b79/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp Prz&amp;predmet=235&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3181/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>Filip Rogošić 56133584677</t>
+  </si>
+  <si>
+    <t>16.09.2026. 07:33:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dff650b7-19a1-4665-983a-7f8749213edf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dff650b7-19a1-4665-983a-7f8749213edf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3181&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5812/2023</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 28.09.2026.</t>
+  </si>
+  <si>
+    <t>Balázs Kulcsár 21613950180</t>
+  </si>
+  <si>
+    <t>16.09.2026. 07:28:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/353da7b7-781a-4c02-8f65-bd89ae694413</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 28.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/353da7b7-781a-4c02-8f65-bd89ae694413/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5812&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Vital Group društvo s ograničenom odgovornošću za trgovinu i usluge 45575918003</t>
+  </si>
+  <si>
+    <t>16.09.2026. 07:28:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0750ab8d-2a66-463b-8ba5-e3ba80f8687b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0750ab8d-2a66-463b-8ba5-e3ba80f8687b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-4337/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 02.06.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Lovrić 76388418401</t>
+  </si>
+  <si>
+    <t>16.09.2026. 07:28:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/157f35ed-3b33-4bfc-8c50-2aacf0d144fb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/157f35ed-3b33-4bfc-8c50-2aacf0d144fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4337&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1357/2024</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivana Košević 07031372182</t>
+  </si>
+  <si>
+    <t>15.09.2026. 14:47:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47ae2f51-b403-46c0-b9a8-3f5051b6b5b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47ae2f51-b403-46c0-b9a8-3f5051b6b5b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1357&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-9848/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Talaja 56916892379</t>
+  </si>
+  <si>
+    <t>15.09.2026. 14:17:35</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c71dfa21-fa4a-4c20-ba78-7469e60740dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c71dfa21-fa4a-4c20-ba78-7469e60740dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9848&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8445/2026</t>
+  </si>
+  <si>
+    <t>Ante Bartulović 66261699411</t>
+  </si>
+  <si>
+    <t>15.09.2026. 13:40:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c52dd2a6-48b3-4893-8ff6-37ffeaae4368</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c52dd2a6-48b3-4893-8ff6-37ffeaae4368/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8445&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8752/2026</t>
+  </si>
+  <si>
+    <t>Miće Sabljić 25972707085</t>
+  </si>
+  <si>
+    <t>15.09.2026. 13:39:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abebed9b-f876-4b81-b8f8-208347da8143</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abebed9b-f876-4b81-b8f8-208347da8143/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8752&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-12673/2022</t>
+  </si>
+  <si>
+    <t>Olga Jerković</t>
+  </si>
+  <si>
+    <t>15.09.2026. 13:30:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6ee3a13-c559-4568-88ba-d29cdf1426a5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6ee3a13-c559-4568-88ba-d29cdf1426a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12673&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-4922/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 07.05.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Čupić 41983991281</t>
+  </si>
+  <si>
+    <t>15.09.2026. 13:29:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d663950-b849-41c5-a949-0871b77f7df2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d663950-b849-41c5-a949-0871b77f7df2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4922&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5875/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.06.2026.</t>
+  </si>
+  <si>
+    <t>Branimir Kovač 95423055385</t>
+  </si>
+  <si>
+    <t>15.09.2026. 13:09:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d8dc677-32fc-44b9-81c1-8deb180a79c1</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.docx O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d8dc677-32fc-44b9-81c1-8deb180a79c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5875&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Pp-7674/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 11.08.2026.</t>
+  </si>
+  <si>
+    <t>Željko Kerum-Hrvatska građanska stranka 28046181108</t>
+  </si>
+  <si>
+    <t>15.09.2026. 12:14:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7abfebd-e660-4776-9af6-466b9200fd6e</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7abfebd-e660-4776-9af6-466b9200fd6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7674&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-13033/2025</t>
+  </si>
+  <si>
+    <t>Domagoj Frankić 09428563124</t>
+  </si>
+  <si>
+    <t>15.09.2026. 12:12:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/886af11e-6dbd-45da-b6cc-c3fb5a03d40b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/886af11e-6dbd-45da-b6cc-c3fb5a03d40b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13033&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-17354/2025</t>
+  </si>
+  <si>
+    <t>4.x otpravak presude od 14.04.2026. putem e-oglasne
+ploče 15.9.2026. zadnji dan objave 23.09.2026.</t>
+  </si>
+  <si>
+    <t>Dino Lizatović 58821686336</t>
+  </si>
+  <si>
+    <t>15.09.2026. 11:57:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f828922-a935-44bc-9dc8-10faee336b24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f828922-a935-44bc-9dc8-10faee336b24/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=17354&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-17841/2025</t>
+  </si>
+  <si>
+    <t>4.x otpravak presude od 15.04.2026. putem e-oglasne
+ploče 15.9.2026. zadnji dan objave 23.09.2026.</t>
+  </si>
+  <si>
+    <t>Rino Tomasović 26064638905</t>
+  </si>
+  <si>
+    <t>15.09.2026. 11:53:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f15548ab-00b0-4410-bb1e-1c3bcc330435</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f15548ab-00b0-4410-bb1e-1c3bcc330435/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=17841&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4387/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 14.10.2026.</t>
+  </si>
+  <si>
+    <t>Josip Omerović 08454032759</t>
+  </si>
+  <si>
+    <t>15.09.2026. 11:38:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d85585c4-22e4-466d-8b10-9b7dd6d51a10</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 14.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d85585c4-22e4-466d-8b10-9b7dd6d51a10/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4387&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-15193/2023</t>
+  </si>
+  <si>
+    <t>JETI TOUR d.o.o. za građenje 79118529184</t>
+  </si>
+  <si>
+    <t>15.09.2026. 10:51:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23f50e4e-adf4-4dab-90e5-b0d781d11c37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23f50e4e-adf4-4dab-90e5-b0d781d11c37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15193&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-4646/2026</t>
+  </si>
+  <si>
+    <t>Bernard Jukić 50498230693</t>
+  </si>
+  <si>
+    <t>15.09.2026. 10:50:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec9afe58-3afd-4ece-86fb-96842e36bbde</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec9afe58-3afd-4ece-86fb-96842e36bbde/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4646&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9427/2025</t>
+  </si>
+  <si>
+    <t>3x otpravak presude od 01.06.2026. putem e-oglasne
+ploče suda 15.9.2026. posljednji dan objave 23.09.2026.</t>
+  </si>
+  <si>
+    <t>Nail Velić 89444218201</t>
+  </si>
+  <si>
+    <t>15.09.2026. 10:42:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02554fc6-5c8c-4371-b8c2-8b974cf670ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02554fc6-5c8c-4371-b8c2-8b974cf670ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9427&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Prz-272/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.07.2026.</t>
+  </si>
+  <si>
+    <t>Raul Dragičević 48154700695</t>
+  </si>
+  <si>
+    <t>15.09.2026. 10:13:11</t>
+  </si>
+  <si>
+    <t>22.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88d0cc42-f678-433b-8c87-1dbf3068db38</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88d0cc42-f678-433b-8c87-1dbf3068db38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp Prz&amp;predmet=272&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5383/2023</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 24.09.2026.</t>
+  </si>
+  <si>
+    <t>INA MALOPRODAJNI SERVISI d.o.o. za usluge 88722350183</t>
+  </si>
+  <si>
+    <t>15.09.2026. 08:08:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad8069d2-25e0-4ff3-8dc1-0eac2cf01cb4</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 24.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad8069d2-25e0-4ff3-8dc1-0eac2cf01cb4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5383&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Borko Buturac 15990466000</t>
+  </si>
+  <si>
+    <t>15.09.2026. 08:08:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eba7e96b-e69d-4b7c-8b07-2629b5bc928a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eba7e96b-e69d-4b7c-8b07-2629b5bc928a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-3057/2024</t>
+  </si>
+  <si>
+    <t>Odluka od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Antonio Pržina 01322945412</t>
+  </si>
+  <si>
+    <t>14.09.2026. 14:20:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf0d7d21-ccf0-4bd7-9695-72c7ee9ddfe2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf0d7d21-ccf0-4bd7-9695-72c7ee9ddfe2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3057&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-5837/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>HEALTHY HAIR j.d.o.o. za usluge 92339720004</t>
+  </si>
+  <si>
+    <t>14.09.2026. 14:15:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d02461f-aaba-4752-875d-af16d4321ad3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d02461f-aaba-4752-875d-af16d4321ad3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5837&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-5105/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 08.07.2026.</t>
+  </si>
+  <si>
+    <t>Denis Dujmović 54980250298</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:57:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4eedad05-2198-4e9d-86c2-9ec42961ec44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4eedad05-2198-4e9d-86c2-9ec42961ec44/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5105&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-9760/2025</t>
+  </si>
+  <si>
+    <t>Dino Buzov 55517390334</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:55:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65ef72d7-ed93-4209-b66a-55c79d0c7c93</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65ef72d7-ed93-4209-b66a-55c79d0c7c93/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9760&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-13691/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 19.06.2026.</t>
+  </si>
+  <si>
+    <t>Hrvoje Reljić 00090665679</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:53:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18f0af70-6522-44d5-938e-f72aff8b5175</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18f0af70-6522-44d5-938e-f72aff8b5175/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13691&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4754/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 04.11.2026.</t>
+  </si>
+  <si>
+    <t>Blaženko Đirlić 27582193575</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:52:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d6a4a26-3f9e-460a-9a67-8815fba15b90</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 04.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d6a4a26-3f9e-460a-9a67-8815fba15b90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4754&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-16058/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 25.06.2026.</t>
+  </si>
+  <si>
+    <t>Miroslav Barišić 05979688673</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:51:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/759fce36-a45d-4736-a673-ce668835dede</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/759fce36-a45d-4736-a673-ce668835dede/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16058&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11434/2026</t>
+  </si>
+  <si>
+    <t>Ivana Šestan 14614267813</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:51:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05b8ec30-75c5-4002-984d-e8f218a17b21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05b8ec30-75c5-4002-984d-e8f218a17b21/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11434&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8010/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivanka Šupić 95841330364</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:46:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4462d42b-3c94-4b52-baf0-d806c25c954c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4462d42b-3c94-4b52-baf0-d806c25c954c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8010&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8626/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Venceslav Kovačević 56984135405</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:45:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc3d0595-03b4-4a35-b669-de4490487064</t>
+  </si>
+  <si>
+    <t>Presuda - odbijajuća.pdf O77O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc3d0595-03b4-4a35-b669-de4490487064/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8626&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-921/2026</t>
+  </si>
+  <si>
+    <t>Davor Generalić 17216682545</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:44:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76a0db66-9e06-40eb-81ea-b8ad6e186d2b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76a0db66-9e06-40eb-81ea-b8ad6e186d2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=921&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-13051/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 01.09.2026.</t>
+  </si>
+  <si>
+    <t>Aleksandar Lashkoski 82051337111</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:43:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11cc2422-8a4b-4d91-acc2-89a9908865b4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11cc2422-8a4b-4d91-acc2-89a9908865b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13051&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-13901/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Biuk 91298965136</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:41:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44846231-8e03-4b81-83e4-e60609d9c232</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44846231-8e03-4b81-83e4-e60609d9c232/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13901&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-12562/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 26.08.2026.</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:38:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a46e4d0-adf5-4a36-a337-2bf1483178a7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a46e4d0-adf5-4a36-a337-2bf1483178a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12562&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-15041/2023</t>
   </si>
   <si>
     <t>Presuda od 17.04.2026.</t>
   </si>
   <si>
-    <t>Dražen Marković 39931639406</t>
-[...281 lines deleted...]
-    <t>Pp-595/2026</t>
+    <t>Natko Mladinić 28275455260</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:13:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb096b48-b819-4bbb-a2db-22fef3f7287c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb096b48-b819-4bbb-a2db-22fef3f7287c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15041&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp Prz-578/2025</t>
+  </si>
+  <si>
+    <t>Odluka VPS -a RH od 26.02.2026.</t>
+  </si>
+  <si>
+    <t>Vatroslav Visković 88326654142</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:58:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c8656ae-b826-4615-8d74-ec7eabd1b96a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c8656ae-b826-4615-8d74-ec7eabd1b96a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp Prz&amp;predmet=578&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7696/2026</t>
+  </si>
+  <si>
+    <t>Dražen Gyorek 84802331243</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:49:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b750e0a-0387-45e2-8afe-41dbdc1399a6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b750e0a-0387-45e2-8afe-41dbdc1399a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7696&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7289/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 29.09.2026.</t>
+  </si>
+  <si>
+    <t>Nikola Ćurčić 57813425332</t>
+  </si>
+  <si>
+    <t>14.09.2026. 10:35:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18a018b5-b1cb-4e62-a670-f7c193a044a1</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 29.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18a018b5-b1cb-4e62-a670-f7c193a044a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7289&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-11685/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 24.11.2026.</t>
+  </si>
+  <si>
+    <t>Filip Kavran 06811004110</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:52:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aee4f2f0-4621-467e-8f73-e8caf4e80e18</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 24.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aee4f2f0-4621-467e-8f73-e8caf4e80e18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11685&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-5398/2023</t>
+  </si>
+  <si>
+    <t>Ljubomir Jurin 34756869575</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:46:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a39ec99b-2d58-4827-8b68-5fcc1bc9c6dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a39ec99b-2d58-4827-8b68-5fcc1bc9c6dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5398&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-7986/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Jakov Kovač 12140826155</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:45:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcc9a04c-c2ed-4657-bce3-4a89042b4843</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcc9a04c-c2ed-4657-bce3-4a89042b4843/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7986&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-15293/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 29.07.2026.</t>
+  </si>
+  <si>
+    <t>Silvio Knežević 40088631173</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:44:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e1baa57-cb94-4777-a5cc-23d340659b45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e1baa57-cb94-4777-a5cc-23d340659b45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15293&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-1161/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 23.06.2026.</t>
+  </si>
+  <si>
+    <t>Francesco Maurizi 36947972172</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:43:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2eac760-da9d-4b7d-9667-58ba850559be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2eac760-da9d-4b7d-9667-58ba850559be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1161&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10270/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.07.2026.</t>
+  </si>
+  <si>
+    <t>Damir Čulić 33283219311</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:42:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71d6bb33-fa7b-4985-8c2d-bc869b800c91</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71d6bb33-fa7b-4985-8c2d-bc869b800c91/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10270&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-14192/2023</t>
+  </si>
+  <si>
+    <t>Odluka VPS-a RH od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>Damir Ivančić 97242818441</t>
+  </si>
+  <si>
+    <t>14.09.2026. 07:50:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41c31ace-d6cd-4f42-b91e-3a0c45cc109f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41c31ace-d6cd-4f42-b91e-3a0c45cc109f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14192&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-4433/2026</t>
+  </si>
+  <si>
+    <t>Dijana Lipotić 58470251195</t>
+  </si>
+  <si>
+    <t>11.09.2026. 16:24:26</t>
+  </si>
+  <si>
+    <t>21.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/647cda46-3644-488a-b3a9-907beb010788</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/647cda46-3644-488a-b3a9-907beb010788/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4433&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4317/2024</t>
+  </si>
+  <si>
+    <t>Džemail Hodžić 80120058248</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:44:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daa52611-035d-44af-9c6f-2bdfa3a6d243</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daa52611-035d-44af-9c6f-2bdfa3a6d243/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4317&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-10291/2026</t>
+  </si>
+  <si>
+    <t>Marko Torić 29008346433</t>
+  </si>
+  <si>
+    <t>11.09.2026. 13:27:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c12999e2-6d63-4141-899b-696593e71979</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c12999e2-6d63-4141-899b-696593e71979/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10291&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9653/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>Sandro Barada 01435098708</t>
+  </si>
+  <si>
+    <t>11.09.2026. 12:54:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a67c1e04-99c5-46ab-92ff-2f30237848c1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a67c1e04-99c5-46ab-92ff-2f30237848c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9653&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10991/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>David Kadijević 52890993297</t>
+  </si>
+  <si>
+    <t>11.09.2026. 12:43:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49730427-4e3e-4e16-8150-5107fda50939</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49730427-4e3e-4e16-8150-5107fda50939/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10991&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>11.09.2026. 12:42:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6851054e-ea20-46c9-b4d2-d5e1ced7cc4b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6851054e-ea20-46c9-b4d2-d5e1ced7cc4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-14038/2024</t>
+  </si>
+  <si>
+    <t>Nikolina Pitner 12025441742</t>
+  </si>
+  <si>
+    <t>11.09.2026. 12:36:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/630d1d46-fbe7-4ac7-9d8a-4aaaa79d1a89</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/630d1d46-fbe7-4ac7-9d8a-4aaaa79d1a89/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14038&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-16857/2024</t>
   </si>
   <si>
     <t>Presuda od 17.06.2026.</t>
   </si>
   <si>
-    <t>Edi Vudrag 47051310634</t>
-[...889 lines deleted...]
-    <t>Presuda od 22.05.2026.
+    <t>Luka Vrcan 97498326559</t>
+  </si>
+  <si>
+    <t>11.09.2026. 12:34:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42d9c186-04a5-4b05-b072-6aff08a49c07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42d9c186-04a5-4b05-b072-6aff08a49c07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16857&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-8397/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>Petar Petković 40366332712</t>
+  </si>
+  <si>
+    <t>11.09.2026. 12:32:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb039976-54cb-4fc1-bf4a-be5dc478e358</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb039976-54cb-4fc1-bf4a-be5dc478e358/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8397&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-9534/2026</t>
+  </si>
+  <si>
+    <t>Mirko Giljanović 86985196657</t>
+  </si>
+  <si>
+    <t>11.09.2026. 09:05:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edcba219-1d7f-4202-bc21-2437b8f964eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edcba219-1d7f-4202-bc21-2437b8f964eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9534&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10994/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 30.09.2026.</t>
+  </si>
+  <si>
+    <t>Šemsudin Bašić 22463572385</t>
+  </si>
+  <si>
+    <t>11.09.2026. 08:30:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6258bb1c-8ae1-4c01-85f1-89b27ba21133</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 30.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6258bb1c-8ae1-4c01-85f1-89b27ba21133/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10994&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-12481/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Josip Matošević 37949569521</t>
+  </si>
+  <si>
+    <t>11.09.2026. 08:07:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdab1869-d8af-40ca-b442-046413f02a41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdab1869-d8af-40ca-b442-046413f02a41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12481&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-15082/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>Andrea Miše Barić 10531437518</t>
+  </si>
+  <si>
+    <t>11.09.2026. 08:04:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c80e5e70-b1af-4650-97de-58d98455b723</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c80e5e70-b1af-4650-97de-58d98455b723/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15082&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3473/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 30.06.2026.
 i uplatnice</t>
   </si>
   <si>
-    <t>Predrag Bilić 25017934919</t>
-[...77 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=17428&amp;godina=2025</t>
+    <t>Mirela Rak 83294607732</t>
+  </si>
+  <si>
+    <t>11.09.2026. 08:03:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/265eb707-8f44-4e91-bc40-c2c086ba4551</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/265eb707-8f44-4e91-bc40-c2c086ba4551/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3473&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11044/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>Josip Šoda 45424410879</t>
+  </si>
+  <si>
+    <t>11.09.2026. 07:58:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4089bac-ab23-46f3-b7cb-479a3d8d9e25</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačaj.pdf O217O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4089bac-ab23-46f3-b7cb-479a3d8d9e25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11044&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8420/2026</t>
+  </si>
+  <si>
+    <t>Danijela Alavanja 80388762116</t>
+  </si>
+  <si>
+    <t>11.09.2026. 07:56:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e9d25c1-053f-4882-9bfb-a35069b57977</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e9d25c1-053f-4882-9bfb-a35069b57977/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8420&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7264/2022</t>
+  </si>
+  <si>
+    <t>londi promet jednostavno društvo s ograničenom odgovornošću za prijevoz putnika u unutarnjem cestovnom prometu 96276987324</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:07:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e345b59c-6b6a-40af-ac9c-0e1e70818872</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e345b59c-6b6a-40af-ac9c-0e1e70818872/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7264&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-4389/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 24.06.2026.</t>
+  </si>
+  <si>
+    <t>Ivis Di Anzulović Jelavić 03981854495</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:54:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b530fa1b-ece7-4c3d-9b90-69fcbcaa64ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b530fa1b-ece7-4c3d-9b90-69fcbcaa64ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4389&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4485/2026</t>
+  </si>
+  <si>
+    <t>Jasminko Mejremić 22087468763</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:50:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3de28091-1273-40e8-9812-32c3282bc1ff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3de28091-1273-40e8-9812-32c3282bc1ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4485&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N66"/>
+  <dimension ref="A1:N102"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1604,2451 +2323,3819 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="K4" t="s">
         <v>38</v>
       </c>
       <c r="L4" t="s">
         <v>39</v>
       </c>
       <c r="M4" t="s">
         <v>40</v>
       </c>
       <c r="N4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>44</v>
       </c>
       <c r="I5" t="s">
         <v>45</v>
       </c>
       <c r="J5" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="K5" t="s">
         <v>46</v>
       </c>
       <c r="L5" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="M5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J6" t="s">
         <v>20</v>
       </c>
       <c r="K6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L6" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="M6" t="s">
         <v>55</v>
       </c>
       <c r="N6" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>57</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>58</v>
+      </c>
+      <c r="I7" t="s">
         <v>59</v>
       </c>
-      <c r="I7" t="s">
+      <c r="J7" t="s">
+        <v>29</v>
+      </c>
+      <c r="K7" t="s">
         <v>60</v>
       </c>
-      <c r="J7" t="s">
-[...2 lines deleted...]
-      <c r="K7" t="s">
+      <c r="L7" t="s">
+        <v>31</v>
+      </c>
+      <c r="M7" t="s">
         <v>61</v>
       </c>
-      <c r="L7" t="s">
-[...2 lines deleted...]
-      <c r="M7" t="s">
+      <c r="N7" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D8" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>65</v>
+      </c>
+      <c r="I8" t="s">
         <v>66</v>
       </c>
-      <c r="I8" t="s">
+      <c r="J8" t="s">
+        <v>29</v>
+      </c>
+      <c r="K8" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
       <c r="L8" t="s">
         <v>22</v>
       </c>
       <c r="M8" t="s">
+        <v>68</v>
+      </c>
+      <c r="N8" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
+        <v>70</v>
+      </c>
+      <c r="D9" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
+        <v>72</v>
+      </c>
+      <c r="I9" t="s">
         <v>73</v>
       </c>
-      <c r="I9" t="s">
+      <c r="J9" t="s">
+        <v>29</v>
+      </c>
+      <c r="K9" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L9" t="s">
         <v>22</v>
       </c>
       <c r="M9" t="s">
+        <v>75</v>
+      </c>
+      <c r="N9" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
+        <v>77</v>
+      </c>
+      <c r="D10" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
+        <v>79</v>
+      </c>
+      <c r="I10" t="s">
         <v>80</v>
       </c>
-      <c r="I10" t="s">
+      <c r="J10" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="K10" t="s">
         <v>82</v>
       </c>
       <c r="L10" t="s">
         <v>22</v>
       </c>
       <c r="M10" t="s">
         <v>83</v>
       </c>
       <c r="N10" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="D11" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="I11" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="J11" t="s">
         <v>20</v>
       </c>
       <c r="K11" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L11" t="s">
-        <v>22</v>
+        <v>90</v>
       </c>
       <c r="M11" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="N11" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="D12" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="I12" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="J12" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K12" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="L12" t="s">
         <v>22</v>
       </c>
       <c r="M12" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="N12" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D13" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="I13" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="J13" t="s">
-        <v>20</v>
+        <v>81</v>
       </c>
       <c r="K13" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="L13" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="M13" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="N13" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="D14" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="I14" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="J14" t="s">
-        <v>20</v>
+        <v>81</v>
       </c>
       <c r="K14" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="L14" t="s">
-        <v>22</v>
+        <v>113</v>
       </c>
       <c r="M14" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="N14" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="D15" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="I15" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="J15" t="s">
-        <v>20</v>
+        <v>120</v>
       </c>
       <c r="K15" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="L15" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="M15" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="N15" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="D16" t="s">
-        <v>72</v>
+        <v>125</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="I16" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="J16" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K16" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="L16" t="s">
-        <v>121</v>
+        <v>22</v>
       </c>
       <c r="M16" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="N16" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>132</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="I17" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="J17" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K17" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="L17" t="s">
         <v>22</v>
       </c>
       <c r="M17" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="N17" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="D18" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="I18" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="J18" t="s">
-        <v>20</v>
+        <v>81</v>
       </c>
       <c r="K18" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="L18" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M18" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="N18" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="D19" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="I19" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="J19" t="s">
-        <v>20</v>
+        <v>81</v>
       </c>
       <c r="K19" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="L19" t="s">
         <v>22</v>
       </c>
       <c r="M19" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="N19" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="D20" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="I20" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="J20" t="s">
-        <v>148</v>
+        <v>81</v>
       </c>
       <c r="K20" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="L20" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="M20" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="N20" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="D21" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="I21" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="J21" t="s">
-        <v>148</v>
+        <v>81</v>
       </c>
       <c r="K21" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="L21" t="s">
         <v>22</v>
       </c>
       <c r="M21" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="N21" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="D22" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="I22" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="J22" t="s">
-        <v>148</v>
+        <v>120</v>
       </c>
       <c r="K22" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="L22" t="s">
-        <v>165</v>
+        <v>90</v>
       </c>
       <c r="M22" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="N22" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="D23" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="I23" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="J23" t="s">
-        <v>148</v>
+        <v>120</v>
       </c>
       <c r="K23" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="L23" t="s">
-        <v>22</v>
+        <v>113</v>
       </c>
       <c r="M23" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="N23" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D24" t="s">
-        <v>176</v>
+        <v>109</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="I24" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="J24" t="s">
-        <v>148</v>
+        <v>120</v>
       </c>
       <c r="K24" t="s">
+        <v>182</v>
+      </c>
+      <c r="L24" t="s">
+        <v>113</v>
+      </c>
+      <c r="M24" t="s">
+        <v>183</v>
+      </c>
+      <c r="N24" t="s">
         <v>179</v>
-      </c>
-[...7 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D25" t="s">
-        <v>183</v>
+        <v>109</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I25" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="J25" t="s">
-        <v>148</v>
+        <v>120</v>
       </c>
       <c r="K25" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="L25" t="s">
-        <v>22</v>
+        <v>113</v>
       </c>
       <c r="M25" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="N25" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D26" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="I26" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="J26" t="s">
-        <v>148</v>
+        <v>120</v>
       </c>
       <c r="K26" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="L26" t="s">
-        <v>54</v>
+        <v>195</v>
       </c>
       <c r="M26" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="N26" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D27" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="I27" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="J27" t="s">
-        <v>200</v>
+        <v>120</v>
       </c>
       <c r="K27" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="L27" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="M27" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="N27" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D28" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="I28" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="J28" t="s">
-        <v>200</v>
+        <v>120</v>
       </c>
       <c r="K28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="L28" t="s">
-        <v>210</v>
+        <v>90</v>
       </c>
       <c r="M28" t="s">
         <v>211</v>
       </c>
       <c r="N28" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>213</v>
       </c>
       <c r="D29" t="s">
         <v>214</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
         <v>215</v>
       </c>
       <c r="I29" t="s">
         <v>216</v>
       </c>
       <c r="J29" t="s">
-        <v>200</v>
+        <v>120</v>
       </c>
       <c r="K29" t="s">
         <v>217</v>
       </c>
       <c r="L29" t="s">
-        <v>22</v>
+        <v>218</v>
       </c>
       <c r="M29" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="N29" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D30" t="s">
-        <v>221</v>
+        <v>191</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
         <v>222</v>
       </c>
       <c r="I30" t="s">
         <v>223</v>
       </c>
       <c r="J30" t="s">
-        <v>200</v>
+        <v>120</v>
       </c>
       <c r="K30" t="s">
         <v>224</v>
       </c>
       <c r="L30" t="s">
+        <v>195</v>
+      </c>
+      <c r="M30" t="s">
         <v>225</v>
       </c>
-      <c r="M30" t="s">
+      <c r="N30" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
+        <v>227</v>
+      </c>
+      <c r="D31" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
+        <v>229</v>
+      </c>
+      <c r="I31" t="s">
         <v>230</v>
       </c>
-      <c r="I31" t="s">
+      <c r="J31" t="s">
+        <v>120</v>
+      </c>
+      <c r="K31" t="s">
         <v>231</v>
       </c>
-      <c r="J31" t="s">
-[...2 lines deleted...]
-      <c r="K31" t="s">
+      <c r="L31" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="M31" t="s">
         <v>233</v>
       </c>
       <c r="N31" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
         <v>235</v>
       </c>
       <c r="D32" t="s">
-        <v>236</v>
+        <v>153</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
+        <v>236</v>
+      </c>
+      <c r="I32" t="s">
         <v>237</v>
       </c>
-      <c r="I32" t="s">
+      <c r="J32" t="s">
+        <v>120</v>
+      </c>
+      <c r="K32" t="s">
         <v>238</v>
       </c>
-      <c r="J32" t="s">
+      <c r="L32" t="s">
+        <v>157</v>
+      </c>
+      <c r="M32" t="s">
         <v>239</v>
       </c>
-      <c r="K32" t="s">
+      <c r="N32" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="D33" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
+        <v>243</v>
+      </c>
+      <c r="I33" t="s">
+        <v>244</v>
+      </c>
+      <c r="J33" t="s">
+        <v>120</v>
+      </c>
+      <c r="K33" t="s">
+        <v>245</v>
+      </c>
+      <c r="L33" t="s">
         <v>246</v>
       </c>
-      <c r="I33" t="s">
+      <c r="M33" t="s">
         <v>247</v>
       </c>
-      <c r="J33" t="s">
-[...2 lines deleted...]
-      <c r="K33" t="s">
+      <c r="N33" t="s">
         <v>248</v>
-      </c>
-[...7 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="D34" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
+        <v>251</v>
+      </c>
+      <c r="I34" t="s">
+        <v>252</v>
+      </c>
+      <c r="J34" t="s">
+        <v>120</v>
+      </c>
+      <c r="K34" t="s">
         <v>253</v>
       </c>
-      <c r="I34" t="s">
+      <c r="L34" t="s">
+        <v>22</v>
+      </c>
+      <c r="M34" t="s">
         <v>254</v>
       </c>
-      <c r="J34" t="s">
-[...2 lines deleted...]
-      <c r="K34" t="s">
+      <c r="N34" t="s">
         <v>255</v>
-      </c>
-[...7 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="D35" t="s">
-        <v>260</v>
+        <v>35</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
+        <v>257</v>
+      </c>
+      <c r="I35" t="s">
+        <v>258</v>
+      </c>
+      <c r="J35" t="s">
+        <v>120</v>
+      </c>
+      <c r="K35" t="s">
+        <v>259</v>
+      </c>
+      <c r="L35" t="s">
+        <v>39</v>
+      </c>
+      <c r="M35" t="s">
+        <v>260</v>
+      </c>
+      <c r="N35" t="s">
         <v>261</v>
-      </c>
-[...16 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="D36" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
+        <v>264</v>
+      </c>
+      <c r="I36" t="s">
+        <v>265</v>
+      </c>
+      <c r="J36" t="s">
+        <v>120</v>
+      </c>
+      <c r="K36" t="s">
+        <v>266</v>
+      </c>
+      <c r="L36" t="s">
+        <v>90</v>
+      </c>
+      <c r="M36" t="s">
+        <v>267</v>
+      </c>
+      <c r="N36" t="s">
         <v>268</v>
-      </c>
-[...16 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="D37" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
+        <v>271</v>
+      </c>
+      <c r="I37" t="s">
+        <v>272</v>
+      </c>
+      <c r="J37" t="s">
+        <v>120</v>
+      </c>
+      <c r="K37" t="s">
+        <v>273</v>
+      </c>
+      <c r="L37" t="s">
+        <v>22</v>
+      </c>
+      <c r="M37" t="s">
+        <v>274</v>
+      </c>
+      <c r="N37" t="s">
         <v>275</v>
-      </c>
-[...16 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="D38" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="I38" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="J38" t="s">
-        <v>239</v>
+        <v>120</v>
       </c>
       <c r="K38" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="L38" t="s">
-        <v>121</v>
+        <v>281</v>
       </c>
       <c r="M38" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="N38" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>289</v>
+        <v>276</v>
       </c>
       <c r="D39" t="s">
-        <v>290</v>
+        <v>277</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="I39" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="J39" t="s">
-        <v>277</v>
+        <v>120</v>
       </c>
       <c r="K39" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="L39" t="s">
-        <v>22</v>
+        <v>281</v>
       </c>
       <c r="M39" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="N39" t="s">
-        <v>295</v>
+        <v>283</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>296</v>
+        <v>288</v>
       </c>
       <c r="D40" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="I40" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="J40" t="s">
-        <v>277</v>
+        <v>120</v>
       </c>
       <c r="K40" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="L40" t="s">
         <v>22</v>
       </c>
       <c r="M40" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="N40" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="D41" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="I41" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="J41" t="s">
-        <v>307</v>
+        <v>120</v>
       </c>
       <c r="K41" t="s">
-        <v>308</v>
+        <v>299</v>
       </c>
       <c r="L41" t="s">
-        <v>22</v>
+        <v>232</v>
       </c>
       <c r="M41" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="N41" t="s">
-        <v>310</v>
+        <v>301</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>311</v>
+        <v>302</v>
       </c>
       <c r="D42" t="s">
-        <v>312</v>
+        <v>303</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>313</v>
+        <v>304</v>
       </c>
       <c r="I42" t="s">
+        <v>305</v>
+      </c>
+      <c r="J42" t="s">
         <v>306</v>
       </c>
-      <c r="J42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K42" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="L42" t="s">
         <v>22</v>
       </c>
       <c r="M42" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="N42" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="D43" t="s">
-        <v>318</v>
+        <v>191</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="I43" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="J43" t="s">
-        <v>277</v>
+        <v>306</v>
       </c>
       <c r="K43" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="L43" t="s">
-        <v>225</v>
+        <v>195</v>
       </c>
       <c r="M43" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
       <c r="N43" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="D44" t="s">
-        <v>325</v>
+        <v>191</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>326</v>
+        <v>317</v>
       </c>
       <c r="I44" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="J44" t="s">
-        <v>277</v>
+        <v>306</v>
       </c>
       <c r="K44" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
       <c r="L44" t="s">
-        <v>241</v>
+        <v>195</v>
       </c>
       <c r="M44" t="s">
-        <v>329</v>
+        <v>320</v>
       </c>
       <c r="N44" t="s">
-        <v>330</v>
+        <v>321</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>331</v>
+        <v>322</v>
       </c>
       <c r="D45" t="s">
-        <v>332</v>
+        <v>64</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>333</v>
+        <v>323</v>
       </c>
       <c r="I45" t="s">
-        <v>334</v>
+        <v>324</v>
       </c>
       <c r="J45" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="K45" t="s">
-        <v>335</v>
+        <v>325</v>
       </c>
       <c r="L45" t="s">
         <v>22</v>
       </c>
       <c r="M45" t="s">
-        <v>336</v>
+        <v>326</v>
       </c>
       <c r="N45" t="s">
-        <v>337</v>
+        <v>327</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="D46" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="I46" t="s">
-        <v>341</v>
+        <v>331</v>
       </c>
       <c r="J46" t="s">
-        <v>277</v>
+        <v>306</v>
       </c>
       <c r="K46" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
       <c r="L46" t="s">
-        <v>256</v>
+        <v>22</v>
       </c>
       <c r="M46" t="s">
-        <v>343</v>
+        <v>333</v>
       </c>
       <c r="N46" t="s">
-        <v>344</v>
+        <v>334</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="D47" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>347</v>
+        <v>337</v>
       </c>
       <c r="I47" t="s">
-        <v>348</v>
+        <v>338</v>
       </c>
       <c r="J47" t="s">
-        <v>277</v>
+        <v>306</v>
       </c>
       <c r="K47" t="s">
-        <v>349</v>
+        <v>339</v>
       </c>
       <c r="L47" t="s">
-        <v>225</v>
+        <v>340</v>
       </c>
       <c r="M47" t="s">
-        <v>350</v>
+        <v>341</v>
       </c>
       <c r="N47" t="s">
-        <v>351</v>
+        <v>342</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="D48" t="s">
-        <v>353</v>
+        <v>344</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>354</v>
+        <v>345</v>
       </c>
       <c r="I48" t="s">
-        <v>355</v>
+        <v>346</v>
       </c>
       <c r="J48" t="s">
-        <v>277</v>
+        <v>306</v>
       </c>
       <c r="K48" t="s">
-        <v>356</v>
+        <v>347</v>
       </c>
       <c r="L48" t="s">
-        <v>241</v>
+        <v>348</v>
       </c>
       <c r="M48" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="N48" t="s">
-        <v>358</v>
+        <v>350</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>359</v>
+        <v>351</v>
       </c>
       <c r="D49" t="s">
-        <v>346</v>
+        <v>51</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>360</v>
+        <v>352</v>
       </c>
       <c r="I49" t="s">
-        <v>361</v>
+        <v>353</v>
       </c>
       <c r="J49" t="s">
-        <v>277</v>
+        <v>306</v>
       </c>
       <c r="K49" t="s">
-        <v>362</v>
+        <v>354</v>
       </c>
       <c r="L49" t="s">
-        <v>241</v>
+        <v>31</v>
       </c>
       <c r="M49" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
       <c r="N49" t="s">
-        <v>364</v>
+        <v>356</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>365</v>
+        <v>357</v>
       </c>
       <c r="D50" t="s">
-        <v>221</v>
+        <v>358</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="I50" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="J50" t="s">
-        <v>277</v>
+        <v>306</v>
       </c>
       <c r="K50" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="L50" t="s">
-        <v>241</v>
+        <v>22</v>
       </c>
       <c r="M50" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="N50" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="D51" t="s">
-        <v>346</v>
+        <v>365</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="I51" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="J51" t="s">
-        <v>277</v>
+        <v>306</v>
       </c>
       <c r="K51" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="L51" t="s">
-        <v>241</v>
+        <v>22</v>
       </c>
       <c r="M51" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="N51" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="D52" t="s">
-        <v>221</v>
+        <v>372</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
+        <v>373</v>
+      </c>
+      <c r="I52" t="s">
+        <v>374</v>
+      </c>
+      <c r="J52" t="s">
+        <v>120</v>
+      </c>
+      <c r="K52" t="s">
+        <v>375</v>
+      </c>
+      <c r="L52" t="s">
+        <v>376</v>
+      </c>
+      <c r="M52" t="s">
+        <v>377</v>
+      </c>
+      <c r="N52" t="s">
         <v>378</v>
-      </c>
-[...16 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="D53" t="s">
-        <v>384</v>
+        <v>146</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="I53" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="J53" t="s">
-        <v>277</v>
+        <v>306</v>
       </c>
       <c r="K53" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="L53" t="s">
-        <v>279</v>
+        <v>31</v>
       </c>
       <c r="M53" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="N53" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="D54" t="s">
-        <v>391</v>
+        <v>51</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="I54" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="J54" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="K54" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="L54" t="s">
-        <v>241</v>
+        <v>31</v>
       </c>
       <c r="M54" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="N54" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
       <c r="D55" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="I55" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="J55" t="s">
-        <v>277</v>
+        <v>306</v>
       </c>
       <c r="K55" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="L55" t="s">
-        <v>402</v>
+        <v>22</v>
       </c>
       <c r="M55" t="s">
-        <v>403</v>
+        <v>396</v>
       </c>
       <c r="N55" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="D56" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="I56" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
       <c r="J56" t="s">
-        <v>277</v>
+        <v>402</v>
       </c>
       <c r="K56" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="L56" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="M56" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="N56" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="D57" t="s">
-        <v>398</v>
+        <v>408</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
+        <v>409</v>
+      </c>
+      <c r="I57" t="s">
+        <v>410</v>
+      </c>
+      <c r="J57" t="s">
+        <v>306</v>
+      </c>
+      <c r="K57" t="s">
+        <v>411</v>
+      </c>
+      <c r="L57" t="s">
+        <v>412</v>
+      </c>
+      <c r="M57" t="s">
+        <v>413</v>
+      </c>
+      <c r="N57" t="s">
         <v>414</v>
-      </c>
-[...16 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>419</v>
+        <v>407</v>
       </c>
       <c r="D58" t="s">
-        <v>398</v>
+        <v>408</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="I58" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="J58" t="s">
-        <v>277</v>
+        <v>306</v>
       </c>
       <c r="K58" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="L58" t="s">
-        <v>402</v>
+        <v>412</v>
       </c>
       <c r="M58" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="N58" t="s">
-        <v>424</v>
+        <v>414</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="D59" t="s">
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="I59" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="J59" t="s">
-        <v>277</v>
+        <v>402</v>
       </c>
       <c r="K59" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="L59" t="s">
-        <v>410</v>
+        <v>90</v>
       </c>
       <c r="M59" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="N59" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="D60" t="s">
-        <v>406</v>
+        <v>427</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
+        <v>428</v>
+      </c>
+      <c r="I60" t="s">
+        <v>429</v>
+      </c>
+      <c r="J60" t="s">
+        <v>402</v>
+      </c>
+      <c r="K60" t="s">
+        <v>430</v>
+      </c>
+      <c r="L60" t="s">
+        <v>47</v>
+      </c>
+      <c r="M60" t="s">
+        <v>431</v>
+      </c>
+      <c r="N60" t="s">
         <v>432</v>
-      </c>
-[...16 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="D61" t="s">
-        <v>398</v>
+        <v>434</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
+        <v>435</v>
+      </c>
+      <c r="I61" t="s">
+        <v>436</v>
+      </c>
+      <c r="J61" t="s">
+        <v>402</v>
+      </c>
+      <c r="K61" t="s">
+        <v>437</v>
+      </c>
+      <c r="L61" t="s">
+        <v>22</v>
+      </c>
+      <c r="M61" t="s">
         <v>438</v>
       </c>
-      <c r="I61" t="s">
+      <c r="N61" t="s">
         <v>439</v>
-      </c>
-[...13 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="D62" t="s">
-        <v>406</v>
+        <v>372</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
+        <v>441</v>
+      </c>
+      <c r="I62" t="s">
+        <v>442</v>
+      </c>
+      <c r="J62" t="s">
+        <v>402</v>
+      </c>
+      <c r="K62" t="s">
+        <v>443</v>
+      </c>
+      <c r="L62" t="s">
+        <v>376</v>
+      </c>
+      <c r="M62" t="s">
         <v>444</v>
       </c>
-      <c r="I62" t="s">
+      <c r="N62" t="s">
         <v>445</v>
-      </c>
-[...13 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="D63" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="I63" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="J63" t="s">
-        <v>277</v>
+        <v>402</v>
       </c>
       <c r="K63" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="L63" t="s">
         <v>22</v>
       </c>
       <c r="M63" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="N63" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="D64" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
+        <v>455</v>
+      </c>
+      <c r="I64" t="s">
+        <v>456</v>
+      </c>
+      <c r="J64" t="s">
+        <v>402</v>
+      </c>
+      <c r="K64" t="s">
+        <v>457</v>
+      </c>
+      <c r="L64" t="s">
         <v>458</v>
       </c>
-      <c r="I64" t="s">
+      <c r="M64" t="s">
         <v>459</v>
       </c>
-      <c r="J64" t="s">
-[...2 lines deleted...]
-      <c r="K64" t="s">
+      <c r="N64" t="s">
         <v>460</v>
-      </c>
-[...7 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="D65" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="I65" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="J65" t="s">
-        <v>277</v>
+        <v>402</v>
       </c>
       <c r="K65" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="L65" t="s">
         <v>22</v>
       </c>
       <c r="M65" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="N65" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="D66" t="s">
-        <v>472</v>
+        <v>35</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
+        <v>469</v>
+      </c>
+      <c r="I66" t="s">
+        <v>470</v>
+      </c>
+      <c r="J66" t="s">
+        <v>402</v>
+      </c>
+      <c r="K66" t="s">
+        <v>471</v>
+      </c>
+      <c r="L66" t="s">
+        <v>39</v>
+      </c>
+      <c r="M66" t="s">
+        <v>472</v>
+      </c>
+      <c r="N66" t="s">
         <v>473</v>
       </c>
-      <c r="I66" t="s">
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>14</v>
+      </c>
+      <c r="B67" t="s">
+        <v>15</v>
+      </c>
+      <c r="C67" t="s">
         <v>474</v>
       </c>
-      <c r="J66" t="s">
-[...2 lines deleted...]
-      <c r="K66" t="s">
+      <c r="D67" t="s">
         <v>475</v>
       </c>
-      <c r="L66" t="s">
+      <c r="E67"/>
+      <c r="F67"/>
+      <c r="G67"/>
+      <c r="H67" t="s">
+        <v>476</v>
+      </c>
+      <c r="I67" t="s">
+        <v>477</v>
+      </c>
+      <c r="J67" t="s">
+        <v>402</v>
+      </c>
+      <c r="K67" t="s">
+        <v>478</v>
+      </c>
+      <c r="L67" t="s">
+        <v>232</v>
+      </c>
+      <c r="M67" t="s">
+        <v>479</v>
+      </c>
+      <c r="N67" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68" t="s">
+        <v>15</v>
+      </c>
+      <c r="C68" t="s">
+        <v>481</v>
+      </c>
+      <c r="D68" t="s">
+        <v>482</v>
+      </c>
+      <c r="E68"/>
+      <c r="F68"/>
+      <c r="G68"/>
+      <c r="H68" t="s">
+        <v>483</v>
+      </c>
+      <c r="I68" t="s">
+        <v>484</v>
+      </c>
+      <c r="J68" t="s">
+        <v>402</v>
+      </c>
+      <c r="K68" t="s">
+        <v>485</v>
+      </c>
+      <c r="L68" t="s">
+        <v>486</v>
+      </c>
+      <c r="M68" t="s">
+        <v>487</v>
+      </c>
+      <c r="N68" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>14</v>
+      </c>
+      <c r="B69" t="s">
+        <v>15</v>
+      </c>
+      <c r="C69" t="s">
+        <v>489</v>
+      </c>
+      <c r="D69" t="s">
+        <v>434</v>
+      </c>
+      <c r="E69"/>
+      <c r="F69"/>
+      <c r="G69"/>
+      <c r="H69" t="s">
+        <v>490</v>
+      </c>
+      <c r="I69" t="s">
+        <v>491</v>
+      </c>
+      <c r="J69" t="s">
+        <v>402</v>
+      </c>
+      <c r="K69" t="s">
+        <v>492</v>
+      </c>
+      <c r="L69" t="s">
         <v>22</v>
       </c>
-      <c r="M66" t="s">
-[...3 lines deleted...]
-        <v>477</v>
+      <c r="M69" t="s">
+        <v>493</v>
+      </c>
+      <c r="N69" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>14</v>
+      </c>
+      <c r="B70" t="s">
+        <v>15</v>
+      </c>
+      <c r="C70" t="s">
+        <v>495</v>
+      </c>
+      <c r="D70" t="s">
+        <v>496</v>
+      </c>
+      <c r="E70"/>
+      <c r="F70"/>
+      <c r="G70"/>
+      <c r="H70" t="s">
+        <v>497</v>
+      </c>
+      <c r="I70" t="s">
+        <v>498</v>
+      </c>
+      <c r="J70" t="s">
+        <v>402</v>
+      </c>
+      <c r="K70" t="s">
+        <v>499</v>
+      </c>
+      <c r="L70" t="s">
+        <v>232</v>
+      </c>
+      <c r="M70" t="s">
+        <v>500</v>
+      </c>
+      <c r="N70" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>14</v>
+      </c>
+      <c r="B71" t="s">
+        <v>15</v>
+      </c>
+      <c r="C71" t="s">
+        <v>502</v>
+      </c>
+      <c r="D71" t="s">
+        <v>503</v>
+      </c>
+      <c r="E71"/>
+      <c r="F71"/>
+      <c r="G71"/>
+      <c r="H71" t="s">
+        <v>504</v>
+      </c>
+      <c r="I71" t="s">
+        <v>505</v>
+      </c>
+      <c r="J71" t="s">
+        <v>402</v>
+      </c>
+      <c r="K71" t="s">
+        <v>506</v>
+      </c>
+      <c r="L71" t="s">
+        <v>22</v>
+      </c>
+      <c r="M71" t="s">
+        <v>507</v>
+      </c>
+      <c r="N71" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>14</v>
+      </c>
+      <c r="B72" t="s">
+        <v>15</v>
+      </c>
+      <c r="C72" t="s">
+        <v>509</v>
+      </c>
+      <c r="D72" t="s">
+        <v>510</v>
+      </c>
+      <c r="E72"/>
+      <c r="F72"/>
+      <c r="G72"/>
+      <c r="H72" t="s">
+        <v>345</v>
+      </c>
+      <c r="I72" t="s">
+        <v>511</v>
+      </c>
+      <c r="J72" t="s">
+        <v>402</v>
+      </c>
+      <c r="K72" t="s">
+        <v>512</v>
+      </c>
+      <c r="L72" t="s">
+        <v>47</v>
+      </c>
+      <c r="M72" t="s">
+        <v>513</v>
+      </c>
+      <c r="N72" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>14</v>
+      </c>
+      <c r="B73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C73" t="s">
+        <v>515</v>
+      </c>
+      <c r="D73" t="s">
+        <v>516</v>
+      </c>
+      <c r="E73"/>
+      <c r="F73"/>
+      <c r="G73"/>
+      <c r="H73" t="s">
+        <v>517</v>
+      </c>
+      <c r="I73" t="s">
+        <v>518</v>
+      </c>
+      <c r="J73" t="s">
+        <v>402</v>
+      </c>
+      <c r="K73" t="s">
+        <v>519</v>
+      </c>
+      <c r="L73" t="s">
+        <v>22</v>
+      </c>
+      <c r="M73" t="s">
+        <v>520</v>
+      </c>
+      <c r="N73" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>14</v>
+      </c>
+      <c r="B74" t="s">
+        <v>15</v>
+      </c>
+      <c r="C74" t="s">
+        <v>522</v>
+      </c>
+      <c r="D74" t="s">
+        <v>523</v>
+      </c>
+      <c r="E74"/>
+      <c r="F74"/>
+      <c r="G74"/>
+      <c r="H74" t="s">
+        <v>524</v>
+      </c>
+      <c r="I74" t="s">
+        <v>525</v>
+      </c>
+      <c r="J74" t="s">
+        <v>402</v>
+      </c>
+      <c r="K74" t="s">
+        <v>526</v>
+      </c>
+      <c r="L74" t="s">
+        <v>90</v>
+      </c>
+      <c r="M74" t="s">
+        <v>527</v>
+      </c>
+      <c r="N74" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>14</v>
+      </c>
+      <c r="B75" t="s">
+        <v>15</v>
+      </c>
+      <c r="C75" t="s">
+        <v>529</v>
+      </c>
+      <c r="D75" t="s">
+        <v>420</v>
+      </c>
+      <c r="E75"/>
+      <c r="F75"/>
+      <c r="G75"/>
+      <c r="H75" t="s">
+        <v>530</v>
+      </c>
+      <c r="I75" t="s">
+        <v>531</v>
+      </c>
+      <c r="J75" t="s">
+        <v>402</v>
+      </c>
+      <c r="K75" t="s">
+        <v>532</v>
+      </c>
+      <c r="L75" t="s">
+        <v>90</v>
+      </c>
+      <c r="M75" t="s">
+        <v>533</v>
+      </c>
+      <c r="N75" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>14</v>
+      </c>
+      <c r="B76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C76" t="s">
+        <v>535</v>
+      </c>
+      <c r="D76" t="s">
+        <v>536</v>
+      </c>
+      <c r="E76"/>
+      <c r="F76"/>
+      <c r="G76"/>
+      <c r="H76" t="s">
+        <v>537</v>
+      </c>
+      <c r="I76" t="s">
+        <v>538</v>
+      </c>
+      <c r="J76" t="s">
+        <v>402</v>
+      </c>
+      <c r="K76" t="s">
+        <v>539</v>
+      </c>
+      <c r="L76" t="s">
+        <v>540</v>
+      </c>
+      <c r="M76" t="s">
+        <v>541</v>
+      </c>
+      <c r="N76" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>14</v>
+      </c>
+      <c r="B77" t="s">
+        <v>15</v>
+      </c>
+      <c r="C77" t="s">
+        <v>543</v>
+      </c>
+      <c r="D77" t="s">
+        <v>544</v>
+      </c>
+      <c r="E77"/>
+      <c r="F77"/>
+      <c r="G77"/>
+      <c r="H77" t="s">
+        <v>545</v>
+      </c>
+      <c r="I77" t="s">
+        <v>546</v>
+      </c>
+      <c r="J77" t="s">
+        <v>402</v>
+      </c>
+      <c r="K77" t="s">
+        <v>547</v>
+      </c>
+      <c r="L77" t="s">
+        <v>548</v>
+      </c>
+      <c r="M77" t="s">
+        <v>549</v>
+      </c>
+      <c r="N77" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>14</v>
+      </c>
+      <c r="B78" t="s">
+        <v>15</v>
+      </c>
+      <c r="C78" t="s">
+        <v>551</v>
+      </c>
+      <c r="D78" t="s">
+        <v>482</v>
+      </c>
+      <c r="E78"/>
+      <c r="F78"/>
+      <c r="G78"/>
+      <c r="H78" t="s">
+        <v>552</v>
+      </c>
+      <c r="I78" t="s">
+        <v>553</v>
+      </c>
+      <c r="J78" t="s">
+        <v>306</v>
+      </c>
+      <c r="K78" t="s">
+        <v>554</v>
+      </c>
+      <c r="L78" t="s">
+        <v>47</v>
+      </c>
+      <c r="M78" t="s">
+        <v>555</v>
+      </c>
+      <c r="N78" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>14</v>
+      </c>
+      <c r="B79" t="s">
+        <v>15</v>
+      </c>
+      <c r="C79" t="s">
+        <v>557</v>
+      </c>
+      <c r="D79" t="s">
+        <v>558</v>
+      </c>
+      <c r="E79"/>
+      <c r="F79"/>
+      <c r="G79"/>
+      <c r="H79" t="s">
+        <v>559</v>
+      </c>
+      <c r="I79" t="s">
+        <v>560</v>
+      </c>
+      <c r="J79" t="s">
+        <v>306</v>
+      </c>
+      <c r="K79" t="s">
+        <v>561</v>
+      </c>
+      <c r="L79" t="s">
+        <v>562</v>
+      </c>
+      <c r="M79" t="s">
+        <v>563</v>
+      </c>
+      <c r="N79" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>14</v>
+      </c>
+      <c r="B80" t="s">
+        <v>15</v>
+      </c>
+      <c r="C80" t="s">
+        <v>565</v>
+      </c>
+      <c r="D80" t="s">
+        <v>566</v>
+      </c>
+      <c r="E80"/>
+      <c r="F80"/>
+      <c r="G80"/>
+      <c r="H80" t="s">
+        <v>567</v>
+      </c>
+      <c r="I80" t="s">
+        <v>568</v>
+      </c>
+      <c r="J80" t="s">
+        <v>306</v>
+      </c>
+      <c r="K80" t="s">
+        <v>569</v>
+      </c>
+      <c r="L80" t="s">
+        <v>486</v>
+      </c>
+      <c r="M80" t="s">
+        <v>570</v>
+      </c>
+      <c r="N80" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>14</v>
+      </c>
+      <c r="B81" t="s">
+        <v>15</v>
+      </c>
+      <c r="C81" t="s">
+        <v>572</v>
+      </c>
+      <c r="D81" t="s">
+        <v>573</v>
+      </c>
+      <c r="E81"/>
+      <c r="F81"/>
+      <c r="G81"/>
+      <c r="H81" t="s">
+        <v>574</v>
+      </c>
+      <c r="I81" t="s">
+        <v>575</v>
+      </c>
+      <c r="J81" t="s">
+        <v>306</v>
+      </c>
+      <c r="K81" t="s">
+        <v>576</v>
+      </c>
+      <c r="L81" t="s">
+        <v>22</v>
+      </c>
+      <c r="M81" t="s">
+        <v>577</v>
+      </c>
+      <c r="N81" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>14</v>
+      </c>
+      <c r="B82" t="s">
+        <v>15</v>
+      </c>
+      <c r="C82" t="s">
+        <v>579</v>
+      </c>
+      <c r="D82" t="s">
+        <v>580</v>
+      </c>
+      <c r="E82"/>
+      <c r="F82"/>
+      <c r="G82"/>
+      <c r="H82" t="s">
+        <v>581</v>
+      </c>
+      <c r="I82" t="s">
+        <v>582</v>
+      </c>
+      <c r="J82" t="s">
+        <v>306</v>
+      </c>
+      <c r="K82" t="s">
+        <v>583</v>
+      </c>
+      <c r="L82" t="s">
+        <v>584</v>
+      </c>
+      <c r="M82" t="s">
+        <v>585</v>
+      </c>
+      <c r="N82" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>14</v>
+      </c>
+      <c r="B83" t="s">
+        <v>15</v>
+      </c>
+      <c r="C83" t="s">
+        <v>587</v>
+      </c>
+      <c r="D83" t="s">
+        <v>588</v>
+      </c>
+      <c r="E83"/>
+      <c r="F83"/>
+      <c r="G83"/>
+      <c r="H83" t="s">
+        <v>589</v>
+      </c>
+      <c r="I83" t="s">
+        <v>590</v>
+      </c>
+      <c r="J83" t="s">
+        <v>402</v>
+      </c>
+      <c r="K83" t="s">
+        <v>591</v>
+      </c>
+      <c r="L83" t="s">
+        <v>90</v>
+      </c>
+      <c r="M83" t="s">
+        <v>592</v>
+      </c>
+      <c r="N83" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>14</v>
+      </c>
+      <c r="B84" t="s">
+        <v>15</v>
+      </c>
+      <c r="C84" t="s">
+        <v>594</v>
+      </c>
+      <c r="D84" t="s">
+        <v>43</v>
+      </c>
+      <c r="E84"/>
+      <c r="F84"/>
+      <c r="G84"/>
+      <c r="H84" t="s">
+        <v>595</v>
+      </c>
+      <c r="I84" t="s">
+        <v>596</v>
+      </c>
+      <c r="J84" t="s">
+        <v>597</v>
+      </c>
+      <c r="K84" t="s">
+        <v>598</v>
+      </c>
+      <c r="L84" t="s">
+        <v>486</v>
+      </c>
+      <c r="M84" t="s">
+        <v>599</v>
+      </c>
+      <c r="N84" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>14</v>
+      </c>
+      <c r="B85" t="s">
+        <v>15</v>
+      </c>
+      <c r="C85" t="s">
+        <v>601</v>
+      </c>
+      <c r="D85" t="s">
+        <v>434</v>
+      </c>
+      <c r="E85"/>
+      <c r="F85"/>
+      <c r="G85"/>
+      <c r="H85" t="s">
+        <v>602</v>
+      </c>
+      <c r="I85" t="s">
+        <v>603</v>
+      </c>
+      <c r="J85" t="s">
+        <v>597</v>
+      </c>
+      <c r="K85" t="s">
+        <v>604</v>
+      </c>
+      <c r="L85" t="s">
+        <v>22</v>
+      </c>
+      <c r="M85" t="s">
+        <v>605</v>
+      </c>
+      <c r="N85" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>14</v>
+      </c>
+      <c r="B86" t="s">
+        <v>15</v>
+      </c>
+      <c r="C86" t="s">
+        <v>607</v>
+      </c>
+      <c r="D86" t="s">
+        <v>26</v>
+      </c>
+      <c r="E86"/>
+      <c r="F86"/>
+      <c r="G86"/>
+      <c r="H86" t="s">
+        <v>608</v>
+      </c>
+      <c r="I86" t="s">
+        <v>609</v>
+      </c>
+      <c r="J86" t="s">
+        <v>597</v>
+      </c>
+      <c r="K86" t="s">
+        <v>610</v>
+      </c>
+      <c r="L86" t="s">
+        <v>486</v>
+      </c>
+      <c r="M86" t="s">
+        <v>611</v>
+      </c>
+      <c r="N86" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>14</v>
+      </c>
+      <c r="B87" t="s">
+        <v>15</v>
+      </c>
+      <c r="C87" t="s">
+        <v>613</v>
+      </c>
+      <c r="D87" t="s">
+        <v>614</v>
+      </c>
+      <c r="E87"/>
+      <c r="F87"/>
+      <c r="G87"/>
+      <c r="H87" t="s">
+        <v>615</v>
+      </c>
+      <c r="I87" t="s">
+        <v>616</v>
+      </c>
+      <c r="J87" t="s">
+        <v>597</v>
+      </c>
+      <c r="K87" t="s">
+        <v>617</v>
+      </c>
+      <c r="L87" t="s">
+        <v>22</v>
+      </c>
+      <c r="M87" t="s">
+        <v>618</v>
+      </c>
+      <c r="N87" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>14</v>
+      </c>
+      <c r="B88" t="s">
+        <v>15</v>
+      </c>
+      <c r="C88" t="s">
+        <v>620</v>
+      </c>
+      <c r="D88" t="s">
+        <v>621</v>
+      </c>
+      <c r="E88"/>
+      <c r="F88"/>
+      <c r="G88"/>
+      <c r="H88" t="s">
+        <v>622</v>
+      </c>
+      <c r="I88" t="s">
+        <v>623</v>
+      </c>
+      <c r="J88" t="s">
+        <v>597</v>
+      </c>
+      <c r="K88" t="s">
+        <v>624</v>
+      </c>
+      <c r="L88" t="s">
+        <v>486</v>
+      </c>
+      <c r="M88" t="s">
+        <v>625</v>
+      </c>
+      <c r="N88" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>14</v>
+      </c>
+      <c r="B89" t="s">
+        <v>15</v>
+      </c>
+      <c r="C89" t="s">
+        <v>613</v>
+      </c>
+      <c r="D89" t="s">
+        <v>614</v>
+      </c>
+      <c r="E89"/>
+      <c r="F89"/>
+      <c r="G89"/>
+      <c r="H89" t="s">
+        <v>615</v>
+      </c>
+      <c r="I89" t="s">
+        <v>627</v>
+      </c>
+      <c r="J89" t="s">
+        <v>597</v>
+      </c>
+      <c r="K89" t="s">
+        <v>628</v>
+      </c>
+      <c r="L89" t="s">
+        <v>22</v>
+      </c>
+      <c r="M89" t="s">
+        <v>629</v>
+      </c>
+      <c r="N89" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>14</v>
+      </c>
+      <c r="B90" t="s">
+        <v>15</v>
+      </c>
+      <c r="C90" t="s">
+        <v>630</v>
+      </c>
+      <c r="D90" t="s">
+        <v>434</v>
+      </c>
+      <c r="E90"/>
+      <c r="F90"/>
+      <c r="G90"/>
+      <c r="H90" t="s">
+        <v>631</v>
+      </c>
+      <c r="I90" t="s">
+        <v>632</v>
+      </c>
+      <c r="J90" t="s">
+        <v>597</v>
+      </c>
+      <c r="K90" t="s">
+        <v>633</v>
+      </c>
+      <c r="L90" t="s">
+        <v>22</v>
+      </c>
+      <c r="M90" t="s">
+        <v>634</v>
+      </c>
+      <c r="N90" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>14</v>
+      </c>
+      <c r="B91" t="s">
+        <v>15</v>
+      </c>
+      <c r="C91" t="s">
+        <v>636</v>
+      </c>
+      <c r="D91" t="s">
+        <v>637</v>
+      </c>
+      <c r="E91"/>
+      <c r="F91"/>
+      <c r="G91"/>
+      <c r="H91" t="s">
+        <v>638</v>
+      </c>
+      <c r="I91" t="s">
+        <v>639</v>
+      </c>
+      <c r="J91" t="s">
+        <v>597</v>
+      </c>
+      <c r="K91" t="s">
+        <v>640</v>
+      </c>
+      <c r="L91" t="s">
+        <v>22</v>
+      </c>
+      <c r="M91" t="s">
+        <v>641</v>
+      </c>
+      <c r="N91" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>14</v>
+      </c>
+      <c r="B92" t="s">
+        <v>15</v>
+      </c>
+      <c r="C92" t="s">
+        <v>643</v>
+      </c>
+      <c r="D92" t="s">
+        <v>644</v>
+      </c>
+      <c r="E92"/>
+      <c r="F92"/>
+      <c r="G92"/>
+      <c r="H92" t="s">
+        <v>645</v>
+      </c>
+      <c r="I92" t="s">
+        <v>646</v>
+      </c>
+      <c r="J92" t="s">
+        <v>597</v>
+      </c>
+      <c r="K92" t="s">
+        <v>647</v>
+      </c>
+      <c r="L92" t="s">
+        <v>22</v>
+      </c>
+      <c r="M92" t="s">
+        <v>648</v>
+      </c>
+      <c r="N92" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>14</v>
+      </c>
+      <c r="B93" t="s">
+        <v>15</v>
+      </c>
+      <c r="C93" t="s">
+        <v>650</v>
+      </c>
+      <c r="D93" t="s">
+        <v>242</v>
+      </c>
+      <c r="E93"/>
+      <c r="F93"/>
+      <c r="G93"/>
+      <c r="H93" t="s">
+        <v>651</v>
+      </c>
+      <c r="I93" t="s">
+        <v>652</v>
+      </c>
+      <c r="J93" t="s">
+        <v>597</v>
+      </c>
+      <c r="K93" t="s">
+        <v>653</v>
+      </c>
+      <c r="L93" t="s">
+        <v>246</v>
+      </c>
+      <c r="M93" t="s">
+        <v>654</v>
+      </c>
+      <c r="N93" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>14</v>
+      </c>
+      <c r="B94" t="s">
+        <v>15</v>
+      </c>
+      <c r="C94" t="s">
+        <v>656</v>
+      </c>
+      <c r="D94" t="s">
+        <v>657</v>
+      </c>
+      <c r="E94"/>
+      <c r="F94"/>
+      <c r="G94"/>
+      <c r="H94" t="s">
+        <v>658</v>
+      </c>
+      <c r="I94" t="s">
+        <v>659</v>
+      </c>
+      <c r="J94" t="s">
+        <v>597</v>
+      </c>
+      <c r="K94" t="s">
+        <v>660</v>
+      </c>
+      <c r="L94" t="s">
+        <v>661</v>
+      </c>
+      <c r="M94" t="s">
+        <v>662</v>
+      </c>
+      <c r="N94" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>14</v>
+      </c>
+      <c r="B95" t="s">
+        <v>15</v>
+      </c>
+      <c r="C95" t="s">
+        <v>664</v>
+      </c>
+      <c r="D95" t="s">
+        <v>665</v>
+      </c>
+      <c r="E95"/>
+      <c r="F95"/>
+      <c r="G95"/>
+      <c r="H95" t="s">
+        <v>666</v>
+      </c>
+      <c r="I95" t="s">
+        <v>667</v>
+      </c>
+      <c r="J95" t="s">
+        <v>597</v>
+      </c>
+      <c r="K95" t="s">
+        <v>668</v>
+      </c>
+      <c r="L95" t="s">
+        <v>22</v>
+      </c>
+      <c r="M95" t="s">
+        <v>669</v>
+      </c>
+      <c r="N95" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>14</v>
+      </c>
+      <c r="B96" t="s">
+        <v>15</v>
+      </c>
+      <c r="C96" t="s">
+        <v>671</v>
+      </c>
+      <c r="D96" t="s">
+        <v>672</v>
+      </c>
+      <c r="E96"/>
+      <c r="F96"/>
+      <c r="G96"/>
+      <c r="H96" t="s">
+        <v>673</v>
+      </c>
+      <c r="I96" t="s">
+        <v>674</v>
+      </c>
+      <c r="J96" t="s">
+        <v>597</v>
+      </c>
+      <c r="K96" t="s">
+        <v>675</v>
+      </c>
+      <c r="L96" t="s">
+        <v>22</v>
+      </c>
+      <c r="M96" t="s">
+        <v>676</v>
+      </c>
+      <c r="N96" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>14</v>
+      </c>
+      <c r="B97" t="s">
+        <v>15</v>
+      </c>
+      <c r="C97" t="s">
+        <v>678</v>
+      </c>
+      <c r="D97" t="s">
+        <v>679</v>
+      </c>
+      <c r="E97"/>
+      <c r="F97"/>
+      <c r="G97"/>
+      <c r="H97" t="s">
+        <v>680</v>
+      </c>
+      <c r="I97" t="s">
+        <v>681</v>
+      </c>
+      <c r="J97" t="s">
+        <v>597</v>
+      </c>
+      <c r="K97" t="s">
+        <v>682</v>
+      </c>
+      <c r="L97" t="s">
+        <v>22</v>
+      </c>
+      <c r="M97" t="s">
+        <v>683</v>
+      </c>
+      <c r="N97" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>14</v>
+      </c>
+      <c r="B98" t="s">
+        <v>15</v>
+      </c>
+      <c r="C98" t="s">
+        <v>685</v>
+      </c>
+      <c r="D98" t="s">
+        <v>686</v>
+      </c>
+      <c r="E98"/>
+      <c r="F98"/>
+      <c r="G98"/>
+      <c r="H98" t="s">
+        <v>687</v>
+      </c>
+      <c r="I98" t="s">
+        <v>688</v>
+      </c>
+      <c r="J98" t="s">
+        <v>597</v>
+      </c>
+      <c r="K98" t="s">
+        <v>689</v>
+      </c>
+      <c r="L98" t="s">
+        <v>690</v>
+      </c>
+      <c r="M98" t="s">
+        <v>691</v>
+      </c>
+      <c r="N98" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>14</v>
+      </c>
+      <c r="B99" t="s">
+        <v>15</v>
+      </c>
+      <c r="C99" t="s">
+        <v>693</v>
+      </c>
+      <c r="D99" t="s">
+        <v>153</v>
+      </c>
+      <c r="E99"/>
+      <c r="F99"/>
+      <c r="G99"/>
+      <c r="H99" t="s">
+        <v>694</v>
+      </c>
+      <c r="I99" t="s">
+        <v>695</v>
+      </c>
+      <c r="J99" t="s">
+        <v>597</v>
+      </c>
+      <c r="K99" t="s">
+        <v>696</v>
+      </c>
+      <c r="L99" t="s">
+        <v>157</v>
+      </c>
+      <c r="M99" t="s">
+        <v>697</v>
+      </c>
+      <c r="N99" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>14</v>
+      </c>
+      <c r="B100" t="s">
+        <v>15</v>
+      </c>
+      <c r="C100" t="s">
+        <v>699</v>
+      </c>
+      <c r="D100" t="s">
+        <v>580</v>
+      </c>
+      <c r="E100"/>
+      <c r="F100"/>
+      <c r="G100"/>
+      <c r="H100" t="s">
+        <v>700</v>
+      </c>
+      <c r="I100" t="s">
+        <v>701</v>
+      </c>
+      <c r="J100" t="s">
+        <v>597</v>
+      </c>
+      <c r="K100" t="s">
+        <v>702</v>
+      </c>
+      <c r="L100" t="s">
+        <v>562</v>
+      </c>
+      <c r="M100" t="s">
+        <v>703</v>
+      </c>
+      <c r="N100" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>14</v>
+      </c>
+      <c r="B101" t="s">
+        <v>15</v>
+      </c>
+      <c r="C101" t="s">
+        <v>705</v>
+      </c>
+      <c r="D101" t="s">
+        <v>706</v>
+      </c>
+      <c r="E101"/>
+      <c r="F101"/>
+      <c r="G101"/>
+      <c r="H101" t="s">
+        <v>707</v>
+      </c>
+      <c r="I101" t="s">
+        <v>708</v>
+      </c>
+      <c r="J101" t="s">
+        <v>597</v>
+      </c>
+      <c r="K101" t="s">
+        <v>709</v>
+      </c>
+      <c r="L101" t="s">
+        <v>22</v>
+      </c>
+      <c r="M101" t="s">
+        <v>710</v>
+      </c>
+      <c r="N101" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>14</v>
+      </c>
+      <c r="B102" t="s">
+        <v>15</v>
+      </c>
+      <c r="C102" t="s">
+        <v>712</v>
+      </c>
+      <c r="D102" t="s">
+        <v>657</v>
+      </c>
+      <c r="E102"/>
+      <c r="F102"/>
+      <c r="G102"/>
+      <c r="H102" t="s">
+        <v>713</v>
+      </c>
+      <c r="I102" t="s">
+        <v>714</v>
+      </c>
+      <c r="J102" t="s">
+        <v>597</v>
+      </c>
+      <c r="K102" t="s">
+        <v>715</v>
+      </c>
+      <c r="L102" t="s">
+        <v>661</v>
+      </c>
+      <c r="M102" t="s">
+        <v>716</v>
+      </c>
+      <c r="N102" t="s">
+        <v>717</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>