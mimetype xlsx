--- v5 (2026-09-20)
+++ v6 (2026-10-10)
@@ -6,2257 +6,2865 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1125" uniqueCount="718">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1466" uniqueCount="921">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Splitu</t>
   </si>
   <si>
-    <t>Pp-14538/2025</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b1107588-51a1-4799-95c6-47a8222caed1</t>
+    <t>Pp-16297/2024</t>
+  </si>
+  <si>
+    <t>Odluka od 07.08.2026.</t>
+  </si>
+  <si>
+    <t>Hrvoje Milat 73061800863</t>
+  </si>
+  <si>
+    <t>09.10.2026. 14:17:44</t>
+  </si>
+  <si>
+    <t>19.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/048ec98e-6b07-4a43-a2c3-73873505613c</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.docx P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/048ec98e-6b07-4a43-a2c3-73873505613c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16297&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-3906/2025</t>
+  </si>
+  <si>
+    <t>Odluka od 31.08.2026.</t>
+  </si>
+  <si>
+    <t>BOČO 91 jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo i usluge 42524074984</t>
+  </si>
+  <si>
+    <t>09.10.2026. 13:41:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4360e57c-9ab3-4c63-9465-cb3f5bc3ef93</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog.pdf O1528O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4360e57c-9ab3-4c63-9465-cb3f5bc3ef93/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3906&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-15152/2025</t>
+  </si>
+  <si>
+    <t>BIJELI OBLAK d.o.o. za usluge čišćenja 19111074457</t>
+  </si>
+  <si>
+    <t>09.10.2026. 13:39:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c83b8781-f6fa-4a72-a743-a1d6d286eb51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c83b8781-f6fa-4a72-a743-a1d6d286eb51/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15152&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1763/2026</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog od 04.09.2026.
+optužni akt i uplatnice</t>
+  </si>
+  <si>
+    <t>Danijela Topić 68378948787</t>
+  </si>
+  <si>
+    <t>09.10.2026. 13:08:45</t>
+  </si>
+  <si>
+    <t>17.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afdfb101-cc1f-46c1-a088-609e49204d96</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afdfb101-cc1f-46c1-a088-609e49204d96/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1763&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-14627/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 20.08.2026.
+i uplatnice</t>
+  </si>
+  <si>
+    <t>Anton Komar 61866809312</t>
+  </si>
+  <si>
+    <t>09.10.2026. 12:54:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/588c1106-9ded-4bcf-963a-8460b1218504</t>
   </si>
   <si>
     <t>Presuda - osuđujuća.pdf O80O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/b1107588-51a1-4799-95c6-47a8222caed1/dokumenti/preuzimanje</t>
-[...5 lines deleted...]
-    <t>Pp-8224/2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/588c1106-9ded-4bcf-963a-8460b1218504/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14627&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-17341/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 02.11.2026.</t>
+  </si>
+  <si>
+    <t>Doris Mladin 00431881411</t>
+  </si>
+  <si>
+    <t>09.10.2026. 12:42:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cf61a91-8180-4a57-b460-042733d3df17</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 02.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cf61a91-8180-4a57-b460-042733d3df17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=17341&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4288/2026</t>
+  </si>
+  <si>
+    <t>Jeremy Neo Kovačić 68259872313</t>
+  </si>
+  <si>
+    <t>09.10.2026. 12:40:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b832b72-e36c-486d-9c06-1d3cf5b49373</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b832b72-e36c-486d-9c06-1d3cf5b49373/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4288&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-17654/2025</t>
+  </si>
+  <si>
+    <t>Mladen Ugrin 49617411524</t>
+  </si>
+  <si>
+    <t>09.10.2026. 12:38:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f9a2e86-9ff9-4a97-9158-e16103548a70</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f9a2e86-9ff9-4a97-9158-e16103548a70/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=17654&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5193/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 16.11.2026.</t>
+  </si>
+  <si>
+    <t>Nediljko Tabak 07277574677</t>
+  </si>
+  <si>
+    <t>09.10.2026. 12:29:36</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33941c16-9952-4c73-8482-f6dbba68ce4c</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 16.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33941c16-9952-4c73-8482-f6dbba68ce4c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5193&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-15689/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 27.10.2026.</t>
+  </si>
+  <si>
+    <t>Chris Čapek 65075937639</t>
+  </si>
+  <si>
+    <t>09.10.2026. 12:27:35</t>
+  </si>
+  <si>
+    <t>16.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2309a95-d05d-41ad-a0d2-30da8aeca57e</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 27.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2309a95-d05d-41ad-a0d2-30da8aeca57e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15689&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-16365/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 15.09.2026.</t>
+  </si>
+  <si>
+    <t>Marina Knežević Ivanišević 78459473780</t>
+  </si>
+  <si>
+    <t>09.10.2026. 12:20:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/700ffe29-8aeb-47ec-8da7-3c86359a1085</t>
+  </si>
+  <si>
+    <t>Presuda kojom se optužba odbija - zastara.pdf O1581O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/700ffe29-8aeb-47ec-8da7-3c86359a1085/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16365&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14586/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>Marin Božić 73831920470</t>
+  </si>
+  <si>
+    <t>09.10.2026. 12:13:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72b77ea0-b226-4cd8-9559-88312899a59d</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.pdf O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72b77ea0-b226-4cd8-9559-88312899a59d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14586&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-16195/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>Dunja Vlatković Tošić 37383994521</t>
+  </si>
+  <si>
+    <t>09.10.2026. 12:11:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0116e71d-87fe-48df-a45d-38be91388dff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0116e71d-87fe-48df-a45d-38be91388dff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16195&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7560/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 26.02.2026.</t>
+  </si>
+  <si>
+    <t>Dino Žolo 36400662654</t>
+  </si>
+  <si>
+    <t>09.10.2026. 11:40:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c359c0ae-58af-4a8a-b9b1-a624eb083579</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c359c0ae-58af-4a8a-b9b1-a624eb083579/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7560&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-334/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 11.11.2026.</t>
+  </si>
+  <si>
+    <t>Marin Pavić 63047901788</t>
+  </si>
+  <si>
+    <t>09.10.2026. 10:04:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03f0ca6e-e045-42d5-bcca-87e20bc9dcae</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 11.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03f0ca6e-e045-42d5-bcca-87e20bc9dcae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=334&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-12109/2025</t>
+  </si>
+  <si>
+    <t>Anonimizirana presuda od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>Vedran Rožić 58377559868</t>
+  </si>
+  <si>
+    <t>09.10.2026. 09:34:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ef12826-3592-4797-8a5a-237a5f6a0c32</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ef12826-3592-4797-8a5a-237a5f6a0c32/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12109&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-2784/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 24.11.2026.</t>
+  </si>
+  <si>
+    <t>Jurica Vučemilo 17227815144</t>
+  </si>
+  <si>
+    <t>09.10.2026. 09:01:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7384e2a7-2727-473d-ba91-d3b312b367af</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 24.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7384e2a7-2727-473d-ba91-d3b312b367af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2784&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-12007/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 02.12.2026.</t>
+  </si>
+  <si>
+    <t>Vesna Čarija 29537316362</t>
+  </si>
+  <si>
+    <t>09.10.2026. 08:56:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32db8d63-43e6-4bde-9583-8a8742cb95f1</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 02.12.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32db8d63-43e6-4bde-9583-8a8742cb95f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12007&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-15009/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 29.05.2025.</t>
+  </si>
+  <si>
+    <t>Branko Čagelj 74263541266</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:29:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66ca292d-3df3-47da-95cd-e171574a144f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66ca292d-3df3-47da-95cd-e171574a144f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15009&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-3952/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 10.11.2026.</t>
+  </si>
+  <si>
+    <t>Ante Knežević 67712934255</t>
+  </si>
+  <si>
+    <t>08.10.2026. 12:54:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d675f02-8a4d-4378-a537-e668c5eb69f7</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 10.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d675f02-8a4d-4378-a537-e668c5eb69f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3952&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7225/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>Rene Bezić 70923137683</t>
+  </si>
+  <si>
+    <t>08.10.2026. 12:44:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/661e9d92-3158-4748-8711-cf85126f62f2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/661e9d92-3158-4748-8711-cf85126f62f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7225&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10017/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 27.11.2026.
+i optužni akt</t>
+  </si>
+  <si>
+    <t>Josip Topić 60646854717</t>
+  </si>
+  <si>
+    <t>08.10.2026. 11:31:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b85e002d-5825-45ce-8d05-c5a4fed0f317</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 27.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b85e002d-5825-45ce-8d05-c5a4fed0f317/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10017&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9740/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>RIOT VISION jednostavno društvo s ograničenom odgovornošću za usluge 94458985629</t>
+  </si>
+  <si>
+    <t>08.10.2026. 10:47:55</t>
+  </si>
+  <si>
+    <t>12.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ab6b22f-8ea0-4065-a17f-a72dff8e0711</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ab6b22f-8ea0-4065-a17f-a72dff8e0711/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9740&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-17777/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 26.08.2026.</t>
+  </si>
+  <si>
+    <t>Zlatko Ivković 40364595173</t>
+  </si>
+  <si>
+    <t>08.10.2026. 10:16:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57fe4058-1ccf-448b-bc62-15395f25acb8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57fe4058-1ccf-448b-bc62-15395f25acb8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=17777&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-12374/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 02.09.2026.</t>
+  </si>
+  <si>
+    <t>Dražen Matković 84007865201</t>
+  </si>
+  <si>
+    <t>08.10.2026. 08:41:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d261534-d295-45fd-b8e4-72948fc7c888</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d261534-d295-45fd-b8e4-72948fc7c888/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12374&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-12840/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 20.08.2026.</t>
+  </si>
+  <si>
+    <t>Mia Tokić 07631891712</t>
+  </si>
+  <si>
+    <t>08.10.2026. 08:20:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93959c8f-9c62-4c99-8dc2-b1a5e60b6a71</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93959c8f-9c62-4c99-8dc2-b1a5e60b6a71/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12840&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-12497/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 01.12.2026.</t>
+  </si>
+  <si>
+    <t>Marko Plejić 09631922395</t>
+  </si>
+  <si>
+    <t>08.10.2026. 08:16:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15ff11ba-c904-431c-8a10-ebd9500bccac</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 01.12.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15ff11ba-c904-431c-8a10-ebd9500bccac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12497&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 01.12.2026. u 08:30</t>
+  </si>
+  <si>
+    <t>Luka Roić 68259814255</t>
+  </si>
+  <si>
+    <t>08.10.2026. 08:11:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6316f153-db85-467e-9883-62c172eff61a</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 01.12.2026.pdf; Poziv za sudsku radnju od 01.12.2026.pdf; Poziv za sudsku radnju od 01.12.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6316f153-db85-467e-9883-62c172eff61a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-11195/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 15.12.2026. u 09:00</t>
+  </si>
+  <si>
+    <t>Renato Petak 63579298559</t>
+  </si>
+  <si>
+    <t>07.10.2026. 14:22:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8051a103-0e6c-4cab-919f-fb9313c9e5c4</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 15.12.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8051a103-0e6c-4cab-919f-fb9313c9e5c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11195&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-12331/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 28.08.2026.</t>
+  </si>
+  <si>
+    <t>Mirka Jakovčević 11014802156</t>
+  </si>
+  <si>
+    <t>07.10.2026. 13:45:48</t>
+  </si>
+  <si>
+    <t>15.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cb59f44-8ae0-4ac8-a269-5b2f82a7dcc9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cb59f44-8ae0-4ac8-a269-5b2f82a7dcc9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12331&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11960/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 28.08.2026./3. otprema</t>
+  </si>
+  <si>
+    <t>Stjepan Držislav Mrkonjić 67597382124</t>
+  </si>
+  <si>
+    <t>07.10.2026. 13:31:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abdad040-59f0-4c04-98a1-6393cb5cbf37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abdad040-59f0-4c04-98a1-6393cb5cbf37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11960&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10892/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 17.06.2026.</t>
+  </si>
+  <si>
+    <t>Branko Škornja 86503137477</t>
+  </si>
+  <si>
+    <t>07.10.2026. 13:28:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22c34da3-cc89-4ee8-a562-8f56347b6c12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22c34da3-cc89-4ee8-a562-8f56347b6c12/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10892&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-11477/2023</t>
+  </si>
+  <si>
+    <t>Odluka od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>FJUMERA  j.d.o.o. za  proizvodnju i trgovinu 65920284888</t>
+  </si>
+  <si>
+    <t>07.10.2026. 12:45:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69fa2850-9dcb-4a64-b847-ebefc7fd28a9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69fa2850-9dcb-4a64-b847-ebefc7fd28a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11477&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-7142/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 26.11.2026.</t>
+  </si>
+  <si>
+    <t>Hanna Sorochynska 67115476285</t>
+  </si>
+  <si>
+    <t>07.10.2026. 12:38:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37e6c2b4-b237-42a9-9041-90b4eca0c59a</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 26.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37e6c2b4-b237-42a9-9041-90b4eca0c59a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7142&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-2898/2024</t>
+  </si>
+  <si>
+    <t>ACADEMIC BAR d.o.o. za ugostiteljstvo 62363288184</t>
+  </si>
+  <si>
+    <t>07.10.2026. 12:33:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58458c6d-be83-41c9-813d-d45da0ed078f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58458c6d-be83-41c9-813d-d45da0ed078f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2898&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-13606/2025</t>
+  </si>
+  <si>
+    <t>Edvard Sušac 85791430413</t>
+  </si>
+  <si>
+    <t>07.10.2026. 12:28:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1871b2d2-f1a9-4da1-9129-cfbfc1ea0f81</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1871b2d2-f1a9-4da1-9129-cfbfc1ea0f81/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13606&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-12499/2024</t>
+  </si>
+  <si>
+    <t>Dopis od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>Karlo Rajič 03977722421</t>
+  </si>
+  <si>
+    <t>07.10.2026. 12:13:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bfaaeb3-654c-4b1c-ac19-44c5bc5737c7</t>
+  </si>
+  <si>
+    <t>Dopis MUP-u za izvršenje ZM.pdf O1514O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bfaaeb3-654c-4b1c-ac19-44c5bc5737c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12499&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-662/2026</t>
+  </si>
+  <si>
+    <t>Marija Grozdanić 83041036489</t>
+  </si>
+  <si>
+    <t>07.10.2026. 12:08:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d379944-d66a-4505-beba-8b348a66e43a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d379944-d66a-4505-beba-8b348a66e43a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=662&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Branka Grozdanić 30519386576</t>
+  </si>
+  <si>
+    <t>07.10.2026. 12:07:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b38ecde2-44be-4565-9ff1-5acc6821c1ee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b38ecde2-44be-4565-9ff1-5acc6821c1ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-13983/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 13.09.2026.</t>
+  </si>
+  <si>
+    <t>Marin Buljan 43184843248</t>
+  </si>
+  <si>
+    <t>07.10.2026. 12:06:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7704199c-f1d7-47c6-9cb4-2e2822f062f6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7704199c-f1d7-47c6-9cb4-2e2822f062f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13983&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11894/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 07.08.2026.</t>
+  </si>
+  <si>
+    <t>Rino Majić 49360051160</t>
+  </si>
+  <si>
+    <t>07.10.2026. 12:03:32</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98a0c672-1e9e-43dc-a6f5-8729025017d8</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.docx O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98a0c672-1e9e-43dc-a6f5-8729025017d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11894&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-16779/2022</t>
+  </si>
+  <si>
+    <t>Odluka od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>Šime Bukić 11351217552</t>
+  </si>
+  <si>
+    <t>07.10.2026. 12:01:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35ddf188-e10a-48eb-9b5a-427abf7ccbbb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35ddf188-e10a-48eb-9b5a-427abf7ccbbb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16779&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-10513/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>Igor Karković 73506521855</t>
+  </si>
+  <si>
+    <t>07.10.2026. 11:59:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04965b8a-c732-4954-a4e6-7d1df0b2616d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04965b8a-c732-4954-a4e6-7d1df0b2616d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10513&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8325/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Josip Ivić 32039519765</t>
+  </si>
+  <si>
+    <t>07.10.2026. 11:58:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1d3be75-8325-4a8f-bf7f-aada9cba26c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1d3be75-8325-4a8f-bf7f-aada9cba26c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8325&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3420/2024</t>
+  </si>
+  <si>
+    <t>Odluka VPS</t>
+  </si>
+  <si>
+    <t>Marija Kekez 24939085546</t>
+  </si>
+  <si>
+    <t>07.10.2026. 11:08:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d26c5f7-5e3c-42d6-a697-a59e3ddf680e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d26c5f7-5e3c-42d6-a697-a59e3ddf680e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3420&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-16190/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>Zoran Sedlar 56354413363</t>
+  </si>
+  <si>
+    <t>07.10.2026. 10:08:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f14b6250-150a-45ae-a74d-4192d0c3437f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f14b6250-150a-45ae-a74d-4192d0c3437f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16190&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14255/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 31.07.2026.</t>
+  </si>
+  <si>
+    <t>Ante Runjić 35193443110</t>
+  </si>
+  <si>
+    <t>07.10.2026. 10:03:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5d3bcc5-aa85-4a08-bad5-8b926a4f7d25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5d3bcc5-aa85-4a08-bad5-8b926a4f7d25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14255&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-18144/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 03.11.2026.</t>
+  </si>
+  <si>
+    <t>MARINO-PROVO društvo s ograničenom odgovornošću za trgovinu, ugostiteljstvo i turizam 56663751900</t>
+  </si>
+  <si>
+    <t>07.10.2026. 07:55:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c8439a6-468a-49d5-a0a1-72118d1d452a</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 03.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c8439a6-468a-49d5-a0a1-72118d1d452a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=18144&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11098/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 08.05.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Škalic 71375079909</t>
+  </si>
+  <si>
+    <t>06.10.2026. 14:07:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2e165f1-d978-4bb2-a7f1-496c5ea8b6c3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2e165f1-d978-4bb2-a7f1-496c5ea8b6c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11098&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-9055/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 08.07.2026.</t>
+  </si>
+  <si>
+    <t>Roko Šalov 44133245059</t>
+  </si>
+  <si>
+    <t>06.10.2026. 14:06:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15126931-d9da-4a53-a70b-423af4974011</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15126931-d9da-4a53-a70b-423af4974011/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9055&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8935/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 10.08.2026.</t>
+  </si>
+  <si>
+    <t>Ćiro Jajaš 53841998600</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:51:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1b2fb3c-4ea9-4437-8136-9914a72371fa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1b2fb3c-4ea9-4437-8136-9914a72371fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8935&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5953/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 05.11.2026.</t>
+  </si>
+  <si>
+    <t>Ante Boljat 44840973628</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:35:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b67b298-83e7-484e-9e3d-874491e92044</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 05.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b67b298-83e7-484e-9e3d-874491e92044/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5953&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-3138/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 06.08.2026.</t>
+  </si>
+  <si>
+    <t>Josipa Babić 77064779778</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:19:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a7720a0-f5b6-4f23-a509-13d6d3757e7d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a7720a0-f5b6-4f23-a509-13d6d3757e7d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3138&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-16410/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 03.09.2026.</t>
+  </si>
+  <si>
+    <t>Mario Šušnjara 42488698151</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:18:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40adc0ca-3bee-4759-a6c6-58c8b30f6178</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40adc0ca-3bee-4759-a6c6-58c8b30f6178/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16410&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-16094/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 11.05.2026.</t>
+  </si>
+  <si>
+    <t>Ante Brajičić 91887827258</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:16:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e740c8e7-6217-43ee-a487-ff5d84a5d775</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e740c8e7-6217-43ee-a487-ff5d84a5d775/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16094&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8938/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Sanja Babić 63982788679</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:14:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22d250fe-0f1e-4b3b-bbc1-7b5b3a12607c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22d250fe-0f1e-4b3b-bbc1-7b5b3a12607c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8938&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-12719/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 19.10.2026.</t>
+  </si>
+  <si>
+    <t>Gordon Svalina 65109149009</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:03:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f737f81a-a2c3-4c0b-9e02-1a7ffedf1a97</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 19.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f737f81a-a2c3-4c0b-9e02-1a7ffedf1a97/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12719&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-13486/2023</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog od 02.09.2026.
+i optužni akt</t>
+  </si>
+  <si>
+    <t>Ivica Giljanović 87965569875</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:50:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0cd98ea5-4bed-4781-a002-f42c38cb6fb8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0cd98ea5-4bed-4781-a002-f42c38cb6fb8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13486&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-8519/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Filip Jandrić 28980913856</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:30:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d17ba05-da05-45f3-985c-03f26fdfed1f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d17ba05-da05-45f3-985c-03f26fdfed1f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8519&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-15989/2022</t>
+  </si>
+  <si>
+    <t>Josip Barišić 12293800038</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:29:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ead3a37f-dbe6-4540-a62a-0c2327e4f7d4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ead3a37f-dbe6-4540-a62a-0c2327e4f7d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15989&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-7895/2026</t>
+  </si>
+  <si>
+    <t>Monika Krstičević 53379838746</t>
+  </si>
+  <si>
+    <t>06.10.2026. 12:18:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/720555b3-524c-4d1a-986b-cca896c307f0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/720555b3-524c-4d1a-986b-cca896c307f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7895&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8504/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 11.08.2026.</t>
+  </si>
+  <si>
+    <t>Ante Udovičić 77974287894</t>
+  </si>
+  <si>
+    <t>06.10.2026. 11:59:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10a868f7-1a82-43ac-b6d4-af6b9e55ddda</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10a868f7-1a82-43ac-b6d4-af6b9e55ddda/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8504&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2360/2026</t>
   </si>
   <si>
     <t>Presuda od 25.08.2026.</t>
   </si>
   <si>
-    <t>Tatjana Mihanović 12033678990</t>
-[...291 lines deleted...]
-    <t>Pp-15035/2025</t>
+    <t>Nino Prančević 72345521937</t>
+  </si>
+  <si>
+    <t>06.10.2026. 10:52:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/744d9a12-2ce2-4e06-8c8b-fc1359302b78</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/744d9a12-2ce2-4e06-8c8b-fc1359302b78/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2360&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4605/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivana Špadina 53426489101</t>
+  </si>
+  <si>
+    <t>06.10.2026. 10:49:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d33f38b2-2ff0-4f7d-a50f-5761fb27cb9e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d33f38b2-2ff0-4f7d-a50f-5761fb27cb9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4605&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-18308/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>Vinko Bilić 94204726801</t>
+  </si>
+  <si>
+    <t>06.10.2026. 10:35:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba1c6760-65fd-4bcb-97fe-fb230585c0cc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba1c6760-65fd-4bcb-97fe-fb230585c0cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=18308&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-12698/2026</t>
+  </si>
+  <si>
+    <t>Evgenij Glinski 69810493479</t>
+  </si>
+  <si>
+    <t>06.10.2026. 10:34:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/434821c8-b7ab-4a71-83c9-e8970771d41e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/434821c8-b7ab-4a71-83c9-e8970771d41e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12698&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11508/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>Tvrtko Tomaš 57953739577</t>
+  </si>
+  <si>
+    <t>06.10.2026. 10:31:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1bb4120-b981-49bd-a973-d24db93b95b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1bb4120-b981-49bd-a973-d24db93b95b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11508&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-12819/2026</t>
+  </si>
+  <si>
+    <t>Grgo Akrap 70667203323</t>
+  </si>
+  <si>
+    <t>06.10.2026. 10:27:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11d08931-0cb5-4be7-9e9e-f3e95ceefc5a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11d08931-0cb5-4be7-9e9e-f3e95ceefc5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12819&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11398/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>Petar Brničević 65960673267</t>
+  </si>
+  <si>
+    <t>06.10.2026. 10:25:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fd472ee-f3c6-42c0-bf69-42b9a681d738</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fd472ee-f3c6-42c0-bf69-42b9a681d738/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11398&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-3276/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 17.12.2026.</t>
+  </si>
+  <si>
+    <t>Ante Alduk 05408192449</t>
+  </si>
+  <si>
+    <t>06.10.2026. 09:16:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d02d273b-13af-484d-b659-eaf63c7d6ac9</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 17.12.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d02d273b-13af-484d-b659-eaf63c7d6ac9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3276&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-17762/2024</t>
+  </si>
+  <si>
+    <t>Samrat Dhami 40991091177</t>
+  </si>
+  <si>
+    <t>06.10.2026. 09:12:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e125c1a3-bb6f-4410-965a-a9ec9c555472</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e125c1a3-bb6f-4410-965a-a9ec9c555472/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=17762&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-10312/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 17.12.2026.</t>
+  </si>
+  <si>
+    <t>Marko Keršek 61634548583</t>
+  </si>
+  <si>
+    <t>06.10.2026. 09:05:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c494536-0ddd-42f9-895c-74e18088f33a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c494536-0ddd-42f9-895c-74e18088f33a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10312&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8353/2025</t>
+  </si>
+  <si>
+    <t>Helvida Jakovljević 10781680828</t>
+  </si>
+  <si>
+    <t>06.10.2026. 09:03:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e65995fe-3a90-4868-99a6-7ebd13ce9e2d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e65995fe-3a90-4868-99a6-7ebd13ce9e2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8353&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8247/2025</t>
+  </si>
+  <si>
+    <t>Mira Vardić 19341159922</t>
+  </si>
+  <si>
+    <t>06.10.2026. 08:57:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3acf0402-e09d-42e8-8398-2a7845266499</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3acf0402-e09d-42e8-8398-2a7845266499/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8247&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-2397/2025</t>
+  </si>
+  <si>
+    <t>Ivica Bagarić 70163375536</t>
+  </si>
+  <si>
+    <t>06.10.2026. 08:46:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa0b5a95-6835-4b1e-90e8-5578da8d4862</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa0b5a95-6835-4b1e-90e8-5578da8d4862/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2397&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-304/2025</t>
+  </si>
+  <si>
+    <t>Dino Brkljača 70509679923</t>
+  </si>
+  <si>
+    <t>06.10.2026. 08:41:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3eef95d-6d93-4a1f-b32e-f28eff33119a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3eef95d-6d93-4a1f-b32e-f28eff33119a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=304&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5389/2023</t>
+  </si>
+  <si>
+    <t>Nikola Glavaš 35213547505</t>
+  </si>
+  <si>
+    <t>06.10.2026. 08:25:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf80fac0-2c96-4559-a50c-b4df20abea17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf80fac0-2c96-4559-a50c-b4df20abea17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5389&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-4173/2025</t>
+  </si>
+  <si>
+    <t>Albert Hadžikadić 93788831881</t>
+  </si>
+  <si>
+    <t>06.10.2026. 08:21:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d03bf4d2-46b7-4cc7-8c6c-e55206cfebea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d03bf4d2-46b7-4cc7-8c6c-e55206cfebea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4173&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10095/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 25.11.2026.</t>
+  </si>
+  <si>
+    <t>Ružica Vušković 37318265979</t>
+  </si>
+  <si>
+    <t>06.10.2026. 08:15:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b3de91a-0a01-4555-ba75-150f3c88e56c</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 25.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b3de91a-0a01-4555-ba75-150f3c88e56c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10095&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10003/2026</t>
+  </si>
+  <si>
+    <t>Antonijo Jukić 91564728604</t>
+  </si>
+  <si>
+    <t>06.10.2026. 08:13:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85c5666c-2158-4734-b3e4-a038ceb06542</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85c5666c-2158-4734-b3e4-a038ceb06542/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10003&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-12188/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 27.11.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Ferdeber 13509244251</t>
+  </si>
+  <si>
+    <t>06.10.2026. 08:11:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/899f91d2-15e3-46b9-b7f8-718365dda284</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/899f91d2-15e3-46b9-b7f8-718365dda284/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12188&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9774/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 20.08.2026.</t>
+  </si>
+  <si>
+    <t>Blaž Franić 78370519406</t>
+  </si>
+  <si>
+    <t>06.10.2026. 08:01:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36891d0e-88fc-4932-8f55-74204244a65d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36891d0e-88fc-4932-8f55-74204244a65d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9774&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1043/2023</t>
+  </si>
+  <si>
+    <t>Tonći Alajbeg 17370915079</t>
+  </si>
+  <si>
+    <t>06.10.2026. 07:47:14</t>
+  </si>
+  <si>
+    <t>13.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4253c30-e4b8-4672-b622-a9829c22f329</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4253c30-e4b8-4672-b622-a9829c22f329/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1043&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-2882/2025</t>
+  </si>
+  <si>
+    <t>Ivana Boban Bartulović 24973654003</t>
+  </si>
+  <si>
+    <t>05.10.2026. 13:37:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91507939-8032-43cb-baf3-079c43ce21cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91507939-8032-43cb-baf3-079c43ce21cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2882&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-13394/2024</t>
+  </si>
+  <si>
+    <t>Marija Režan 24414180648</t>
+  </si>
+  <si>
+    <t>05.10.2026. 13:35:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9c4722f-76f3-419e-903d-59dcaa6512ba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9c4722f-76f3-419e-903d-59dcaa6512ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13394&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-5678/2026</t>
+  </si>
+  <si>
+    <t>Bojan Gajić 08684463820</t>
+  </si>
+  <si>
+    <t>05.10.2026. 13:32:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aec55dda-840c-4238-af92-b3a284bc48c5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aec55dda-840c-4238-af92-b3a284bc48c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5678&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8334/2025</t>
+  </si>
+  <si>
+    <t>Ante Lučev 43909442859</t>
+  </si>
+  <si>
+    <t>05.10.2026. 13:28:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07316615-b1da-4eab-9773-7fc27cf55874</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07316615-b1da-4eab-9773-7fc27cf55874/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8334&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5174/2025</t>
+  </si>
+  <si>
+    <t>Mario Marović 93092906885</t>
+  </si>
+  <si>
+    <t>05.10.2026. 13:19:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d704a23-3d8d-4d21-8790-46df261ec0af</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d704a23-3d8d-4d21-8790-46df261ec0af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5174&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-13189/2025</t>
+  </si>
+  <si>
+    <t>Duje Kolovrat 98546007823</t>
+  </si>
+  <si>
+    <t>05.10.2026. 13:18:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8158e7c8-2e4c-4717-a810-fee3c70bf900</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8158e7c8-2e4c-4717-a810-fee3c70bf900/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13189&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8142/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 20.10.2026.</t>
+  </si>
+  <si>
+    <t>Damir Goleš 50453908896</t>
+  </si>
+  <si>
+    <t>05.10.2026. 13:13:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/883afba3-9773-4356-9700-02d6c8fba513</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 20.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/883afba3-9773-4356-9700-02d6c8fba513/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8142&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1007/2026</t>
+  </si>
+  <si>
+    <t>Joško Dukan 55183027066</t>
+  </si>
+  <si>
+    <t>05.10.2026. 12:44:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52a720ea-2f94-4996-9ec3-58f41db4edb9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52a720ea-2f94-4996-9ec3-58f41db4edb9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1007&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8298/2026</t>
+  </si>
+  <si>
+    <t>Samuel Blinstein 24779947545</t>
+  </si>
+  <si>
+    <t>05.10.2026. 12:34:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/470d65c8-3f84-475b-84cf-232aa9073fbc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/470d65c8-3f84-475b-84cf-232aa9073fbc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8298&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5060/2025</t>
+  </si>
+  <si>
+    <t>Obavijest od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>Matko Kapitanović 62916755452</t>
+  </si>
+  <si>
+    <t>05.10.2026. 12:15:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1b770a0-c078-4cc5-a165-f6744ef80099</t>
+  </si>
+  <si>
+    <t>Obavijest PU - izvršenje ZM.pdf P1527P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1b770a0-c078-4cc5-a165-f6744ef80099/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5060&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-15807/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 09.11.2026.</t>
+  </si>
+  <si>
+    <t>Petar Petrović 52132429111</t>
+  </si>
+  <si>
+    <t>05.10.2026. 12:14:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54cbdd55-047f-4063-a266-181f8495e7b8</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 09.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54cbdd55-047f-4063-a266-181f8495e7b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15807&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4756/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 01.04.2026.</t>
+  </si>
+  <si>
+    <t>Marko Gnjidić 24892984661</t>
+  </si>
+  <si>
+    <t>05.10.2026. 12:10:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68d65406-7c5b-4fc4-a882-1a6268cfab51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68d65406-7c5b-4fc4-a882-1a6268cfab51/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4756&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-16879/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 15.10.2026.</t>
+  </si>
+  <si>
+    <t>CESTAR dioničko društvo za građevinarstvo 27471262195</t>
+  </si>
+  <si>
+    <t>05.10.2026. 10:43:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0667197-115b-46a3-aeb8-861ddd939c9b</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 15.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0667197-115b-46a3-aeb8-861ddd939c9b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16879&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ante Vuletić 08250458346</t>
+  </si>
+  <si>
+    <t>05.10.2026. 10:43:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b6009f8-bec5-4b0a-a6e0-b485ac8c05ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b6009f8-bec5-4b0a-a6e0-b485ac8c05ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-10769/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 16.12.2026.</t>
+  </si>
+  <si>
+    <t>Goran Stipica 47340836321</t>
+  </si>
+  <si>
+    <t>05.10.2026. 10:28:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84578cf4-d6f2-4d32-a634-883ef2b5a2ec</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 16.12.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84578cf4-d6f2-4d32-a634-883ef2b5a2ec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10769&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-6978/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Grgić 49901507447</t>
+  </si>
+  <si>
+    <t>05.10.2026. 10:06:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0e64c84-3efe-43a9-ad46-37ece90dbd17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0e64c84-3efe-43a9-ad46-37ece90dbd17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6978&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6999/2026</t>
+  </si>
+  <si>
+    <t>05.10.2026. 10:04:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4632d46-8069-4097-b6f6-1e254bb1d78e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4632d46-8069-4097-b6f6-1e254bb1d78e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6999&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-636/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 16.12.2026.</t>
+  </si>
+  <si>
+    <t>Mate Karoglan 06995164429</t>
+  </si>
+  <si>
+    <t>05.10.2026. 10:04:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99544560-04a7-40c5-99e1-d351311bd5c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99544560-04a7-40c5-99e1-d351311bd5c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=636&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-16543/2025</t>
+  </si>
+  <si>
+    <t>05.10.2026. 10:02:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59eff7fe-83b3-404e-8c2f-5814d489de08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59eff7fe-83b3-404e-8c2f-5814d489de08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16543&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-13172/2023</t>
+  </si>
+  <si>
+    <t>Ivan Mikelić 01097373083</t>
+  </si>
+  <si>
+    <t>05.10.2026. 09:54:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ceb1eaf4-8fcb-4d5c-9f38-09fa4e1b7b79</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ceb1eaf4-8fcb-4d5c-9f38-09fa4e1b7b79/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13172&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>CAMARON društvo s ograničenom odgovornošću za trgovinu i usluge 43750805202</t>
+  </si>
+  <si>
+    <t>05.10.2026. 09:53:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57737be0-e34f-4025-bbf8-c6e3510a0eb8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57737be0-e34f-4025-bbf8-c6e3510a0eb8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-8646/2025</t>
+  </si>
+  <si>
+    <t>Ivana Jazvić 89432271445</t>
+  </si>
+  <si>
+    <t>05.10.2026. 08:55:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db8b554d-5285-45bc-a964-a4d8fd2e56c1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db8b554d-5285-45bc-a964-a4d8fd2e56c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8646&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1708/2025</t>
+  </si>
+  <si>
+    <t>Duje Vujević 77751645677</t>
+  </si>
+  <si>
+    <t>05.10.2026. 08:48:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9803cf78-853e-43e8-a5a6-0e94c76dccde</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9803cf78-853e-43e8-a5a6-0e94c76dccde/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1708&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5690/2025</t>
+  </si>
+  <si>
+    <t>Frane Radnić 90089421038</t>
+  </si>
+  <si>
+    <t>05.10.2026. 08:39:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a2d4964-e837-412d-b38e-b34b87d4b070</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a2d4964-e837-412d-b38e-b34b87d4b070/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5690&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3247/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>Bruno Buzov 79300884809</t>
+  </si>
+  <si>
+    <t>05.10.2026. 08:09:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55390f58-98b4-4010-a957-910c41457886</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55390f58-98b4-4010-a957-910c41457886/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3247&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8115/2026</t>
+  </si>
+  <si>
+    <t>Miho Frančeski 97990717072</t>
+  </si>
+  <si>
+    <t>05.10.2026. 08:09:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4b47f92-4bc6-41e9-b2b5-95b495bd533b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4b47f92-4bc6-41e9-b2b5-95b495bd533b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8115&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10209/2026</t>
+  </si>
+  <si>
+    <t>Zoran Šimić 66851138278</t>
+  </si>
+  <si>
+    <t>05.10.2026. 08:04:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbe88250-8133-42d3-8597-b3c73b6ebaa7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbe88250-8133-42d3-8597-b3c73b6ebaa7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10209&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8273/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 21.08.2026.</t>
+  </si>
+  <si>
+    <t>Mate Božić 79635203339</t>
+  </si>
+  <si>
+    <t>05.10.2026. 07:50:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7352a4c8-c82c-4918-a115-be0be7260f26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7352a4c8-c82c-4918-a115-be0be7260f26/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8273&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5566/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 10.09.2025.</t>
+  </si>
+  <si>
+    <t>Damir Prgomet 39223969218</t>
+  </si>
+  <si>
+    <t>02.10.2026. 14:34:21</t>
+  </si>
+  <si>
+    <t>10.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a29cb3c-8c83-4741-8596-317462d3a4cd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a29cb3c-8c83-4741-8596-317462d3a4cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5566&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-15583/2025</t>
+  </si>
+  <si>
+    <t>Maja Čondra 66448281452</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:52:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f844c832-edda-4508-b53c-6a81493213a9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f844c832-edda-4508-b53c-6a81493213a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15583&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-15427/2024</t>
+  </si>
+  <si>
+    <t>Joško Radošević 67510174658</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:49:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebac7eb6-f374-4c03-8d16-90319506bbbb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebac7eb6-f374-4c03-8d16-90319506bbbb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15427&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-1124/2025</t>
+  </si>
+  <si>
+    <t>Marija Radun 11512153001</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:48:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74005bc0-a8a0-4570-b6d4-ac8fd23df8ac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74005bc0-a8a0-4570-b6d4-ac8fd23df8ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1124&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7416/2026</t>
+  </si>
+  <si>
+    <t>Noa Douzzan 58934845202</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:47:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50c8343b-649f-482f-b63f-6b039cbad4a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50c8343b-649f-482f-b63f-6b039cbad4a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7416&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7909/2026</t>
+  </si>
+  <si>
+    <t>Vedrana Mihovilović 89865284525</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:46:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9a2a2ac-65c9-4b37-af9d-3a2a6c085b8d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9a2a2ac-65c9-4b37-af9d-3a2a6c085b8d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7909&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:45:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/debbb3e2-d4fa-482a-b683-ea93f460b3fa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/debbb3e2-d4fa-482a-b683-ea93f460b3fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-9083/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 24.11.2026.</t>
+  </si>
+  <si>
+    <t>ZORAN WORK EXPRESS j.d.o.o. za građevinske usluge 18025381084</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:32:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50485523-07e2-4562-82c9-a7c41ae62e48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50485523-07e2-4562-82c9-a7c41ae62e48/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9083&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>André Köller 75579913559</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:32:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a973f043-695d-4901-ad55-373a01a4eef0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a973f043-695d-4901-ad55-373a01a4eef0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-12727/2022</t>
+  </si>
+  <si>
+    <t>Odluka VPS-a od 03.10.2025.</t>
+  </si>
+  <si>
+    <t>Leon Zlopaša 40753611603</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:04:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ff00a39-678a-499e-bfb0-5b63f9b3abc5</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ff00a39-678a-499e-bfb0-5b63f9b3abc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12727&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-8117/2026</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Toni Rakić 41284569332</t>
+  </si>
+  <si>
+    <t>02.10.2026. 08:53:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b7b529d-05f8-434a-a433-0d9520e339ba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b7b529d-05f8-434a-a433-0d9520e339ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8117&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-15096/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 28.07.2026.</t>
+  </si>
+  <si>
+    <t>British Airways Plc - Podružnica Zagreb za zračni prijevoz 96983391144</t>
+  </si>
+  <si>
+    <t>02.10.2026. 08:42:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a2f2fb8-ac37-44ae-8bf7-e47a7f16319e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a2f2fb8-ac37-44ae-8bf7-e47a7f16319e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15096&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6436/2026</t>
+  </si>
+  <si>
+    <t>Joško Luka Rožić 40470352845</t>
+  </si>
+  <si>
+    <t>02.10.2026. 08:40:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97697e58-c14a-4bfc-9241-ee76d5540eff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97697e58-c14a-4bfc-9241-ee76d5540eff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6436&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-13931/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 16.10.2026.</t>
+  </si>
+  <si>
+    <t>Elvis Dadić 86553753395</t>
+  </si>
+  <si>
+    <t>02.10.2026. 08:03:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1eaacaed-2e6c-4b3c-8ea9-f614b06e7e26</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 16.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1eaacaed-2e6c-4b3c-8ea9-f614b06e7e26/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13931&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-17797/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 22.10.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Puharić 77173277623</t>
+  </si>
+  <si>
+    <t>02.10.2026. 07:55:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/989bf932-0ba5-4a89-ae03-1c0c6b032934</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 22.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/989bf932-0ba5-4a89-ae03-1c0c6b032934/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=17797&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-16355/2025</t>
+  </si>
+  <si>
+    <t>Zlatko Rokov 79665483559</t>
+  </si>
+  <si>
+    <t>02.10.2026. 07:48:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd875a15-f9bd-4f81-a077-d11f63130c5c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd875a15-f9bd-4f81-a077-d11f63130c5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16355&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3025/2026</t>
   </si>
   <si>
     <t>Presuda od 13.07.2026.</t>
   </si>
   <si>
-    <t>Danijel Grmoja 44025588953</t>
-[...1340 lines deleted...]
-    <t>Pp-1161/2025</t>
+    <t>Mijo Matešić 53199750022</t>
+  </si>
+  <si>
+    <t>02.10.2026. 07:34:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7aa83e3c-3b37-4164-adb3-093f17e37c3a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7aa83e3c-3b37-4164-adb3-093f17e37c3a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3025&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1941/2026</t>
+  </si>
+  <si>
+    <t>Etel Zavadlav 00944837037</t>
+  </si>
+  <si>
+    <t>02.10.2026. 07:33:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f232988-a4a8-4cb4-af84-af86631ce4e6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f232988-a4a8-4cb4-af84-af86631ce4e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1941&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-13023/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>Ante Vidović</t>
+  </si>
+  <si>
+    <t>02.10.2026. 07:32:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92ea09d6-c913-47c6-bb95-797ab1794f16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92ea09d6-c913-47c6-bb95-797ab1794f16/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13023&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-2397/2026</t>
   </si>
   <si>
     <t>Presuda od 23.06.2026.</t>
   </si>
   <si>
-    <t>Francesco Maurizi 36947972172</t>
-[...429 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4485&amp;godina=2026</t>
+    <t>Mario Mihovilović 66637633542</t>
+  </si>
+  <si>
+    <t>30.09.2026. 12:48:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b357294d-e068-4bc7-b2fa-29cc0b3797c1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b357294d-e068-4bc7-b2fa-29cc0b3797c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2397&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2022/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 03.03.2026.</t>
+  </si>
+  <si>
+    <t>Maja Čović 62620390456</t>
+  </si>
+  <si>
+    <t>30.09.2026. 12:37:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2c007d4-5707-43e1-ac20-ecf9165c9b90</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2c007d4-5707-43e1-ac20-ecf9165c9b90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2022&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N102"/>
+  <dimension ref="A1:N133"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2323,3819 +2931,4997 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>31</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
         <v>36</v>
       </c>
-      <c r="I4" t="s">
+      <c r="L4" t="s">
+        <v>30</v>
+      </c>
+      <c r="M4" t="s">
         <v>37</v>
       </c>
-      <c r="J4" t="s">
-[...2 lines deleted...]
-      <c r="K4" t="s">
+      <c r="N4" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D5" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K5" t="s">
         <v>44</v>
       </c>
-      <c r="I5" t="s">
+      <c r="L5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M5" t="s">
         <v>45</v>
       </c>
-      <c r="J5" t="s">
-[...2 lines deleted...]
-      <c r="K5" t="s">
+      <c r="N5" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D6" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>49</v>
+      </c>
+      <c r="I6" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" t="s">
+        <v>43</v>
+      </c>
+      <c r="K6" t="s">
+        <v>51</v>
+      </c>
+      <c r="L6" t="s">
         <v>52</v>
       </c>
-      <c r="I6" t="s">
+      <c r="M6" t="s">
         <v>53</v>
       </c>
-      <c r="J6" t="s">
-[...2 lines deleted...]
-      <c r="K6" t="s">
+      <c r="N6" t="s">
         <v>54</v>
-      </c>
-[...7 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" t="s">
         <v>58</v>
       </c>
-      <c r="I7" t="s">
+      <c r="J7" t="s">
+        <v>20</v>
+      </c>
+      <c r="K7" t="s">
         <v>59</v>
       </c>
-      <c r="J7" t="s">
-[...2 lines deleted...]
-      <c r="K7" t="s">
+      <c r="L7" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="M7" t="s">
         <v>61</v>
       </c>
       <c r="N7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>63</v>
       </c>
       <c r="D8" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>64</v>
+      </c>
+      <c r="I8" t="s">
         <v>65</v>
       </c>
-      <c r="I8" t="s">
+      <c r="J8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K8" t="s">
         <v>66</v>
       </c>
-      <c r="J8" t="s">
-[...2 lines deleted...]
-      <c r="K8" t="s">
+      <c r="L8" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" t="s">
         <v>67</v>
       </c>
-      <c r="L8" t="s">
-[...2 lines deleted...]
-      <c r="M8" t="s">
+      <c r="N8" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
+        <v>70</v>
+      </c>
+      <c r="I9" t="s">
+        <v>71</v>
+      </c>
+      <c r="J9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K9" t="s">
         <v>72</v>
       </c>
-      <c r="I9" t="s">
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
         <v>73</v>
       </c>
-      <c r="J9" t="s">
-[...2 lines deleted...]
-      <c r="K9" t="s">
+      <c r="N9" t="s">
         <v>74</v>
-      </c>
-[...7 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D10" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
+        <v>77</v>
+      </c>
+      <c r="I10" t="s">
+        <v>78</v>
+      </c>
+      <c r="J10" t="s">
         <v>79</v>
       </c>
-      <c r="I10" t="s">
+      <c r="K10" t="s">
         <v>80</v>
       </c>
-      <c r="J10" t="s">
+      <c r="L10" t="s">
         <v>81</v>
       </c>
-      <c r="K10" t="s">
+      <c r="M10" t="s">
         <v>82</v>
       </c>
-      <c r="L10" t="s">
-[...2 lines deleted...]
-      <c r="M10" t="s">
+      <c r="N10" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
+        <v>84</v>
+      </c>
+      <c r="D11" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
+        <v>86</v>
+      </c>
+      <c r="I11" t="s">
         <v>87</v>
       </c>
-      <c r="I11" t="s">
+      <c r="J11" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="K11" t="s">
         <v>89</v>
       </c>
       <c r="L11" t="s">
         <v>90</v>
       </c>
       <c r="M11" t="s">
         <v>91</v>
       </c>
       <c r="N11" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>93</v>
       </c>
       <c r="D12" t="s">
         <v>94</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>95</v>
       </c>
       <c r="I12" t="s">
         <v>96</v>
       </c>
       <c r="J12" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="K12" t="s">
         <v>97</v>
       </c>
       <c r="L12" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="M12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D13" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="I13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="J13" t="s">
-        <v>81</v>
+        <v>43</v>
       </c>
       <c r="K13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="L13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="N13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="J14" t="s">
-        <v>81</v>
+        <v>43</v>
       </c>
       <c r="K14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L14" t="s">
-        <v>113</v>
+        <v>52</v>
       </c>
       <c r="M14" t="s">
         <v>114</v>
       </c>
       <c r="N14" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>116</v>
       </c>
       <c r="D15" t="s">
         <v>117</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
         <v>118</v>
       </c>
       <c r="I15" t="s">
         <v>119</v>
       </c>
       <c r="J15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K15" t="s">
         <v>120</v>
       </c>
-      <c r="K15" t="s">
+      <c r="L15" t="s">
+        <v>52</v>
+      </c>
+      <c r="M15" t="s">
         <v>121</v>
       </c>
-      <c r="L15" t="s">
-[...2 lines deleted...]
-      <c r="M15" t="s">
+      <c r="N15" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
+        <v>123</v>
+      </c>
+      <c r="D16" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
+        <v>125</v>
+      </c>
+      <c r="I16" t="s">
         <v>126</v>
       </c>
-      <c r="I16" t="s">
+      <c r="J16" t="s">
+        <v>20</v>
+      </c>
+      <c r="K16" t="s">
         <v>127</v>
       </c>
-      <c r="J16" t="s">
-[...2 lines deleted...]
-      <c r="K16" t="s">
+      <c r="L16" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="M16" t="s">
         <v>129</v>
       </c>
       <c r="N16" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>131</v>
       </c>
       <c r="D17" t="s">
         <v>132</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
         <v>133</v>
       </c>
       <c r="I17" t="s">
         <v>134</v>
       </c>
       <c r="J17" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K17" t="s">
         <v>135</v>
       </c>
       <c r="L17" t="s">
-        <v>22</v>
+        <v>136</v>
       </c>
       <c r="M17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="N17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="I18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="J18" t="s">
-        <v>81</v>
+        <v>20</v>
       </c>
       <c r="K18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="L18" t="s">
-        <v>31</v>
+        <v>144</v>
       </c>
       <c r="M18" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="N18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D19" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="I19" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="J19" t="s">
-        <v>81</v>
+        <v>20</v>
       </c>
       <c r="K19" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="L19" t="s">
-        <v>22</v>
+        <v>152</v>
       </c>
       <c r="M19" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="N19" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D20" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="I20" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="J20" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="K20" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="L20" t="s">
-        <v>157</v>
+        <v>52</v>
       </c>
       <c r="M20" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="N20" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D21" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="I21" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="J21" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="K21" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="L21" t="s">
-        <v>22</v>
+        <v>167</v>
       </c>
       <c r="M21" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="N21" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D22" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="I22" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="J22" t="s">
-        <v>120</v>
+        <v>88</v>
       </c>
       <c r="K22" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="L22" t="s">
-        <v>90</v>
+        <v>52</v>
       </c>
       <c r="M22" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="N22" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D23" t="s">
-        <v>109</v>
+        <v>178</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="I23" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="J23" t="s">
-        <v>120</v>
+        <v>88</v>
       </c>
       <c r="K23" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="L23" t="s">
-        <v>113</v>
+        <v>182</v>
       </c>
       <c r="M23" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="N23" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="D24" t="s">
-        <v>109</v>
+        <v>186</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="I24" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="J24" t="s">
-        <v>120</v>
+        <v>189</v>
       </c>
       <c r="K24" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="L24" t="s">
-        <v>113</v>
+        <v>191</v>
       </c>
       <c r="M24" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="N24" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>184</v>
+        <v>194</v>
       </c>
       <c r="D25" t="s">
-        <v>109</v>
+        <v>195</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="I25" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="J25" t="s">
-        <v>120</v>
+        <v>88</v>
       </c>
       <c r="K25" t="s">
-        <v>187</v>
+        <v>198</v>
       </c>
       <c r="L25" t="s">
-        <v>113</v>
+        <v>52</v>
       </c>
       <c r="M25" t="s">
-        <v>188</v>
+        <v>199</v>
       </c>
       <c r="N25" t="s">
-        <v>189</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
       <c r="D26" t="s">
-        <v>191</v>
+        <v>202</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>192</v>
+        <v>203</v>
       </c>
       <c r="I26" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="J26" t="s">
-        <v>120</v>
+        <v>88</v>
       </c>
       <c r="K26" t="s">
-        <v>194</v>
+        <v>205</v>
       </c>
       <c r="L26" t="s">
-        <v>195</v>
+        <v>52</v>
       </c>
       <c r="M26" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="N26" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="D27" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="I27" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="J27" t="s">
-        <v>120</v>
+        <v>88</v>
       </c>
       <c r="K27" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="L27" t="s">
-        <v>203</v>
+        <v>106</v>
       </c>
       <c r="M27" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="N27" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="D28" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="I28" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="J28" t="s">
-        <v>120</v>
+        <v>43</v>
       </c>
       <c r="K28" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="L28" t="s">
-        <v>90</v>
+        <v>220</v>
       </c>
       <c r="M28" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="N28" t="s">
-        <v>212</v>
+        <v>222</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D29" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="I29" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="J29" t="s">
-        <v>120</v>
+        <v>20</v>
       </c>
       <c r="K29" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="L29" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="M29" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="N29" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="D30" t="s">
-        <v>191</v>
+        <v>230</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="I30" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="J30" t="s">
-        <v>120</v>
+        <v>88</v>
       </c>
       <c r="K30" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="L30" t="s">
-        <v>195</v>
+        <v>234</v>
       </c>
       <c r="M30" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="N30" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>227</v>
+        <v>237</v>
       </c>
       <c r="D31" t="s">
-        <v>228</v>
+        <v>238</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="I31" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="J31" t="s">
-        <v>120</v>
+        <v>241</v>
       </c>
       <c r="K31" t="s">
-        <v>231</v>
+        <v>242</v>
       </c>
       <c r="L31" t="s">
-        <v>232</v>
+        <v>52</v>
       </c>
       <c r="M31" t="s">
-        <v>233</v>
+        <v>243</v>
       </c>
       <c r="N31" t="s">
-        <v>234</v>
+        <v>244</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="D32" t="s">
-        <v>153</v>
+        <v>246</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>236</v>
+        <v>247</v>
       </c>
       <c r="I32" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
       <c r="J32" t="s">
-        <v>120</v>
+        <v>241</v>
       </c>
       <c r="K32" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="L32" t="s">
-        <v>157</v>
+        <v>52</v>
       </c>
       <c r="M32" t="s">
-        <v>239</v>
+        <v>250</v>
       </c>
       <c r="N32" t="s">
-        <v>240</v>
+        <v>251</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>241</v>
+        <v>252</v>
       </c>
       <c r="D33" t="s">
-        <v>242</v>
+        <v>253</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="I33" t="s">
-        <v>244</v>
+        <v>255</v>
       </c>
       <c r="J33" t="s">
-        <v>120</v>
+        <v>241</v>
       </c>
       <c r="K33" t="s">
-        <v>245</v>
+        <v>256</v>
       </c>
       <c r="L33" t="s">
-        <v>246</v>
+        <v>52</v>
       </c>
       <c r="M33" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="N33" t="s">
-        <v>248</v>
+        <v>258</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>249</v>
+        <v>259</v>
       </c>
       <c r="D34" t="s">
-        <v>250</v>
+        <v>260</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>251</v>
+        <v>261</v>
       </c>
       <c r="I34" t="s">
-        <v>252</v>
+        <v>262</v>
       </c>
       <c r="J34" t="s">
-        <v>120</v>
+        <v>241</v>
       </c>
       <c r="K34" t="s">
-        <v>253</v>
+        <v>263</v>
       </c>
       <c r="L34" t="s">
         <v>22</v>
       </c>
       <c r="M34" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="N34" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>256</v>
+        <v>266</v>
       </c>
       <c r="D35" t="s">
-        <v>35</v>
+        <v>267</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="I35" t="s">
-        <v>258</v>
+        <v>269</v>
       </c>
       <c r="J35" t="s">
-        <v>120</v>
+        <v>241</v>
       </c>
       <c r="K35" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="L35" t="s">
-        <v>39</v>
+        <v>271</v>
       </c>
       <c r="M35" t="s">
-        <v>260</v>
+        <v>272</v>
       </c>
       <c r="N35" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="D36" t="s">
-        <v>263</v>
+        <v>186</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>264</v>
+        <v>275</v>
       </c>
       <c r="I36" t="s">
-        <v>265</v>
+        <v>276</v>
       </c>
       <c r="J36" t="s">
-        <v>120</v>
+        <v>189</v>
       </c>
       <c r="K36" t="s">
-        <v>266</v>
+        <v>277</v>
       </c>
       <c r="L36" t="s">
-        <v>90</v>
+        <v>191</v>
       </c>
       <c r="M36" t="s">
-        <v>267</v>
+        <v>278</v>
       </c>
       <c r="N36" t="s">
-        <v>268</v>
+        <v>279</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="D37" t="s">
-        <v>270</v>
+        <v>186</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>271</v>
+        <v>281</v>
       </c>
       <c r="I37" t="s">
-        <v>272</v>
+        <v>282</v>
       </c>
       <c r="J37" t="s">
-        <v>120</v>
+        <v>189</v>
       </c>
       <c r="K37" t="s">
-        <v>273</v>
+        <v>283</v>
       </c>
       <c r="L37" t="s">
-        <v>22</v>
+        <v>191</v>
       </c>
       <c r="M37" t="s">
-        <v>274</v>
+        <v>284</v>
       </c>
       <c r="N37" t="s">
-        <v>275</v>
+        <v>285</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>276</v>
+        <v>286</v>
       </c>
       <c r="D38" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="I38" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="J38" t="s">
-        <v>120</v>
+        <v>241</v>
       </c>
       <c r="K38" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="L38" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="M38" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
       <c r="N38" t="s">
-        <v>283</v>
+        <v>293</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>276</v>
+        <v>294</v>
       </c>
       <c r="D39" t="s">
-        <v>277</v>
+        <v>124</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>284</v>
+        <v>295</v>
       </c>
       <c r="I39" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="J39" t="s">
-        <v>120</v>
+        <v>241</v>
       </c>
       <c r="K39" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="L39" t="s">
-        <v>281</v>
+        <v>128</v>
       </c>
       <c r="M39" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="N39" t="s">
-        <v>283</v>
+        <v>299</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="D40" t="s">
-        <v>289</v>
+        <v>124</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="I40" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="J40" t="s">
-        <v>120</v>
+        <v>241</v>
       </c>
       <c r="K40" t="s">
-        <v>292</v>
+        <v>302</v>
       </c>
       <c r="L40" t="s">
-        <v>22</v>
+        <v>128</v>
       </c>
       <c r="M40" t="s">
-        <v>293</v>
+        <v>303</v>
       </c>
       <c r="N40" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
       <c r="D41" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
       <c r="I41" t="s">
-        <v>298</v>
+        <v>307</v>
       </c>
       <c r="J41" t="s">
-        <v>120</v>
+        <v>241</v>
       </c>
       <c r="K41" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="L41" t="s">
-        <v>232</v>
+        <v>52</v>
       </c>
       <c r="M41" t="s">
-        <v>300</v>
+        <v>309</v>
       </c>
       <c r="N41" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>302</v>
+        <v>311</v>
       </c>
       <c r="D42" t="s">
-        <v>303</v>
+        <v>312</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
       <c r="I42" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
       <c r="J42" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="K42" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="L42" t="s">
-        <v>22</v>
+        <v>317</v>
       </c>
       <c r="M42" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
       <c r="N42" t="s">
-        <v>309</v>
+        <v>319</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>310</v>
+        <v>320</v>
       </c>
       <c r="D43" t="s">
-        <v>191</v>
+        <v>321</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>311</v>
+        <v>322</v>
       </c>
       <c r="I43" t="s">
-        <v>312</v>
+        <v>323</v>
       </c>
       <c r="J43" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="K43" t="s">
-        <v>313</v>
+        <v>324</v>
       </c>
       <c r="L43" t="s">
-        <v>195</v>
+        <v>22</v>
       </c>
       <c r="M43" t="s">
-        <v>314</v>
+        <v>325</v>
       </c>
       <c r="N43" t="s">
-        <v>315</v>
+        <v>326</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>316</v>
+        <v>327</v>
       </c>
       <c r="D44" t="s">
-        <v>191</v>
+        <v>328</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
+        <v>329</v>
+      </c>
+      <c r="I44" t="s">
+        <v>330</v>
+      </c>
+      <c r="J44" t="s">
+        <v>315</v>
+      </c>
+      <c r="K44" t="s">
+        <v>331</v>
+      </c>
+      <c r="L44" t="s">
         <v>317</v>
       </c>
-      <c r="I44" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M44" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
       <c r="N44" t="s">
-        <v>321</v>
+        <v>333</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>322</v>
+        <v>334</v>
       </c>
       <c r="D45" t="s">
-        <v>64</v>
+        <v>335</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>323</v>
+        <v>336</v>
       </c>
       <c r="I45" t="s">
-        <v>324</v>
+        <v>337</v>
       </c>
       <c r="J45" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="K45" t="s">
-        <v>325</v>
+        <v>338</v>
       </c>
       <c r="L45" t="s">
-        <v>22</v>
+        <v>317</v>
       </c>
       <c r="M45" t="s">
-        <v>326</v>
+        <v>339</v>
       </c>
       <c r="N45" t="s">
-        <v>327</v>
+        <v>340</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>328</v>
+        <v>341</v>
       </c>
       <c r="D46" t="s">
-        <v>329</v>
+        <v>342</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>330</v>
+        <v>343</v>
       </c>
       <c r="I46" t="s">
-        <v>331</v>
+        <v>344</v>
       </c>
       <c r="J46" t="s">
-        <v>306</v>
+        <v>241</v>
       </c>
       <c r="K46" t="s">
-        <v>332</v>
+        <v>345</v>
       </c>
       <c r="L46" t="s">
         <v>22</v>
       </c>
       <c r="M46" t="s">
-        <v>333</v>
+        <v>346</v>
       </c>
       <c r="N46" t="s">
-        <v>334</v>
+        <v>347</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>335</v>
+        <v>348</v>
       </c>
       <c r="D47" t="s">
-        <v>336</v>
+        <v>349</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>337</v>
+        <v>350</v>
       </c>
       <c r="I47" t="s">
-        <v>338</v>
+        <v>351</v>
       </c>
       <c r="J47" t="s">
-        <v>306</v>
+        <v>241</v>
       </c>
       <c r="K47" t="s">
-        <v>339</v>
+        <v>352</v>
       </c>
       <c r="L47" t="s">
-        <v>340</v>
+        <v>52</v>
       </c>
       <c r="M47" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="N47" t="s">
-        <v>342</v>
+        <v>354</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>343</v>
+        <v>355</v>
       </c>
       <c r="D48" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="I48" t="s">
-        <v>346</v>
+        <v>358</v>
       </c>
       <c r="J48" t="s">
-        <v>306</v>
+        <v>241</v>
       </c>
       <c r="K48" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="L48" t="s">
-        <v>348</v>
+        <v>52</v>
       </c>
       <c r="M48" t="s">
-        <v>349</v>
+        <v>360</v>
       </c>
       <c r="N48" t="s">
-        <v>350</v>
+        <v>361</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>351</v>
+        <v>362</v>
       </c>
       <c r="D49" t="s">
-        <v>51</v>
+        <v>363</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>352</v>
+        <v>364</v>
       </c>
       <c r="I49" t="s">
-        <v>353</v>
+        <v>365</v>
       </c>
       <c r="J49" t="s">
-        <v>306</v>
+        <v>241</v>
       </c>
       <c r="K49" t="s">
-        <v>354</v>
+        <v>366</v>
       </c>
       <c r="L49" t="s">
-        <v>31</v>
+        <v>367</v>
       </c>
       <c r="M49" t="s">
-        <v>355</v>
+        <v>368</v>
       </c>
       <c r="N49" t="s">
-        <v>356</v>
+        <v>369</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>357</v>
+        <v>370</v>
       </c>
       <c r="D50" t="s">
-        <v>358</v>
+        <v>371</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>359</v>
+        <v>372</v>
       </c>
       <c r="I50" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="J50" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="K50" t="s">
-        <v>361</v>
+        <v>374</v>
       </c>
       <c r="L50" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="M50" t="s">
-        <v>362</v>
+        <v>375</v>
       </c>
       <c r="N50" t="s">
-        <v>363</v>
+        <v>376</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>364</v>
+        <v>377</v>
       </c>
       <c r="D51" t="s">
-        <v>365</v>
+        <v>378</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>366</v>
+        <v>379</v>
       </c>
       <c r="I51" t="s">
-        <v>367</v>
+        <v>380</v>
       </c>
       <c r="J51" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="K51" t="s">
-        <v>368</v>
+        <v>381</v>
       </c>
       <c r="L51" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="M51" t="s">
-        <v>369</v>
+        <v>382</v>
       </c>
       <c r="N51" t="s">
-        <v>370</v>
+        <v>383</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="D52" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>373</v>
+        <v>386</v>
       </c>
       <c r="I52" t="s">
-        <v>374</v>
+        <v>387</v>
       </c>
       <c r="J52" t="s">
-        <v>120</v>
+        <v>315</v>
       </c>
       <c r="K52" t="s">
-        <v>375</v>
+        <v>388</v>
       </c>
       <c r="L52" t="s">
-        <v>376</v>
+        <v>52</v>
       </c>
       <c r="M52" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
       <c r="N52" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>379</v>
+        <v>391</v>
       </c>
       <c r="D53" t="s">
-        <v>146</v>
+        <v>392</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>380</v>
+        <v>393</v>
       </c>
       <c r="I53" t="s">
-        <v>381</v>
+        <v>394</v>
       </c>
       <c r="J53" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="K53" t="s">
-        <v>382</v>
+        <v>395</v>
       </c>
       <c r="L53" t="s">
-        <v>31</v>
+        <v>396</v>
       </c>
       <c r="M53" t="s">
-        <v>383</v>
+        <v>397</v>
       </c>
       <c r="N53" t="s">
-        <v>384</v>
+        <v>398</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>385</v>
+        <v>399</v>
       </c>
       <c r="D54" t="s">
-        <v>51</v>
+        <v>400</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>386</v>
+        <v>401</v>
       </c>
       <c r="I54" t="s">
-        <v>387</v>
+        <v>402</v>
       </c>
       <c r="J54" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="K54" t="s">
-        <v>388</v>
+        <v>403</v>
       </c>
       <c r="L54" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="M54" t="s">
-        <v>389</v>
+        <v>404</v>
       </c>
       <c r="N54" t="s">
-        <v>390</v>
+        <v>405</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>391</v>
+        <v>406</v>
       </c>
       <c r="D55" t="s">
-        <v>392</v>
+        <v>407</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>393</v>
+        <v>408</v>
       </c>
       <c r="I55" t="s">
-        <v>394</v>
+        <v>409</v>
       </c>
       <c r="J55" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="K55" t="s">
-        <v>395</v>
+        <v>410</v>
       </c>
       <c r="L55" t="s">
-        <v>22</v>
+        <v>106</v>
       </c>
       <c r="M55" t="s">
-        <v>396</v>
+        <v>411</v>
       </c>
       <c r="N55" t="s">
-        <v>397</v>
+        <v>412</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>398</v>
+        <v>413</v>
       </c>
       <c r="D56" t="s">
-        <v>399</v>
+        <v>414</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>400</v>
+        <v>415</v>
       </c>
       <c r="I56" t="s">
-        <v>401</v>
+        <v>416</v>
       </c>
       <c r="J56" t="s">
-        <v>402</v>
+        <v>315</v>
       </c>
       <c r="K56" t="s">
-        <v>403</v>
+        <v>417</v>
       </c>
       <c r="L56" t="s">
-        <v>404</v>
+        <v>52</v>
       </c>
       <c r="M56" t="s">
-        <v>405</v>
+        <v>418</v>
       </c>
       <c r="N56" t="s">
-        <v>406</v>
+        <v>419</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>407</v>
+        <v>420</v>
       </c>
       <c r="D57" t="s">
-        <v>408</v>
+        <v>421</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="I57" t="s">
-        <v>410</v>
+        <v>423</v>
       </c>
       <c r="J57" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="K57" t="s">
-        <v>411</v>
+        <v>424</v>
       </c>
       <c r="L57" t="s">
-        <v>412</v>
+        <v>106</v>
       </c>
       <c r="M57" t="s">
-        <v>413</v>
+        <v>425</v>
       </c>
       <c r="N57" t="s">
-        <v>414</v>
+        <v>426</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>407</v>
+        <v>427</v>
       </c>
       <c r="D58" t="s">
-        <v>408</v>
+        <v>428</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>415</v>
+        <v>429</v>
       </c>
       <c r="I58" t="s">
-        <v>416</v>
+        <v>430</v>
       </c>
       <c r="J58" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="K58" t="s">
-        <v>417</v>
+        <v>431</v>
       </c>
       <c r="L58" t="s">
-        <v>412</v>
+        <v>432</v>
       </c>
       <c r="M58" t="s">
-        <v>418</v>
+        <v>433</v>
       </c>
       <c r="N58" t="s">
-        <v>414</v>
+        <v>434</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>419</v>
+        <v>435</v>
       </c>
       <c r="D59" t="s">
-        <v>420</v>
+        <v>436</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>421</v>
+        <v>437</v>
       </c>
       <c r="I59" t="s">
-        <v>422</v>
+        <v>438</v>
       </c>
       <c r="J59" t="s">
-        <v>402</v>
+        <v>315</v>
       </c>
       <c r="K59" t="s">
-        <v>423</v>
+        <v>439</v>
       </c>
       <c r="L59" t="s">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="M59" t="s">
-        <v>424</v>
+        <v>440</v>
       </c>
       <c r="N59" t="s">
-        <v>425</v>
+        <v>441</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>426</v>
+        <v>442</v>
       </c>
       <c r="D60" t="s">
-        <v>427</v>
+        <v>443</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>428</v>
+        <v>444</v>
       </c>
       <c r="I60" t="s">
-        <v>429</v>
+        <v>445</v>
       </c>
       <c r="J60" t="s">
-        <v>402</v>
+        <v>241</v>
       </c>
       <c r="K60" t="s">
-        <v>430</v>
+        <v>446</v>
       </c>
       <c r="L60" t="s">
-        <v>47</v>
+        <v>98</v>
       </c>
       <c r="M60" t="s">
-        <v>431</v>
+        <v>447</v>
       </c>
       <c r="N60" t="s">
-        <v>432</v>
+        <v>448</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>433</v>
+        <v>449</v>
       </c>
       <c r="D61" t="s">
-        <v>434</v>
+        <v>443</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>435</v>
+        <v>450</v>
       </c>
       <c r="I61" t="s">
-        <v>436</v>
+        <v>451</v>
       </c>
       <c r="J61" t="s">
-        <v>402</v>
+        <v>241</v>
       </c>
       <c r="K61" t="s">
-        <v>437</v>
+        <v>452</v>
       </c>
       <c r="L61" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="M61" t="s">
-        <v>438</v>
+        <v>453</v>
       </c>
       <c r="N61" t="s">
-        <v>439</v>
+        <v>454</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>440</v>
+        <v>455</v>
       </c>
       <c r="D62" t="s">
-        <v>372</v>
+        <v>124</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>441</v>
+        <v>456</v>
       </c>
       <c r="I62" t="s">
-        <v>442</v>
+        <v>457</v>
       </c>
       <c r="J62" t="s">
-        <v>402</v>
+        <v>315</v>
       </c>
       <c r="K62" t="s">
-        <v>443</v>
+        <v>458</v>
       </c>
       <c r="L62" t="s">
-        <v>376</v>
+        <v>128</v>
       </c>
       <c r="M62" t="s">
-        <v>444</v>
+        <v>459</v>
       </c>
       <c r="N62" t="s">
-        <v>445</v>
+        <v>460</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>446</v>
+        <v>461</v>
       </c>
       <c r="D63" t="s">
-        <v>447</v>
+        <v>462</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>448</v>
+        <v>463</v>
       </c>
       <c r="I63" t="s">
-        <v>449</v>
+        <v>464</v>
       </c>
       <c r="J63" t="s">
-        <v>402</v>
+        <v>315</v>
       </c>
       <c r="K63" t="s">
-        <v>450</v>
+        <v>465</v>
       </c>
       <c r="L63" t="s">
-        <v>22</v>
+        <v>106</v>
       </c>
       <c r="M63" t="s">
-        <v>451</v>
+        <v>466</v>
       </c>
       <c r="N63" t="s">
-        <v>452</v>
+        <v>467</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>453</v>
+        <v>468</v>
       </c>
       <c r="D64" t="s">
-        <v>454</v>
+        <v>469</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>455</v>
+        <v>470</v>
       </c>
       <c r="I64" t="s">
-        <v>456</v>
+        <v>471</v>
       </c>
       <c r="J64" t="s">
-        <v>402</v>
+        <v>315</v>
       </c>
       <c r="K64" t="s">
-        <v>457</v>
+        <v>472</v>
       </c>
       <c r="L64" t="s">
-        <v>458</v>
+        <v>52</v>
       </c>
       <c r="M64" t="s">
-        <v>459</v>
+        <v>473</v>
       </c>
       <c r="N64" t="s">
-        <v>460</v>
+        <v>474</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>461</v>
+        <v>475</v>
       </c>
       <c r="D65" t="s">
-        <v>462</v>
+        <v>476</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>463</v>
+        <v>477</v>
       </c>
       <c r="I65" t="s">
-        <v>464</v>
+        <v>478</v>
       </c>
       <c r="J65" t="s">
-        <v>402</v>
+        <v>315</v>
       </c>
       <c r="K65" t="s">
-        <v>465</v>
+        <v>479</v>
       </c>
       <c r="L65" t="s">
-        <v>22</v>
+        <v>106</v>
       </c>
       <c r="M65" t="s">
-        <v>466</v>
+        <v>480</v>
       </c>
       <c r="N65" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>468</v>
+        <v>482</v>
       </c>
       <c r="D66" t="s">
-        <v>35</v>
+        <v>483</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>469</v>
+        <v>484</v>
       </c>
       <c r="I66" t="s">
-        <v>470</v>
+        <v>485</v>
       </c>
       <c r="J66" t="s">
-        <v>402</v>
+        <v>315</v>
       </c>
       <c r="K66" t="s">
-        <v>471</v>
+        <v>486</v>
       </c>
       <c r="L66" t="s">
-        <v>39</v>
+        <v>106</v>
       </c>
       <c r="M66" t="s">
-        <v>472</v>
+        <v>487</v>
       </c>
       <c r="N66" t="s">
-        <v>473</v>
+        <v>488</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>474</v>
+        <v>489</v>
       </c>
       <c r="D67" t="s">
-        <v>475</v>
+        <v>171</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>476</v>
+        <v>490</v>
       </c>
       <c r="I67" t="s">
-        <v>477</v>
+        <v>491</v>
       </c>
       <c r="J67" t="s">
-        <v>402</v>
+        <v>315</v>
       </c>
       <c r="K67" t="s">
-        <v>478</v>
+        <v>492</v>
       </c>
       <c r="L67" t="s">
-        <v>232</v>
+        <v>106</v>
       </c>
       <c r="M67" t="s">
-        <v>479</v>
+        <v>493</v>
       </c>
       <c r="N67" t="s">
-        <v>480</v>
+        <v>494</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>481</v>
+        <v>495</v>
       </c>
       <c r="D68" t="s">
-        <v>482</v>
+        <v>496</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>483</v>
+        <v>497</v>
       </c>
       <c r="I68" t="s">
-        <v>484</v>
+        <v>498</v>
       </c>
       <c r="J68" t="s">
-        <v>402</v>
+        <v>315</v>
       </c>
       <c r="K68" t="s">
-        <v>485</v>
+        <v>499</v>
       </c>
       <c r="L68" t="s">
-        <v>486</v>
+        <v>52</v>
       </c>
       <c r="M68" t="s">
-        <v>487</v>
+        <v>500</v>
       </c>
       <c r="N68" t="s">
-        <v>488</v>
+        <v>501</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>489</v>
+        <v>502</v>
       </c>
       <c r="D69" t="s">
-        <v>434</v>
+        <v>195</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>490</v>
+        <v>503</v>
       </c>
       <c r="I69" t="s">
-        <v>491</v>
+        <v>504</v>
       </c>
       <c r="J69" t="s">
-        <v>402</v>
+        <v>315</v>
       </c>
       <c r="K69" t="s">
-        <v>492</v>
+        <v>505</v>
       </c>
       <c r="L69" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="M69" t="s">
-        <v>493</v>
+        <v>506</v>
       </c>
       <c r="N69" t="s">
-        <v>494</v>
+        <v>507</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>495</v>
+        <v>508</v>
       </c>
       <c r="D70" t="s">
-        <v>496</v>
+        <v>509</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>497</v>
+        <v>510</v>
       </c>
       <c r="I70" t="s">
-        <v>498</v>
+        <v>511</v>
       </c>
       <c r="J70" t="s">
-        <v>402</v>
+        <v>315</v>
       </c>
       <c r="K70" t="s">
-        <v>499</v>
+        <v>512</v>
       </c>
       <c r="L70" t="s">
-        <v>232</v>
+        <v>513</v>
       </c>
       <c r="M70" t="s">
-        <v>500</v>
+        <v>514</v>
       </c>
       <c r="N70" t="s">
-        <v>501</v>
+        <v>515</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>502</v>
+        <v>516</v>
       </c>
       <c r="D71" t="s">
-        <v>503</v>
+        <v>517</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>504</v>
+        <v>518</v>
       </c>
       <c r="I71" t="s">
-        <v>505</v>
+        <v>519</v>
       </c>
       <c r="J71" t="s">
-        <v>402</v>
+        <v>315</v>
       </c>
       <c r="K71" t="s">
-        <v>506</v>
+        <v>520</v>
       </c>
       <c r="L71" t="s">
-        <v>22</v>
+        <v>521</v>
       </c>
       <c r="M71" t="s">
-        <v>507</v>
+        <v>522</v>
       </c>
       <c r="N71" t="s">
-        <v>508</v>
+        <v>523</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>509</v>
+        <v>524</v>
       </c>
       <c r="D72" t="s">
-        <v>510</v>
+        <v>517</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>345</v>
+        <v>525</v>
       </c>
       <c r="I72" t="s">
-        <v>511</v>
+        <v>526</v>
       </c>
       <c r="J72" t="s">
-        <v>402</v>
+        <v>315</v>
       </c>
       <c r="K72" t="s">
-        <v>512</v>
+        <v>527</v>
       </c>
       <c r="L72" t="s">
-        <v>47</v>
+        <v>521</v>
       </c>
       <c r="M72" t="s">
-        <v>513</v>
+        <v>528</v>
       </c>
       <c r="N72" t="s">
-        <v>514</v>
+        <v>529</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>515</v>
+        <v>530</v>
       </c>
       <c r="D73" t="s">
-        <v>516</v>
+        <v>531</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>517</v>
+        <v>532</v>
       </c>
       <c r="I73" t="s">
-        <v>518</v>
+        <v>533</v>
       </c>
       <c r="J73" t="s">
-        <v>402</v>
+        <v>315</v>
       </c>
       <c r="K73" t="s">
-        <v>519</v>
+        <v>534</v>
       </c>
       <c r="L73" t="s">
-        <v>22</v>
+        <v>521</v>
       </c>
       <c r="M73" t="s">
-        <v>520</v>
+        <v>535</v>
       </c>
       <c r="N73" t="s">
-        <v>521</v>
+        <v>536</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>522</v>
+        <v>537</v>
       </c>
       <c r="D74" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>524</v>
+        <v>538</v>
       </c>
       <c r="I74" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="J74" t="s">
-        <v>402</v>
+        <v>315</v>
       </c>
       <c r="K74" t="s">
-        <v>526</v>
+        <v>540</v>
       </c>
       <c r="L74" t="s">
-        <v>90</v>
+        <v>521</v>
       </c>
       <c r="M74" t="s">
-        <v>527</v>
+        <v>541</v>
       </c>
       <c r="N74" t="s">
-        <v>528</v>
+        <v>542</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>529</v>
+        <v>543</v>
       </c>
       <c r="D75" t="s">
-        <v>420</v>
+        <v>531</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>530</v>
+        <v>544</v>
       </c>
       <c r="I75" t="s">
-        <v>531</v>
+        <v>545</v>
       </c>
       <c r="J75" t="s">
-        <v>402</v>
+        <v>315</v>
       </c>
       <c r="K75" t="s">
-        <v>532</v>
+        <v>546</v>
       </c>
       <c r="L75" t="s">
-        <v>90</v>
+        <v>521</v>
       </c>
       <c r="M75" t="s">
-        <v>533</v>
+        <v>547</v>
       </c>
       <c r="N75" t="s">
-        <v>534</v>
+        <v>548</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>535</v>
+        <v>549</v>
       </c>
       <c r="D76" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>537</v>
+        <v>550</v>
       </c>
       <c r="I76" t="s">
-        <v>538</v>
+        <v>551</v>
       </c>
       <c r="J76" t="s">
-        <v>402</v>
+        <v>315</v>
       </c>
       <c r="K76" t="s">
-        <v>539</v>
+        <v>552</v>
       </c>
       <c r="L76" t="s">
-        <v>540</v>
+        <v>521</v>
       </c>
       <c r="M76" t="s">
-        <v>541</v>
+        <v>553</v>
       </c>
       <c r="N76" t="s">
-        <v>542</v>
+        <v>554</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>543</v>
+        <v>555</v>
       </c>
       <c r="D77" t="s">
-        <v>544</v>
+        <v>531</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>545</v>
+        <v>556</v>
       </c>
       <c r="I77" t="s">
-        <v>546</v>
+        <v>557</v>
       </c>
       <c r="J77" t="s">
-        <v>402</v>
+        <v>315</v>
       </c>
       <c r="K77" t="s">
-        <v>547</v>
+        <v>558</v>
       </c>
       <c r="L77" t="s">
-        <v>548</v>
+        <v>521</v>
       </c>
       <c r="M77" t="s">
-        <v>549</v>
+        <v>559</v>
       </c>
       <c r="N77" t="s">
-        <v>550</v>
+        <v>560</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>551</v>
+        <v>561</v>
       </c>
       <c r="D78" t="s">
-        <v>482</v>
+        <v>238</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>552</v>
+        <v>562</v>
       </c>
       <c r="I78" t="s">
-        <v>553</v>
+        <v>563</v>
       </c>
       <c r="J78" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="K78" t="s">
-        <v>554</v>
+        <v>564</v>
       </c>
       <c r="L78" t="s">
-        <v>47</v>
+        <v>98</v>
       </c>
       <c r="M78" t="s">
-        <v>555</v>
+        <v>565</v>
       </c>
       <c r="N78" t="s">
-        <v>556</v>
+        <v>566</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>557</v>
+        <v>567</v>
       </c>
       <c r="D79" t="s">
-        <v>558</v>
+        <v>76</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="I79" t="s">
-        <v>560</v>
+        <v>569</v>
       </c>
       <c r="J79" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="K79" t="s">
-        <v>561</v>
+        <v>570</v>
       </c>
       <c r="L79" t="s">
-        <v>562</v>
+        <v>81</v>
       </c>
       <c r="M79" t="s">
-        <v>563</v>
+        <v>571</v>
       </c>
       <c r="N79" t="s">
-        <v>564</v>
+        <v>572</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>565</v>
+        <v>573</v>
       </c>
       <c r="D80" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>567</v>
+        <v>575</v>
       </c>
       <c r="I80" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="J80" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="K80" t="s">
-        <v>569</v>
+        <v>577</v>
       </c>
       <c r="L80" t="s">
-        <v>486</v>
+        <v>578</v>
       </c>
       <c r="M80" t="s">
-        <v>570</v>
+        <v>579</v>
       </c>
       <c r="N80" t="s">
-        <v>571</v>
+        <v>580</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>572</v>
+        <v>581</v>
       </c>
       <c r="D81" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="I81" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="J81" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="K81" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
       <c r="L81" t="s">
-        <v>22</v>
+        <v>578</v>
       </c>
       <c r="M81" t="s">
-        <v>577</v>
+        <v>585</v>
       </c>
       <c r="N81" t="s">
-        <v>578</v>
+        <v>586</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>579</v>
+        <v>587</v>
       </c>
       <c r="D82" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>581</v>
+        <v>589</v>
       </c>
       <c r="I82" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="J82" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="K82" t="s">
-        <v>583</v>
+        <v>591</v>
       </c>
       <c r="L82" t="s">
-        <v>584</v>
+        <v>182</v>
       </c>
       <c r="M82" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="N82" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>587</v>
+        <v>594</v>
       </c>
       <c r="D83" t="s">
-        <v>588</v>
+        <v>595</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>589</v>
+        <v>596</v>
       </c>
       <c r="I83" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
       <c r="J83" t="s">
-        <v>402</v>
+        <v>315</v>
       </c>
       <c r="K83" t="s">
-        <v>591</v>
+        <v>598</v>
       </c>
       <c r="L83" t="s">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="M83" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
       <c r="N83" t="s">
-        <v>593</v>
+        <v>600</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="D84" t="s">
-        <v>43</v>
+        <v>483</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>595</v>
+        <v>602</v>
       </c>
       <c r="I84" t="s">
-        <v>596</v>
+        <v>603</v>
       </c>
       <c r="J84" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="K84" t="s">
-        <v>598</v>
+        <v>605</v>
       </c>
       <c r="L84" t="s">
-        <v>486</v>
+        <v>317</v>
       </c>
       <c r="M84" t="s">
-        <v>599</v>
+        <v>606</v>
       </c>
       <c r="N84" t="s">
-        <v>600</v>
+        <v>607</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>601</v>
+        <v>608</v>
       </c>
       <c r="D85" t="s">
-        <v>434</v>
+        <v>517</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>602</v>
+        <v>609</v>
       </c>
       <c r="I85" t="s">
-        <v>603</v>
+        <v>610</v>
       </c>
       <c r="J85" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="K85" t="s">
-        <v>604</v>
+        <v>611</v>
       </c>
       <c r="L85" t="s">
-        <v>22</v>
+        <v>521</v>
       </c>
       <c r="M85" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="N85" t="s">
-        <v>606</v>
+        <v>613</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>607</v>
+        <v>614</v>
       </c>
       <c r="D86" t="s">
-        <v>26</v>
+        <v>531</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>608</v>
+        <v>615</v>
       </c>
       <c r="I86" t="s">
-        <v>609</v>
+        <v>616</v>
       </c>
       <c r="J86" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="K86" t="s">
-        <v>610</v>
+        <v>617</v>
       </c>
       <c r="L86" t="s">
-        <v>486</v>
+        <v>521</v>
       </c>
       <c r="M86" t="s">
-        <v>611</v>
+        <v>618</v>
       </c>
       <c r="N86" t="s">
-        <v>612</v>
+        <v>619</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>613</v>
+        <v>620</v>
       </c>
       <c r="D87" t="s">
-        <v>614</v>
+        <v>517</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="I87" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="J87" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="K87" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="L87" t="s">
-        <v>22</v>
+        <v>521</v>
       </c>
       <c r="M87" t="s">
-        <v>618</v>
+        <v>624</v>
       </c>
       <c r="N87" t="s">
-        <v>619</v>
+        <v>625</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>620</v>
+        <v>626</v>
       </c>
       <c r="D88" t="s">
-        <v>621</v>
+        <v>517</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
       <c r="I88" t="s">
-        <v>623</v>
+        <v>628</v>
       </c>
       <c r="J88" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="K88" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="L88" t="s">
-        <v>486</v>
+        <v>521</v>
       </c>
       <c r="M88" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="N88" t="s">
-        <v>626</v>
+        <v>631</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>613</v>
+        <v>632</v>
       </c>
       <c r="D89" t="s">
-        <v>614</v>
+        <v>421</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>615</v>
+        <v>633</v>
       </c>
       <c r="I89" t="s">
-        <v>627</v>
+        <v>634</v>
       </c>
       <c r="J89" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="K89" t="s">
-        <v>628</v>
+        <v>635</v>
       </c>
       <c r="L89" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="M89" t="s">
-        <v>629</v>
+        <v>636</v>
       </c>
       <c r="N89" t="s">
-        <v>619</v>
+        <v>637</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>630</v>
+        <v>638</v>
       </c>
       <c r="D90" t="s">
-        <v>434</v>
+        <v>517</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>631</v>
+        <v>639</v>
       </c>
       <c r="I90" t="s">
-        <v>632</v>
+        <v>640</v>
       </c>
       <c r="J90" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="K90" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="L90" t="s">
-        <v>22</v>
+        <v>521</v>
       </c>
       <c r="M90" t="s">
-        <v>634</v>
+        <v>642</v>
       </c>
       <c r="N90" t="s">
-        <v>635</v>
+        <v>643</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>636</v>
+        <v>644</v>
       </c>
       <c r="D91" t="s">
-        <v>637</v>
+        <v>645</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>638</v>
+        <v>646</v>
       </c>
       <c r="I91" t="s">
-        <v>639</v>
+        <v>647</v>
       </c>
       <c r="J91" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="K91" t="s">
-        <v>640</v>
+        <v>648</v>
       </c>
       <c r="L91" t="s">
-        <v>22</v>
+        <v>649</v>
       </c>
       <c r="M91" t="s">
-        <v>641</v>
+        <v>650</v>
       </c>
       <c r="N91" t="s">
-        <v>642</v>
+        <v>651</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>643</v>
+        <v>652</v>
       </c>
       <c r="D92" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>645</v>
+        <v>653</v>
       </c>
       <c r="I92" t="s">
-        <v>646</v>
+        <v>654</v>
       </c>
       <c r="J92" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="K92" t="s">
-        <v>647</v>
+        <v>655</v>
       </c>
       <c r="L92" t="s">
-        <v>22</v>
+        <v>649</v>
       </c>
       <c r="M92" t="s">
-        <v>648</v>
+        <v>656</v>
       </c>
       <c r="N92" t="s">
-        <v>649</v>
+        <v>657</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>650</v>
+        <v>658</v>
       </c>
       <c r="D93" t="s">
-        <v>242</v>
+        <v>645</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>651</v>
+        <v>659</v>
       </c>
       <c r="I93" t="s">
-        <v>652</v>
+        <v>660</v>
       </c>
       <c r="J93" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="K93" t="s">
-        <v>653</v>
+        <v>661</v>
       </c>
       <c r="L93" t="s">
-        <v>246</v>
+        <v>649</v>
       </c>
       <c r="M93" t="s">
-        <v>654</v>
+        <v>662</v>
       </c>
       <c r="N93" t="s">
-        <v>655</v>
+        <v>663</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>656</v>
+        <v>664</v>
       </c>
       <c r="D94" t="s">
-        <v>657</v>
+        <v>665</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>658</v>
+        <v>666</v>
       </c>
       <c r="I94" t="s">
-        <v>659</v>
+        <v>667</v>
       </c>
       <c r="J94" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="K94" t="s">
-        <v>660</v>
+        <v>668</v>
       </c>
       <c r="L94" t="s">
-        <v>661</v>
+        <v>669</v>
       </c>
       <c r="M94" t="s">
-        <v>662</v>
+        <v>670</v>
       </c>
       <c r="N94" t="s">
-        <v>663</v>
+        <v>671</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>664</v>
+        <v>672</v>
       </c>
       <c r="D95" t="s">
-        <v>665</v>
+        <v>673</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>666</v>
+        <v>674</v>
       </c>
       <c r="I95" t="s">
-        <v>667</v>
+        <v>675</v>
       </c>
       <c r="J95" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="K95" t="s">
-        <v>668</v>
+        <v>676</v>
       </c>
       <c r="L95" t="s">
-        <v>22</v>
+        <v>677</v>
       </c>
       <c r="M95" t="s">
-        <v>669</v>
+        <v>678</v>
       </c>
       <c r="N95" t="s">
-        <v>670</v>
+        <v>679</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>671</v>
+        <v>680</v>
       </c>
       <c r="D96" t="s">
-        <v>672</v>
+        <v>681</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>673</v>
+        <v>682</v>
       </c>
       <c r="I96" t="s">
-        <v>674</v>
+        <v>683</v>
       </c>
       <c r="J96" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="K96" t="s">
-        <v>675</v>
+        <v>684</v>
       </c>
       <c r="L96" t="s">
-        <v>22</v>
+        <v>106</v>
       </c>
       <c r="M96" t="s">
-        <v>676</v>
+        <v>685</v>
       </c>
       <c r="N96" t="s">
-        <v>677</v>
+        <v>686</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>678</v>
+        <v>687</v>
       </c>
       <c r="D97" t="s">
-        <v>679</v>
+        <v>688</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>680</v>
+        <v>689</v>
       </c>
       <c r="I97" t="s">
-        <v>681</v>
+        <v>690</v>
       </c>
       <c r="J97" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="K97" t="s">
-        <v>682</v>
+        <v>691</v>
       </c>
       <c r="L97" t="s">
-        <v>22</v>
+        <v>692</v>
       </c>
       <c r="M97" t="s">
-        <v>683</v>
+        <v>693</v>
       </c>
       <c r="N97" t="s">
-        <v>684</v>
+        <v>694</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="D98" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>687</v>
+        <v>695</v>
       </c>
       <c r="I98" t="s">
-        <v>688</v>
+        <v>696</v>
       </c>
       <c r="J98" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="K98" t="s">
-        <v>689</v>
+        <v>697</v>
       </c>
       <c r="L98" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="M98" t="s">
-        <v>691</v>
+        <v>698</v>
       </c>
       <c r="N98" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>693</v>
+        <v>699</v>
       </c>
       <c r="D99" t="s">
-        <v>153</v>
+        <v>700</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>694</v>
+        <v>701</v>
       </c>
       <c r="I99" t="s">
-        <v>695</v>
+        <v>702</v>
       </c>
       <c r="J99" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="K99" t="s">
-        <v>696</v>
+        <v>703</v>
       </c>
       <c r="L99" t="s">
-        <v>157</v>
+        <v>704</v>
       </c>
       <c r="M99" t="s">
-        <v>697</v>
+        <v>705</v>
       </c>
       <c r="N99" t="s">
-        <v>698</v>
+        <v>706</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>699</v>
+        <v>707</v>
       </c>
       <c r="D100" t="s">
-        <v>580</v>
+        <v>708</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>700</v>
+        <v>709</v>
       </c>
       <c r="I100" t="s">
-        <v>701</v>
+        <v>710</v>
       </c>
       <c r="J100" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="K100" t="s">
-        <v>702</v>
+        <v>711</v>
       </c>
       <c r="L100" t="s">
-        <v>562</v>
+        <v>52</v>
       </c>
       <c r="M100" t="s">
-        <v>703</v>
+        <v>712</v>
       </c>
       <c r="N100" t="s">
-        <v>704</v>
+        <v>713</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>705</v>
+        <v>714</v>
       </c>
       <c r="D101" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="I101" t="s">
-        <v>708</v>
+        <v>715</v>
       </c>
       <c r="J101" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="K101" t="s">
-        <v>709</v>
+        <v>716</v>
       </c>
       <c r="L101" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="M101" t="s">
-        <v>710</v>
+        <v>717</v>
       </c>
       <c r="N101" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>712</v>
+        <v>719</v>
       </c>
       <c r="D102" t="s">
-        <v>657</v>
+        <v>720</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>713</v>
+        <v>721</v>
       </c>
       <c r="I102" t="s">
-        <v>714</v>
+        <v>722</v>
       </c>
       <c r="J102" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="K102" t="s">
-        <v>715</v>
+        <v>723</v>
       </c>
       <c r="L102" t="s">
-        <v>661</v>
+        <v>704</v>
       </c>
       <c r="M102" t="s">
-        <v>716</v>
+        <v>724</v>
       </c>
       <c r="N102" t="s">
-        <v>717</v>
+        <v>725</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>14</v>
+      </c>
+      <c r="B103" t="s">
+        <v>15</v>
+      </c>
+      <c r="C103" t="s">
+        <v>726</v>
+      </c>
+      <c r="D103" t="s">
+        <v>700</v>
+      </c>
+      <c r="E103"/>
+      <c r="F103"/>
+      <c r="G103"/>
+      <c r="H103" t="s">
+        <v>721</v>
+      </c>
+      <c r="I103" t="s">
+        <v>727</v>
+      </c>
+      <c r="J103" t="s">
+        <v>604</v>
+      </c>
+      <c r="K103" t="s">
+        <v>728</v>
+      </c>
+      <c r="L103" t="s">
+        <v>704</v>
+      </c>
+      <c r="M103" t="s">
+        <v>729</v>
+      </c>
+      <c r="N103" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>14</v>
+      </c>
+      <c r="B104" t="s">
+        <v>15</v>
+      </c>
+      <c r="C104" t="s">
+        <v>731</v>
+      </c>
+      <c r="D104" t="s">
+        <v>700</v>
+      </c>
+      <c r="E104"/>
+      <c r="F104"/>
+      <c r="G104"/>
+      <c r="H104" t="s">
+        <v>732</v>
+      </c>
+      <c r="I104" t="s">
+        <v>733</v>
+      </c>
+      <c r="J104" t="s">
+        <v>604</v>
+      </c>
+      <c r="K104" t="s">
+        <v>734</v>
+      </c>
+      <c r="L104" t="s">
+        <v>704</v>
+      </c>
+      <c r="M104" t="s">
+        <v>735</v>
+      </c>
+      <c r="N104" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>14</v>
+      </c>
+      <c r="B105" t="s">
+        <v>15</v>
+      </c>
+      <c r="C105" t="s">
+        <v>731</v>
+      </c>
+      <c r="D105" t="s">
+        <v>700</v>
+      </c>
+      <c r="E105"/>
+      <c r="F105"/>
+      <c r="G105"/>
+      <c r="H105" t="s">
+        <v>737</v>
+      </c>
+      <c r="I105" t="s">
+        <v>738</v>
+      </c>
+      <c r="J105" t="s">
+        <v>604</v>
+      </c>
+      <c r="K105" t="s">
+        <v>739</v>
+      </c>
+      <c r="L105" t="s">
+        <v>704</v>
+      </c>
+      <c r="M105" t="s">
+        <v>740</v>
+      </c>
+      <c r="N105" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>14</v>
+      </c>
+      <c r="B106" t="s">
+        <v>15</v>
+      </c>
+      <c r="C106" t="s">
+        <v>741</v>
+      </c>
+      <c r="D106" t="s">
+        <v>171</v>
+      </c>
+      <c r="E106"/>
+      <c r="F106"/>
+      <c r="G106"/>
+      <c r="H106" t="s">
+        <v>742</v>
+      </c>
+      <c r="I106" t="s">
+        <v>743</v>
+      </c>
+      <c r="J106" t="s">
+        <v>604</v>
+      </c>
+      <c r="K106" t="s">
+        <v>744</v>
+      </c>
+      <c r="L106" t="s">
+        <v>52</v>
+      </c>
+      <c r="M106" t="s">
+        <v>745</v>
+      </c>
+      <c r="N106" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>14</v>
+      </c>
+      <c r="B107" t="s">
+        <v>15</v>
+      </c>
+      <c r="C107" t="s">
+        <v>747</v>
+      </c>
+      <c r="D107" t="s">
+        <v>392</v>
+      </c>
+      <c r="E107"/>
+      <c r="F107"/>
+      <c r="G107"/>
+      <c r="H107" t="s">
+        <v>748</v>
+      </c>
+      <c r="I107" t="s">
+        <v>749</v>
+      </c>
+      <c r="J107" t="s">
+        <v>604</v>
+      </c>
+      <c r="K107" t="s">
+        <v>750</v>
+      </c>
+      <c r="L107" t="s">
+        <v>396</v>
+      </c>
+      <c r="M107" t="s">
+        <v>751</v>
+      </c>
+      <c r="N107" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>14</v>
+      </c>
+      <c r="B108" t="s">
+        <v>15</v>
+      </c>
+      <c r="C108" t="s">
+        <v>753</v>
+      </c>
+      <c r="D108" t="s">
+        <v>645</v>
+      </c>
+      <c r="E108"/>
+      <c r="F108"/>
+      <c r="G108"/>
+      <c r="H108" t="s">
+        <v>754</v>
+      </c>
+      <c r="I108" t="s">
+        <v>755</v>
+      </c>
+      <c r="J108" t="s">
+        <v>604</v>
+      </c>
+      <c r="K108" t="s">
+        <v>756</v>
+      </c>
+      <c r="L108" t="s">
+        <v>649</v>
+      </c>
+      <c r="M108" t="s">
+        <v>757</v>
+      </c>
+      <c r="N108" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>14</v>
+      </c>
+      <c r="B109" t="s">
+        <v>15</v>
+      </c>
+      <c r="C109" t="s">
+        <v>759</v>
+      </c>
+      <c r="D109" t="s">
+        <v>760</v>
+      </c>
+      <c r="E109"/>
+      <c r="F109"/>
+      <c r="G109"/>
+      <c r="H109" t="s">
+        <v>761</v>
+      </c>
+      <c r="I109" t="s">
+        <v>762</v>
+      </c>
+      <c r="J109" t="s">
+        <v>189</v>
+      </c>
+      <c r="K109" t="s">
+        <v>763</v>
+      </c>
+      <c r="L109" t="s">
+        <v>317</v>
+      </c>
+      <c r="M109" t="s">
+        <v>764</v>
+      </c>
+      <c r="N109" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>14</v>
+      </c>
+      <c r="B110" t="s">
+        <v>15</v>
+      </c>
+      <c r="C110" t="s">
+        <v>766</v>
+      </c>
+      <c r="D110" t="s">
+        <v>708</v>
+      </c>
+      <c r="E110"/>
+      <c r="F110"/>
+      <c r="G110"/>
+      <c r="H110" t="s">
+        <v>767</v>
+      </c>
+      <c r="I110" t="s">
+        <v>768</v>
+      </c>
+      <c r="J110" t="s">
+        <v>189</v>
+      </c>
+      <c r="K110" t="s">
+        <v>769</v>
+      </c>
+      <c r="L110" t="s">
+        <v>317</v>
+      </c>
+      <c r="M110" t="s">
+        <v>770</v>
+      </c>
+      <c r="N110" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>14</v>
+      </c>
+      <c r="B111" t="s">
+        <v>15</v>
+      </c>
+      <c r="C111" t="s">
+        <v>772</v>
+      </c>
+      <c r="D111" t="s">
+        <v>574</v>
+      </c>
+      <c r="E111"/>
+      <c r="F111"/>
+      <c r="G111"/>
+      <c r="H111" t="s">
+        <v>773</v>
+      </c>
+      <c r="I111" t="s">
+        <v>774</v>
+      </c>
+      <c r="J111" t="s">
+        <v>604</v>
+      </c>
+      <c r="K111" t="s">
+        <v>775</v>
+      </c>
+      <c r="L111" t="s">
+        <v>578</v>
+      </c>
+      <c r="M111" t="s">
+        <v>776</v>
+      </c>
+      <c r="N111" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>14</v>
+      </c>
+      <c r="B112" t="s">
+        <v>15</v>
+      </c>
+      <c r="C112" t="s">
+        <v>778</v>
+      </c>
+      <c r="D112" t="s">
+        <v>779</v>
+      </c>
+      <c r="E112"/>
+      <c r="F112"/>
+      <c r="G112"/>
+      <c r="H112" t="s">
+        <v>780</v>
+      </c>
+      <c r="I112" t="s">
+        <v>781</v>
+      </c>
+      <c r="J112" t="s">
+        <v>604</v>
+      </c>
+      <c r="K112" t="s">
+        <v>782</v>
+      </c>
+      <c r="L112" t="s">
+        <v>52</v>
+      </c>
+      <c r="M112" t="s">
+        <v>783</v>
+      </c>
+      <c r="N112" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>14</v>
+      </c>
+      <c r="B113" t="s">
+        <v>15</v>
+      </c>
+      <c r="C113" t="s">
+        <v>785</v>
+      </c>
+      <c r="D113" t="s">
+        <v>786</v>
+      </c>
+      <c r="E113"/>
+      <c r="F113"/>
+      <c r="G113"/>
+      <c r="H113" t="s">
+        <v>787</v>
+      </c>
+      <c r="I113" t="s">
+        <v>788</v>
+      </c>
+      <c r="J113" t="s">
+        <v>789</v>
+      </c>
+      <c r="K113" t="s">
+        <v>790</v>
+      </c>
+      <c r="L113" t="s">
+        <v>52</v>
+      </c>
+      <c r="M113" t="s">
+        <v>791</v>
+      </c>
+      <c r="N113" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>14</v>
+      </c>
+      <c r="B114" t="s">
+        <v>15</v>
+      </c>
+      <c r="C114" t="s">
+        <v>793</v>
+      </c>
+      <c r="D114" t="s">
+        <v>163</v>
+      </c>
+      <c r="E114"/>
+      <c r="F114"/>
+      <c r="G114"/>
+      <c r="H114" t="s">
+        <v>794</v>
+      </c>
+      <c r="I114" t="s">
+        <v>795</v>
+      </c>
+      <c r="J114" t="s">
+        <v>789</v>
+      </c>
+      <c r="K114" t="s">
+        <v>796</v>
+      </c>
+      <c r="L114" t="s">
+        <v>167</v>
+      </c>
+      <c r="M114" t="s">
+        <v>797</v>
+      </c>
+      <c r="N114" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>14</v>
+      </c>
+      <c r="B115" t="s">
+        <v>15</v>
+      </c>
+      <c r="C115" t="s">
+        <v>799</v>
+      </c>
+      <c r="D115" t="s">
+        <v>163</v>
+      </c>
+      <c r="E115"/>
+      <c r="F115"/>
+      <c r="G115"/>
+      <c r="H115" t="s">
+        <v>800</v>
+      </c>
+      <c r="I115" t="s">
+        <v>801</v>
+      </c>
+      <c r="J115" t="s">
+        <v>789</v>
+      </c>
+      <c r="K115" t="s">
+        <v>802</v>
+      </c>
+      <c r="L115" t="s">
+        <v>167</v>
+      </c>
+      <c r="M115" t="s">
+        <v>803</v>
+      </c>
+      <c r="N115" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>14</v>
+      </c>
+      <c r="B116" t="s">
+        <v>15</v>
+      </c>
+      <c r="C116" t="s">
+        <v>805</v>
+      </c>
+      <c r="D116" t="s">
+        <v>202</v>
+      </c>
+      <c r="E116"/>
+      <c r="F116"/>
+      <c r="G116"/>
+      <c r="H116" t="s">
+        <v>806</v>
+      </c>
+      <c r="I116" t="s">
+        <v>807</v>
+      </c>
+      <c r="J116" t="s">
+        <v>789</v>
+      </c>
+      <c r="K116" t="s">
+        <v>808</v>
+      </c>
+      <c r="L116" t="s">
+        <v>52</v>
+      </c>
+      <c r="M116" t="s">
+        <v>809</v>
+      </c>
+      <c r="N116" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>14</v>
+      </c>
+      <c r="B117" t="s">
+        <v>15</v>
+      </c>
+      <c r="C117" t="s">
+        <v>811</v>
+      </c>
+      <c r="D117" t="s">
+        <v>163</v>
+      </c>
+      <c r="E117"/>
+      <c r="F117"/>
+      <c r="G117"/>
+      <c r="H117" t="s">
+        <v>812</v>
+      </c>
+      <c r="I117" t="s">
+        <v>813</v>
+      </c>
+      <c r="J117" t="s">
+        <v>789</v>
+      </c>
+      <c r="K117" t="s">
+        <v>814</v>
+      </c>
+      <c r="L117" t="s">
+        <v>167</v>
+      </c>
+      <c r="M117" t="s">
+        <v>815</v>
+      </c>
+      <c r="N117" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>14</v>
+      </c>
+      <c r="B118" t="s">
+        <v>15</v>
+      </c>
+      <c r="C118" t="s">
+        <v>817</v>
+      </c>
+      <c r="D118" t="s">
+        <v>673</v>
+      </c>
+      <c r="E118"/>
+      <c r="F118"/>
+      <c r="G118"/>
+      <c r="H118" t="s">
+        <v>818</v>
+      </c>
+      <c r="I118" t="s">
+        <v>819</v>
+      </c>
+      <c r="J118" t="s">
+        <v>789</v>
+      </c>
+      <c r="K118" t="s">
+        <v>820</v>
+      </c>
+      <c r="L118" t="s">
+        <v>677</v>
+      </c>
+      <c r="M118" t="s">
+        <v>821</v>
+      </c>
+      <c r="N118" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>14</v>
+      </c>
+      <c r="B119" t="s">
+        <v>15</v>
+      </c>
+      <c r="C119" t="s">
+        <v>793</v>
+      </c>
+      <c r="D119" t="s">
+        <v>163</v>
+      </c>
+      <c r="E119"/>
+      <c r="F119"/>
+      <c r="G119"/>
+      <c r="H119" t="s">
+        <v>794</v>
+      </c>
+      <c r="I119" t="s">
+        <v>823</v>
+      </c>
+      <c r="J119" t="s">
+        <v>789</v>
+      </c>
+      <c r="K119" t="s">
+        <v>824</v>
+      </c>
+      <c r="L119" t="s">
+        <v>167</v>
+      </c>
+      <c r="M119" t="s">
+        <v>825</v>
+      </c>
+      <c r="N119" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>14</v>
+      </c>
+      <c r="B120" t="s">
+        <v>15</v>
+      </c>
+      <c r="C120" t="s">
+        <v>826</v>
+      </c>
+      <c r="D120" t="s">
+        <v>827</v>
+      </c>
+      <c r="E120"/>
+      <c r="F120"/>
+      <c r="G120"/>
+      <c r="H120" t="s">
+        <v>828</v>
+      </c>
+      <c r="I120" t="s">
+        <v>829</v>
+      </c>
+      <c r="J120" t="s">
+        <v>189</v>
+      </c>
+      <c r="K120" t="s">
+        <v>830</v>
+      </c>
+      <c r="L120" t="s">
+        <v>144</v>
+      </c>
+      <c r="M120" t="s">
+        <v>831</v>
+      </c>
+      <c r="N120" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>14</v>
+      </c>
+      <c r="B121" t="s">
+        <v>15</v>
+      </c>
+      <c r="C121" t="s">
+        <v>826</v>
+      </c>
+      <c r="D121" t="s">
+        <v>827</v>
+      </c>
+      <c r="E121"/>
+      <c r="F121"/>
+      <c r="G121"/>
+      <c r="H121" t="s">
+        <v>833</v>
+      </c>
+      <c r="I121" t="s">
+        <v>834</v>
+      </c>
+      <c r="J121" t="s">
+        <v>189</v>
+      </c>
+      <c r="K121" t="s">
+        <v>835</v>
+      </c>
+      <c r="L121" t="s">
+        <v>144</v>
+      </c>
+      <c r="M121" t="s">
+        <v>836</v>
+      </c>
+      <c r="N121" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>14</v>
+      </c>
+      <c r="B122" t="s">
+        <v>15</v>
+      </c>
+      <c r="C122" t="s">
+        <v>837</v>
+      </c>
+      <c r="D122" t="s">
+        <v>838</v>
+      </c>
+      <c r="E122"/>
+      <c r="F122"/>
+      <c r="G122"/>
+      <c r="H122" t="s">
+        <v>839</v>
+      </c>
+      <c r="I122" t="s">
+        <v>840</v>
+      </c>
+      <c r="J122" t="s">
+        <v>189</v>
+      </c>
+      <c r="K122" t="s">
+        <v>841</v>
+      </c>
+      <c r="L122" t="s">
+        <v>842</v>
+      </c>
+      <c r="M122" t="s">
+        <v>843</v>
+      </c>
+      <c r="N122" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>14</v>
+      </c>
+      <c r="B123" t="s">
+        <v>15</v>
+      </c>
+      <c r="C123" t="s">
+        <v>845</v>
+      </c>
+      <c r="D123" t="s">
+        <v>846</v>
+      </c>
+      <c r="E123"/>
+      <c r="F123"/>
+      <c r="G123"/>
+      <c r="H123" t="s">
+        <v>847</v>
+      </c>
+      <c r="I123" t="s">
+        <v>848</v>
+      </c>
+      <c r="J123" t="s">
+        <v>189</v>
+      </c>
+      <c r="K123" t="s">
+        <v>849</v>
+      </c>
+      <c r="L123" t="s">
+        <v>30</v>
+      </c>
+      <c r="M123" t="s">
+        <v>850</v>
+      </c>
+      <c r="N123" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>14</v>
+      </c>
+      <c r="B124" t="s">
+        <v>15</v>
+      </c>
+      <c r="C124" t="s">
+        <v>852</v>
+      </c>
+      <c r="D124" t="s">
+        <v>853</v>
+      </c>
+      <c r="E124"/>
+      <c r="F124"/>
+      <c r="G124"/>
+      <c r="H124" t="s">
+        <v>854</v>
+      </c>
+      <c r="I124" t="s">
+        <v>855</v>
+      </c>
+      <c r="J124" t="s">
+        <v>189</v>
+      </c>
+      <c r="K124" t="s">
+        <v>856</v>
+      </c>
+      <c r="L124" t="s">
+        <v>52</v>
+      </c>
+      <c r="M124" t="s">
+        <v>857</v>
+      </c>
+      <c r="N124" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>14</v>
+      </c>
+      <c r="B125" t="s">
+        <v>15</v>
+      </c>
+      <c r="C125" t="s">
+        <v>859</v>
+      </c>
+      <c r="D125" t="s">
+        <v>335</v>
+      </c>
+      <c r="E125"/>
+      <c r="F125"/>
+      <c r="G125"/>
+      <c r="H125" t="s">
+        <v>860</v>
+      </c>
+      <c r="I125" t="s">
+        <v>861</v>
+      </c>
+      <c r="J125" t="s">
+        <v>189</v>
+      </c>
+      <c r="K125" t="s">
+        <v>862</v>
+      </c>
+      <c r="L125" t="s">
+        <v>52</v>
+      </c>
+      <c r="M125" t="s">
+        <v>863</v>
+      </c>
+      <c r="N125" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
+        <v>14</v>
+      </c>
+      <c r="B126" t="s">
+        <v>15</v>
+      </c>
+      <c r="C126" t="s">
+        <v>865</v>
+      </c>
+      <c r="D126" t="s">
+        <v>866</v>
+      </c>
+      <c r="E126"/>
+      <c r="F126"/>
+      <c r="G126"/>
+      <c r="H126" t="s">
+        <v>867</v>
+      </c>
+      <c r="I126" t="s">
+        <v>868</v>
+      </c>
+      <c r="J126" t="s">
+        <v>189</v>
+      </c>
+      <c r="K126" t="s">
+        <v>869</v>
+      </c>
+      <c r="L126" t="s">
+        <v>870</v>
+      </c>
+      <c r="M126" t="s">
+        <v>871</v>
+      </c>
+      <c r="N126" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>14</v>
+      </c>
+      <c r="B127" t="s">
+        <v>15</v>
+      </c>
+      <c r="C127" t="s">
+        <v>873</v>
+      </c>
+      <c r="D127" t="s">
+        <v>874</v>
+      </c>
+      <c r="E127"/>
+      <c r="F127"/>
+      <c r="G127"/>
+      <c r="H127" t="s">
+        <v>875</v>
+      </c>
+      <c r="I127" t="s">
+        <v>876</v>
+      </c>
+      <c r="J127" t="s">
+        <v>189</v>
+      </c>
+      <c r="K127" t="s">
+        <v>877</v>
+      </c>
+      <c r="L127" t="s">
+        <v>878</v>
+      </c>
+      <c r="M127" t="s">
+        <v>879</v>
+      </c>
+      <c r="N127" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>14</v>
+      </c>
+      <c r="B128" t="s">
+        <v>15</v>
+      </c>
+      <c r="C128" t="s">
+        <v>881</v>
+      </c>
+      <c r="D128" t="s">
+        <v>874</v>
+      </c>
+      <c r="E128"/>
+      <c r="F128"/>
+      <c r="G128"/>
+      <c r="H128" t="s">
+        <v>882</v>
+      </c>
+      <c r="I128" t="s">
+        <v>883</v>
+      </c>
+      <c r="J128" t="s">
+        <v>189</v>
+      </c>
+      <c r="K128" t="s">
+        <v>884</v>
+      </c>
+      <c r="L128" t="s">
+        <v>878</v>
+      </c>
+      <c r="M128" t="s">
+        <v>885</v>
+      </c>
+      <c r="N128" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>14</v>
+      </c>
+      <c r="B129" t="s">
+        <v>15</v>
+      </c>
+      <c r="C129" t="s">
+        <v>887</v>
+      </c>
+      <c r="D129" t="s">
+        <v>888</v>
+      </c>
+      <c r="E129"/>
+      <c r="F129"/>
+      <c r="G129"/>
+      <c r="H129" t="s">
+        <v>889</v>
+      </c>
+      <c r="I129" t="s">
+        <v>890</v>
+      </c>
+      <c r="J129" t="s">
+        <v>189</v>
+      </c>
+      <c r="K129" t="s">
+        <v>891</v>
+      </c>
+      <c r="L129" t="s">
+        <v>106</v>
+      </c>
+      <c r="M129" t="s">
+        <v>892</v>
+      </c>
+      <c r="N129" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s">
+        <v>14</v>
+      </c>
+      <c r="B130" t="s">
+        <v>15</v>
+      </c>
+      <c r="C130" t="s">
+        <v>894</v>
+      </c>
+      <c r="D130" t="s">
+        <v>469</v>
+      </c>
+      <c r="E130"/>
+      <c r="F130"/>
+      <c r="G130"/>
+      <c r="H130" t="s">
+        <v>895</v>
+      </c>
+      <c r="I130" t="s">
+        <v>896</v>
+      </c>
+      <c r="J130" t="s">
+        <v>189</v>
+      </c>
+      <c r="K130" t="s">
+        <v>897</v>
+      </c>
+      <c r="L130" t="s">
+        <v>52</v>
+      </c>
+      <c r="M130" t="s">
+        <v>898</v>
+      </c>
+      <c r="N130" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>14</v>
+      </c>
+      <c r="B131" t="s">
+        <v>15</v>
+      </c>
+      <c r="C131" t="s">
+        <v>900</v>
+      </c>
+      <c r="D131" t="s">
+        <v>901</v>
+      </c>
+      <c r="E131"/>
+      <c r="F131"/>
+      <c r="G131"/>
+      <c r="H131" t="s">
+        <v>902</v>
+      </c>
+      <c r="I131" t="s">
+        <v>903</v>
+      </c>
+      <c r="J131" t="s">
+        <v>189</v>
+      </c>
+      <c r="K131" t="s">
+        <v>904</v>
+      </c>
+      <c r="L131" t="s">
+        <v>52</v>
+      </c>
+      <c r="M131" t="s">
+        <v>905</v>
+      </c>
+      <c r="N131" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>14</v>
+      </c>
+      <c r="B132" t="s">
+        <v>15</v>
+      </c>
+      <c r="C132" t="s">
+        <v>907</v>
+      </c>
+      <c r="D132" t="s">
+        <v>908</v>
+      </c>
+      <c r="E132"/>
+      <c r="F132"/>
+      <c r="G132"/>
+      <c r="H132" t="s">
+        <v>909</v>
+      </c>
+      <c r="I132" t="s">
+        <v>910</v>
+      </c>
+      <c r="J132" t="s">
+        <v>189</v>
+      </c>
+      <c r="K132" t="s">
+        <v>911</v>
+      </c>
+      <c r="L132" t="s">
+        <v>52</v>
+      </c>
+      <c r="M132" t="s">
+        <v>912</v>
+      </c>
+      <c r="N132" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>14</v>
+      </c>
+      <c r="B133" t="s">
+        <v>15</v>
+      </c>
+      <c r="C133" t="s">
+        <v>914</v>
+      </c>
+      <c r="D133" t="s">
+        <v>915</v>
+      </c>
+      <c r="E133"/>
+      <c r="F133"/>
+      <c r="G133"/>
+      <c r="H133" t="s">
+        <v>916</v>
+      </c>
+      <c r="I133" t="s">
+        <v>917</v>
+      </c>
+      <c r="J133" t="s">
+        <v>189</v>
+      </c>
+      <c r="K133" t="s">
+        <v>918</v>
+      </c>
+      <c r="L133" t="s">
+        <v>52</v>
+      </c>
+      <c r="M133" t="s">
+        <v>919</v>
+      </c>
+      <c r="N133" t="s">
+        <v>920</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>