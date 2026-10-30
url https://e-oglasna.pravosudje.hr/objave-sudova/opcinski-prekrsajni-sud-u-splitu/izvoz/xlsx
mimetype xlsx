--- v6 (2026-10-10)
+++ v7 (2026-10-30)
@@ -6,2865 +6,3830 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1466" uniqueCount="921">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2049" uniqueCount="1243">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Splitu</t>
   </si>
   <si>
-    <t>Pp-16297/2024</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/048ec98e-6b07-4a43-a2c3-73873505613c</t>
+    <t>Pp-17207/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 13.10.2026.</t>
+  </si>
+  <si>
+    <t>Domagoj Bibić 70331978485</t>
+  </si>
+  <si>
+    <t>30.10.2026. 13:02:24</t>
+  </si>
+  <si>
+    <t>09.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8eedbdb-d201-4bbc-9558-fa68597f73d7</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.pdf O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8eedbdb-d201-4bbc-9558-fa68597f73d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=17207&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-11203/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 11.11.2026.</t>
+  </si>
+  <si>
+    <t>Ena Lilić 61172104980</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:54:10</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d40bd6e9-924b-480c-ad36-a247003617f5</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 11.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d40bd6e9-924b-480c-ad36-a247003617f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11203&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-13450/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 12.11.2026.</t>
+  </si>
+  <si>
+    <t>Milica Dolić 06469151333</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:53:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15e4474a-d04a-41ab-aa34-0c93220cc9cf</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 12.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15e4474a-d04a-41ab-aa34-0c93220cc9cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13450&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-13303/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 11.11.2026.</t>
+  </si>
+  <si>
+    <t>Matija Dujmić 50044883726</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:53:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12d85b04-9214-43f6-b228-526854598514</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12d85b04-9214-43f6-b228-526854598514/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13303&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-13889/2026</t>
+  </si>
+  <si>
+    <t>Šime Šarić 57941018892</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:53:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59e00e73-39f7-4c24-9c19-19e36c875895</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59e00e73-39f7-4c24-9c19-19e36c875895/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13889&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2954/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 24.11.2026.</t>
+  </si>
+  <si>
+    <t>Toni Melada 74800391201</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:52:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/627210ef-5a01-4353-9487-b1dce1dd08fc</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 24.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/627210ef-5a01-4353-9487-b1dce1dd08fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2954&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4238/2026</t>
+  </si>
+  <si>
+    <t>Jovan Atanasovski 90801841762</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:52:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d5cda27-ea74-4b8c-b2ec-78c7483394e6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d5cda27-ea74-4b8c-b2ec-78c7483394e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4238&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10257/2026</t>
+  </si>
+  <si>
+    <t>Damir Jurić 27431760875</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:51:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9aa495d6-ad1c-4aa3-9826-79cb7baf650e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9aa495d6-ad1c-4aa3-9826-79cb7baf650e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10257&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4042/2026</t>
+  </si>
+  <si>
+    <t>Darja Miošić 78966930145</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:51:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0f7d86c-3f42-42c5-b1e2-3c37926d82fa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0f7d86c-3f42-42c5-b1e2-3c37926d82fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4042&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4329/2026</t>
+  </si>
+  <si>
+    <t>Mate Delaš 32076567621</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:51:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd470355-1abe-436e-88f2-43d8e4d33467</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd470355-1abe-436e-88f2-43d8e4d33467/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4329&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9546/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 12.11.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Burić 19644945419</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:50:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bb02a82-3e78-477c-8691-8597dde4cd2a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bb02a82-3e78-477c-8691-8597dde4cd2a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9546&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8371/2026</t>
+  </si>
+  <si>
+    <t>Albano Škaričić 08627752524</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:49:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/857e2a40-9581-484c-8956-d34beff80149</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/857e2a40-9581-484c-8956-d34beff80149/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8371&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11078/2026</t>
+  </si>
+  <si>
+    <t>Zoltan Barnaki 94395688708</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:47:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20eede00-9f04-43bc-b405-f7545c68cd00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20eede00-9f04-43bc-b405-f7545c68cd00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11078&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-14427/2026</t>
+  </si>
+  <si>
+    <t>Kristian Kurbaša 01815415647</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:46:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d479f869-ce06-4254-ad9a-41b3a9f7bed1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d479f869-ce06-4254-ad9a-41b3a9f7bed1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14427&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3706/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 26.11.2026.</t>
+  </si>
+  <si>
+    <t>Krešimir Lovrić 00393054702</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:46:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbff7031-21fc-4294-b2f7-138d40b128f2</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 26.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbff7031-21fc-4294-b2f7-138d40b128f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3706&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9273/2026</t>
+  </si>
+  <si>
+    <t>Luka Šukalo 87091023291</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:45:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60f6d23f-12cb-4cb1-a6a5-679de22e4db4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60f6d23f-12cb-4cb1-a6a5-679de22e4db4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9273&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-14197/2025</t>
+  </si>
+  <si>
+    <t>Marija Žalo 24360478284</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:44:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/696ac052-e1c0-438c-9d9b-2fc273910bdb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/696ac052-e1c0-438c-9d9b-2fc273910bdb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14197&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4264/2026</t>
+  </si>
+  <si>
+    <t>Toni Perišić 91092467774</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:44:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9450e92f-9176-4e57-b4a4-9b9989f942b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9450e92f-9176-4e57-b4a4-9b9989f942b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4264&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8405/2026</t>
+  </si>
+  <si>
+    <t>Darko Makjanić 50380433865</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:44:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/deb98c66-ec5d-4c08-910b-4d3dce53cf1b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/deb98c66-ec5d-4c08-910b-4d3dce53cf1b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8405&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6177/2026</t>
+  </si>
+  <si>
+    <t>Marija Juradin 13320793413</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:43:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eabee6ad-b3f0-464d-8ef5-303f421eec52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eabee6ad-b3f0-464d-8ef5-303f421eec52/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6177&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-14123/2026</t>
+  </si>
+  <si>
+    <t>Sabina Borčić 40559264594</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:42:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c973228d-d2d2-4de5-9236-6bcf9d3c60a9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c973228d-d2d2-4de5-9236-6bcf9d3c60a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14123&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3920/2026</t>
+  </si>
+  <si>
+    <t>Fabjan Mateljan 24427483979</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:42:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1be9ffe8-8616-4336-a268-b166cb4c0d54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1be9ffe8-8616-4336-a268-b166cb4c0d54/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3920&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5733/2026</t>
+  </si>
+  <si>
+    <t>Ivan Jelavić Šako 43950565395</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:41:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/029146c9-0379-478a-a165-8bd32cf3a778</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/029146c9-0379-478a-a165-8bd32cf3a778/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5733&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1626/2026</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:41:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15af944a-57c0-407f-8389-3532af604822</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15af944a-57c0-407f-8389-3532af604822/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1626&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11756/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 15.12.2026.</t>
+  </si>
+  <si>
+    <t>Antonio Pirija 65564992184</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:40:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e645e56e-e875-45cf-9ee0-30bb9094c133</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 15.12.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e645e56e-e875-45cf-9ee0-30bb9094c133/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11756&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-4771/2026</t>
+  </si>
+  <si>
+    <t>Davor Perišić 31594244534</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:40:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68c3e0d2-c393-4114-8dad-d60ef614208c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68c3e0d2-c393-4114-8dad-d60ef614208c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4771&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-14694/2023</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 19.11.2026.</t>
+  </si>
+  <si>
+    <t>Tonči Burić 30782644730</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:39:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25b4c5cd-98bf-463e-b0db-2f89b36d353f</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 19.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25b4c5cd-98bf-463e-b0db-2f89b36d353f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14694&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-6527/2026</t>
+  </si>
+  <si>
+    <t>Marko Reljić 08508979152</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:38:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b103a65e-a8c2-4ade-9fc7-7139557ddda6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b103a65e-a8c2-4ade-9fc7-7139557ddda6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6527&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-85/2026</t>
+  </si>
+  <si>
+    <t>Branislav Malić 83380876495</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:38:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdbfc738-25d0-4e6e-ac3e-c7a00f9c786f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdbfc738-25d0-4e6e-ac3e-c7a00f9c786f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=85&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-13834/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>Ante Božidar Sesar 85185438325</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:38:07</t>
+  </si>
+  <si>
+    <t>07.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07fa30b8-7f3d-422c-a242-079fb64341ae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07fa30b8-7f3d-422c-a242-079fb64341ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13834&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-10431/2026</t>
+  </si>
+  <si>
+    <t>Ana Kuzmanić Skelin 34693553992</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:37:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8b2fa4e-3c62-4edc-aa8d-59aabb01f3c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8b2fa4e-3c62-4edc-aa8d-59aabb01f3c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10431&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-17785/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 08.12.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Ugrina 16094842168</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:37:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/979a56bc-8f5e-4efb-82e4-cec1d222946d</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 08.12.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/979a56bc-8f5e-4efb-82e4-cec1d222946d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=17785&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-2983/2025</t>
+  </si>
+  <si>
+    <t>Odluka od 29.09.2026.</t>
+  </si>
+  <si>
+    <t>Lidia Blažević 67017649561</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:36:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6462376c-5b6b-498c-a76f-4805a3abbd90</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog.pdf O1528O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6462376c-5b6b-498c-a76f-4805a3abbd90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2983&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8524/2026</t>
+  </si>
+  <si>
+    <t>Josip Rizvan 18742562922</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:36:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f6ebdb4-7cb9-448d-a63e-65da6bce911a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f6ebdb4-7cb9-448d-a63e-65da6bce911a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8524&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-17265/2025</t>
+  </si>
+  <si>
+    <t>Nikola Vrsalović 79641327726</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:35:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74709041-7973-49db-a313-9a7636ede233</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74709041-7973-49db-a313-9a7636ede233/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=17265&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5223/2025</t>
+  </si>
+  <si>
+    <t>Šime Bilonić 71771671915</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:35:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5939ff48-31bd-4cb8-aae9-bb683780b8ee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5939ff48-31bd-4cb8-aae9-bb683780b8ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5223&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5505/2026</t>
+  </si>
+  <si>
+    <t>Petra Blajić 75795916774</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:34:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fc95f46-362f-41d0-8360-99f78a8362ae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fc95f46-362f-41d0-8360-99f78a8362ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5505&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3588/2026</t>
+  </si>
+  <si>
+    <t>Denis Jušić 91520146001</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:33:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3555a15b-2ecb-4f1f-bf11-d833fe5c687a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3555a15b-2ecb-4f1f-bf11-d833fe5c687a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3588&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-13771/2025</t>
+  </si>
+  <si>
+    <t>Jadran Šipić 46760568053</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:32:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c07e7e2a-1c88-4ffe-a354-380b746b13ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c07e7e2a-1c88-4ffe-a354-380b746b13ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13771&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4277/2023</t>
+  </si>
+  <si>
+    <t>Željko Mihoković 73850840686</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:31:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b76a293-0a9b-425f-ab55-71eb3003a5ae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b76a293-0a9b-425f-ab55-71eb3003a5ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4277&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-8639/2026</t>
+  </si>
+  <si>
+    <t>Ante Palac 20996770560</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:29:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5cf734b-b8d3-47fe-8ed6-e0193b19b9c3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5cf734b-b8d3-47fe-8ed6-e0193b19b9c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8639&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11281/2026</t>
+  </si>
+  <si>
+    <t>Ante-Andrija Vlašić 51082373620</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:28:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cbfd2b1-0abc-47c8-bf54-e8fb329a04f7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cbfd2b1-0abc-47c8-bf54-e8fb329a04f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11281&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10387/2026</t>
+  </si>
+  <si>
+    <t>Valentina Kuzmić 83832663657</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:22:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39b3fdc9-3307-416e-8f1a-eda3781895eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39b3fdc9-3307-416e-8f1a-eda3781895eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10387&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-12104/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 24.08.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Radić 25719892523</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:11:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16306f3f-ab5c-4cb3-a6be-cabb55b21bc9</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16306f3f-ab5c-4cb3-a6be-cabb55b21bc9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12104&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8886/2026</t>
+  </si>
+  <si>
+    <t>Rješenje VPS-a od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Lada Rađa 01696925878</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:11:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/504f9d04-18c3-4004-b38b-a2a60810c9d8</t>
   </si>
   <si>
     <t>Odluka višeg suda.docx P419P</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/048ec98e-6b07-4a43-a2c3-73873505613c/dokumenti/preuzimanje</t>
-[...2 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16297&amp;godina=2024</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/504f9d04-18c3-4004-b38b-a2a60810c9d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8886&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-12081/2023</t>
+  </si>
+  <si>
+    <t>Presuda VPS-a od 23. srpnja 2026.</t>
+  </si>
+  <si>
+    <t>Lenko Lozić 37129362284</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:10:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4774ffd-e625-4372-a613-0580e98f4476</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4774ffd-e625-4372-a613-0580e98f4476/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12081&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-7785/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>Martin Tokić 55433720215</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:09:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ac6f93c-b553-4f64-85a1-181991d95c7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ac6f93c-b553-4f64-85a1-181991d95c7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7785&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5920/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 16.09.2026.</t>
+  </si>
+  <si>
+    <t>Petar Vrbatović 01306548979</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:08:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26e6d88b-2630-49da-aeef-6b63373dad7c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26e6d88b-2630-49da-aeef-6b63373dad7c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5920&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3805/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>Anđela Jukić-Bračulj 75516839680</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:08:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86dd5ae7-9958-4dfa-ad17-5c3592a4473a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86dd5ae7-9958-4dfa-ad17-5c3592a4473a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3805&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3430/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>Ante Babić 69176833863</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:07:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27e74e7e-3cd8-4f27-9626-546c79be06f2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27e74e7e-3cd8-4f27-9626-546c79be06f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3430&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9243/2026</t>
+  </si>
+  <si>
+    <t>Denis Pirić 04758066590</t>
+  </si>
+  <si>
+    <t>30.10.2026. 11:58:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79c5fded-67d5-43af-abcc-6652da280022</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79c5fded-67d5-43af-abcc-6652da280022/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9243&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9245/2026</t>
+  </si>
+  <si>
+    <t>Mustafa Hadžić 70994362404</t>
+  </si>
+  <si>
+    <t>30.10.2026. 11:53:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3140eeb5-5f45-4c98-a9b1-60ccd60e64f3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3140eeb5-5f45-4c98-a9b1-60ccd60e64f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9245&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2650/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 05.12.2025.</t>
+  </si>
+  <si>
+    <t>Teo Borčić 40538975020</t>
+  </si>
+  <si>
+    <t>30.10.2026. 10:46:26</t>
+  </si>
+  <si>
+    <t>08.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edc5cfa6-64b9-4217-a508-61965df7a54c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edc5cfa6-64b9-4217-a508-61965df7a54c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2650&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8922/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>Lovre Tomić 70400481880</t>
+  </si>
+  <si>
+    <t>30.10.2026. 10:23:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52167504-5d1a-4402-af9a-4d4fdd03937c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52167504-5d1a-4402-af9a-4d4fdd03937c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8922&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5074/2023</t>
+  </si>
+  <si>
+    <t>Presuda VPS-a od 07.10.2026.</t>
+  </si>
+  <si>
+    <t>Monica Danicu</t>
+  </si>
+  <si>
+    <t>30.10.2026. 09:44:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dc6534a-902c-45df-952c-568fd136fdfa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dc6534a-902c-45df-952c-568fd136fdfa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5074&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-3631/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 24.09.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Kurtić 96729032122</t>
+  </si>
+  <si>
+    <t>30.10.2026. 09:00:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47180289-e4af-4419-abca-922e029e3e36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47180289-e4af-4419-abca-922e029e3e36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3631&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2948/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 19.12.2025.</t>
+  </si>
+  <si>
+    <t>Roko Žegarac 50446150429</t>
+  </si>
+  <si>
+    <t>29.10.2026. 14:32:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03b41b73-3f6d-4a20-af79-3dcd4e5622ee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03b41b73-3f6d-4a20-af79-3dcd4e5622ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2948&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8405/2025</t>
+  </si>
+  <si>
+    <t>Denis Minčić 15783825774</t>
+  </si>
+  <si>
+    <t>29.10.2026. 14:02:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25014346-a8ee-48b8-8600-c3d951de4ada</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25014346-a8ee-48b8-8600-c3d951de4ada/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8405&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1809/2025</t>
+  </si>
+  <si>
+    <t>Niko Miličević 54186117091</t>
+  </si>
+  <si>
+    <t>29.10.2026. 14:00:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12d144e0-9dec-4ba9-b80c-a5eb2f3f48ec</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12d144e0-9dec-4ba9-b80c-a5eb2f3f48ec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1809&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-18036/2025</t>
+  </si>
+  <si>
+    <t>Kerim Pedljak 42451886899</t>
+  </si>
+  <si>
+    <t>29.10.2026. 13:57:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79fe6957-5cca-447f-a24f-606d9da082c5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79fe6957-5cca-447f-a24f-606d9da082c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=18036&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11197/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 03.09.2026.</t>
+  </si>
+  <si>
+    <t>Stephanie Ćuk 73069903667</t>
+  </si>
+  <si>
+    <t>29.10.2026. 13:44:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e2bd9e5-c200-44be-a819-6686303c5a0a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e2bd9e5-c200-44be-a819-6686303c5a0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11197&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Toni Katić 15916869279</t>
+  </si>
+  <si>
+    <t>29.10.2026. 13:43:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac3e1cb3-e555-40e7-9819-b7b07207b78c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac3e1cb3-e555-40e7-9819-b7b07207b78c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-12675/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 19.11.2026.</t>
+  </si>
+  <si>
+    <t>Iva Radun 68332579085</t>
+  </si>
+  <si>
+    <t>29.10.2026. 13:07:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe830716-93e4-4ac4-81ec-32e32179e984</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe830716-93e4-4ac4-81ec-32e32179e984/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12675&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11846/2026</t>
+  </si>
+  <si>
+    <t>Branislav Ramović 83397880347</t>
+  </si>
+  <si>
+    <t>29.10.2026. 12:31:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4706f21-e014-431e-8de7-3b1d7b3f5abb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4706f21-e014-431e-8de7-3b1d7b3f5abb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11846&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4309/2025</t>
+  </si>
+  <si>
+    <t>Ivana Čović 07535767046</t>
+  </si>
+  <si>
+    <t>29.10.2026. 12:30:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b94215c4-ed8f-4078-91eb-28bb641e680e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b94215c4-ed8f-4078-91eb-28bb641e680e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4309&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10806/2024</t>
+  </si>
+  <si>
+    <t>Leon Šarić 52009836868</t>
+  </si>
+  <si>
+    <t>29.10.2026. 12:04:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5789b13-26ca-4e1d-9d36-a8760503e542</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5789b13-26ca-4e1d-9d36-a8760503e542/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10806&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-11111/2024</t>
+  </si>
+  <si>
+    <t>Vinko Bokanović 01397105749</t>
+  </si>
+  <si>
+    <t>29.10.2026. 12:02:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1edb5089-369f-47ec-9ded-c3222e3aa757</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1edb5089-369f-47ec-9ded-c3222e3aa757/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11111&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-9105/2026</t>
+  </si>
+  <si>
+    <t>Dopis anonimizirano rj. od 29.10.2026. na e-oglasnoj ploči
+sud, zadnji dan objave 6. 11. 2026.</t>
+  </si>
+  <si>
+    <t>Aron Tolj 54560728590</t>
+  </si>
+  <si>
+    <t>29.10.2026. 11:47:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29c7311b-c801-4f44-bf82-7912d1111cc2</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29c7311b-c801-4f44-bf82-7912d1111cc2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9105&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-12572/2026</t>
+  </si>
+  <si>
+    <t>Dopis anonimizirano rješenje od 29.10.2026.</t>
+  </si>
+  <si>
+    <t>Vita Mrdeša 11620495288</t>
+  </si>
+  <si>
+    <t>29.10.2026. 11:35:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe6e38df-e6be-4924-bed9-5e1b5a091f72</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe6e38df-e6be-4924-bed9-5e1b5a091f72/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12572&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10402/2024</t>
+  </si>
+  <si>
+    <t>IL PIATTO GRANDE j.d.o.o. za ugostiteljstvo i trgovinu 72621120739</t>
+  </si>
+  <si>
+    <t>29.10.2026. 09:29:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd28efc8-4230-406e-94fd-5a5034022696</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd28efc8-4230-406e-94fd-5a5034022696/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10402&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Tanja Marijanović 76275848879</t>
+  </si>
+  <si>
+    <t>29.10.2026. 08:40:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37a496db-0b68-47e0-83e9-53a3c622a4e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37a496db-0b68-47e0-83e9-53a3c622a4e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-418/2026</t>
+  </si>
+  <si>
+    <t>Toni Križanac 95459252673</t>
+  </si>
+  <si>
+    <t>29.10.2026. 08:37:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce421b40-e4df-4eb3-b5ca-2ca8faf68494</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce421b40-e4df-4eb3-b5ca-2ca8faf68494/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=418&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-14057/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 17.09.2026.</t>
+  </si>
+  <si>
+    <t>Kristina Damjanić 34018603888</t>
+  </si>
+  <si>
+    <t>29.10.2026. 07:15:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99335f70-e26d-4126-8fac-801f0f4ab69b</t>
+  </si>
+  <si>
+    <t>Presuda kojom se optužba odbija - zastara.pdf O1581O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99335f70-e26d-4126-8fac-801f0f4ab69b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14057&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-983/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 01.09.2026.</t>
+  </si>
+  <si>
+    <t>FORTIS CONSTRUCT d.o.o. za građenje 19775457220</t>
+  </si>
+  <si>
+    <t>28.10.2026. 14:21:53</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b98a0d1-41f6-483b-87e1-6667860e03b1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b98a0d1-41f6-483b-87e1-6667860e03b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=983&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8637/2023</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 03.12.2026. u 12:00</t>
+  </si>
+  <si>
+    <t>Zlatko-Josip Sablić 26837393142</t>
+  </si>
+  <si>
+    <t>28.10.2026. 13:36:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e47d1333-2a74-4be1-8d72-0d43cd83cf9a</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 03.12.2026.pdf; Poziv za sudsku radnju od 03.12.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e47d1333-2a74-4be1-8d72-0d43cd83cf9a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8637&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-10996/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 25.06.2026.</t>
+  </si>
+  <si>
+    <t>Vlade Čulić 61997585003</t>
+  </si>
+  <si>
+    <t>28.10.2026. 12:35:35</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9644f954-1ac6-4dc8-b32d-24a73d0ee52c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9644f954-1ac6-4dc8-b32d-24a73d0ee52c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10996&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-5325/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 16.03.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Pašalić 36974204658</t>
+  </si>
+  <si>
+    <t>28.10.2026. 11:56:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ccc934f6-b527-4d26-a5d6-a47f474a7e20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ccc934f6-b527-4d26-a5d6-a47f474a7e20/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5325&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>MOVENS društvo s ograničenom odgovornošću za poslovno savjetovanje i posredovanje 71573074695</t>
+  </si>
+  <si>
+    <t>28.10.2026. 11:55:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7085e88c-aad1-4acd-a44c-ccc879cb5975</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7085e88c-aad1-4acd-a44c-ccc879cb5975/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-951/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 30.09.2026.</t>
+  </si>
+  <si>
+    <t>Lidija Filipović 81919670712</t>
+  </si>
+  <si>
+    <t>28.10.2026. 11:54:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e16b517f-6795-4aeb-bef1-0cce040c0680</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e16b517f-6795-4aeb-bef1-0cce040c0680/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=951&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2603/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>Ante Milić 77979382143</t>
+  </si>
+  <si>
+    <t>28.10.2026. 11:52:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10cc8623-da76-46f0-ad39-b37a3b18092a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10cc8623-da76-46f0-ad39-b37a3b18092a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2603&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-3046/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 18.03.2026.</t>
+  </si>
+  <si>
+    <t>Damir Ljubičić 42873393251</t>
+  </si>
+  <si>
+    <t>28.10.2026. 10:54:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/253141a8-539e-4c72-9dad-7cce3931f860</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/253141a8-539e-4c72-9dad-7cce3931f860/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3046&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-8816/2025</t>
+  </si>
+  <si>
+    <t>Odluka od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>Dejan Relja 09386453444</t>
+  </si>
+  <si>
+    <t>28.10.2026. 10:42:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11de4cb4-197b-4fc9-9ca0-58568b49fc2f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11de4cb4-197b-4fc9-9ca0-58568b49fc2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8816&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5485/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>Zoran Jonjić 00621277902</t>
+  </si>
+  <si>
+    <t>28.10.2026. 10:28:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5abbcba-2ce6-4788-a6e9-0f48dda42bb2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5abbcba-2ce6-4788-a6e9-0f48dda42bb2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5485&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-14259/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 18.09.2026.</t>
+  </si>
+  <si>
+    <t>Marin Biljanić 08776064561</t>
+  </si>
+  <si>
+    <t>28.10.2026. 10:27:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e10c4d6-76df-425b-b890-90edbad93f5c</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.docx O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e10c4d6-76df-425b-b890-90edbad93f5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14259&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7615/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 05.10.2026.</t>
+  </si>
+  <si>
+    <t>Antoni Bonačić Vičić 84094841889</t>
+  </si>
+  <si>
+    <t>28.10.2026. 09:15:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db6105cf-d352-4d4c-8f01-53e5d33d6d9a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db6105cf-d352-4d4c-8f01-53e5d33d6d9a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7615&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-12242/2023</t>
+  </si>
+  <si>
+    <t>Odluka od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>Ante Bobelj 71467078455</t>
+  </si>
+  <si>
+    <t>28.10.2026. 08:28:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f614114d-cb2f-485a-9520-7115d3036476</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f614114d-cb2f-485a-9520-7115d3036476/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12242&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-16224/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 12.05.2026.</t>
+  </si>
+  <si>
+    <t>Denisa-Marija Gjivoje 21331096871</t>
+  </si>
+  <si>
+    <t>28.10.2026. 08:07:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94e91bab-937b-4ded-bd1f-739ac7c4c0c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94e91bab-937b-4ded-bd1f-739ac7c4c0c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16224&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11042/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>Marin Mitić 48572540448</t>
+  </si>
+  <si>
+    <t>28.10.2026. 08:02:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4d4b6d5-67b2-4304-9538-09b9198abcf5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4d4b6d5-67b2-4304-9538-09b9198abcf5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11042&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-3610/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 11.09.2026.</t>
+  </si>
+  <si>
+    <t>Renato Alajbeg 80857944901</t>
+  </si>
+  <si>
+    <t>28.10.2026. 08:00:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/274a0649-a81f-40f0-9d71-bdbe60050674</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/274a0649-a81f-40f0-9d71-bdbe60050674/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3610&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-12582/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 09.09.2026.</t>
+  </si>
+  <si>
+    <t>Marija Bojić 04609872110</t>
+  </si>
+  <si>
+    <t>28.10.2026. 07:52:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f37073d-7318-478e-b83e-420da91419b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f37073d-7318-478e-b83e-420da91419b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12582&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-15168/2025</t>
+  </si>
+  <si>
+    <t>Domagoj Petričević 39828182032</t>
+  </si>
+  <si>
+    <t>28.10.2026. 07:45:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/285b16d0-385d-4363-bf3a-71e27f52a716</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/285b16d0-385d-4363-bf3a-71e27f52a716/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15168&amp;godina=2025</t>
   </si>
   <si>
     <t>Pp-3906/2025</t>
   </si>
   <si>
     <t>Odluka od 31.08.2026.</t>
   </si>
   <si>
-    <t>BOČO 91 jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo i usluge 42524074984</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4360e57c-9ab3-4c63-9465-cb3f5bc3ef93/dokumenti/preuzimanje</t>
+    <t>Denis Bočina 04740332138</t>
+  </si>
+  <si>
+    <t>27.10.2026. 14:32:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f7b76ed-e663-4bfe-bf91-7e1e8f77dce4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f7b76ed-e663-4bfe-bf91-7e1e8f77dce4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3906&amp;godina=2025</t>
   </si>
   <si>
-    <t>Pp-15152/2025</t>
-[...45 lines deleted...]
-    <t>Presuda od 20.08.2026.
+    <t>Pp-14236/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 21.01.2027.</t>
+  </si>
+  <si>
+    <t>Ante Andučić 12364875176</t>
+  </si>
+  <si>
+    <t>27.10.2026. 14:21:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81273fa6-8e26-45e1-a07b-2918917a5ef3</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 21.01.2027.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81273fa6-8e26-45e1-a07b-2918917a5ef3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14236&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8688/2026</t>
+  </si>
+  <si>
+    <t>Renata Dobrić 04196008548</t>
+  </si>
+  <si>
+    <t>27.10.2026. 14:20:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25963209-8826-4f4c-ac65-d59ed819675f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25963209-8826-4f4c-ac65-d59ed819675f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8688&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11572/2025</t>
+  </si>
+  <si>
+    <t>BEŠLIĆ d.o.o. za gradnju 81639648259</t>
+  </si>
+  <si>
+    <t>27.10.2026. 13:52:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a76a8e9f-b9d2-48ab-89ef-7598ffbe4f01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a76a8e9f-b9d2-48ab-89ef-7598ffbe4f01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11572&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11462/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 14.08.2026.</t>
+  </si>
+  <si>
+    <t>Marin Škulje 92285171762</t>
+  </si>
+  <si>
+    <t>27.10.2026. 13:51:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cd6f204-6df1-43c1-8226-7f1308d406c8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cd6f204-6df1-43c1-8226-7f1308d406c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11462&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4930/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 10.11.2026.</t>
+  </si>
+  <si>
+    <t>Marijo Đopar 60815813392</t>
+  </si>
+  <si>
+    <t>27.10.2026. 13:05:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f678e33-327f-4331-8c5c-2de6606bfb8a</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 10.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f678e33-327f-4331-8c5c-2de6606bfb8a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4930&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-5954/2025</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog od 24.08.2026.</t>
+  </si>
+  <si>
+    <t>Dino Parađina 19658977169</t>
+  </si>
+  <si>
+    <t>27.10.2026. 12:52:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/042b2d90-7df2-4bf3-8bc8-f82d3e2863ae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/042b2d90-7df2-4bf3-8bc8-f82d3e2863ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5954&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14631/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 22.01.2027.</t>
+  </si>
+  <si>
+    <t>Goran Pešo 36778561276</t>
+  </si>
+  <si>
+    <t>27.10.2026. 12:40:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d0af2c3-2eaa-44dc-b33f-045cae0cbf4b</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 22.01.2027.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d0af2c3-2eaa-44dc-b33f-045cae0cbf4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14631&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10955/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 06.08.2026.</t>
+  </si>
+  <si>
+    <t>Laura Vuković Šućur 16741390324</t>
+  </si>
+  <si>
+    <t>27.10.2026. 12:40:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f864a525-f69b-41db-b5ed-531bc08b3775</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f864a525-f69b-41db-b5ed-531bc08b3775/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10955&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-13215/2026</t>
+  </si>
+  <si>
+    <t>Andrija Pivčević 37399508515</t>
+  </si>
+  <si>
+    <t>27.10.2026. 12:37:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ace05a4-36f0-4a54-9cab-af88b2c0b7b6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ace05a4-36f0-4a54-9cab-af88b2c0b7b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13215&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9956/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 12.10.2026.</t>
+  </si>
+  <si>
+    <t>GELATERIA DOLCE MARGHERITA društvo s ograničenom odgovornošću za usluge 28339274940</t>
+  </si>
+  <si>
+    <t>27.10.2026. 12:25:47</t>
+  </si>
+  <si>
+    <t>03.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2afbb59e-6de8-4a83-ac90-7b84c3adf237</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2afbb59e-6de8-4a83-ac90-7b84c3adf237/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9956&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-17149/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 26.06.2026.</t>
+  </si>
+  <si>
+    <t>Ante Martinović 27728775085</t>
+  </si>
+  <si>
+    <t>27.10.2026. 12:20:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f922d740-c0d1-4113-8fb4-3b389c2a461f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f922d740-c0d1-4113-8fb4-3b389c2a461f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=17149&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-9726/2025</t>
+  </si>
+  <si>
+    <t>Odluka VPS-a RH od 8. travnja 2026.</t>
+  </si>
+  <si>
+    <t>Dino Džimbeg 66442908409</t>
+  </si>
+  <si>
+    <t>27.10.2026. 12:02:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60a0fdf7-2b70-4205-be36-67038acbb4a6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60a0fdf7-2b70-4205-be36-67038acbb4a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9726&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11074/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 16.09.2026.</t>
+  </si>
+  <si>
+    <t>Ante Pavić 44368519610</t>
+  </si>
+  <si>
+    <t>27.10.2026. 10:51:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/460a9947-9eb9-474d-9fed-11a1e5c86e14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/460a9947-9eb9-474d-9fed-11a1e5c86e14/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11074&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-12165/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 19.02.2027.</t>
+  </si>
+  <si>
+    <t>Kristijan Miličević 92465531068</t>
+  </si>
+  <si>
+    <t>27.10.2026. 10:00:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04bf3cca-4019-4617-bf32-1beec2a39837</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 19.02.2027.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04bf3cca-4019-4617-bf32-1beec2a39837/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12165&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-14445/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 28.09.2026.</t>
+  </si>
+  <si>
+    <t>Branko Botica 98852627207</t>
+  </si>
+  <si>
+    <t>27.10.2026. 09:59:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23ed1809-5e21-4357-a370-0d32c32aa268</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23ed1809-5e21-4357-a370-0d32c32aa268/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14445&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-17348/2025</t>
+  </si>
+  <si>
+    <t>Dino Bilonić 78836267071</t>
+  </si>
+  <si>
+    <t>27.10.2026. 09:53:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/374bc1ae-ba84-4abc-aceb-230af725d733</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/374bc1ae-ba84-4abc-aceb-230af725d733/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=17348&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10455/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 18.02.2027.</t>
+  </si>
+  <si>
+    <t>Toni Radoniqi 43265917208</t>
+  </si>
+  <si>
+    <t>27.10.2026. 09:07:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6dded4d-2597-4f52-9392-dd467c15a00b</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 18.02.2027.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6dded4d-2597-4f52-9392-dd467c15a00b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10455&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6811/2025</t>
+  </si>
+  <si>
+    <t>Josip Bilokapić 35417551066</t>
+  </si>
+  <si>
+    <t>27.10.2026. 09:04:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1065835-04e3-4bf2-8ed9-ea65937ca7d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1065835-04e3-4bf2-8ed9-ea65937ca7d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6811&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5493/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.05.2026.</t>
+  </si>
+  <si>
+    <t>Karolina Barbara Merčep</t>
+  </si>
+  <si>
+    <t>27.10.2026. 09:01:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9db5cb0e-fef6-40ca-a5ec-b289d37c252c</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9db5cb0e-fef6-40ca-a5ec-b289d37c252c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5493&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2672/2025</t>
+  </si>
+  <si>
+    <t>Meri Jarc 25148939963</t>
+  </si>
+  <si>
+    <t>27.10.2026. 08:59:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/484d5477-4b70-49b1-8d90-5f2cac4644ee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/484d5477-4b70-49b1-8d90-5f2cac4644ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2672&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4887/2025</t>
+  </si>
+  <si>
+    <t>Grga Barić 05703852224</t>
+  </si>
+  <si>
+    <t>27.10.2026. 08:51:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7868b008-faec-48ce-b3b7-19c7cda2af80</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7868b008-faec-48ce-b3b7-19c7cda2af80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4887&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8471/2025</t>
+  </si>
+  <si>
+    <t>Snježana Dragobratović 89298383189</t>
+  </si>
+  <si>
+    <t>27.10.2026. 08:44:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/607e8f03-5c6b-42af-a02d-0133f9b180b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/607e8f03-5c6b-42af-a02d-0133f9b180b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8471&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11106/2024</t>
+  </si>
+  <si>
+    <t>Josip Sjauš 33504219277</t>
+  </si>
+  <si>
+    <t>27.10.2026. 08:42:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/667dfdab-4aca-4d43-a9c9-9a6da554ffda</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/667dfdab-4aca-4d43-a9c9-9a6da554ffda/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=11106&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-2293/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 07.09.2026.</t>
+  </si>
+  <si>
+    <t>Enver Smajli 24396153946</t>
+  </si>
+  <si>
+    <t>27.10.2026. 08:34:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48bf93e3-b87d-4252-a8ce-c82d7d7d4fce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48bf93e3-b87d-4252-a8ce-c82d7d7d4fce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2293&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7786/2025</t>
+  </si>
+  <si>
+    <t>27.10.2026. 08:23:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf063bcc-5935-4ac4-bdc1-3d1962ecb091</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf063bcc-5935-4ac4-bdc1-3d1962ecb091/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7786&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5303/2026</t>
+  </si>
+  <si>
+    <t>Leandro Ukaj 44819384737</t>
+  </si>
+  <si>
+    <t>27.10.2026. 08:14:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cc33467-01a6-443e-a16e-70623188e5bc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cc33467-01a6-443e-a16e-70623188e5bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5303&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2626/2026</t>
+  </si>
+  <si>
+    <t>Dinko Čondrić 65898150072</t>
+  </si>
+  <si>
+    <t>27.10.2026. 08:13:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d53c007-e095-4cd9-9444-f0c678dd6015</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d53c007-e095-4cd9-9444-f0c678dd6015/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2626&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2021/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Zvonko Župa 18741608221</t>
+  </si>
+  <si>
+    <t>27.10.2026. 08:10:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5887518-850a-41fe-afe7-54d98879cd63</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5887518-850a-41fe-afe7-54d98879cd63/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2021&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>ŽUPA KAMEN d.o.o. za vođenje, obradu i ugradnju kamena 92488022122</t>
+  </si>
+  <si>
+    <t>27.10.2026. 08:09:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dc2d7a4-e4b2-4d5f-8a3c-2a44d8c568fb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dc2d7a4-e4b2-4d5f-8a3c-2a44d8c568fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-9737/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 01.09.2026.</t>
+  </si>
+  <si>
+    <t>Nikola Basić 58266976304</t>
+  </si>
+  <si>
+    <t>27.10.2026. 07:50:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5561958a-117d-4bbd-abc5-c0cab9ccbb9d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5561958a-117d-4bbd-abc5-c0cab9ccbb9d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9737&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5367/2023</t>
+  </si>
+  <si>
+    <t>Odluka VPS-a RH  od 25. ožujka 2026.</t>
+  </si>
+  <si>
+    <t>Marina Pothorski 88985246770</t>
+  </si>
+  <si>
+    <t>27.10.2026. 07:39:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e10125c-2d02-483a-9ddb-02d669ecbd1d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e10125c-2d02-483a-9ddb-02d669ecbd1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5367&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-1691/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 10.08.2026.</t>
+  </si>
+  <si>
+    <t>Dragan Boljat 52481414276</t>
+  </si>
+  <si>
+    <t>27.10.2026. 07:37:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32da6e31-e92b-46b8-a845-d556092f48aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32da6e31-e92b-46b8-a845-d556092f48aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1691&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10081/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 18.04.2025.</t>
+  </si>
+  <si>
+    <t>Ino Kolić 28314991931</t>
+  </si>
+  <si>
+    <t>26.10.2026. 16:02:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f3430e6-0469-4b30-8553-3b3323401970</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.docx O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f3430e6-0469-4b30-8553-3b3323401970/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10081&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-13478/2026</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>Dražen Dundić 24446586554</t>
+  </si>
+  <si>
+    <t>26.10.2026. 14:21:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27a56321-33ef-4f78-8a35-1d5639da2f89</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27a56321-33ef-4f78-8a35-1d5639da2f89/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13478&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-754/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Odvjetnik Hrvoje Alajbeg 32093057966</t>
+  </si>
+  <si>
+    <t>26.10.2026. 14:08:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc197cab-08c8-4750-9b9a-0b22032727a3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc197cab-08c8-4750-9b9a-0b22032727a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=754&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-13396/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>Matjaž Čoklec 27103610227</t>
+  </si>
+  <si>
+    <t>26.10.2026. 14:06:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38cc3cea-1af7-4170-8c70-e7b05c9ea0c5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38cc3cea-1af7-4170-8c70-e7b05c9ea0c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13396&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3658/2026</t>
+  </si>
+  <si>
+    <t>Odluka (Prekršajni nalog) od 07.04.2026.</t>
+  </si>
+  <si>
+    <t>Marijo Paladin 42313722920</t>
+  </si>
+  <si>
+    <t>26.10.2026. 14:03:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f10b082-0a92-4d24-a0e0-ed0168bfc997</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f10b082-0a92-4d24-a0e0-ed0168bfc997/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3658&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>COR FORTIUM j.d.o.o. za usluge, turistička agencija 64182067486</t>
+  </si>
+  <si>
+    <t>26.10.2026. 14:03:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/164d12de-c8b1-4d4b-990a-caccf668fa84</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/164d12de-c8b1-4d4b-990a-caccf668fa84/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-4758/2026</t>
+  </si>
+  <si>
+    <t>Ivan Kasum 70492016089</t>
+  </si>
+  <si>
+    <t>26.10.2026. 14:00:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce61dc48-5713-4741-ab30-938ef944c690</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce61dc48-5713-4741-ab30-938ef944c690/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4758&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8492/2025</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog od 16.12.2025.</t>
+  </si>
+  <si>
+    <t>Tanja Matanović Ekmečić 54048761297</t>
+  </si>
+  <si>
+    <t>26.10.2026. 13:57:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d982e72-92e2-41a8-a507-87ec4bc932aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d982e72-92e2-41a8-a507-87ec4bc932aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8492&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3419/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Tomašević 76255684135</t>
+  </si>
+  <si>
+    <t>26.10.2026. 13:53:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01823f07-3663-4644-afa8-368d9503210d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01823f07-3663-4644-afa8-368d9503210d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3419&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-17881/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 17.04.2026.</t>
+  </si>
+  <si>
+    <t>Jerko Roso 55343996218</t>
+  </si>
+  <si>
+    <t>26.10.2026. 13:25:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b511329-4cf0-4101-bbc1-180651c53c22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b511329-4cf0-4101-bbc1-180651c53c22/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=17881&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1331/2023</t>
+  </si>
+  <si>
+    <t>Odvjetnik Jure Grbavac 62732061746</t>
+  </si>
+  <si>
+    <t>26.10.2026. 10:54:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51cdfddf-bdcc-4a93-bf23-ebc9c0c7c300</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51cdfddf-bdcc-4a93-bf23-ebc9c0c7c300/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1331&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-16456/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 15.12.2025.</t>
+  </si>
+  <si>
+    <t>FIVE BROTHERS j.d.o.o. za ugostiteljstvo i usluge 16313779820</t>
+  </si>
+  <si>
+    <t>26.10.2026. 10:44:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/584b3e78-bb47-4901-a84d-5745b921b61c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/584b3e78-bb47-4901-a84d-5745b921b61c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16456&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-9017/2026</t>
+  </si>
+  <si>
+    <t>Odluka- Prekršajni nalog od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>Frane Palada 20207453709</t>
+  </si>
+  <si>
+    <t>26.10.2026. 10:37:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1224b61-87d4-436b-82b0-1e4eb245e4a6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1224b61-87d4-436b-82b0-1e4eb245e4a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9017&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-13694/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 03.03.2026.</t>
+  </si>
+  <si>
+    <t>Mario Medić 15467767607</t>
+  </si>
+  <si>
+    <t>26.10.2026. 10:29:12</t>
+  </si>
+  <si>
+    <t>02.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62b3ece1-1837-4a73-8863-b177f6b9aa79</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62b3ece1-1837-4a73-8863-b177f6b9aa79/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13694&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-14761/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 22.09.2026.</t>
+  </si>
+  <si>
+    <t>LUŠIJA I FREGANJE j.d.o.o. za usluge 53127939485</t>
+  </si>
+  <si>
+    <t>26.10.2026. 10:23:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6986dd8-502c-4015-b108-5910b95a4e75</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6986dd8-502c-4015-b108-5910b95a4e75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14761&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-15591/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 25.09.2026.</t>
+  </si>
+  <si>
+    <t>Marko Bošnjak 57536727077</t>
+  </si>
+  <si>
+    <t>26.10.2026. 10:06:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7dd8773e-9d1a-4fcc-b458-ab661a10ddc2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7dd8773e-9d1a-4fcc-b458-ab661a10ddc2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15591&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10041/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 05.11.2026.</t>
+  </si>
+  <si>
+    <t>Lovre Bobanović 49395226289</t>
+  </si>
+  <si>
+    <t>26.10.2026. 10:05:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35640a70-6865-42b0-bac6-941ebfd4679e</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 05.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35640a70-6865-42b0-bac6-941ebfd4679e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=10041&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9112/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 04.11.2026.</t>
+  </si>
+  <si>
+    <t>Dušan Huljev 97575407482</t>
+  </si>
+  <si>
+    <t>26.10.2026. 10:03:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51ca01e2-0e9c-48b0-aca8-264ab3039016</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 04.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51ca01e2-0e9c-48b0-aca8-264ab3039016/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9112&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6854/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 16.11.2026.</t>
+  </si>
+  <si>
+    <t>Ivana Orelj 62024016958</t>
+  </si>
+  <si>
+    <t>26.10.2026. 09:55:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7b4b38d-eed2-435e-88db-66c38984ab53</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 16.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7b4b38d-eed2-435e-88db-66c38984ab53/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6854&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-14875/2025</t>
+  </si>
+  <si>
+    <t>Boris Milić 45605577930</t>
+  </si>
+  <si>
+    <t>26.10.2026. 09:54:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28d49698-db26-4381-af22-87a541e1f7c9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28d49698-db26-4381-af22-87a541e1f7c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14875&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-16818/2025</t>
+  </si>
+  <si>
+    <t>Lea Hibler 56522537087</t>
+  </si>
+  <si>
+    <t>26.10.2026. 09:34:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7dc0334-cde6-469b-bd26-077c86c499ca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7dc0334-cde6-469b-bd26-077c86c499ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16818&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3939/2025</t>
+  </si>
+  <si>
+    <t>Bruno Boban 15144768227</t>
+  </si>
+  <si>
+    <t>26.10.2026. 09:23:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0522c3b-8f4d-45bf-af36-c2953b6bfd2f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0522c3b-8f4d-45bf-af36-c2953b6bfd2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3939&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6108/2024</t>
+  </si>
+  <si>
+    <t>Goran Sopta 31967083758</t>
+  </si>
+  <si>
+    <t>26.10.2026. 09:18:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17d954b1-28f5-4658-bedd-f367ae286137</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17d954b1-28f5-4658-bedd-f367ae286137/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=6108&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-9469/2025</t>
+  </si>
+  <si>
+    <t>Roberto Perović 10539232863</t>
+  </si>
+  <si>
+    <t>26.10.2026. 09:11:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4c9b0a2-5de0-430d-9e73-4eef8694b196</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4c9b0a2-5de0-430d-9e73-4eef8694b196/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9469&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-16227/2025</t>
+  </si>
+  <si>
+    <t>Robert Miletić 59376642921</t>
+  </si>
+  <si>
+    <t>26.10.2026. 08:59:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ac944bd-ffd3-48bf-9468-64274d5f47fb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ac944bd-ffd3-48bf-9468-64274d5f47fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16227&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Marijana Čulić Miletić 46133238584</t>
+  </si>
+  <si>
+    <t>26.10.2026. 08:59:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18d7f24a-49f3-4168-8418-94d84a7fdfc0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18d7f24a-49f3-4168-8418-94d84a7fdfc0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-15662/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 17.06.2026.</t>
+  </si>
+  <si>
+    <t>Josip Primorac 88016552512</t>
+  </si>
+  <si>
+    <t>26.10.2026. 08:47:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36d8e707-517f-4a88-8cd9-fa04a0375f84</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36d8e707-517f-4a88-8cd9-fa04a0375f84/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15662&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-15918/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivana Budinčević 00940614200</t>
+  </si>
+  <si>
+    <t>26.10.2026. 08:41:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/facb1660-bb09-47c7-9b1c-6eb739480af2</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/facb1660-bb09-47c7-9b1c-6eb739480af2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=15918&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-9797/2024</t>
+  </si>
+  <si>
+    <t>Mario Radanović 92233115430</t>
+  </si>
+  <si>
+    <t>26.10.2026. 08:32:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/705ece2a-193a-436b-b85a-9b01e4340055</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/705ece2a-193a-436b-b85a-9b01e4340055/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9797&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-8050/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 25.08.2026.
 i uplatnice</t>
   </si>
   <si>
-    <t>Anton Komar 61866809312</t>
-[...293 lines deleted...]
-    <t>Pp-12007/2025</t>
+    <t>Damir Vranješ 83718918029</t>
+  </si>
+  <si>
+    <t>26.10.2026. 08:13:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4bdf8dd-4f62-42e7-8170-326e4a8a5f25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4bdf8dd-4f62-42e7-8170-326e4a8a5f25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8050&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-12694/2025</t>
+  </si>
+  <si>
+    <t>Šime Perkušić 52130259343</t>
+  </si>
+  <si>
+    <t>26.10.2026. 08:13:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/097381a3-ced9-451f-9d72-024f5703c675</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/097381a3-ced9-451f-9d72-024f5703c675/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12694&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-13629/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 18.08.2026.
+i uplatnice</t>
+  </si>
+  <si>
+    <t>Maja Margeta 17407662331</t>
+  </si>
+  <si>
+    <t>26.10.2026. 08:13:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bbdec4c-e0c9-4a1c-96d9-87c737309be7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bbdec4c-e0c9-4a1c-96d9-87c737309be7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13629&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-12012/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 28.08.2026.</t>
+  </si>
+  <si>
+    <t>MARRUBIUM društvo s ograničenom odgovornošću za ugostiteljstvo, trgovinu i turizam 04733760381</t>
+  </si>
+  <si>
+    <t>26.10.2026. 07:30:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46d683ed-8fbe-472c-96e9-737bab1428b9</t>
+  </si>
+  <si>
+    <t>Presuda - odbijajuća.pdf O77O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46d683ed-8fbe-472c-96e9-737bab1428b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12012&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-16252/2025</t>
+  </si>
+  <si>
+    <t>26.10.2026. 07:21:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f61a3036-da0b-4122-96f6-b05e0a59c43e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f61a3036-da0b-4122-96f6-b05e0a59c43e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16252&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-12909/2025</t>
+  </si>
+  <si>
+    <t>Ivan Čarić 55280967085</t>
+  </si>
+  <si>
+    <t>23.10.2026. 14:22:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0532cba6-27b7-4713-88e3-f244b2f0ea1b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0532cba6-27b7-4713-88e3-f244b2f0ea1b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12909&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4492/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 30.06.2026.</t>
+  </si>
+  <si>
+    <t>BONNY'S j.d.o.o. za usluge 10139942028</t>
+  </si>
+  <si>
+    <t>23.10.2026. 13:47:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53e901c6-789b-4a62-9c9c-469506e05ace</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53e901c6-789b-4a62-9c9c-469506e05ace/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=4492&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Snježana Katić 39298145501</t>
+  </si>
+  <si>
+    <t>23.10.2026. 13:47:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83fb76f6-eb49-4898-a9d9-7a237a882619</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83fb76f6-eb49-4898-a9d9-7a237a882619/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-9051/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 06.05.2026.</t>
+  </si>
+  <si>
+    <t>Pučko otvoreno učilište HUBERT 74995062870</t>
+  </si>
+  <si>
+    <t>23.10.2026. 13:02:18</t>
+  </si>
+  <si>
+    <t>31.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fbaaa72-8cb5-40c9-b9be-ce87d02017a7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fbaaa72-8cb5-40c9-b9be-ce87d02017a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=9051&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-5521/2022</t>
+  </si>
+  <si>
+    <t>Odluka od 05.05.2026./4. otpr.</t>
+  </si>
+  <si>
+    <t>Nediljko Živković 88143833305</t>
+  </si>
+  <si>
+    <t>23.10.2026. 12:43:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e0b165a-819a-4044-824f-743c37b43072</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e0b165a-819a-4044-824f-743c37b43072/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=5521&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-2799/2026</t>
+  </si>
+  <si>
+    <t>Prerkšajni nalog od 09.03.2026.</t>
+  </si>
+  <si>
+    <t>Moritz Strauss 89546214663</t>
+  </si>
+  <si>
+    <t>23.10.2026. 12:25:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb67af24-3b48-442e-8e25-4157a11cd6e1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb67af24-3b48-442e-8e25-4157a11cd6e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2799&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-305/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.08.2026.</t>
+  </si>
+  <si>
+    <t>Jurica Jerković 06482516401</t>
+  </si>
+  <si>
+    <t>23.10.2026. 10:54:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36c56814-9ded-4721-919a-9289790577b8</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačena žalba kao nedopuštena_nepotpuna_nepravodobna.pdf O214O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36c56814-9ded-4721-919a-9289790577b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=305&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-14253/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 07.10.2026.</t>
+  </si>
+  <si>
+    <t>Zoran Milanović 11677017158</t>
+  </si>
+  <si>
+    <t>23.10.2026. 10:01:37</t>
+  </si>
+  <si>
+    <t>30.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82e1b51b-56e6-4b79-92b8-fc4908b7f9e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82e1b51b-56e6-4b79-92b8-fc4908b7f9e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14253&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ružica Akrapović 70504375933</t>
+  </si>
+  <si>
+    <t>23.10.2026. 10:01:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdbb10c0-e3cf-489f-922c-adccabb514fd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdbb10c0-e3cf-489f-922c-adccabb514fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp Prz-358/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.09.2026.</t>
+  </si>
+  <si>
+    <t>Jadranko Hrgota 56781401376</t>
+  </si>
+  <si>
+    <t>23.10.2026. 09:50:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdc4a50f-2d05-478e-a686-8a79882c2032</t>
+  </si>
+  <si>
+    <t>Rješenje kojim se odbija zahtjev za obnovu postupka.pdf O1591O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdc4a50f-2d05-478e-a686-8a79882c2032/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp Prz&amp;predmet=358&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-16668/2025</t>
+  </si>
+  <si>
+    <t>Odluka od 25.08.2026.</t>
+  </si>
+  <si>
+    <t>Branka Čurepić 53311918083</t>
+  </si>
+  <si>
+    <t>23.10.2026. 08:52:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8361aaa0-9fc6-483f-a827-3fbebdea903e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8361aaa0-9fc6-483f-a827-3fbebdea903e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16668&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-12327/2026</t>
+  </si>
+  <si>
+    <t>Josip Čagalj 02319393338</t>
+  </si>
+  <si>
+    <t>23.10.2026. 08:51:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfed08e9-bc5c-4a54-aad8-dea93b0833f4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfed08e9-bc5c-4a54-aad8-dea93b0833f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12327&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-17335/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 18.12.2026.</t>
+  </si>
+  <si>
+    <t>Frane Kapuralić 24936824634</t>
+  </si>
+  <si>
+    <t>23.10.2026. 08:15:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a5c6b0f-04be-4e02-86db-51f91f7edd27</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 18.12.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a5c6b0f-04be-4e02-86db-51f91f7edd27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=17335&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>23.10.2026. 07:26:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05aa701e-c76c-476c-8f46-9eb9fc81ba80</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05aa701e-c76c-476c-8f46-9eb9fc81ba80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pjer Podunajec 50792925603</t>
+  </si>
+  <si>
+    <t>23.10.2026. 07:26:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a59eb442-b2ae-4e0e-8977-91814dd1ea19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a59eb442-b2ae-4e0e-8977-91814dd1ea19/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-7120/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Renato Fredotović 91234178279</t>
+  </si>
+  <si>
+    <t>23.10.2026. 07:09:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb1f810b-ebfa-4ea8-8a12-bd3001dcc192</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb1f810b-ebfa-4ea8-8a12-bd3001dcc192/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7120&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8828/2026</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>Ana Marija Ćuk 24669891830</t>
+  </si>
+  <si>
+    <t>22.10.2026. 13:58:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca150139-f27c-466e-8c89-9cda342e97d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca150139-f27c-466e-8c89-9cda342e97d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=8828&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3661/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 02.12.2026.-09:50</t>
+  </si>
+  <si>
+    <t>22.10.2026. 12:57:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0929103e-08bc-4217-b175-1ea7556d307e</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 02.12.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0929103e-08bc-4217-b175-1ea7556d307e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3661&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-532/2026</t>
   </si>
   <si>
     <t>Poziv - Ročište 02.12.2026.</t>
   </si>
   <si>
-    <t>Vesna Čarija 29537316362</t>
-[...2314 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2022&amp;godina=2025</t>
+    <t>Rafael Roguljić 74314538854</t>
+  </si>
+  <si>
+    <t>22.10.2026. 12:44:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cf02ff5-3adb-4544-9e7d-48810da4de9b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cf02ff5-3adb-4544-9e7d-48810da4de9b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=532&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3107/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 02.12.2026.-08:10</t>
+  </si>
+  <si>
+    <t>Kažimir Alfirević 30183163343</t>
+  </si>
+  <si>
+    <t>22.10.2026. 12:17:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3f2906f-7470-4a11-aeb8-70f1b5377249</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3f2906f-7470-4a11-aeb8-70f1b5377249/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3107&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-3863/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>Antun Gondi 20841669214</t>
+  </si>
+  <si>
+    <t>22.10.2026. 09:42:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb0d5e15-7b47-4108-8b6b-b8a619917534</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb0d5e15-7b47-4108-8b6b-b8a619917534/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3863&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-14817/2024</t>
+  </si>
+  <si>
+    <t>Matej Androšević 46292136596</t>
+  </si>
+  <si>
+    <t>22.10.2026. 08:34:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb626ac4-d8dd-4b74-88d4-ff73dfce4d6b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb626ac4-d8dd-4b74-88d4-ff73dfce4d6b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14817&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-14455/2026</t>
+  </si>
+  <si>
+    <t>Nela Žužul 51238676683</t>
+  </si>
+  <si>
+    <t>22.10.2026. 07:49:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6888c945-6d16-4413-9cfe-7818413dab6c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6888c945-6d16-4413-9cfe-7818413dab6c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14455&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-14607/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 06.10.2026.</t>
+  </si>
+  <si>
+    <t>Goran Horvat 40934595997</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:33:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c93c67e-0ee8-4e1b-a588-ade487e4f6ca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c93c67e-0ee8-4e1b-a588-ade487e4f6ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14607&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1523/2024</t>
+  </si>
+  <si>
+    <t>Seth Johan Ingvar Ljungqvist 46895366548</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:06:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44994c5e-d6f8-49b3-b999-20be2a1ca2a5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44994c5e-d6f8-49b3-b999-20be2a1ca2a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1523&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Presuda od 17.07.2026. - II DOSTAVA</t>
+  </si>
+  <si>
+    <t>INGVAR d.o.o. za savjetovanje i usluge 13697221031</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:04:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00774137-6dc4-47a2-86ff-8325a78dd329</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00774137-6dc4-47a2-86ff-8325a78dd329/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-13257/2026</t>
+  </si>
+  <si>
+    <t>Lovre Alajbeg 70405688556</t>
+  </si>
+  <si>
+    <t>21.10.2026. 07:57:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d981b8cc-1b99-4b85-837e-fe0b14f46c5c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d981b8cc-1b99-4b85-837e-fe0b14f46c5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=13257&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N133"/>
+  <dimension ref="A1:N186"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2931,4997 +3896,7011 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I5" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J5" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="K5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M5" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="N5" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D6" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J6" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="K6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L6" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="M6" t="s">
         <v>53</v>
       </c>
       <c r="N6" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>55</v>
       </c>
       <c r="D7" t="s">
         <v>56</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>57</v>
       </c>
       <c r="I7" t="s">
         <v>58</v>
       </c>
       <c r="J7" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K7" t="s">
         <v>59</v>
       </c>
       <c r="L7" t="s">
         <v>60</v>
       </c>
       <c r="M7" t="s">
         <v>61</v>
       </c>
       <c r="N7" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>63</v>
       </c>
       <c r="D8" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>64</v>
       </c>
       <c r="I8" t="s">
         <v>65</v>
       </c>
       <c r="J8" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K8" t="s">
         <v>66</v>
       </c>
       <c r="L8" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="M8" t="s">
         <v>67</v>
       </c>
       <c r="N8" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>69</v>
       </c>
       <c r="D9" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>70</v>
       </c>
       <c r="I9" t="s">
         <v>71</v>
       </c>
       <c r="J9" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K9" t="s">
         <v>72</v>
       </c>
       <c r="L9" t="s">
-        <v>60</v>
+        <v>31</v>
       </c>
       <c r="M9" t="s">
         <v>73</v>
       </c>
       <c r="N9" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>75</v>
       </c>
       <c r="D10" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
+        <v>76</v>
+      </c>
+      <c r="I10" t="s">
         <v>77</v>
       </c>
-      <c r="I10" t="s">
+      <c r="J10" t="s">
+        <v>29</v>
+      </c>
+      <c r="K10" t="s">
         <v>78</v>
       </c>
-      <c r="J10" t="s">
+      <c r="L10" t="s">
+        <v>39</v>
+      </c>
+      <c r="M10" t="s">
         <v>79</v>
       </c>
-      <c r="K10" t="s">
+      <c r="N10" t="s">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D11" t="s">
-        <v>85</v>
+        <v>26</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
+        <v>82</v>
+      </c>
+      <c r="I11" t="s">
+        <v>83</v>
+      </c>
+      <c r="J11" t="s">
+        <v>29</v>
+      </c>
+      <c r="K11" t="s">
+        <v>84</v>
+      </c>
+      <c r="L11" t="s">
+        <v>31</v>
+      </c>
+      <c r="M11" t="s">
+        <v>85</v>
+      </c>
+      <c r="N11" t="s">
         <v>86</v>
-      </c>
-[...16 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="D12" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="I12" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="J12" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="K12" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="L12" t="s">
-        <v>98</v>
+        <v>39</v>
       </c>
       <c r="M12" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="N12" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D13" t="s">
-        <v>102</v>
+        <v>35</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="I13" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="J13" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="K13" t="s">
-        <v>105</v>
+        <v>97</v>
       </c>
       <c r="L13" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="M13" t="s">
-        <v>107</v>
+        <v>98</v>
       </c>
       <c r="N13" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="D14" t="s">
-        <v>110</v>
+        <v>26</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="I14" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="J14" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="K14" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="L14" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="M14" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="N14" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="D15" t="s">
-        <v>117</v>
+        <v>88</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="I15" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="J15" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K15" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="L15" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="M15" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="N15" t="s">
-        <v>122</v>
+        <v>111</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="D16" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="I16" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="J16" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K16" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="L16" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="M16" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="N16" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="D17" t="s">
-        <v>132</v>
+        <v>35</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="I17" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="J17" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K17" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="L17" t="s">
-        <v>136</v>
+        <v>39</v>
       </c>
       <c r="M17" t="s">
-        <v>137</v>
+        <v>124</v>
       </c>
       <c r="N17" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>139</v>
+        <v>126</v>
       </c>
       <c r="D18" t="s">
-        <v>140</v>
+        <v>113</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="I18" t="s">
-        <v>142</v>
+        <v>128</v>
       </c>
       <c r="J18" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K18" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="L18" t="s">
-        <v>144</v>
+        <v>117</v>
       </c>
       <c r="M18" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
       <c r="N18" t="s">
-        <v>146</v>
+        <v>131</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>147</v>
+        <v>132</v>
       </c>
       <c r="D19" t="s">
-        <v>148</v>
+        <v>113</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>149</v>
+        <v>133</v>
       </c>
       <c r="I19" t="s">
-        <v>150</v>
+        <v>134</v>
       </c>
       <c r="J19" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K19" t="s">
-        <v>151</v>
+        <v>135</v>
       </c>
       <c r="L19" t="s">
-        <v>152</v>
+        <v>117</v>
       </c>
       <c r="M19" t="s">
-        <v>153</v>
+        <v>136</v>
       </c>
       <c r="N19" t="s">
-        <v>154</v>
+        <v>137</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>155</v>
+        <v>138</v>
       </c>
       <c r="D20" t="s">
-        <v>156</v>
+        <v>35</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>157</v>
+        <v>139</v>
       </c>
       <c r="I20" t="s">
-        <v>158</v>
+        <v>140</v>
       </c>
       <c r="J20" t="s">
-        <v>88</v>
+        <v>29</v>
       </c>
       <c r="K20" t="s">
-        <v>159</v>
+        <v>141</v>
       </c>
       <c r="L20" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="M20" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="N20" t="s">
-        <v>161</v>
+        <v>143</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>162</v>
+        <v>144</v>
       </c>
       <c r="D21" t="s">
-        <v>163</v>
+        <v>113</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>164</v>
+        <v>145</v>
       </c>
       <c r="I21" t="s">
-        <v>165</v>
+        <v>146</v>
       </c>
       <c r="J21" t="s">
-        <v>88</v>
+        <v>29</v>
       </c>
       <c r="K21" t="s">
-        <v>166</v>
+        <v>147</v>
       </c>
       <c r="L21" t="s">
-        <v>167</v>
+        <v>117</v>
       </c>
       <c r="M21" t="s">
-        <v>168</v>
+        <v>148</v>
       </c>
       <c r="N21" t="s">
-        <v>169</v>
+        <v>149</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>170</v>
+        <v>150</v>
       </c>
       <c r="D22" t="s">
-        <v>171</v>
+        <v>35</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>172</v>
+        <v>151</v>
       </c>
       <c r="I22" t="s">
-        <v>173</v>
+        <v>152</v>
       </c>
       <c r="J22" t="s">
-        <v>88</v>
+        <v>29</v>
       </c>
       <c r="K22" t="s">
-        <v>174</v>
+        <v>153</v>
       </c>
       <c r="L22" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="M22" t="s">
-        <v>175</v>
+        <v>154</v>
       </c>
       <c r="N22" t="s">
-        <v>176</v>
+        <v>155</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>177</v>
+        <v>156</v>
       </c>
       <c r="D23" t="s">
-        <v>178</v>
+        <v>113</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>179</v>
+        <v>157</v>
       </c>
       <c r="I23" t="s">
-        <v>180</v>
+        <v>158</v>
       </c>
       <c r="J23" t="s">
-        <v>88</v>
+        <v>29</v>
       </c>
       <c r="K23" t="s">
-        <v>181</v>
+        <v>159</v>
       </c>
       <c r="L23" t="s">
-        <v>182</v>
+        <v>117</v>
       </c>
       <c r="M23" t="s">
-        <v>183</v>
+        <v>160</v>
       </c>
       <c r="N23" t="s">
-        <v>184</v>
+        <v>161</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>185</v>
+        <v>162</v>
       </c>
       <c r="D24" t="s">
-        <v>186</v>
+        <v>113</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>187</v>
+        <v>163</v>
       </c>
       <c r="I24" t="s">
-        <v>188</v>
+        <v>164</v>
       </c>
       <c r="J24" t="s">
-        <v>189</v>
+        <v>29</v>
       </c>
       <c r="K24" t="s">
-        <v>190</v>
+        <v>165</v>
       </c>
       <c r="L24" t="s">
-        <v>191</v>
+        <v>117</v>
       </c>
       <c r="M24" t="s">
-        <v>192</v>
+        <v>166</v>
       </c>
       <c r="N24" t="s">
-        <v>193</v>
+        <v>167</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>194</v>
+        <v>168</v>
       </c>
       <c r="D25" t="s">
-        <v>195</v>
+        <v>113</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>196</v>
+        <v>157</v>
       </c>
       <c r="I25" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="J25" t="s">
-        <v>88</v>
+        <v>29</v>
       </c>
       <c r="K25" t="s">
-        <v>198</v>
+        <v>170</v>
       </c>
       <c r="L25" t="s">
-        <v>52</v>
+        <v>117</v>
       </c>
       <c r="M25" t="s">
-        <v>199</v>
+        <v>171</v>
       </c>
       <c r="N25" t="s">
-        <v>200</v>
+        <v>172</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>201</v>
+        <v>173</v>
       </c>
       <c r="D26" t="s">
-        <v>202</v>
+        <v>174</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>203</v>
+        <v>175</v>
       </c>
       <c r="I26" t="s">
-        <v>204</v>
+        <v>176</v>
       </c>
       <c r="J26" t="s">
-        <v>88</v>
+        <v>29</v>
       </c>
       <c r="K26" t="s">
-        <v>205</v>
+        <v>177</v>
       </c>
       <c r="L26" t="s">
-        <v>52</v>
+        <v>178</v>
       </c>
       <c r="M26" t="s">
-        <v>206</v>
+        <v>179</v>
       </c>
       <c r="N26" t="s">
-        <v>207</v>
+        <v>180</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>208</v>
+        <v>181</v>
       </c>
       <c r="D27" t="s">
-        <v>209</v>
+        <v>113</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>210</v>
+        <v>182</v>
       </c>
       <c r="I27" t="s">
-        <v>211</v>
+        <v>183</v>
       </c>
       <c r="J27" t="s">
-        <v>88</v>
+        <v>29</v>
       </c>
       <c r="K27" t="s">
-        <v>212</v>
+        <v>184</v>
       </c>
       <c r="L27" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="M27" t="s">
-        <v>213</v>
+        <v>185</v>
       </c>
       <c r="N27" t="s">
-        <v>214</v>
+        <v>186</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>215</v>
+        <v>187</v>
       </c>
       <c r="D28" t="s">
-        <v>216</v>
+        <v>188</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>217</v>
+        <v>189</v>
       </c>
       <c r="I28" t="s">
-        <v>218</v>
+        <v>190</v>
       </c>
       <c r="J28" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="K28" t="s">
-        <v>219</v>
+        <v>191</v>
       </c>
       <c r="L28" t="s">
-        <v>220</v>
+        <v>192</v>
       </c>
       <c r="M28" t="s">
-        <v>221</v>
+        <v>193</v>
       </c>
       <c r="N28" t="s">
-        <v>222</v>
+        <v>194</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>215</v>
+        <v>195</v>
       </c>
       <c r="D29" t="s">
-        <v>223</v>
+        <v>113</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>224</v>
+        <v>196</v>
       </c>
       <c r="I29" t="s">
-        <v>225</v>
+        <v>197</v>
       </c>
       <c r="J29" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K29" t="s">
-        <v>226</v>
+        <v>198</v>
       </c>
       <c r="L29" t="s">
-        <v>227</v>
+        <v>117</v>
       </c>
       <c r="M29" t="s">
-        <v>228</v>
+        <v>199</v>
       </c>
       <c r="N29" t="s">
-        <v>222</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>229</v>
+        <v>201</v>
       </c>
       <c r="D30" t="s">
-        <v>230</v>
+        <v>113</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>231</v>
+        <v>202</v>
       </c>
       <c r="I30" t="s">
-        <v>232</v>
+        <v>203</v>
       </c>
       <c r="J30" t="s">
-        <v>88</v>
+        <v>29</v>
       </c>
       <c r="K30" t="s">
-        <v>233</v>
+        <v>204</v>
       </c>
       <c r="L30" t="s">
-        <v>234</v>
+        <v>117</v>
       </c>
       <c r="M30" t="s">
-        <v>235</v>
+        <v>205</v>
       </c>
       <c r="N30" t="s">
-        <v>236</v>
+        <v>206</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>237</v>
+        <v>207</v>
       </c>
       <c r="D31" t="s">
-        <v>238</v>
+        <v>208</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>239</v>
+        <v>209</v>
       </c>
       <c r="I31" t="s">
-        <v>240</v>
+        <v>210</v>
       </c>
       <c r="J31" t="s">
-        <v>241</v>
+        <v>211</v>
       </c>
       <c r="K31" t="s">
-        <v>242</v>
+        <v>212</v>
       </c>
       <c r="L31" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="M31" t="s">
-        <v>243</v>
+        <v>213</v>
       </c>
       <c r="N31" t="s">
-        <v>244</v>
+        <v>214</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>245</v>
+        <v>215</v>
       </c>
       <c r="D32" t="s">
-        <v>246</v>
+        <v>26</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>247</v>
+        <v>216</v>
       </c>
       <c r="I32" t="s">
-        <v>248</v>
+        <v>217</v>
       </c>
       <c r="J32" t="s">
-        <v>241</v>
+        <v>29</v>
       </c>
       <c r="K32" t="s">
-        <v>249</v>
+        <v>218</v>
       </c>
       <c r="L32" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="M32" t="s">
-        <v>250</v>
+        <v>219</v>
       </c>
       <c r="N32" t="s">
-        <v>251</v>
+        <v>220</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>252</v>
+        <v>221</v>
       </c>
       <c r="D33" t="s">
-        <v>253</v>
+        <v>222</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>254</v>
+        <v>223</v>
       </c>
       <c r="I33" t="s">
-        <v>255</v>
+        <v>224</v>
       </c>
       <c r="J33" t="s">
-        <v>241</v>
+        <v>29</v>
       </c>
       <c r="K33" t="s">
-        <v>256</v>
+        <v>225</v>
       </c>
       <c r="L33" t="s">
-        <v>52</v>
+        <v>226</v>
       </c>
       <c r="M33" t="s">
-        <v>257</v>
+        <v>227</v>
       </c>
       <c r="N33" t="s">
-        <v>258</v>
+        <v>228</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>259</v>
+        <v>229</v>
       </c>
       <c r="D34" t="s">
-        <v>260</v>
+        <v>230</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>261</v>
+        <v>231</v>
       </c>
       <c r="I34" t="s">
-        <v>262</v>
+        <v>232</v>
       </c>
       <c r="J34" t="s">
-        <v>241</v>
+        <v>211</v>
       </c>
       <c r="K34" t="s">
-        <v>263</v>
+        <v>233</v>
       </c>
       <c r="L34" t="s">
-        <v>22</v>
+        <v>234</v>
       </c>
       <c r="M34" t="s">
-        <v>264</v>
+        <v>235</v>
       </c>
       <c r="N34" t="s">
-        <v>265</v>
+        <v>236</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>266</v>
+        <v>237</v>
       </c>
       <c r="D35" t="s">
-        <v>267</v>
+        <v>35</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>268</v>
+        <v>238</v>
       </c>
       <c r="I35" t="s">
-        <v>269</v>
+        <v>239</v>
       </c>
       <c r="J35" t="s">
+        <v>29</v>
+      </c>
+      <c r="K35" t="s">
+        <v>240</v>
+      </c>
+      <c r="L35" t="s">
+        <v>39</v>
+      </c>
+      <c r="M35" t="s">
         <v>241</v>
       </c>
-      <c r="K35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N35" t="s">
-        <v>273</v>
+        <v>242</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>274</v>
+        <v>243</v>
       </c>
       <c r="D36" t="s">
-        <v>186</v>
+        <v>113</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>275</v>
+        <v>244</v>
       </c>
       <c r="I36" t="s">
-        <v>276</v>
+        <v>245</v>
       </c>
       <c r="J36" t="s">
-        <v>189</v>
+        <v>29</v>
       </c>
       <c r="K36" t="s">
-        <v>277</v>
+        <v>246</v>
       </c>
       <c r="L36" t="s">
-        <v>191</v>
+        <v>117</v>
       </c>
       <c r="M36" t="s">
-        <v>278</v>
+        <v>247</v>
       </c>
       <c r="N36" t="s">
-        <v>279</v>
+        <v>248</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>280</v>
+        <v>249</v>
       </c>
       <c r="D37" t="s">
-        <v>186</v>
+        <v>113</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>281</v>
+        <v>250</v>
       </c>
       <c r="I37" t="s">
-        <v>282</v>
+        <v>251</v>
       </c>
       <c r="J37" t="s">
-        <v>189</v>
+        <v>29</v>
       </c>
       <c r="K37" t="s">
-        <v>283</v>
+        <v>252</v>
       </c>
       <c r="L37" t="s">
-        <v>191</v>
+        <v>117</v>
       </c>
       <c r="M37" t="s">
-        <v>284</v>
+        <v>253</v>
       </c>
       <c r="N37" t="s">
-        <v>285</v>
+        <v>254</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>286</v>
+        <v>255</v>
       </c>
       <c r="D38" t="s">
-        <v>287</v>
+        <v>113</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>288</v>
+        <v>256</v>
       </c>
       <c r="I38" t="s">
-        <v>289</v>
+        <v>257</v>
       </c>
       <c r="J38" t="s">
-        <v>241</v>
+        <v>29</v>
       </c>
       <c r="K38" t="s">
-        <v>290</v>
+        <v>258</v>
       </c>
       <c r="L38" t="s">
-        <v>291</v>
+        <v>117</v>
       </c>
       <c r="M38" t="s">
-        <v>292</v>
+        <v>259</v>
       </c>
       <c r="N38" t="s">
-        <v>293</v>
+        <v>260</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>294</v>
+        <v>261</v>
       </c>
       <c r="D39" t="s">
-        <v>124</v>
+        <v>174</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>295</v>
+        <v>262</v>
       </c>
       <c r="I39" t="s">
-        <v>296</v>
+        <v>263</v>
       </c>
       <c r="J39" t="s">
-        <v>241</v>
+        <v>29</v>
       </c>
       <c r="K39" t="s">
-        <v>297</v>
+        <v>264</v>
       </c>
       <c r="L39" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="M39" t="s">
-        <v>298</v>
+        <v>265</v>
       </c>
       <c r="N39" t="s">
-        <v>299</v>
+        <v>266</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>294</v>
+        <v>267</v>
       </c>
       <c r="D40" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>300</v>
+        <v>268</v>
       </c>
       <c r="I40" t="s">
-        <v>301</v>
+        <v>269</v>
       </c>
       <c r="J40" t="s">
-        <v>241</v>
+        <v>29</v>
       </c>
       <c r="K40" t="s">
-        <v>302</v>
+        <v>270</v>
       </c>
       <c r="L40" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="M40" t="s">
-        <v>303</v>
+        <v>271</v>
       </c>
       <c r="N40" t="s">
-        <v>299</v>
+        <v>272</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>304</v>
+        <v>273</v>
       </c>
       <c r="D41" t="s">
-        <v>305</v>
+        <v>56</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>306</v>
+        <v>274</v>
       </c>
       <c r="I41" t="s">
-        <v>307</v>
+        <v>275</v>
       </c>
       <c r="J41" t="s">
-        <v>241</v>
+        <v>29</v>
       </c>
       <c r="K41" t="s">
-        <v>308</v>
+        <v>276</v>
       </c>
       <c r="L41" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="M41" t="s">
-        <v>309</v>
+        <v>277</v>
       </c>
       <c r="N41" t="s">
-        <v>310</v>
+        <v>278</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>311</v>
+        <v>279</v>
       </c>
       <c r="D42" t="s">
-        <v>312</v>
+        <v>26</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>313</v>
+        <v>280</v>
       </c>
       <c r="I42" t="s">
-        <v>314</v>
+        <v>281</v>
       </c>
       <c r="J42" t="s">
-        <v>315</v>
+        <v>29</v>
       </c>
       <c r="K42" t="s">
-        <v>316</v>
+        <v>282</v>
       </c>
       <c r="L42" t="s">
-        <v>317</v>
+        <v>31</v>
       </c>
       <c r="M42" t="s">
-        <v>318</v>
+        <v>283</v>
       </c>
       <c r="N42" t="s">
-        <v>319</v>
+        <v>284</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>320</v>
+        <v>285</v>
       </c>
       <c r="D43" t="s">
-        <v>321</v>
+        <v>26</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>322</v>
+        <v>286</v>
       </c>
       <c r="I43" t="s">
-        <v>323</v>
+        <v>287</v>
       </c>
       <c r="J43" t="s">
-        <v>315</v>
+        <v>29</v>
       </c>
       <c r="K43" t="s">
-        <v>324</v>
+        <v>288</v>
       </c>
       <c r="L43" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M43" t="s">
-        <v>325</v>
+        <v>289</v>
       </c>
       <c r="N43" t="s">
-        <v>326</v>
+        <v>290</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>327</v>
+        <v>291</v>
       </c>
       <c r="D44" t="s">
-        <v>328</v>
+        <v>35</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>329</v>
+        <v>292</v>
       </c>
       <c r="I44" t="s">
-        <v>330</v>
+        <v>293</v>
       </c>
       <c r="J44" t="s">
-        <v>315</v>
+        <v>29</v>
       </c>
       <c r="K44" t="s">
-        <v>331</v>
+        <v>294</v>
       </c>
       <c r="L44" t="s">
-        <v>317</v>
+        <v>39</v>
       </c>
       <c r="M44" t="s">
-        <v>332</v>
+        <v>295</v>
       </c>
       <c r="N44" t="s">
-        <v>333</v>
+        <v>296</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>334</v>
+        <v>297</v>
       </c>
       <c r="D45" t="s">
-        <v>335</v>
+        <v>298</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>336</v>
+        <v>299</v>
       </c>
       <c r="I45" t="s">
-        <v>337</v>
+        <v>300</v>
       </c>
       <c r="J45" t="s">
-        <v>315</v>
+        <v>20</v>
       </c>
       <c r="K45" t="s">
-        <v>338</v>
+        <v>301</v>
       </c>
       <c r="L45" t="s">
-        <v>317</v>
+        <v>302</v>
       </c>
       <c r="M45" t="s">
-        <v>339</v>
+        <v>303</v>
       </c>
       <c r="N45" t="s">
-        <v>340</v>
+        <v>304</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>341</v>
+        <v>305</v>
       </c>
       <c r="D46" t="s">
-        <v>342</v>
+        <v>306</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>343</v>
+        <v>307</v>
       </c>
       <c r="I46" t="s">
-        <v>344</v>
+        <v>308</v>
       </c>
       <c r="J46" t="s">
-        <v>241</v>
+        <v>20</v>
       </c>
       <c r="K46" t="s">
-        <v>345</v>
+        <v>309</v>
       </c>
       <c r="L46" t="s">
-        <v>22</v>
+        <v>310</v>
       </c>
       <c r="M46" t="s">
-        <v>346</v>
+        <v>311</v>
       </c>
       <c r="N46" t="s">
-        <v>347</v>
+        <v>312</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>348</v>
+        <v>313</v>
       </c>
       <c r="D47" t="s">
-        <v>349</v>
+        <v>314</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>350</v>
+        <v>315</v>
       </c>
       <c r="I47" t="s">
-        <v>351</v>
+        <v>316</v>
       </c>
       <c r="J47" t="s">
-        <v>241</v>
+        <v>20</v>
       </c>
       <c r="K47" t="s">
-        <v>352</v>
+        <v>317</v>
       </c>
       <c r="L47" t="s">
-        <v>52</v>
+        <v>310</v>
       </c>
       <c r="M47" t="s">
-        <v>353</v>
+        <v>318</v>
       </c>
       <c r="N47" t="s">
-        <v>354</v>
+        <v>319</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>355</v>
+        <v>320</v>
       </c>
       <c r="D48" t="s">
-        <v>356</v>
+        <v>321</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>357</v>
+        <v>322</v>
       </c>
       <c r="I48" t="s">
-        <v>358</v>
+        <v>323</v>
       </c>
       <c r="J48" t="s">
-        <v>241</v>
+        <v>20</v>
       </c>
       <c r="K48" t="s">
-        <v>359</v>
+        <v>324</v>
       </c>
       <c r="L48" t="s">
-        <v>52</v>
+        <v>302</v>
       </c>
       <c r="M48" t="s">
-        <v>360</v>
+        <v>325</v>
       </c>
       <c r="N48" t="s">
-        <v>361</v>
+        <v>326</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>362</v>
+        <v>327</v>
       </c>
       <c r="D49" t="s">
-        <v>363</v>
+        <v>328</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>364</v>
+        <v>329</v>
       </c>
       <c r="I49" t="s">
-        <v>365</v>
+        <v>330</v>
       </c>
       <c r="J49" t="s">
-        <v>241</v>
+        <v>20</v>
       </c>
       <c r="K49" t="s">
-        <v>366</v>
+        <v>331</v>
       </c>
       <c r="L49" t="s">
-        <v>367</v>
+        <v>302</v>
       </c>
       <c r="M49" t="s">
-        <v>368</v>
+        <v>332</v>
       </c>
       <c r="N49" t="s">
-        <v>369</v>
+        <v>333</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>370</v>
+        <v>334</v>
       </c>
       <c r="D50" t="s">
-        <v>371</v>
+        <v>335</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>372</v>
+        <v>336</v>
       </c>
       <c r="I50" t="s">
-        <v>373</v>
+        <v>337</v>
       </c>
       <c r="J50" t="s">
-        <v>315</v>
+        <v>20</v>
       </c>
       <c r="K50" t="s">
-        <v>374</v>
+        <v>338</v>
       </c>
       <c r="L50" t="s">
-        <v>52</v>
+        <v>302</v>
       </c>
       <c r="M50" t="s">
-        <v>375</v>
+        <v>339</v>
       </c>
       <c r="N50" t="s">
-        <v>376</v>
+        <v>340</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>377</v>
+        <v>341</v>
       </c>
       <c r="D51" t="s">
-        <v>378</v>
+        <v>342</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>379</v>
+        <v>343</v>
       </c>
       <c r="I51" t="s">
-        <v>380</v>
+        <v>344</v>
       </c>
       <c r="J51" t="s">
-        <v>315</v>
+        <v>20</v>
       </c>
       <c r="K51" t="s">
-        <v>381</v>
+        <v>345</v>
       </c>
       <c r="L51" t="s">
-        <v>52</v>
+        <v>302</v>
       </c>
       <c r="M51" t="s">
-        <v>382</v>
+        <v>346</v>
       </c>
       <c r="N51" t="s">
-        <v>383</v>
+        <v>347</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>384</v>
+        <v>348</v>
       </c>
       <c r="D52" t="s">
-        <v>385</v>
+        <v>321</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>386</v>
+        <v>349</v>
       </c>
       <c r="I52" t="s">
-        <v>387</v>
+        <v>350</v>
       </c>
       <c r="J52" t="s">
-        <v>315</v>
+        <v>20</v>
       </c>
       <c r="K52" t="s">
-        <v>388</v>
+        <v>351</v>
       </c>
       <c r="L52" t="s">
-        <v>52</v>
+        <v>302</v>
       </c>
       <c r="M52" t="s">
-        <v>389</v>
+        <v>352</v>
       </c>
       <c r="N52" t="s">
-        <v>390</v>
+        <v>353</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>391</v>
+        <v>354</v>
       </c>
       <c r="D53" t="s">
-        <v>392</v>
+        <v>113</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>393</v>
+        <v>355</v>
       </c>
       <c r="I53" t="s">
-        <v>394</v>
+        <v>356</v>
       </c>
       <c r="J53" t="s">
-        <v>315</v>
+        <v>211</v>
       </c>
       <c r="K53" t="s">
-        <v>395</v>
+        <v>357</v>
       </c>
       <c r="L53" t="s">
-        <v>396</v>
+        <v>117</v>
       </c>
       <c r="M53" t="s">
-        <v>397</v>
+        <v>358</v>
       </c>
       <c r="N53" t="s">
-        <v>398</v>
+        <v>359</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>399</v>
+        <v>360</v>
       </c>
       <c r="D54" t="s">
-        <v>400</v>
+        <v>361</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>401</v>
+        <v>362</v>
       </c>
       <c r="I54" t="s">
-        <v>402</v>
+        <v>363</v>
       </c>
       <c r="J54" t="s">
-        <v>315</v>
+        <v>364</v>
       </c>
       <c r="K54" t="s">
-        <v>403</v>
+        <v>365</v>
       </c>
       <c r="L54" t="s">
-        <v>52</v>
+        <v>302</v>
       </c>
       <c r="M54" t="s">
-        <v>404</v>
+        <v>366</v>
       </c>
       <c r="N54" t="s">
-        <v>405</v>
+        <v>367</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>406</v>
+        <v>368</v>
       </c>
       <c r="D55" t="s">
-        <v>407</v>
+        <v>369</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>408</v>
+        <v>370</v>
       </c>
       <c r="I55" t="s">
-        <v>409</v>
+        <v>371</v>
       </c>
       <c r="J55" t="s">
-        <v>315</v>
+        <v>20</v>
       </c>
       <c r="K55" t="s">
-        <v>410</v>
+        <v>372</v>
       </c>
       <c r="L55" t="s">
-        <v>106</v>
+        <v>302</v>
       </c>
       <c r="M55" t="s">
-        <v>411</v>
+        <v>373</v>
       </c>
       <c r="N55" t="s">
-        <v>412</v>
+        <v>374</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>413</v>
+        <v>375</v>
       </c>
       <c r="D56" t="s">
-        <v>414</v>
+        <v>376</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>415</v>
+        <v>377</v>
       </c>
       <c r="I56" t="s">
-        <v>416</v>
+        <v>378</v>
       </c>
       <c r="J56" t="s">
-        <v>315</v>
+        <v>20</v>
       </c>
       <c r="K56" t="s">
-        <v>417</v>
+        <v>379</v>
       </c>
       <c r="L56" t="s">
-        <v>52</v>
+        <v>310</v>
       </c>
       <c r="M56" t="s">
-        <v>418</v>
+        <v>380</v>
       </c>
       <c r="N56" t="s">
-        <v>419</v>
+        <v>381</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>420</v>
+        <v>382</v>
       </c>
       <c r="D57" t="s">
-        <v>421</v>
+        <v>383</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>422</v>
+        <v>384</v>
       </c>
       <c r="I57" t="s">
-        <v>423</v>
+        <v>385</v>
       </c>
       <c r="J57" t="s">
-        <v>315</v>
+        <v>20</v>
       </c>
       <c r="K57" t="s">
-        <v>424</v>
+        <v>386</v>
       </c>
       <c r="L57" t="s">
-        <v>106</v>
+        <v>302</v>
       </c>
       <c r="M57" t="s">
-        <v>425</v>
+        <v>387</v>
       </c>
       <c r="N57" t="s">
-        <v>426</v>
+        <v>388</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>427</v>
+        <v>389</v>
       </c>
       <c r="D58" t="s">
-        <v>428</v>
+        <v>390</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>429</v>
+        <v>391</v>
       </c>
       <c r="I58" t="s">
-        <v>430</v>
+        <v>392</v>
       </c>
       <c r="J58" t="s">
-        <v>315</v>
+        <v>29</v>
       </c>
       <c r="K58" t="s">
-        <v>431</v>
+        <v>393</v>
       </c>
       <c r="L58" t="s">
-        <v>432</v>
+        <v>302</v>
       </c>
       <c r="M58" t="s">
-        <v>433</v>
+        <v>394</v>
       </c>
       <c r="N58" t="s">
-        <v>434</v>
+        <v>395</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>435</v>
+        <v>396</v>
       </c>
       <c r="D59" t="s">
-        <v>436</v>
+        <v>35</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>437</v>
+        <v>397</v>
       </c>
       <c r="I59" t="s">
-        <v>438</v>
+        <v>398</v>
       </c>
       <c r="J59" t="s">
-        <v>315</v>
+        <v>29</v>
       </c>
       <c r="K59" t="s">
-        <v>439</v>
+        <v>399</v>
       </c>
       <c r="L59" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="M59" t="s">
-        <v>440</v>
+        <v>400</v>
       </c>
       <c r="N59" t="s">
-        <v>441</v>
+        <v>401</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>442</v>
+        <v>402</v>
       </c>
       <c r="D60" t="s">
-        <v>443</v>
+        <v>35</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>444</v>
+        <v>403</v>
       </c>
       <c r="I60" t="s">
-        <v>445</v>
+        <v>404</v>
       </c>
       <c r="J60" t="s">
-        <v>241</v>
+        <v>29</v>
       </c>
       <c r="K60" t="s">
-        <v>446</v>
+        <v>405</v>
       </c>
       <c r="L60" t="s">
-        <v>98</v>
+        <v>39</v>
       </c>
       <c r="M60" t="s">
-        <v>447</v>
+        <v>406</v>
       </c>
       <c r="N60" t="s">
-        <v>448</v>
+        <v>407</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>449</v>
+        <v>408</v>
       </c>
       <c r="D61" t="s">
-        <v>443</v>
+        <v>35</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>450</v>
+        <v>409</v>
       </c>
       <c r="I61" t="s">
-        <v>451</v>
+        <v>410</v>
       </c>
       <c r="J61" t="s">
-        <v>241</v>
+        <v>29</v>
       </c>
       <c r="K61" t="s">
-        <v>452</v>
+        <v>411</v>
       </c>
       <c r="L61" t="s">
-        <v>98</v>
+        <v>39</v>
       </c>
       <c r="M61" t="s">
-        <v>453</v>
+        <v>412</v>
       </c>
       <c r="N61" t="s">
-        <v>454</v>
+        <v>413</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>455</v>
+        <v>414</v>
       </c>
       <c r="D62" t="s">
-        <v>124</v>
+        <v>415</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>456</v>
+        <v>416</v>
       </c>
       <c r="I62" t="s">
-        <v>457</v>
+        <v>417</v>
       </c>
       <c r="J62" t="s">
-        <v>315</v>
+        <v>29</v>
       </c>
       <c r="K62" t="s">
-        <v>458</v>
+        <v>418</v>
       </c>
       <c r="L62" t="s">
-        <v>128</v>
+        <v>302</v>
       </c>
       <c r="M62" t="s">
-        <v>459</v>
+        <v>419</v>
       </c>
       <c r="N62" t="s">
-        <v>460</v>
+        <v>420</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>461</v>
+        <v>414</v>
       </c>
       <c r="D63" t="s">
-        <v>462</v>
+        <v>415</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>463</v>
+        <v>421</v>
       </c>
       <c r="I63" t="s">
-        <v>464</v>
+        <v>422</v>
       </c>
       <c r="J63" t="s">
-        <v>315</v>
+        <v>29</v>
       </c>
       <c r="K63" t="s">
-        <v>465</v>
+        <v>423</v>
       </c>
       <c r="L63" t="s">
-        <v>106</v>
+        <v>302</v>
       </c>
       <c r="M63" t="s">
-        <v>466</v>
+        <v>424</v>
       </c>
       <c r="N63" t="s">
-        <v>467</v>
+        <v>420</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>468</v>
+        <v>425</v>
       </c>
       <c r="D64" t="s">
-        <v>469</v>
+        <v>426</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>470</v>
+        <v>427</v>
       </c>
       <c r="I64" t="s">
-        <v>471</v>
+        <v>428</v>
       </c>
       <c r="J64" t="s">
-        <v>315</v>
+        <v>29</v>
       </c>
       <c r="K64" t="s">
-        <v>472</v>
+        <v>429</v>
       </c>
       <c r="L64" t="s">
-        <v>52</v>
+        <v>192</v>
       </c>
       <c r="M64" t="s">
-        <v>473</v>
+        <v>430</v>
       </c>
       <c r="N64" t="s">
-        <v>474</v>
+        <v>431</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>475</v>
+        <v>432</v>
       </c>
       <c r="D65" t="s">
-        <v>476</v>
+        <v>426</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>477</v>
+        <v>433</v>
       </c>
       <c r="I65" t="s">
-        <v>478</v>
+        <v>434</v>
       </c>
       <c r="J65" t="s">
-        <v>315</v>
+        <v>29</v>
       </c>
       <c r="K65" t="s">
-        <v>479</v>
+        <v>435</v>
       </c>
       <c r="L65" t="s">
-        <v>106</v>
+        <v>192</v>
       </c>
       <c r="M65" t="s">
-        <v>480</v>
+        <v>436</v>
       </c>
       <c r="N65" t="s">
-        <v>481</v>
+        <v>437</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>482</v>
+        <v>438</v>
       </c>
       <c r="D66" t="s">
-        <v>483</v>
+        <v>56</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>484</v>
+        <v>439</v>
       </c>
       <c r="I66" t="s">
-        <v>485</v>
+        <v>440</v>
       </c>
       <c r="J66" t="s">
-        <v>315</v>
+        <v>29</v>
       </c>
       <c r="K66" t="s">
-        <v>486</v>
+        <v>441</v>
       </c>
       <c r="L66" t="s">
-        <v>106</v>
+        <v>60</v>
       </c>
       <c r="M66" t="s">
-        <v>487</v>
+        <v>442</v>
       </c>
       <c r="N66" t="s">
-        <v>488</v>
+        <v>443</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>489</v>
+        <v>444</v>
       </c>
       <c r="D67" t="s">
-        <v>171</v>
+        <v>328</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>490</v>
+        <v>445</v>
       </c>
       <c r="I67" t="s">
-        <v>491</v>
+        <v>446</v>
       </c>
       <c r="J67" t="s">
-        <v>315</v>
+        <v>29</v>
       </c>
       <c r="K67" t="s">
-        <v>492</v>
+        <v>447</v>
       </c>
       <c r="L67" t="s">
-        <v>106</v>
+        <v>302</v>
       </c>
       <c r="M67" t="s">
-        <v>493</v>
+        <v>448</v>
       </c>
       <c r="N67" t="s">
-        <v>494</v>
+        <v>449</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>495</v>
+        <v>450</v>
       </c>
       <c r="D68" t="s">
-        <v>496</v>
+        <v>335</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>497</v>
+        <v>451</v>
       </c>
       <c r="I68" t="s">
-        <v>498</v>
+        <v>452</v>
       </c>
       <c r="J68" t="s">
-        <v>315</v>
+        <v>29</v>
       </c>
       <c r="K68" t="s">
-        <v>499</v>
+        <v>453</v>
       </c>
       <c r="L68" t="s">
-        <v>52</v>
+        <v>302</v>
       </c>
       <c r="M68" t="s">
-        <v>500</v>
+        <v>454</v>
       </c>
       <c r="N68" t="s">
-        <v>501</v>
+        <v>455</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>502</v>
+        <v>456</v>
       </c>
       <c r="D69" t="s">
-        <v>195</v>
+        <v>457</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>503</v>
+        <v>458</v>
       </c>
       <c r="I69" t="s">
-        <v>504</v>
+        <v>459</v>
       </c>
       <c r="J69" t="s">
-        <v>315</v>
+        <v>29</v>
       </c>
       <c r="K69" t="s">
-        <v>505</v>
+        <v>460</v>
       </c>
       <c r="L69" t="s">
-        <v>52</v>
+        <v>461</v>
       </c>
       <c r="M69" t="s">
-        <v>506</v>
+        <v>462</v>
       </c>
       <c r="N69" t="s">
-        <v>507</v>
+        <v>463</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>508</v>
+        <v>464</v>
       </c>
       <c r="D70" t="s">
-        <v>509</v>
+        <v>465</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>510</v>
+        <v>466</v>
       </c>
       <c r="I70" t="s">
-        <v>511</v>
+        <v>467</v>
       </c>
       <c r="J70" t="s">
-        <v>315</v>
+        <v>29</v>
       </c>
       <c r="K70" t="s">
-        <v>512</v>
+        <v>468</v>
       </c>
       <c r="L70" t="s">
-        <v>513</v>
+        <v>461</v>
       </c>
       <c r="M70" t="s">
-        <v>514</v>
+        <v>469</v>
       </c>
       <c r="N70" t="s">
-        <v>515</v>
+        <v>470</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>516</v>
+        <v>471</v>
       </c>
       <c r="D71" t="s">
-        <v>517</v>
+        <v>56</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>518</v>
+        <v>472</v>
       </c>
       <c r="I71" t="s">
-        <v>519</v>
+        <v>473</v>
       </c>
       <c r="J71" t="s">
-        <v>315</v>
+        <v>29</v>
       </c>
       <c r="K71" t="s">
-        <v>520</v>
+        <v>474</v>
       </c>
       <c r="L71" t="s">
-        <v>521</v>
+        <v>60</v>
       </c>
       <c r="M71" t="s">
-        <v>522</v>
+        <v>475</v>
       </c>
       <c r="N71" t="s">
-        <v>523</v>
+        <v>476</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>524</v>
+        <v>471</v>
       </c>
       <c r="D72" t="s">
-        <v>517</v>
+        <v>56</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>525</v>
+        <v>477</v>
       </c>
       <c r="I72" t="s">
-        <v>526</v>
+        <v>478</v>
       </c>
       <c r="J72" t="s">
-        <v>315</v>
+        <v>29</v>
       </c>
       <c r="K72" t="s">
-        <v>527</v>
+        <v>479</v>
       </c>
       <c r="L72" t="s">
-        <v>521</v>
+        <v>60</v>
       </c>
       <c r="M72" t="s">
-        <v>528</v>
+        <v>480</v>
       </c>
       <c r="N72" t="s">
-        <v>529</v>
+        <v>476</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>530</v>
+        <v>481</v>
       </c>
       <c r="D73" t="s">
-        <v>531</v>
+        <v>56</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>532</v>
+        <v>482</v>
       </c>
       <c r="I73" t="s">
-        <v>533</v>
+        <v>483</v>
       </c>
       <c r="J73" t="s">
-        <v>315</v>
+        <v>29</v>
       </c>
       <c r="K73" t="s">
-        <v>534</v>
+        <v>484</v>
       </c>
       <c r="L73" t="s">
-        <v>521</v>
+        <v>60</v>
       </c>
       <c r="M73" t="s">
-        <v>535</v>
+        <v>485</v>
       </c>
       <c r="N73" t="s">
-        <v>536</v>
+        <v>486</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>537</v>
+        <v>487</v>
       </c>
       <c r="D74" t="s">
-        <v>517</v>
+        <v>488</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>538</v>
+        <v>489</v>
       </c>
       <c r="I74" t="s">
-        <v>539</v>
+        <v>490</v>
       </c>
       <c r="J74" t="s">
-        <v>315</v>
+        <v>29</v>
       </c>
       <c r="K74" t="s">
-        <v>540</v>
+        <v>491</v>
       </c>
       <c r="L74" t="s">
-        <v>521</v>
+        <v>492</v>
       </c>
       <c r="M74" t="s">
-        <v>541</v>
+        <v>493</v>
       </c>
       <c r="N74" t="s">
-        <v>542</v>
+        <v>494</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>543</v>
+        <v>495</v>
       </c>
       <c r="D75" t="s">
-        <v>531</v>
+        <v>496</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>544</v>
+        <v>497</v>
       </c>
       <c r="I75" t="s">
-        <v>545</v>
+        <v>498</v>
       </c>
       <c r="J75" t="s">
-        <v>315</v>
+        <v>499</v>
       </c>
       <c r="K75" t="s">
-        <v>546</v>
+        <v>500</v>
       </c>
       <c r="L75" t="s">
-        <v>521</v>
+        <v>234</v>
       </c>
       <c r="M75" t="s">
-        <v>547</v>
+        <v>501</v>
       </c>
       <c r="N75" t="s">
-        <v>548</v>
+        <v>502</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>549</v>
+        <v>503</v>
       </c>
       <c r="D76" t="s">
-        <v>531</v>
+        <v>504</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>550</v>
+        <v>505</v>
       </c>
       <c r="I76" t="s">
-        <v>551</v>
+        <v>506</v>
       </c>
       <c r="J76" t="s">
-        <v>315</v>
+        <v>499</v>
       </c>
       <c r="K76" t="s">
-        <v>552</v>
+        <v>507</v>
       </c>
       <c r="L76" t="s">
-        <v>521</v>
+        <v>508</v>
       </c>
       <c r="M76" t="s">
-        <v>553</v>
+        <v>509</v>
       </c>
       <c r="N76" t="s">
-        <v>554</v>
+        <v>510</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>555</v>
+        <v>511</v>
       </c>
       <c r="D77" t="s">
-        <v>531</v>
+        <v>512</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>556</v>
+        <v>513</v>
       </c>
       <c r="I77" t="s">
-        <v>557</v>
+        <v>514</v>
       </c>
       <c r="J77" t="s">
-        <v>315</v>
+        <v>515</v>
       </c>
       <c r="K77" t="s">
-        <v>558</v>
+        <v>516</v>
       </c>
       <c r="L77" t="s">
-        <v>521</v>
+        <v>302</v>
       </c>
       <c r="M77" t="s">
-        <v>559</v>
+        <v>517</v>
       </c>
       <c r="N77" t="s">
-        <v>560</v>
+        <v>518</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>561</v>
+        <v>519</v>
       </c>
       <c r="D78" t="s">
-        <v>238</v>
+        <v>520</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>562</v>
+        <v>521</v>
       </c>
       <c r="I78" t="s">
-        <v>563</v>
+        <v>522</v>
       </c>
       <c r="J78" t="s">
-        <v>315</v>
+        <v>499</v>
       </c>
       <c r="K78" t="s">
-        <v>564</v>
+        <v>523</v>
       </c>
       <c r="L78" t="s">
-        <v>98</v>
+        <v>22</v>
       </c>
       <c r="M78" t="s">
-        <v>565</v>
+        <v>524</v>
       </c>
       <c r="N78" t="s">
-        <v>566</v>
+        <v>525</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>567</v>
+        <v>519</v>
       </c>
       <c r="D79" t="s">
-        <v>76</v>
+        <v>520</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>568</v>
+        <v>526</v>
       </c>
       <c r="I79" t="s">
-        <v>569</v>
+        <v>527</v>
       </c>
       <c r="J79" t="s">
-        <v>315</v>
+        <v>499</v>
       </c>
       <c r="K79" t="s">
-        <v>570</v>
+        <v>528</v>
       </c>
       <c r="L79" t="s">
-        <v>81</v>
+        <v>22</v>
       </c>
       <c r="M79" t="s">
-        <v>571</v>
+        <v>529</v>
       </c>
       <c r="N79" t="s">
-        <v>572</v>
+        <v>525</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>573</v>
+        <v>530</v>
       </c>
       <c r="D80" t="s">
-        <v>574</v>
+        <v>531</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>575</v>
+        <v>532</v>
       </c>
       <c r="I80" t="s">
-        <v>576</v>
+        <v>533</v>
       </c>
       <c r="J80" t="s">
-        <v>315</v>
+        <v>499</v>
       </c>
       <c r="K80" t="s">
-        <v>577</v>
+        <v>534</v>
       </c>
       <c r="L80" t="s">
-        <v>578</v>
+        <v>22</v>
       </c>
       <c r="M80" t="s">
-        <v>579</v>
+        <v>535</v>
       </c>
       <c r="N80" t="s">
-        <v>580</v>
+        <v>536</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>581</v>
+        <v>537</v>
       </c>
       <c r="D81" t="s">
-        <v>574</v>
+        <v>538</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>582</v>
+        <v>539</v>
       </c>
       <c r="I81" t="s">
-        <v>583</v>
+        <v>540</v>
       </c>
       <c r="J81" t="s">
-        <v>315</v>
+        <v>499</v>
       </c>
       <c r="K81" t="s">
-        <v>584</v>
+        <v>541</v>
       </c>
       <c r="L81" t="s">
-        <v>578</v>
+        <v>22</v>
       </c>
       <c r="M81" t="s">
-        <v>585</v>
+        <v>542</v>
       </c>
       <c r="N81" t="s">
-        <v>586</v>
+        <v>543</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>587</v>
+        <v>544</v>
       </c>
       <c r="D82" t="s">
-        <v>588</v>
+        <v>545</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>589</v>
+        <v>546</v>
       </c>
       <c r="I82" t="s">
-        <v>590</v>
+        <v>547</v>
       </c>
       <c r="J82" t="s">
-        <v>315</v>
+        <v>499</v>
       </c>
       <c r="K82" t="s">
-        <v>591</v>
+        <v>548</v>
       </c>
       <c r="L82" t="s">
-        <v>182</v>
+        <v>302</v>
       </c>
       <c r="M82" t="s">
-        <v>592</v>
+        <v>549</v>
       </c>
       <c r="N82" t="s">
-        <v>593</v>
+        <v>550</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>594</v>
+        <v>551</v>
       </c>
       <c r="D83" t="s">
-        <v>595</v>
+        <v>552</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>596</v>
+        <v>553</v>
       </c>
       <c r="I83" t="s">
-        <v>597</v>
+        <v>554</v>
       </c>
       <c r="J83" t="s">
-        <v>315</v>
+        <v>499</v>
       </c>
       <c r="K83" t="s">
-        <v>598</v>
+        <v>555</v>
       </c>
       <c r="L83" t="s">
-        <v>30</v>
+        <v>234</v>
       </c>
       <c r="M83" t="s">
-        <v>599</v>
+        <v>556</v>
       </c>
       <c r="N83" t="s">
-        <v>600</v>
+        <v>557</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>601</v>
+        <v>558</v>
       </c>
       <c r="D84" t="s">
-        <v>483</v>
+        <v>559</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>602</v>
+        <v>560</v>
       </c>
       <c r="I84" t="s">
-        <v>603</v>
+        <v>561</v>
       </c>
       <c r="J84" t="s">
-        <v>604</v>
+        <v>499</v>
       </c>
       <c r="K84" t="s">
-        <v>605</v>
+        <v>562</v>
       </c>
       <c r="L84" t="s">
-        <v>317</v>
+        <v>302</v>
       </c>
       <c r="M84" t="s">
-        <v>606</v>
+        <v>563</v>
       </c>
       <c r="N84" t="s">
-        <v>607</v>
+        <v>564</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>608</v>
+        <v>565</v>
       </c>
       <c r="D85" t="s">
-        <v>517</v>
+        <v>566</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>609</v>
+        <v>567</v>
       </c>
       <c r="I85" t="s">
-        <v>610</v>
+        <v>568</v>
       </c>
       <c r="J85" t="s">
-        <v>604</v>
+        <v>499</v>
       </c>
       <c r="K85" t="s">
-        <v>611</v>
+        <v>569</v>
       </c>
       <c r="L85" t="s">
-        <v>521</v>
+        <v>570</v>
       </c>
       <c r="M85" t="s">
-        <v>612</v>
+        <v>571</v>
       </c>
       <c r="N85" t="s">
-        <v>613</v>
+        <v>572</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>614</v>
+        <v>573</v>
       </c>
       <c r="D86" t="s">
-        <v>531</v>
+        <v>574</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>615</v>
+        <v>575</v>
       </c>
       <c r="I86" t="s">
-        <v>616</v>
+        <v>576</v>
       </c>
       <c r="J86" t="s">
-        <v>604</v>
+        <v>499</v>
       </c>
       <c r="K86" t="s">
-        <v>617</v>
+        <v>577</v>
       </c>
       <c r="L86" t="s">
-        <v>521</v>
+        <v>302</v>
       </c>
       <c r="M86" t="s">
-        <v>618</v>
+        <v>578</v>
       </c>
       <c r="N86" t="s">
-        <v>619</v>
+        <v>579</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>620</v>
+        <v>580</v>
       </c>
       <c r="D87" t="s">
-        <v>517</v>
+        <v>581</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>621</v>
+        <v>582</v>
       </c>
       <c r="I87" t="s">
-        <v>622</v>
+        <v>583</v>
       </c>
       <c r="J87" t="s">
-        <v>604</v>
+        <v>499</v>
       </c>
       <c r="K87" t="s">
-        <v>623</v>
+        <v>584</v>
       </c>
       <c r="L87" t="s">
-        <v>521</v>
+        <v>310</v>
       </c>
       <c r="M87" t="s">
-        <v>624</v>
+        <v>585</v>
       </c>
       <c r="N87" t="s">
-        <v>625</v>
+        <v>586</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>626</v>
+        <v>587</v>
       </c>
       <c r="D88" t="s">
-        <v>517</v>
+        <v>588</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>627</v>
+        <v>589</v>
       </c>
       <c r="I88" t="s">
-        <v>628</v>
+        <v>590</v>
       </c>
       <c r="J88" t="s">
-        <v>604</v>
+        <v>499</v>
       </c>
       <c r="K88" t="s">
-        <v>629</v>
+        <v>591</v>
       </c>
       <c r="L88" t="s">
-        <v>521</v>
+        <v>22</v>
       </c>
       <c r="M88" t="s">
-        <v>630</v>
+        <v>592</v>
       </c>
       <c r="N88" t="s">
-        <v>631</v>
+        <v>593</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>632</v>
+        <v>594</v>
       </c>
       <c r="D89" t="s">
-        <v>421</v>
+        <v>595</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>633</v>
+        <v>596</v>
       </c>
       <c r="I89" t="s">
-        <v>634</v>
+        <v>597</v>
       </c>
       <c r="J89" t="s">
-        <v>604</v>
+        <v>499</v>
       </c>
       <c r="K89" t="s">
-        <v>635</v>
+        <v>598</v>
       </c>
       <c r="L89" t="s">
-        <v>52</v>
+        <v>302</v>
       </c>
       <c r="M89" t="s">
-        <v>636</v>
+        <v>599</v>
       </c>
       <c r="N89" t="s">
-        <v>637</v>
+        <v>600</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>638</v>
+        <v>601</v>
       </c>
       <c r="D90" t="s">
-        <v>517</v>
+        <v>602</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>639</v>
+        <v>603</v>
       </c>
       <c r="I90" t="s">
-        <v>640</v>
+        <v>604</v>
       </c>
       <c r="J90" t="s">
-        <v>604</v>
+        <v>29</v>
       </c>
       <c r="K90" t="s">
-        <v>641</v>
+        <v>605</v>
       </c>
       <c r="L90" t="s">
-        <v>521</v>
+        <v>302</v>
       </c>
       <c r="M90" t="s">
-        <v>642</v>
+        <v>606</v>
       </c>
       <c r="N90" t="s">
-        <v>643</v>
+        <v>607</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>644</v>
+        <v>608</v>
       </c>
       <c r="D91" t="s">
-        <v>645</v>
+        <v>609</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>646</v>
+        <v>610</v>
       </c>
       <c r="I91" t="s">
-        <v>647</v>
+        <v>611</v>
       </c>
       <c r="J91" t="s">
-        <v>604</v>
+        <v>499</v>
       </c>
       <c r="K91" t="s">
-        <v>648</v>
+        <v>612</v>
       </c>
       <c r="L91" t="s">
-        <v>649</v>
+        <v>22</v>
       </c>
       <c r="M91" t="s">
-        <v>650</v>
+        <v>613</v>
       </c>
       <c r="N91" t="s">
-        <v>651</v>
+        <v>614</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>652</v>
+        <v>615</v>
       </c>
       <c r="D92" t="s">
-        <v>645</v>
+        <v>426</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>653</v>
+        <v>616</v>
       </c>
       <c r="I92" t="s">
-        <v>654</v>
+        <v>617</v>
       </c>
       <c r="J92" t="s">
-        <v>604</v>
+        <v>499</v>
       </c>
       <c r="K92" t="s">
-        <v>655</v>
+        <v>618</v>
       </c>
       <c r="L92" t="s">
-        <v>649</v>
+        <v>192</v>
       </c>
       <c r="M92" t="s">
-        <v>656</v>
+        <v>619</v>
       </c>
       <c r="N92" t="s">
-        <v>657</v>
+        <v>620</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>658</v>
+        <v>621</v>
       </c>
       <c r="D93" t="s">
-        <v>645</v>
+        <v>622</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>659</v>
+        <v>623</v>
       </c>
       <c r="I93" t="s">
-        <v>660</v>
+        <v>624</v>
       </c>
       <c r="J93" t="s">
-        <v>604</v>
+        <v>515</v>
       </c>
       <c r="K93" t="s">
-        <v>661</v>
+        <v>625</v>
       </c>
       <c r="L93" t="s">
-        <v>649</v>
+        <v>234</v>
       </c>
       <c r="M93" t="s">
-        <v>662</v>
+        <v>626</v>
       </c>
       <c r="N93" t="s">
-        <v>663</v>
+        <v>627</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>664</v>
+        <v>628</v>
       </c>
       <c r="D94" t="s">
-        <v>665</v>
+        <v>629</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>666</v>
+        <v>630</v>
       </c>
       <c r="I94" t="s">
-        <v>667</v>
+        <v>631</v>
       </c>
       <c r="J94" t="s">
-        <v>604</v>
+        <v>499</v>
       </c>
       <c r="K94" t="s">
-        <v>668</v>
+        <v>632</v>
       </c>
       <c r="L94" t="s">
-        <v>669</v>
+        <v>633</v>
       </c>
       <c r="M94" t="s">
-        <v>670</v>
+        <v>634</v>
       </c>
       <c r="N94" t="s">
-        <v>671</v>
+        <v>635</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>672</v>
+        <v>636</v>
       </c>
       <c r="D95" t="s">
-        <v>673</v>
+        <v>415</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>674</v>
+        <v>637</v>
       </c>
       <c r="I95" t="s">
-        <v>675</v>
+        <v>638</v>
       </c>
       <c r="J95" t="s">
-        <v>604</v>
+        <v>499</v>
       </c>
       <c r="K95" t="s">
-        <v>676</v>
+        <v>639</v>
       </c>
       <c r="L95" t="s">
-        <v>677</v>
+        <v>492</v>
       </c>
       <c r="M95" t="s">
-        <v>678</v>
+        <v>640</v>
       </c>
       <c r="N95" t="s">
-        <v>679</v>
+        <v>641</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>680</v>
+        <v>642</v>
       </c>
       <c r="D96" t="s">
-        <v>681</v>
+        <v>321</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>682</v>
+        <v>643</v>
       </c>
       <c r="I96" t="s">
-        <v>683</v>
+        <v>644</v>
       </c>
       <c r="J96" t="s">
-        <v>604</v>
+        <v>515</v>
       </c>
       <c r="K96" t="s">
-        <v>684</v>
+        <v>645</v>
       </c>
       <c r="L96" t="s">
-        <v>106</v>
+        <v>302</v>
       </c>
       <c r="M96" t="s">
-        <v>685</v>
+        <v>646</v>
       </c>
       <c r="N96" t="s">
-        <v>686</v>
+        <v>647</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>687</v>
+        <v>648</v>
       </c>
       <c r="D97" t="s">
-        <v>688</v>
+        <v>649</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>689</v>
+        <v>650</v>
       </c>
       <c r="I97" t="s">
-        <v>690</v>
+        <v>651</v>
       </c>
       <c r="J97" t="s">
-        <v>604</v>
+        <v>515</v>
       </c>
       <c r="K97" t="s">
-        <v>691</v>
+        <v>652</v>
       </c>
       <c r="L97" t="s">
-        <v>692</v>
+        <v>302</v>
       </c>
       <c r="M97" t="s">
-        <v>693</v>
+        <v>653</v>
       </c>
       <c r="N97" t="s">
-        <v>694</v>
+        <v>654</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>687</v>
+        <v>655</v>
       </c>
       <c r="D98" t="s">
-        <v>688</v>
+        <v>656</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>695</v>
+        <v>657</v>
       </c>
       <c r="I98" t="s">
-        <v>696</v>
+        <v>658</v>
       </c>
       <c r="J98" t="s">
-        <v>604</v>
+        <v>515</v>
       </c>
       <c r="K98" t="s">
-        <v>697</v>
+        <v>659</v>
       </c>
       <c r="L98" t="s">
-        <v>692</v>
+        <v>660</v>
       </c>
       <c r="M98" t="s">
-        <v>698</v>
+        <v>661</v>
       </c>
       <c r="N98" t="s">
-        <v>694</v>
+        <v>662</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>699</v>
+        <v>663</v>
       </c>
       <c r="D99" t="s">
-        <v>700</v>
+        <v>664</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>701</v>
+        <v>665</v>
       </c>
       <c r="I99" t="s">
-        <v>702</v>
+        <v>666</v>
       </c>
       <c r="J99" t="s">
-        <v>604</v>
+        <v>515</v>
       </c>
       <c r="K99" t="s">
-        <v>703</v>
+        <v>667</v>
       </c>
       <c r="L99" t="s">
-        <v>704</v>
+        <v>234</v>
       </c>
       <c r="M99" t="s">
-        <v>705</v>
+        <v>668</v>
       </c>
       <c r="N99" t="s">
-        <v>706</v>
+        <v>669</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>707</v>
+        <v>670</v>
       </c>
       <c r="D100" t="s">
-        <v>708</v>
+        <v>671</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>709</v>
+        <v>672</v>
       </c>
       <c r="I100" t="s">
-        <v>710</v>
+        <v>673</v>
       </c>
       <c r="J100" t="s">
-        <v>604</v>
+        <v>499</v>
       </c>
       <c r="K100" t="s">
-        <v>711</v>
+        <v>674</v>
       </c>
       <c r="L100" t="s">
-        <v>52</v>
+        <v>675</v>
       </c>
       <c r="M100" t="s">
-        <v>712</v>
+        <v>676</v>
       </c>
       <c r="N100" t="s">
-        <v>713</v>
+        <v>677</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>714</v>
+        <v>678</v>
       </c>
       <c r="D101" t="s">
-        <v>708</v>
+        <v>679</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>709</v>
+        <v>680</v>
       </c>
       <c r="I101" t="s">
-        <v>715</v>
+        <v>681</v>
       </c>
       <c r="J101" t="s">
-        <v>604</v>
+        <v>499</v>
       </c>
       <c r="K101" t="s">
-        <v>716</v>
+        <v>682</v>
       </c>
       <c r="L101" t="s">
-        <v>52</v>
+        <v>492</v>
       </c>
       <c r="M101" t="s">
-        <v>717</v>
+        <v>683</v>
       </c>
       <c r="N101" t="s">
-        <v>718</v>
+        <v>684</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>719</v>
+        <v>685</v>
       </c>
       <c r="D102" t="s">
-        <v>720</v>
+        <v>629</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>721</v>
+        <v>686</v>
       </c>
       <c r="I102" t="s">
-        <v>722</v>
+        <v>687</v>
       </c>
       <c r="J102" t="s">
-        <v>604</v>
+        <v>499</v>
       </c>
       <c r="K102" t="s">
-        <v>723</v>
+        <v>688</v>
       </c>
       <c r="L102" t="s">
-        <v>704</v>
+        <v>633</v>
       </c>
       <c r="M102" t="s">
-        <v>724</v>
+        <v>689</v>
       </c>
       <c r="N102" t="s">
-        <v>725</v>
+        <v>690</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>726</v>
+        <v>691</v>
       </c>
       <c r="D103" t="s">
-        <v>700</v>
+        <v>692</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>721</v>
+        <v>693</v>
       </c>
       <c r="I103" t="s">
-        <v>727</v>
+        <v>694</v>
       </c>
       <c r="J103" t="s">
-        <v>604</v>
+        <v>695</v>
       </c>
       <c r="K103" t="s">
-        <v>728</v>
+        <v>696</v>
       </c>
       <c r="L103" t="s">
-        <v>704</v>
+        <v>492</v>
       </c>
       <c r="M103" t="s">
-        <v>729</v>
+        <v>697</v>
       </c>
       <c r="N103" t="s">
-        <v>730</v>
+        <v>698</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>731</v>
+        <v>699</v>
       </c>
       <c r="D104" t="s">
         <v>700</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>732</v>
+        <v>701</v>
       </c>
       <c r="I104" t="s">
-        <v>733</v>
+        <v>702</v>
       </c>
       <c r="J104" t="s">
-        <v>604</v>
+        <v>515</v>
       </c>
       <c r="K104" t="s">
-        <v>734</v>
+        <v>703</v>
       </c>
       <c r="L104" t="s">
+        <v>302</v>
+      </c>
+      <c r="M104" t="s">
         <v>704</v>
       </c>
-      <c r="M104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N104" t="s">
-        <v>736</v>
+        <v>705</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>731</v>
+        <v>706</v>
       </c>
       <c r="D105" t="s">
-        <v>700</v>
+        <v>707</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>737</v>
+        <v>708</v>
       </c>
       <c r="I105" t="s">
-        <v>738</v>
+        <v>709</v>
       </c>
       <c r="J105" t="s">
-        <v>604</v>
+        <v>515</v>
       </c>
       <c r="K105" t="s">
-        <v>739</v>
+        <v>710</v>
       </c>
       <c r="L105" t="s">
-        <v>704</v>
+        <v>310</v>
       </c>
       <c r="M105" t="s">
-        <v>740</v>
+        <v>711</v>
       </c>
       <c r="N105" t="s">
-        <v>736</v>
+        <v>712</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>741</v>
+        <v>713</v>
       </c>
       <c r="D106" t="s">
-        <v>171</v>
+        <v>714</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>742</v>
+        <v>715</v>
       </c>
       <c r="I106" t="s">
-        <v>743</v>
+        <v>716</v>
       </c>
       <c r="J106" t="s">
-        <v>604</v>
+        <v>515</v>
       </c>
       <c r="K106" t="s">
-        <v>744</v>
+        <v>717</v>
       </c>
       <c r="L106" t="s">
-        <v>52</v>
+        <v>234</v>
       </c>
       <c r="M106" t="s">
-        <v>745</v>
+        <v>718</v>
       </c>
       <c r="N106" t="s">
-        <v>746</v>
+        <v>719</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>747</v>
+        <v>720</v>
       </c>
       <c r="D107" t="s">
-        <v>392</v>
+        <v>721</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>748</v>
+        <v>722</v>
       </c>
       <c r="I107" t="s">
-        <v>749</v>
+        <v>723</v>
       </c>
       <c r="J107" t="s">
-        <v>604</v>
+        <v>499</v>
       </c>
       <c r="K107" t="s">
-        <v>750</v>
+        <v>724</v>
       </c>
       <c r="L107" t="s">
-        <v>396</v>
+        <v>725</v>
       </c>
       <c r="M107" t="s">
-        <v>751</v>
+        <v>726</v>
       </c>
       <c r="N107" t="s">
-        <v>752</v>
+        <v>727</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>753</v>
+        <v>728</v>
       </c>
       <c r="D108" t="s">
-        <v>645</v>
+        <v>729</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>754</v>
+        <v>730</v>
       </c>
       <c r="I108" t="s">
-        <v>755</v>
+        <v>731</v>
       </c>
       <c r="J108" t="s">
-        <v>604</v>
+        <v>515</v>
       </c>
       <c r="K108" t="s">
-        <v>756</v>
+        <v>732</v>
       </c>
       <c r="L108" t="s">
-        <v>649</v>
+        <v>22</v>
       </c>
       <c r="M108" t="s">
-        <v>757</v>
+        <v>733</v>
       </c>
       <c r="N108" t="s">
-        <v>758</v>
+        <v>734</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>759</v>
+        <v>735</v>
       </c>
       <c r="D109" t="s">
-        <v>760</v>
+        <v>426</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>761</v>
+        <v>736</v>
       </c>
       <c r="I109" t="s">
-        <v>762</v>
+        <v>737</v>
       </c>
       <c r="J109" t="s">
-        <v>189</v>
+        <v>515</v>
       </c>
       <c r="K109" t="s">
-        <v>763</v>
+        <v>738</v>
       </c>
       <c r="L109" t="s">
-        <v>317</v>
+        <v>192</v>
       </c>
       <c r="M109" t="s">
-        <v>764</v>
+        <v>739</v>
       </c>
       <c r="N109" t="s">
-        <v>765</v>
+        <v>740</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>766</v>
+        <v>741</v>
       </c>
       <c r="D110" t="s">
-        <v>708</v>
+        <v>742</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>767</v>
+        <v>743</v>
       </c>
       <c r="I110" t="s">
-        <v>768</v>
+        <v>744</v>
       </c>
       <c r="J110" t="s">
-        <v>189</v>
+        <v>499</v>
       </c>
       <c r="K110" t="s">
-        <v>769</v>
+        <v>745</v>
       </c>
       <c r="L110" t="s">
-        <v>317</v>
+        <v>746</v>
       </c>
       <c r="M110" t="s">
-        <v>770</v>
+        <v>747</v>
       </c>
       <c r="N110" t="s">
-        <v>771</v>
+        <v>748</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>772</v>
+        <v>749</v>
       </c>
       <c r="D111" t="s">
-        <v>574</v>
+        <v>742</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>773</v>
+        <v>750</v>
       </c>
       <c r="I111" t="s">
-        <v>774</v>
+        <v>751</v>
       </c>
       <c r="J111" t="s">
-        <v>604</v>
+        <v>499</v>
       </c>
       <c r="K111" t="s">
-        <v>775</v>
+        <v>752</v>
       </c>
       <c r="L111" t="s">
-        <v>578</v>
+        <v>746</v>
       </c>
       <c r="M111" t="s">
-        <v>776</v>
+        <v>753</v>
       </c>
       <c r="N111" t="s">
-        <v>777</v>
+        <v>754</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>778</v>
+        <v>755</v>
       </c>
       <c r="D112" t="s">
-        <v>779</v>
+        <v>756</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>780</v>
+        <v>757</v>
       </c>
       <c r="I112" t="s">
-        <v>781</v>
+        <v>758</v>
       </c>
       <c r="J112" t="s">
-        <v>604</v>
+        <v>515</v>
       </c>
       <c r="K112" t="s">
-        <v>782</v>
+        <v>759</v>
       </c>
       <c r="L112" t="s">
-        <v>52</v>
+        <v>760</v>
       </c>
       <c r="M112" t="s">
-        <v>783</v>
+        <v>761</v>
       </c>
       <c r="N112" t="s">
-        <v>784</v>
+        <v>762</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>785</v>
+        <v>763</v>
       </c>
       <c r="D113" t="s">
-        <v>786</v>
+        <v>742</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>787</v>
+        <v>764</v>
       </c>
       <c r="I113" t="s">
-        <v>788</v>
+        <v>765</v>
       </c>
       <c r="J113" t="s">
-        <v>789</v>
+        <v>499</v>
       </c>
       <c r="K113" t="s">
-        <v>790</v>
+        <v>766</v>
       </c>
       <c r="L113" t="s">
-        <v>52</v>
+        <v>746</v>
       </c>
       <c r="M113" t="s">
-        <v>791</v>
+        <v>767</v>
       </c>
       <c r="N113" t="s">
-        <v>792</v>
+        <v>768</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>793</v>
+        <v>769</v>
       </c>
       <c r="D114" t="s">
-        <v>163</v>
+        <v>742</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>794</v>
+        <v>770</v>
       </c>
       <c r="I114" t="s">
-        <v>795</v>
+        <v>771</v>
       </c>
       <c r="J114" t="s">
-        <v>789</v>
+        <v>499</v>
       </c>
       <c r="K114" t="s">
-        <v>796</v>
+        <v>772</v>
       </c>
       <c r="L114" t="s">
-        <v>167</v>
+        <v>746</v>
       </c>
       <c r="M114" t="s">
-        <v>797</v>
+        <v>773</v>
       </c>
       <c r="N114" t="s">
-        <v>798</v>
+        <v>774</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>799</v>
+        <v>775</v>
       </c>
       <c r="D115" t="s">
-        <v>163</v>
+        <v>742</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>800</v>
+        <v>776</v>
       </c>
       <c r="I115" t="s">
-        <v>801</v>
+        <v>777</v>
       </c>
       <c r="J115" t="s">
-        <v>789</v>
+        <v>499</v>
       </c>
       <c r="K115" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="L115" t="s">
-        <v>167</v>
+        <v>746</v>
       </c>
       <c r="M115" t="s">
-        <v>803</v>
+        <v>779</v>
       </c>
       <c r="N115" t="s">
-        <v>804</v>
+        <v>780</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>805</v>
+        <v>781</v>
       </c>
       <c r="D116" t="s">
-        <v>202</v>
+        <v>742</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>806</v>
+        <v>782</v>
       </c>
       <c r="I116" t="s">
-        <v>807</v>
+        <v>783</v>
       </c>
       <c r="J116" t="s">
-        <v>789</v>
+        <v>499</v>
       </c>
       <c r="K116" t="s">
-        <v>808</v>
+        <v>784</v>
       </c>
       <c r="L116" t="s">
-        <v>52</v>
+        <v>746</v>
       </c>
       <c r="M116" t="s">
-        <v>809</v>
+        <v>785</v>
       </c>
       <c r="N116" t="s">
-        <v>810</v>
+        <v>786</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>811</v>
+        <v>787</v>
       </c>
       <c r="D117" t="s">
-        <v>163</v>
+        <v>788</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>812</v>
+        <v>789</v>
       </c>
       <c r="I117" t="s">
-        <v>813</v>
+        <v>790</v>
       </c>
       <c r="J117" t="s">
-        <v>789</v>
+        <v>515</v>
       </c>
       <c r="K117" t="s">
-        <v>814</v>
+        <v>791</v>
       </c>
       <c r="L117" t="s">
-        <v>167</v>
+        <v>302</v>
       </c>
       <c r="M117" t="s">
-        <v>815</v>
+        <v>792</v>
       </c>
       <c r="N117" t="s">
-        <v>816</v>
+        <v>793</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>817</v>
+        <v>794</v>
       </c>
       <c r="D118" t="s">
-        <v>673</v>
+        <v>649</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>818</v>
+        <v>736</v>
       </c>
       <c r="I118" t="s">
-        <v>819</v>
+        <v>795</v>
       </c>
       <c r="J118" t="s">
-        <v>789</v>
+        <v>515</v>
       </c>
       <c r="K118" t="s">
-        <v>820</v>
+        <v>796</v>
       </c>
       <c r="L118" t="s">
-        <v>677</v>
+        <v>302</v>
       </c>
       <c r="M118" t="s">
-        <v>821</v>
+        <v>797</v>
       </c>
       <c r="N118" t="s">
-        <v>822</v>
+        <v>798</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="D119" t="s">
-        <v>163</v>
+        <v>26</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>794</v>
+        <v>800</v>
       </c>
       <c r="I119" t="s">
-        <v>823</v>
+        <v>801</v>
       </c>
       <c r="J119" t="s">
-        <v>789</v>
+        <v>515</v>
       </c>
       <c r="K119" t="s">
-        <v>824</v>
+        <v>802</v>
       </c>
       <c r="L119" t="s">
-        <v>167</v>
+        <v>31</v>
       </c>
       <c r="M119" t="s">
-        <v>825</v>
+        <v>803</v>
       </c>
       <c r="N119" t="s">
-        <v>798</v>
+        <v>804</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>826</v>
+        <v>805</v>
       </c>
       <c r="D120" t="s">
-        <v>827</v>
+        <v>26</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>828</v>
+        <v>806</v>
       </c>
       <c r="I120" t="s">
-        <v>829</v>
+        <v>807</v>
       </c>
       <c r="J120" t="s">
-        <v>189</v>
+        <v>515</v>
       </c>
       <c r="K120" t="s">
-        <v>830</v>
+        <v>808</v>
       </c>
       <c r="L120" t="s">
-        <v>144</v>
+        <v>31</v>
       </c>
       <c r="M120" t="s">
-        <v>831</v>
+        <v>809</v>
       </c>
       <c r="N120" t="s">
-        <v>832</v>
+        <v>810</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
       <c r="D121" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>833</v>
+        <v>813</v>
       </c>
       <c r="I121" t="s">
-        <v>834</v>
+        <v>814</v>
       </c>
       <c r="J121" t="s">
-        <v>189</v>
+        <v>515</v>
       </c>
       <c r="K121" t="s">
-        <v>835</v>
+        <v>815</v>
       </c>
       <c r="L121" t="s">
-        <v>144</v>
+        <v>302</v>
       </c>
       <c r="M121" t="s">
-        <v>836</v>
+        <v>816</v>
       </c>
       <c r="N121" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>837</v>
+        <v>811</v>
       </c>
       <c r="D122" t="s">
-        <v>838</v>
+        <v>812</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>839</v>
+        <v>818</v>
       </c>
       <c r="I122" t="s">
-        <v>840</v>
+        <v>819</v>
       </c>
       <c r="J122" t="s">
-        <v>189</v>
+        <v>515</v>
       </c>
       <c r="K122" t="s">
-        <v>841</v>
+        <v>820</v>
       </c>
       <c r="L122" t="s">
-        <v>842</v>
+        <v>302</v>
       </c>
       <c r="M122" t="s">
-        <v>843</v>
+        <v>821</v>
       </c>
       <c r="N122" t="s">
-        <v>844</v>
+        <v>817</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>845</v>
+        <v>822</v>
       </c>
       <c r="D123" t="s">
-        <v>846</v>
+        <v>823</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>847</v>
+        <v>824</v>
       </c>
       <c r="I123" t="s">
-        <v>848</v>
+        <v>825</v>
       </c>
       <c r="J123" t="s">
-        <v>189</v>
+        <v>515</v>
       </c>
       <c r="K123" t="s">
-        <v>849</v>
+        <v>826</v>
       </c>
       <c r="L123" t="s">
-        <v>30</v>
+        <v>302</v>
       </c>
       <c r="M123" t="s">
-        <v>850</v>
+        <v>827</v>
       </c>
       <c r="N123" t="s">
-        <v>851</v>
+        <v>828</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>852</v>
+        <v>829</v>
       </c>
       <c r="D124" t="s">
-        <v>853</v>
+        <v>830</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>854</v>
+        <v>831</v>
       </c>
       <c r="I124" t="s">
-        <v>855</v>
+        <v>832</v>
       </c>
       <c r="J124" t="s">
-        <v>189</v>
+        <v>515</v>
       </c>
       <c r="K124" t="s">
-        <v>856</v>
+        <v>833</v>
       </c>
       <c r="L124" t="s">
-        <v>52</v>
+        <v>310</v>
       </c>
       <c r="M124" t="s">
-        <v>857</v>
+        <v>834</v>
       </c>
       <c r="N124" t="s">
-        <v>858</v>
+        <v>835</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>859</v>
+        <v>836</v>
       </c>
       <c r="D125" t="s">
-        <v>335</v>
+        <v>837</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>860</v>
+        <v>838</v>
       </c>
       <c r="I125" t="s">
-        <v>861</v>
+        <v>839</v>
       </c>
       <c r="J125" t="s">
-        <v>189</v>
+        <v>515</v>
       </c>
       <c r="K125" t="s">
-        <v>862</v>
+        <v>840</v>
       </c>
       <c r="L125" t="s">
-        <v>52</v>
+        <v>302</v>
       </c>
       <c r="M125" t="s">
-        <v>863</v>
+        <v>841</v>
       </c>
       <c r="N125" t="s">
-        <v>864</v>
+        <v>842</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>865</v>
+        <v>843</v>
       </c>
       <c r="D126" t="s">
-        <v>866</v>
+        <v>844</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>867</v>
+        <v>845</v>
       </c>
       <c r="I126" t="s">
-        <v>868</v>
+        <v>846</v>
       </c>
       <c r="J126" t="s">
-        <v>189</v>
+        <v>695</v>
       </c>
       <c r="K126" t="s">
-        <v>869</v>
+        <v>847</v>
       </c>
       <c r="L126" t="s">
-        <v>870</v>
+        <v>848</v>
       </c>
       <c r="M126" t="s">
-        <v>871</v>
+        <v>849</v>
       </c>
       <c r="N126" t="s">
-        <v>872</v>
+        <v>850</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>873</v>
+        <v>851</v>
       </c>
       <c r="D127" t="s">
-        <v>874</v>
+        <v>852</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>875</v>
+        <v>853</v>
       </c>
       <c r="I127" t="s">
-        <v>876</v>
+        <v>854</v>
       </c>
       <c r="J127" t="s">
-        <v>189</v>
+        <v>695</v>
       </c>
       <c r="K127" t="s">
-        <v>877</v>
+        <v>855</v>
       </c>
       <c r="L127" t="s">
-        <v>878</v>
+        <v>234</v>
       </c>
       <c r="M127" t="s">
-        <v>879</v>
+        <v>856</v>
       </c>
       <c r="N127" t="s">
-        <v>880</v>
+        <v>857</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>881</v>
+        <v>858</v>
       </c>
       <c r="D128" t="s">
-        <v>874</v>
+        <v>859</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>882</v>
+        <v>860</v>
       </c>
       <c r="I128" t="s">
-        <v>883</v>
+        <v>861</v>
       </c>
       <c r="J128" t="s">
-        <v>189</v>
+        <v>695</v>
       </c>
       <c r="K128" t="s">
-        <v>884</v>
+        <v>862</v>
       </c>
       <c r="L128" t="s">
-        <v>878</v>
+        <v>492</v>
       </c>
       <c r="M128" t="s">
-        <v>885</v>
+        <v>863</v>
       </c>
       <c r="N128" t="s">
-        <v>886</v>
+        <v>864</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>887</v>
+        <v>865</v>
       </c>
       <c r="D129" t="s">
-        <v>888</v>
+        <v>866</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>889</v>
+        <v>867</v>
       </c>
       <c r="I129" t="s">
-        <v>890</v>
+        <v>868</v>
       </c>
       <c r="J129" t="s">
-        <v>189</v>
+        <v>695</v>
       </c>
       <c r="K129" t="s">
-        <v>891</v>
+        <v>869</v>
       </c>
       <c r="L129" t="s">
-        <v>106</v>
+        <v>302</v>
       </c>
       <c r="M129" t="s">
-        <v>892</v>
+        <v>870</v>
       </c>
       <c r="N129" t="s">
-        <v>893</v>
+        <v>871</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>894</v>
+        <v>872</v>
       </c>
       <c r="D130" t="s">
-        <v>469</v>
+        <v>873</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>895</v>
+        <v>874</v>
       </c>
       <c r="I130" t="s">
-        <v>896</v>
+        <v>875</v>
       </c>
       <c r="J130" t="s">
-        <v>189</v>
+        <v>695</v>
       </c>
       <c r="K130" t="s">
-        <v>897</v>
+        <v>876</v>
       </c>
       <c r="L130" t="s">
-        <v>52</v>
+        <v>234</v>
       </c>
       <c r="M130" t="s">
-        <v>898</v>
+        <v>877</v>
       </c>
       <c r="N130" t="s">
-        <v>899</v>
+        <v>878</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>900</v>
+        <v>872</v>
       </c>
       <c r="D131" t="s">
-        <v>901</v>
+        <v>873</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>902</v>
+        <v>879</v>
       </c>
       <c r="I131" t="s">
-        <v>903</v>
+        <v>880</v>
       </c>
       <c r="J131" t="s">
-        <v>189</v>
+        <v>695</v>
       </c>
       <c r="K131" t="s">
-        <v>904</v>
+        <v>881</v>
       </c>
       <c r="L131" t="s">
-        <v>52</v>
+        <v>234</v>
       </c>
       <c r="M131" t="s">
-        <v>905</v>
+        <v>882</v>
       </c>
       <c r="N131" t="s">
-        <v>906</v>
+        <v>878</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>907</v>
+        <v>883</v>
       </c>
       <c r="D132" t="s">
-        <v>908</v>
+        <v>859</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>909</v>
+        <v>884</v>
       </c>
       <c r="I132" t="s">
-        <v>910</v>
+        <v>885</v>
       </c>
       <c r="J132" t="s">
-        <v>189</v>
+        <v>695</v>
       </c>
       <c r="K132" t="s">
-        <v>911</v>
+        <v>886</v>
       </c>
       <c r="L132" t="s">
-        <v>52</v>
+        <v>302</v>
       </c>
       <c r="M132" t="s">
-        <v>912</v>
+        <v>887</v>
       </c>
       <c r="N132" t="s">
-        <v>913</v>
+        <v>888</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>914</v>
+        <v>889</v>
       </c>
       <c r="D133" t="s">
-        <v>915</v>
+        <v>890</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
+        <v>891</v>
+      </c>
+      <c r="I133" t="s">
+        <v>892</v>
+      </c>
+      <c r="J133" t="s">
+        <v>695</v>
+      </c>
+      <c r="K133" t="s">
+        <v>893</v>
+      </c>
+      <c r="L133" t="s">
+        <v>234</v>
+      </c>
+      <c r="M133" t="s">
+        <v>894</v>
+      </c>
+      <c r="N133" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s">
+        <v>14</v>
+      </c>
+      <c r="B134" t="s">
+        <v>15</v>
+      </c>
+      <c r="C134" t="s">
+        <v>896</v>
+      </c>
+      <c r="D134" t="s">
+        <v>897</v>
+      </c>
+      <c r="E134"/>
+      <c r="F134"/>
+      <c r="G134"/>
+      <c r="H134" t="s">
+        <v>898</v>
+      </c>
+      <c r="I134" t="s">
+        <v>899</v>
+      </c>
+      <c r="J134" t="s">
+        <v>695</v>
+      </c>
+      <c r="K134" t="s">
+        <v>900</v>
+      </c>
+      <c r="L134" t="s">
+        <v>22</v>
+      </c>
+      <c r="M134" t="s">
+        <v>901</v>
+      </c>
+      <c r="N134" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="s">
+        <v>14</v>
+      </c>
+      <c r="B135" t="s">
+        <v>15</v>
+      </c>
+      <c r="C135" t="s">
+        <v>903</v>
+      </c>
+      <c r="D135" t="s">
+        <v>904</v>
+      </c>
+      <c r="E135"/>
+      <c r="F135"/>
+      <c r="G135"/>
+      <c r="H135" t="s">
+        <v>905</v>
+      </c>
+      <c r="I135" t="s">
+        <v>906</v>
+      </c>
+      <c r="J135" t="s">
+        <v>695</v>
+      </c>
+      <c r="K135" t="s">
+        <v>907</v>
+      </c>
+      <c r="L135" t="s">
+        <v>302</v>
+      </c>
+      <c r="M135" t="s">
+        <v>908</v>
+      </c>
+      <c r="N135" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>14</v>
+      </c>
+      <c r="B136" t="s">
+        <v>15</v>
+      </c>
+      <c r="C136" t="s">
+        <v>910</v>
+      </c>
+      <c r="D136" t="s">
+        <v>859</v>
+      </c>
+      <c r="E136"/>
+      <c r="F136"/>
+      <c r="G136"/>
+      <c r="H136" t="s">
+        <v>911</v>
+      </c>
+      <c r="I136" t="s">
+        <v>912</v>
+      </c>
+      <c r="J136" t="s">
+        <v>695</v>
+      </c>
+      <c r="K136" t="s">
+        <v>913</v>
+      </c>
+      <c r="L136" t="s">
+        <v>22</v>
+      </c>
+      <c r="M136" t="s">
+        <v>914</v>
+      </c>
+      <c r="N136" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s">
+        <v>14</v>
+      </c>
+      <c r="B137" t="s">
+        <v>15</v>
+      </c>
+      <c r="C137" t="s">
         <v>916</v>
       </c>
-      <c r="I133" t="s">
+      <c r="D137" t="s">
         <v>917</v>
       </c>
-      <c r="J133" t="s">
-[...2 lines deleted...]
-      <c r="K133" t="s">
+      <c r="E137"/>
+      <c r="F137"/>
+      <c r="G137"/>
+      <c r="H137" t="s">
         <v>918</v>
       </c>
-      <c r="L133" t="s">
-[...2 lines deleted...]
-      <c r="M133" t="s">
+      <c r="I137" t="s">
         <v>919</v>
       </c>
-      <c r="N133" t="s">
+      <c r="J137" t="s">
+        <v>695</v>
+      </c>
+      <c r="K137" t="s">
         <v>920</v>
+      </c>
+      <c r="L137" t="s">
+        <v>22</v>
+      </c>
+      <c r="M137" t="s">
+        <v>921</v>
+      </c>
+      <c r="N137" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>14</v>
+      </c>
+      <c r="B138" t="s">
+        <v>15</v>
+      </c>
+      <c r="C138" t="s">
+        <v>923</v>
+      </c>
+      <c r="D138" t="s">
+        <v>924</v>
+      </c>
+      <c r="E138"/>
+      <c r="F138"/>
+      <c r="G138"/>
+      <c r="H138" t="s">
+        <v>925</v>
+      </c>
+      <c r="I138" t="s">
+        <v>926</v>
+      </c>
+      <c r="J138" t="s">
+        <v>695</v>
+      </c>
+      <c r="K138" t="s">
+        <v>927</v>
+      </c>
+      <c r="L138" t="s">
+        <v>234</v>
+      </c>
+      <c r="M138" t="s">
+        <v>928</v>
+      </c>
+      <c r="N138" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>14</v>
+      </c>
+      <c r="B139" t="s">
+        <v>15</v>
+      </c>
+      <c r="C139" t="s">
+        <v>930</v>
+      </c>
+      <c r="D139" t="s">
+        <v>931</v>
+      </c>
+      <c r="E139"/>
+      <c r="F139"/>
+      <c r="G139"/>
+      <c r="H139" t="s">
+        <v>932</v>
+      </c>
+      <c r="I139" t="s">
+        <v>933</v>
+      </c>
+      <c r="J139" t="s">
+        <v>934</v>
+      </c>
+      <c r="K139" t="s">
+        <v>935</v>
+      </c>
+      <c r="L139" t="s">
+        <v>570</v>
+      </c>
+      <c r="M139" t="s">
+        <v>936</v>
+      </c>
+      <c r="N139" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>14</v>
+      </c>
+      <c r="B140" t="s">
+        <v>15</v>
+      </c>
+      <c r="C140" t="s">
+        <v>938</v>
+      </c>
+      <c r="D140" t="s">
+        <v>939</v>
+      </c>
+      <c r="E140"/>
+      <c r="F140"/>
+      <c r="G140"/>
+      <c r="H140" t="s">
+        <v>940</v>
+      </c>
+      <c r="I140" t="s">
+        <v>941</v>
+      </c>
+      <c r="J140" t="s">
+        <v>934</v>
+      </c>
+      <c r="K140" t="s">
+        <v>942</v>
+      </c>
+      <c r="L140" t="s">
+        <v>570</v>
+      </c>
+      <c r="M140" t="s">
+        <v>943</v>
+      </c>
+      <c r="N140" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>14</v>
+      </c>
+      <c r="B141" t="s">
+        <v>15</v>
+      </c>
+      <c r="C141" t="s">
+        <v>945</v>
+      </c>
+      <c r="D141" t="s">
+        <v>946</v>
+      </c>
+      <c r="E141"/>
+      <c r="F141"/>
+      <c r="G141"/>
+      <c r="H141" t="s">
+        <v>947</v>
+      </c>
+      <c r="I141" t="s">
+        <v>948</v>
+      </c>
+      <c r="J141" t="s">
+        <v>695</v>
+      </c>
+      <c r="K141" t="s">
+        <v>949</v>
+      </c>
+      <c r="L141" t="s">
+        <v>302</v>
+      </c>
+      <c r="M141" t="s">
+        <v>950</v>
+      </c>
+      <c r="N141" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>14</v>
+      </c>
+      <c r="B142" t="s">
+        <v>15</v>
+      </c>
+      <c r="C142" t="s">
+        <v>952</v>
+      </c>
+      <c r="D142" t="s">
+        <v>953</v>
+      </c>
+      <c r="E142"/>
+      <c r="F142"/>
+      <c r="G142"/>
+      <c r="H142" t="s">
+        <v>954</v>
+      </c>
+      <c r="I142" t="s">
+        <v>955</v>
+      </c>
+      <c r="J142" t="s">
+        <v>695</v>
+      </c>
+      <c r="K142" t="s">
+        <v>956</v>
+      </c>
+      <c r="L142" t="s">
+        <v>957</v>
+      </c>
+      <c r="M142" t="s">
+        <v>958</v>
+      </c>
+      <c r="N142" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s">
+        <v>14</v>
+      </c>
+      <c r="B143" t="s">
+        <v>15</v>
+      </c>
+      <c r="C143" t="s">
+        <v>960</v>
+      </c>
+      <c r="D143" t="s">
+        <v>961</v>
+      </c>
+      <c r="E143"/>
+      <c r="F143"/>
+      <c r="G143"/>
+      <c r="H143" t="s">
+        <v>962</v>
+      </c>
+      <c r="I143" t="s">
+        <v>963</v>
+      </c>
+      <c r="J143" t="s">
+        <v>695</v>
+      </c>
+      <c r="K143" t="s">
+        <v>964</v>
+      </c>
+      <c r="L143" t="s">
+        <v>965</v>
+      </c>
+      <c r="M143" t="s">
+        <v>966</v>
+      </c>
+      <c r="N143" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>14</v>
+      </c>
+      <c r="B144" t="s">
+        <v>15</v>
+      </c>
+      <c r="C144" t="s">
+        <v>968</v>
+      </c>
+      <c r="D144" t="s">
+        <v>969</v>
+      </c>
+      <c r="E144"/>
+      <c r="F144"/>
+      <c r="G144"/>
+      <c r="H144" t="s">
+        <v>970</v>
+      </c>
+      <c r="I144" t="s">
+        <v>971</v>
+      </c>
+      <c r="J144" t="s">
+        <v>695</v>
+      </c>
+      <c r="K144" t="s">
+        <v>972</v>
+      </c>
+      <c r="L144" t="s">
+        <v>973</v>
+      </c>
+      <c r="M144" t="s">
+        <v>974</v>
+      </c>
+      <c r="N144" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s">
+        <v>14</v>
+      </c>
+      <c r="B145" t="s">
+        <v>15</v>
+      </c>
+      <c r="C145" t="s">
+        <v>976</v>
+      </c>
+      <c r="D145" t="s">
+        <v>531</v>
+      </c>
+      <c r="E145"/>
+      <c r="F145"/>
+      <c r="G145"/>
+      <c r="H145" t="s">
+        <v>977</v>
+      </c>
+      <c r="I145" t="s">
+        <v>978</v>
+      </c>
+      <c r="J145" t="s">
+        <v>934</v>
+      </c>
+      <c r="K145" t="s">
+        <v>979</v>
+      </c>
+      <c r="L145" t="s">
+        <v>492</v>
+      </c>
+      <c r="M145" t="s">
+        <v>980</v>
+      </c>
+      <c r="N145" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="s">
+        <v>14</v>
+      </c>
+      <c r="B146" t="s">
+        <v>15</v>
+      </c>
+      <c r="C146" t="s">
+        <v>982</v>
+      </c>
+      <c r="D146" t="s">
+        <v>961</v>
+      </c>
+      <c r="E146"/>
+      <c r="F146"/>
+      <c r="G146"/>
+      <c r="H146" t="s">
+        <v>983</v>
+      </c>
+      <c r="I146" t="s">
+        <v>984</v>
+      </c>
+      <c r="J146" t="s">
+        <v>695</v>
+      </c>
+      <c r="K146" t="s">
+        <v>985</v>
+      </c>
+      <c r="L146" t="s">
+        <v>965</v>
+      </c>
+      <c r="M146" t="s">
+        <v>986</v>
+      </c>
+      <c r="N146" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s">
+        <v>14</v>
+      </c>
+      <c r="B147" t="s">
+        <v>15</v>
+      </c>
+      <c r="C147" t="s">
+        <v>988</v>
+      </c>
+      <c r="D147" t="s">
+        <v>904</v>
+      </c>
+      <c r="E147"/>
+      <c r="F147"/>
+      <c r="G147"/>
+      <c r="H147" t="s">
+        <v>989</v>
+      </c>
+      <c r="I147" t="s">
+        <v>990</v>
+      </c>
+      <c r="J147" t="s">
+        <v>695</v>
+      </c>
+      <c r="K147" t="s">
+        <v>991</v>
+      </c>
+      <c r="L147" t="s">
+        <v>302</v>
+      </c>
+      <c r="M147" t="s">
+        <v>992</v>
+      </c>
+      <c r="N147" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
+        <v>14</v>
+      </c>
+      <c r="B148" t="s">
+        <v>15</v>
+      </c>
+      <c r="C148" t="s">
+        <v>994</v>
+      </c>
+      <c r="D148" t="s">
+        <v>609</v>
+      </c>
+      <c r="E148"/>
+      <c r="F148"/>
+      <c r="G148"/>
+      <c r="H148" t="s">
+        <v>995</v>
+      </c>
+      <c r="I148" t="s">
+        <v>996</v>
+      </c>
+      <c r="J148" t="s">
+        <v>695</v>
+      </c>
+      <c r="K148" t="s">
+        <v>997</v>
+      </c>
+      <c r="L148" t="s">
+        <v>492</v>
+      </c>
+      <c r="M148" t="s">
+        <v>998</v>
+      </c>
+      <c r="N148" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="s">
+        <v>14</v>
+      </c>
+      <c r="B149" t="s">
+        <v>15</v>
+      </c>
+      <c r="C149" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D149" t="s">
+        <v>602</v>
+      </c>
+      <c r="E149"/>
+      <c r="F149"/>
+      <c r="G149"/>
+      <c r="H149" t="s">
+        <v>1001</v>
+      </c>
+      <c r="I149" t="s">
+        <v>1002</v>
+      </c>
+      <c r="J149" t="s">
+        <v>695</v>
+      </c>
+      <c r="K149" t="s">
+        <v>1003</v>
+      </c>
+      <c r="L149" t="s">
+        <v>302</v>
+      </c>
+      <c r="M149" t="s">
+        <v>1004</v>
+      </c>
+      <c r="N149" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>14</v>
+      </c>
+      <c r="B150" t="s">
+        <v>15</v>
+      </c>
+      <c r="C150" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D150" t="s">
+        <v>866</v>
+      </c>
+      <c r="E150"/>
+      <c r="F150"/>
+      <c r="G150"/>
+      <c r="H150" t="s">
+        <v>1007</v>
+      </c>
+      <c r="I150" t="s">
+        <v>1008</v>
+      </c>
+      <c r="J150" t="s">
+        <v>695</v>
+      </c>
+      <c r="K150" t="s">
+        <v>1009</v>
+      </c>
+      <c r="L150" t="s">
+        <v>22</v>
+      </c>
+      <c r="M150" t="s">
+        <v>1010</v>
+      </c>
+      <c r="N150" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s">
+        <v>14</v>
+      </c>
+      <c r="B151" t="s">
+        <v>15</v>
+      </c>
+      <c r="C151" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D151" t="s">
+        <v>866</v>
+      </c>
+      <c r="E151"/>
+      <c r="F151"/>
+      <c r="G151"/>
+      <c r="H151" t="s">
+        <v>1012</v>
+      </c>
+      <c r="I151" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J151" t="s">
+        <v>695</v>
+      </c>
+      <c r="K151" t="s">
+        <v>1014</v>
+      </c>
+      <c r="L151" t="s">
+        <v>22</v>
+      </c>
+      <c r="M151" t="s">
+        <v>1015</v>
+      </c>
+      <c r="N151" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>14</v>
+      </c>
+      <c r="B152" t="s">
+        <v>15</v>
+      </c>
+      <c r="C152" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D152" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E152"/>
+      <c r="F152"/>
+      <c r="G152"/>
+      <c r="H152" t="s">
+        <v>1018</v>
+      </c>
+      <c r="I152" t="s">
+        <v>1019</v>
+      </c>
+      <c r="J152" t="s">
+        <v>695</v>
+      </c>
+      <c r="K152" t="s">
+        <v>1020</v>
+      </c>
+      <c r="L152" t="s">
+        <v>302</v>
+      </c>
+      <c r="M152" t="s">
+        <v>1021</v>
+      </c>
+      <c r="N152" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="s">
+        <v>14</v>
+      </c>
+      <c r="B153" t="s">
+        <v>15</v>
+      </c>
+      <c r="C153" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D153" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E153"/>
+      <c r="F153"/>
+      <c r="G153"/>
+      <c r="H153" t="s">
+        <v>1025</v>
+      </c>
+      <c r="I153" t="s">
+        <v>1026</v>
+      </c>
+      <c r="J153" t="s">
+        <v>515</v>
+      </c>
+      <c r="K153" t="s">
+        <v>1027</v>
+      </c>
+      <c r="L153" t="s">
+        <v>1028</v>
+      </c>
+      <c r="M153" t="s">
+        <v>1029</v>
+      </c>
+      <c r="N153" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="s">
+        <v>14</v>
+      </c>
+      <c r="B154" t="s">
+        <v>15</v>
+      </c>
+      <c r="C154" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D154" t="s">
+        <v>26</v>
+      </c>
+      <c r="E154"/>
+      <c r="F154"/>
+      <c r="G154"/>
+      <c r="H154" t="s">
+        <v>1032</v>
+      </c>
+      <c r="I154" t="s">
+        <v>1033</v>
+      </c>
+      <c r="J154" t="s">
+        <v>695</v>
+      </c>
+      <c r="K154" t="s">
+        <v>1034</v>
+      </c>
+      <c r="L154" t="s">
+        <v>31</v>
+      </c>
+      <c r="M154" t="s">
+        <v>1035</v>
+      </c>
+      <c r="N154" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="s">
+        <v>14</v>
+      </c>
+      <c r="B155" t="s">
+        <v>15</v>
+      </c>
+      <c r="C155" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D155" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E155"/>
+      <c r="F155"/>
+      <c r="G155"/>
+      <c r="H155" t="s">
+        <v>1039</v>
+      </c>
+      <c r="I155" t="s">
+        <v>1040</v>
+      </c>
+      <c r="J155" t="s">
+        <v>515</v>
+      </c>
+      <c r="K155" t="s">
+        <v>1041</v>
+      </c>
+      <c r="L155" t="s">
+        <v>302</v>
+      </c>
+      <c r="M155" t="s">
+        <v>1042</v>
+      </c>
+      <c r="N155" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="s">
+        <v>14</v>
+      </c>
+      <c r="B156" t="s">
+        <v>15</v>
+      </c>
+      <c r="C156" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D156" t="s">
+        <v>859</v>
+      </c>
+      <c r="E156"/>
+      <c r="F156"/>
+      <c r="G156"/>
+      <c r="H156" t="s">
+        <v>1045</v>
+      </c>
+      <c r="I156" t="s">
+        <v>1046</v>
+      </c>
+      <c r="J156" t="s">
+        <v>695</v>
+      </c>
+      <c r="K156" t="s">
+        <v>1047</v>
+      </c>
+      <c r="L156" t="s">
+        <v>302</v>
+      </c>
+      <c r="M156" t="s">
+        <v>1048</v>
+      </c>
+      <c r="N156" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s">
+        <v>14</v>
+      </c>
+      <c r="B157" t="s">
+        <v>15</v>
+      </c>
+      <c r="C157" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D157" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E157"/>
+      <c r="F157"/>
+      <c r="G157"/>
+      <c r="H157" t="s">
+        <v>1052</v>
+      </c>
+      <c r="I157" t="s">
+        <v>1053</v>
+      </c>
+      <c r="J157" t="s">
+        <v>515</v>
+      </c>
+      <c r="K157" t="s">
+        <v>1054</v>
+      </c>
+      <c r="L157" t="s">
+        <v>302</v>
+      </c>
+      <c r="M157" t="s">
+        <v>1055</v>
+      </c>
+      <c r="N157" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="s">
+        <v>14</v>
+      </c>
+      <c r="B158" t="s">
+        <v>15</v>
+      </c>
+      <c r="C158" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D158" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E158"/>
+      <c r="F158"/>
+      <c r="G158"/>
+      <c r="H158" t="s">
+        <v>1059</v>
+      </c>
+      <c r="I158" t="s">
+        <v>1060</v>
+      </c>
+      <c r="J158" t="s">
+        <v>515</v>
+      </c>
+      <c r="K158" t="s">
+        <v>1061</v>
+      </c>
+      <c r="L158" t="s">
+        <v>1062</v>
+      </c>
+      <c r="M158" t="s">
+        <v>1063</v>
+      </c>
+      <c r="N158" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="s">
+        <v>14</v>
+      </c>
+      <c r="B159" t="s">
+        <v>15</v>
+      </c>
+      <c r="C159" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D159" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E159"/>
+      <c r="F159"/>
+      <c r="G159"/>
+      <c r="H159" t="s">
+        <v>1059</v>
+      </c>
+      <c r="I159" t="s">
+        <v>1066</v>
+      </c>
+      <c r="J159" t="s">
+        <v>515</v>
+      </c>
+      <c r="K159" t="s">
+        <v>1067</v>
+      </c>
+      <c r="L159" t="s">
+        <v>302</v>
+      </c>
+      <c r="M159" t="s">
+        <v>1068</v>
+      </c>
+      <c r="N159" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="s">
+        <v>14</v>
+      </c>
+      <c r="B160" t="s">
+        <v>15</v>
+      </c>
+      <c r="C160" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D160" t="s">
+        <v>35</v>
+      </c>
+      <c r="E160"/>
+      <c r="F160"/>
+      <c r="G160"/>
+      <c r="H160" t="s">
+        <v>1071</v>
+      </c>
+      <c r="I160" t="s">
+        <v>1072</v>
+      </c>
+      <c r="J160" t="s">
+        <v>934</v>
+      </c>
+      <c r="K160" t="s">
+        <v>1073</v>
+      </c>
+      <c r="L160" t="s">
+        <v>39</v>
+      </c>
+      <c r="M160" t="s">
+        <v>1074</v>
+      </c>
+      <c r="N160" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s">
+        <v>14</v>
+      </c>
+      <c r="B161" t="s">
+        <v>15</v>
+      </c>
+      <c r="C161" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D161" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E161"/>
+      <c r="F161"/>
+      <c r="G161"/>
+      <c r="H161" t="s">
+        <v>1078</v>
+      </c>
+      <c r="I161" t="s">
+        <v>1079</v>
+      </c>
+      <c r="J161" t="s">
+        <v>934</v>
+      </c>
+      <c r="K161" t="s">
+        <v>1080</v>
+      </c>
+      <c r="L161" t="s">
+        <v>22</v>
+      </c>
+      <c r="M161" t="s">
+        <v>1081</v>
+      </c>
+      <c r="N161" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="s">
+        <v>14</v>
+      </c>
+      <c r="B162" t="s">
+        <v>15</v>
+      </c>
+      <c r="C162" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D162" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E162"/>
+      <c r="F162"/>
+      <c r="G162"/>
+      <c r="H162" t="s">
+        <v>1083</v>
+      </c>
+      <c r="I162" t="s">
+        <v>1084</v>
+      </c>
+      <c r="J162" t="s">
+        <v>934</v>
+      </c>
+      <c r="K162" t="s">
+        <v>1085</v>
+      </c>
+      <c r="L162" t="s">
+        <v>22</v>
+      </c>
+      <c r="M162" t="s">
+        <v>1086</v>
+      </c>
+      <c r="N162" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="s">
+        <v>14</v>
+      </c>
+      <c r="B163" t="s">
+        <v>15</v>
+      </c>
+      <c r="C163" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D163" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E163"/>
+      <c r="F163"/>
+      <c r="G163"/>
+      <c r="H163" t="s">
+        <v>1089</v>
+      </c>
+      <c r="I163" t="s">
+        <v>1090</v>
+      </c>
+      <c r="J163" t="s">
+        <v>1091</v>
+      </c>
+      <c r="K163" t="s">
+        <v>1092</v>
+      </c>
+      <c r="L163" t="s">
+        <v>492</v>
+      </c>
+      <c r="M163" t="s">
+        <v>1093</v>
+      </c>
+      <c r="N163" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="s">
+        <v>14</v>
+      </c>
+      <c r="B164" t="s">
+        <v>15</v>
+      </c>
+      <c r="C164" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D164" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E164"/>
+      <c r="F164"/>
+      <c r="G164"/>
+      <c r="H164" t="s">
+        <v>1097</v>
+      </c>
+      <c r="I164" t="s">
+        <v>1098</v>
+      </c>
+      <c r="J164" t="s">
+        <v>1091</v>
+      </c>
+      <c r="K164" t="s">
+        <v>1099</v>
+      </c>
+      <c r="L164" t="s">
+        <v>310</v>
+      </c>
+      <c r="M164" t="s">
+        <v>1100</v>
+      </c>
+      <c r="N164" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s">
+        <v>14</v>
+      </c>
+      <c r="B165" t="s">
+        <v>15</v>
+      </c>
+      <c r="C165" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D165" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E165"/>
+      <c r="F165"/>
+      <c r="G165"/>
+      <c r="H165" t="s">
+        <v>1104</v>
+      </c>
+      <c r="I165" t="s">
+        <v>1105</v>
+      </c>
+      <c r="J165" t="s">
+        <v>695</v>
+      </c>
+      <c r="K165" t="s">
+        <v>1106</v>
+      </c>
+      <c r="L165" t="s">
+        <v>234</v>
+      </c>
+      <c r="M165" t="s">
+        <v>1107</v>
+      </c>
+      <c r="N165" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s">
+        <v>14</v>
+      </c>
+      <c r="B166" t="s">
+        <v>15</v>
+      </c>
+      <c r="C166" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D166" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E166"/>
+      <c r="F166"/>
+      <c r="G166"/>
+      <c r="H166" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I166" t="s">
+        <v>1112</v>
+      </c>
+      <c r="J166" t="s">
+        <v>934</v>
+      </c>
+      <c r="K166" t="s">
+        <v>1113</v>
+      </c>
+      <c r="L166" t="s">
+        <v>1114</v>
+      </c>
+      <c r="M166" t="s">
+        <v>1115</v>
+      </c>
+      <c r="N166" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="s">
+        <v>14</v>
+      </c>
+      <c r="B167" t="s">
+        <v>15</v>
+      </c>
+      <c r="C167" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D167" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E167"/>
+      <c r="F167"/>
+      <c r="G167"/>
+      <c r="H167" t="s">
+        <v>1119</v>
+      </c>
+      <c r="I167" t="s">
+        <v>1120</v>
+      </c>
+      <c r="J167" t="s">
+        <v>1121</v>
+      </c>
+      <c r="K167" t="s">
+        <v>1122</v>
+      </c>
+      <c r="L167" t="s">
+        <v>302</v>
+      </c>
+      <c r="M167" t="s">
+        <v>1123</v>
+      </c>
+      <c r="N167" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="s">
+        <v>14</v>
+      </c>
+      <c r="B168" t="s">
+        <v>15</v>
+      </c>
+      <c r="C168" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D168" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E168"/>
+      <c r="F168"/>
+      <c r="G168"/>
+      <c r="H168" t="s">
+        <v>1125</v>
+      </c>
+      <c r="I168" t="s">
+        <v>1126</v>
+      </c>
+      <c r="J168" t="s">
+        <v>1121</v>
+      </c>
+      <c r="K168" t="s">
+        <v>1127</v>
+      </c>
+      <c r="L168" t="s">
+        <v>302</v>
+      </c>
+      <c r="M168" t="s">
+        <v>1128</v>
+      </c>
+      <c r="N168" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="s">
+        <v>14</v>
+      </c>
+      <c r="B169" t="s">
+        <v>15</v>
+      </c>
+      <c r="C169" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D169" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E169"/>
+      <c r="F169"/>
+      <c r="G169"/>
+      <c r="H169" t="s">
+        <v>1131</v>
+      </c>
+      <c r="I169" t="s">
+        <v>1132</v>
+      </c>
+      <c r="J169" t="s">
+        <v>934</v>
+      </c>
+      <c r="K169" t="s">
+        <v>1133</v>
+      </c>
+      <c r="L169" t="s">
+        <v>1134</v>
+      </c>
+      <c r="M169" t="s">
+        <v>1135</v>
+      </c>
+      <c r="N169" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="s">
+        <v>14</v>
+      </c>
+      <c r="B170" t="s">
+        <v>15</v>
+      </c>
+      <c r="C170" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D170" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E170"/>
+      <c r="F170"/>
+      <c r="G170"/>
+      <c r="H170" t="s">
+        <v>1139</v>
+      </c>
+      <c r="I170" t="s">
+        <v>1140</v>
+      </c>
+      <c r="J170" t="s">
+        <v>934</v>
+      </c>
+      <c r="K170" t="s">
+        <v>1141</v>
+      </c>
+      <c r="L170" t="s">
+        <v>310</v>
+      </c>
+      <c r="M170" t="s">
+        <v>1142</v>
+      </c>
+      <c r="N170" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="s">
+        <v>14</v>
+      </c>
+      <c r="B171" t="s">
+        <v>15</v>
+      </c>
+      <c r="C171" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D171" t="s">
+        <v>496</v>
+      </c>
+      <c r="E171"/>
+      <c r="F171"/>
+      <c r="G171"/>
+      <c r="H171" t="s">
+        <v>1145</v>
+      </c>
+      <c r="I171" t="s">
+        <v>1146</v>
+      </c>
+      <c r="J171" t="s">
+        <v>934</v>
+      </c>
+      <c r="K171" t="s">
+        <v>1147</v>
+      </c>
+      <c r="L171" t="s">
+        <v>234</v>
+      </c>
+      <c r="M171" t="s">
+        <v>1148</v>
+      </c>
+      <c r="N171" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="s">
+        <v>14</v>
+      </c>
+      <c r="B172" t="s">
+        <v>15</v>
+      </c>
+      <c r="C172" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D172" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E172"/>
+      <c r="F172"/>
+      <c r="G172"/>
+      <c r="H172" t="s">
+        <v>1152</v>
+      </c>
+      <c r="I172" t="s">
+        <v>1153</v>
+      </c>
+      <c r="J172" t="s">
+        <v>934</v>
+      </c>
+      <c r="K172" t="s">
+        <v>1154</v>
+      </c>
+      <c r="L172" t="s">
+        <v>1155</v>
+      </c>
+      <c r="M172" t="s">
+        <v>1156</v>
+      </c>
+      <c r="N172" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="s">
+        <v>14</v>
+      </c>
+      <c r="B173" t="s">
+        <v>15</v>
+      </c>
+      <c r="C173" t="s">
+        <v>930</v>
+      </c>
+      <c r="D173" t="s">
+        <v>931</v>
+      </c>
+      <c r="E173"/>
+      <c r="F173"/>
+      <c r="G173"/>
+      <c r="H173" t="s">
+        <v>932</v>
+      </c>
+      <c r="I173" t="s">
+        <v>1158</v>
+      </c>
+      <c r="J173" t="s">
+        <v>934</v>
+      </c>
+      <c r="K173" t="s">
+        <v>1159</v>
+      </c>
+      <c r="L173" t="s">
+        <v>570</v>
+      </c>
+      <c r="M173" t="s">
+        <v>1160</v>
+      </c>
+      <c r="N173" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B174" t="s">
+        <v>15</v>
+      </c>
+      <c r="C174" t="s">
+        <v>930</v>
+      </c>
+      <c r="D174" t="s">
+        <v>931</v>
+      </c>
+      <c r="E174"/>
+      <c r="F174"/>
+      <c r="G174"/>
+      <c r="H174" t="s">
+        <v>1161</v>
+      </c>
+      <c r="I174" t="s">
+        <v>1162</v>
+      </c>
+      <c r="J174" t="s">
+        <v>934</v>
+      </c>
+      <c r="K174" t="s">
+        <v>1163</v>
+      </c>
+      <c r="L174" t="s">
+        <v>570</v>
+      </c>
+      <c r="M174" t="s">
+        <v>1164</v>
+      </c>
+      <c r="N174" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="s">
+        <v>14</v>
+      </c>
+      <c r="B175" t="s">
+        <v>15</v>
+      </c>
+      <c r="C175" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D175" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E175"/>
+      <c r="F175"/>
+      <c r="G175"/>
+      <c r="H175" t="s">
+        <v>1167</v>
+      </c>
+      <c r="I175" t="s">
+        <v>1168</v>
+      </c>
+      <c r="J175" t="s">
+        <v>934</v>
+      </c>
+      <c r="K175" t="s">
+        <v>1169</v>
+      </c>
+      <c r="L175" t="s">
+        <v>302</v>
+      </c>
+      <c r="M175" t="s">
+        <v>1170</v>
+      </c>
+      <c r="N175" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="s">
+        <v>14</v>
+      </c>
+      <c r="B176" t="s">
+        <v>15</v>
+      </c>
+      <c r="C176" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D176" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E176"/>
+      <c r="F176"/>
+      <c r="G176"/>
+      <c r="H176" t="s">
+        <v>1174</v>
+      </c>
+      <c r="I176" t="s">
+        <v>1175</v>
+      </c>
+      <c r="J176" t="s">
+        <v>1121</v>
+      </c>
+      <c r="K176" t="s">
+        <v>1176</v>
+      </c>
+      <c r="L176" t="s">
+        <v>234</v>
+      </c>
+      <c r="M176" t="s">
+        <v>1177</v>
+      </c>
+      <c r="N176" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="s">
+        <v>14</v>
+      </c>
+      <c r="B177" t="s">
+        <v>15</v>
+      </c>
+      <c r="C177" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D177" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E177"/>
+      <c r="F177"/>
+      <c r="G177"/>
+      <c r="H177" t="s">
+        <v>1152</v>
+      </c>
+      <c r="I177" t="s">
+        <v>1181</v>
+      </c>
+      <c r="J177" t="s">
+        <v>1121</v>
+      </c>
+      <c r="K177" t="s">
+        <v>1182</v>
+      </c>
+      <c r="L177" t="s">
+        <v>1183</v>
+      </c>
+      <c r="M177" t="s">
+        <v>1184</v>
+      </c>
+      <c r="N177" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="s">
+        <v>14</v>
+      </c>
+      <c r="B178" t="s">
+        <v>15</v>
+      </c>
+      <c r="C178" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D178" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E178"/>
+      <c r="F178"/>
+      <c r="G178"/>
+      <c r="H178" t="s">
+        <v>1188</v>
+      </c>
+      <c r="I178" t="s">
+        <v>1189</v>
+      </c>
+      <c r="J178" t="s">
+        <v>1121</v>
+      </c>
+      <c r="K178" t="s">
+        <v>1190</v>
+      </c>
+      <c r="L178" t="s">
+        <v>1183</v>
+      </c>
+      <c r="M178" t="s">
+        <v>1191</v>
+      </c>
+      <c r="N178" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="s">
+        <v>14</v>
+      </c>
+      <c r="B179" t="s">
+        <v>15</v>
+      </c>
+      <c r="C179" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D179" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E179"/>
+      <c r="F179"/>
+      <c r="G179"/>
+      <c r="H179" t="s">
+        <v>1195</v>
+      </c>
+      <c r="I179" t="s">
+        <v>1196</v>
+      </c>
+      <c r="J179" t="s">
+        <v>1121</v>
+      </c>
+      <c r="K179" t="s">
+        <v>1197</v>
+      </c>
+      <c r="L179" t="s">
+        <v>1183</v>
+      </c>
+      <c r="M179" t="s">
+        <v>1198</v>
+      </c>
+      <c r="N179" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="s">
+        <v>14</v>
+      </c>
+      <c r="B180" t="s">
+        <v>15</v>
+      </c>
+      <c r="C180" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D180" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E180"/>
+      <c r="F180"/>
+      <c r="G180"/>
+      <c r="H180" t="s">
+        <v>1202</v>
+      </c>
+      <c r="I180" t="s">
+        <v>1203</v>
+      </c>
+      <c r="J180" t="s">
+        <v>1121</v>
+      </c>
+      <c r="K180" t="s">
+        <v>1204</v>
+      </c>
+      <c r="L180" t="s">
+        <v>1028</v>
+      </c>
+      <c r="M180" t="s">
+        <v>1205</v>
+      </c>
+      <c r="N180" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="s">
+        <v>14</v>
+      </c>
+      <c r="B181" t="s">
+        <v>15</v>
+      </c>
+      <c r="C181" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D181" t="s">
+        <v>426</v>
+      </c>
+      <c r="E181"/>
+      <c r="F181"/>
+      <c r="G181"/>
+      <c r="H181" t="s">
+        <v>1208</v>
+      </c>
+      <c r="I181" t="s">
+        <v>1209</v>
+      </c>
+      <c r="J181" t="s">
+        <v>1121</v>
+      </c>
+      <c r="K181" t="s">
+        <v>1210</v>
+      </c>
+      <c r="L181" t="s">
+        <v>192</v>
+      </c>
+      <c r="M181" t="s">
+        <v>1211</v>
+      </c>
+      <c r="N181" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="s">
+        <v>14</v>
+      </c>
+      <c r="B182" t="s">
+        <v>15</v>
+      </c>
+      <c r="C182" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D182" t="s">
+        <v>939</v>
+      </c>
+      <c r="E182"/>
+      <c r="F182"/>
+      <c r="G182"/>
+      <c r="H182" t="s">
+        <v>1214</v>
+      </c>
+      <c r="I182" t="s">
+        <v>1215</v>
+      </c>
+      <c r="J182" t="s">
+        <v>1121</v>
+      </c>
+      <c r="K182" t="s">
+        <v>1216</v>
+      </c>
+      <c r="L182" t="s">
+        <v>302</v>
+      </c>
+      <c r="M182" t="s">
+        <v>1217</v>
+      </c>
+      <c r="N182" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="s">
+        <v>14</v>
+      </c>
+      <c r="B183" t="s">
+        <v>15</v>
+      </c>
+      <c r="C183" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D183" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E183"/>
+      <c r="F183"/>
+      <c r="G183"/>
+      <c r="H183" t="s">
+        <v>1221</v>
+      </c>
+      <c r="I183" t="s">
+        <v>1222</v>
+      </c>
+      <c r="J183" t="s">
+        <v>1121</v>
+      </c>
+      <c r="K183" t="s">
+        <v>1223</v>
+      </c>
+      <c r="L183" t="s">
+        <v>302</v>
+      </c>
+      <c r="M183" t="s">
+        <v>1224</v>
+      </c>
+      <c r="N183" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="s">
+        <v>14</v>
+      </c>
+      <c r="B184" t="s">
+        <v>15</v>
+      </c>
+      <c r="C184" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D184" t="s">
+        <v>595</v>
+      </c>
+      <c r="E184"/>
+      <c r="F184"/>
+      <c r="G184"/>
+      <c r="H184" t="s">
+        <v>1227</v>
+      </c>
+      <c r="I184" t="s">
+        <v>1228</v>
+      </c>
+      <c r="J184" t="s">
+        <v>1121</v>
+      </c>
+      <c r="K184" t="s">
+        <v>1229</v>
+      </c>
+      <c r="L184" t="s">
+        <v>302</v>
+      </c>
+      <c r="M184" t="s">
+        <v>1230</v>
+      </c>
+      <c r="N184" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="s">
+        <v>14</v>
+      </c>
+      <c r="B185" t="s">
+        <v>15</v>
+      </c>
+      <c r="C185" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D185" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E185"/>
+      <c r="F185"/>
+      <c r="G185"/>
+      <c r="H185" t="s">
+        <v>1233</v>
+      </c>
+      <c r="I185" t="s">
+        <v>1234</v>
+      </c>
+      <c r="J185" t="s">
+        <v>1121</v>
+      </c>
+      <c r="K185" t="s">
+        <v>1235</v>
+      </c>
+      <c r="L185" t="s">
+        <v>302</v>
+      </c>
+      <c r="M185" t="s">
+        <v>1236</v>
+      </c>
+      <c r="N185" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="s">
+        <v>14</v>
+      </c>
+      <c r="B186" t="s">
+        <v>15</v>
+      </c>
+      <c r="C186" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D186" t="s">
+        <v>602</v>
+      </c>
+      <c r="E186"/>
+      <c r="F186"/>
+      <c r="G186"/>
+      <c r="H186" t="s">
+        <v>1238</v>
+      </c>
+      <c r="I186" t="s">
+        <v>1239</v>
+      </c>
+      <c r="J186" t="s">
+        <v>1121</v>
+      </c>
+      <c r="K186" t="s">
+        <v>1240</v>
+      </c>
+      <c r="L186" t="s">
+        <v>302</v>
+      </c>
+      <c r="M186" t="s">
+        <v>1241</v>
+      </c>
+      <c r="N186" t="s">
+        <v>1242</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>