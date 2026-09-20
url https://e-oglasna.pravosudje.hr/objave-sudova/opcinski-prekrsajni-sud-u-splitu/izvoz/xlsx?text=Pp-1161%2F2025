--- v0 (2026-04-29)
+++ v1 (2026-09-20)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Splitu</t>
   </si>
   <si>
     <t>Pp-1161/2025</t>
   </si>
   <si>
-    <t>Poziv - Ročište 07.05.2026.</t>
+    <t>Presuda od 23.06.2026.</t>
   </si>
   <si>
     <t>Francesco Maurizi 36947972172</t>
   </si>
   <si>
-    <t>23.04.2026. 11:53:19</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f302bead-bebe-4830-9992-da2b3e7f739b/dokumenti/preuzimanje</t>
+    <t>14.09.2026. 08:43:39</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2eac760-da9d-4b7d-9667-58ba850559be</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2eac760-da9d-4b7d-9667-58ba850559be/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=1161&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>