--- v0 (2026-06-18)
+++ v1 (2026-10-30)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Splitu</t>
   </si>
   <si>
     <t>Pp-12694/2025</t>
   </si>
   <si>
-    <t>Poziv - Sudska radnja 09.07.2026.</t>
+    <t>Presuda od 09.07.2026.</t>
   </si>
   <si>
     <t>Šime Perkušić 52130259343</t>
   </si>
   <si>
-    <t>15.06.2026. 14:21:39</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9fd2123f-86e6-45da-9f78-331faf4dd4c2/dokumenti/preuzimanje</t>
+    <t>26.10.2026. 08:13:47</t>
+  </si>
+  <si>
+    <t>03.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/097381a3-ced9-451f-9d72-024f5703c675</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/097381a3-ced9-451f-9d72-024f5703c675/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=12694&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>