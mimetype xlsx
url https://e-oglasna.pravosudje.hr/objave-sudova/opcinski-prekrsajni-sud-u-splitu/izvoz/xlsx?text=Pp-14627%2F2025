--- v0 (2026-05-31)
+++ v1 (2026-10-09)
@@ -59,69 +59,70 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Splitu</t>
   </si>
   <si>
     <t>Pp-14627/2025</t>
   </si>
   <si>
-    <t>Poziv - Ročište 20.08.2026.</t>
+    <t>Presuda od 20.08.2026.
+i uplatnice</t>
   </si>
   <si>
     <t>Anton Komar 61866809312</t>
   </si>
   <si>
-    <t>26.05.2026. 13:57:41</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/15200c13-65f8-45ab-a724-0cb4c3fd2812/dokumenti/preuzimanje</t>
+    <t>09.10.2026. 12:54:12</t>
+  </si>
+  <si>
+    <t>17.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/588c1106-9ded-4bcf-963a-8460b1218504</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/588c1106-9ded-4bcf-963a-8460b1218504/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=14627&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>