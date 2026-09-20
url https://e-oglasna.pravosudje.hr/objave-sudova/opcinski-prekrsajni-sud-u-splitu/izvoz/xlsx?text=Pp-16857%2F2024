--- v0 (2026-05-31)
+++ v1 (2026-09-20)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Splitu</t>
   </si>
   <si>
     <t>Pp-16857/2024</t>
   </si>
   <si>
-    <t>Poziv - Ročište 17.06.2026.</t>
+    <t>Presuda od 17.06.2026.</t>
   </si>
   <si>
     <t>Luka Vrcan 97498326559</t>
   </si>
   <si>
-    <t>22.05.2026. 10:12:23</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e14f862d-3ad7-4a09-baf7-4b9677d57504/dokumenti/preuzimanje</t>
+    <t>11.09.2026. 12:34:26</t>
+  </si>
+  <si>
+    <t>21.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42d9c186-04a5-4b05-b072-6aff08a49c07</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42d9c186-04a5-4b05-b072-6aff08a49c07/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=16857&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>