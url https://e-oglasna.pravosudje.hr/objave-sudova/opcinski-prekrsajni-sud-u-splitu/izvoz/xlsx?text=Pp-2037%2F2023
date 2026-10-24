--- v0 (2026-06-18)
+++ v1 (2026-10-24)
@@ -59,84 +59,84 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Splitu</t>
   </si>
   <si>
     <t>Pp-2037/2023</t>
   </si>
   <si>
-    <t>Poziv - Ročište 01.07.2026.</t>
+    <t>Presuda od 28.09.2026.</t>
+  </si>
+  <si>
+    <t>Denis Čović-Pavišić 85388060666</t>
+  </si>
+  <si>
+    <t>16.10.2026. 09:40:24</t>
+  </si>
+  <si>
+    <t>26.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4fc37c24-373a-4570-9d1b-d278383391fa</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4fc37c24-373a-4570-9d1b-d278383391fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=2037&amp;godina=2023</t>
   </si>
   <si>
     <t>ERAGON, j.d.o.o. za trgovinu i usluge 58999143610</t>
   </si>
   <si>
-    <t>16.06.2026. 14:25:11</t>
-[...26 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/dca4267f-a950-4e1d-a56f-83d3d4d00276/dokumenti/preuzimanje</t>
+    <t>16.10.2026. 09:39:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00f7b570-b70b-46d3-9529-ba31c7a1fa78</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00f7b570-b70b-46d3-9529-ba31c7a1fa78/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">