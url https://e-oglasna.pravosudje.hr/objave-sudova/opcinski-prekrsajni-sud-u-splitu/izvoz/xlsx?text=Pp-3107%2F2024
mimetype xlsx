--- v0 (2026-05-31)
+++ v1 (2026-10-30)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Splitu</t>
   </si>
   <si>
     <t>Pp-3107/2024</t>
   </si>
   <si>
-    <t>Poziv - Ročište 24.06.2026.-08,50</t>
+    <t>Poziv - Ročište 02.12.2026.-08:10</t>
   </si>
   <si>
     <t>Kažimir Alfirević 30183163343</t>
   </si>
   <si>
-    <t>22.05.2026. 07:34:46</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/68e7b5f7-801b-4095-b6bf-052c490ce132/dokumenti/preuzimanje</t>
+    <t>22.10.2026. 12:17:28</t>
+  </si>
+  <si>
+    <t>30.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3f2906f-7470-4a11-aeb8-70f1b5377249</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 02.12.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3f2906f-7470-4a11-aeb8-70f1b5377249/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3107&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>