--- v0 (2026-05-05)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Splitu</t>
   </si>
   <si>
     <t>Pp-3920/2026</t>
   </si>
   <si>
-    <t>Poziv - Ročište 08.06.2026.</t>
+    <t>Poziv - Ročište 26.11.2026.</t>
   </si>
   <si>
     <t>Fabjan Mateljan 24427483979</t>
   </si>
   <si>
-    <t>05.05.2026. 14:01:51</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/05970b9a-9e95-48da-864e-52ca4966bd7a/dokumenti/preuzimanje</t>
+    <t>30.10.2026. 12:42:02</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1be9ffe8-8616-4336-a268-b166cb4c0d54</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 26.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1be9ffe8-8616-4336-a268-b166cb4c0d54/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=3920&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>