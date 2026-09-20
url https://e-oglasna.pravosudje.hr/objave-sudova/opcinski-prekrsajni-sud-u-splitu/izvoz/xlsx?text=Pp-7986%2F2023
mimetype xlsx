--- v0 (2026-05-03)
+++ v1 (2026-09-20)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Splitu</t>
   </si>
   <si>
     <t>Pp-7986/2023</t>
   </si>
   <si>
-    <t>Presuda od 26.02.2026.</t>
+    <t>Rješenje od 15.06.2026.</t>
   </si>
   <si>
     <t>Jakov Kovač 12140826155</t>
   </si>
   <si>
-    <t>24.04.2026. 09:51:40</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/556bb40e-bf5a-465c-a847-38fbfeacf8a6/dokumenti/preuzimanje</t>
+    <t>14.09.2026. 08:45:39</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcc9a04c-c2ed-4657-bce3-4a89042b4843</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcc9a04c-c2ed-4657-bce3-4a89042b4843/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=222&amp;upisnik=Pp&amp;predmet=7986&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>