--- v0 (2026-05-05)
+++ v1 (2026-05-31)
@@ -6,3233 +6,3218 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1796" uniqueCount="1101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1840" uniqueCount="1096">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Zagrebu</t>
   </si>
   <si>
-    <t>Pp-165/2026</t>
-[...50 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5c4688ff-2f50-4c85-82fc-b9d0235f572f</t>
+    <t>Pp-9270/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.07.2026.</t>
+  </si>
+  <si>
+    <t>MACHEN d.o.o. za ugostiteljstvo 22593568028</t>
+  </si>
+  <si>
+    <t>29.05.2026. 13:14:00</t>
+  </si>
+  <si>
+    <t>05.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fb68f05-2178-42aa-adc3-6c822b0904b4</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 07.07.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fb68f05-2178-42aa-adc3-6c822b0904b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9270&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ali Panti 95564506837</t>
+  </si>
+  <si>
+    <t>29.05.2026. 13:13:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c1b3a0b-1c93-4e8a-8fc3-e39516798e39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c1b3a0b-1c93-4e8a-8fc3-e39516798e39/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-14289/2024</t>
+  </si>
+  <si>
+    <t>Presuda VPS-a</t>
+  </si>
+  <si>
+    <t>KOD ANĐE d.o.o. za ugostiteljstvo i usluge 78024146962</t>
+  </si>
+  <si>
+    <t>29.05.2026. 13:11:18</t>
+  </si>
+  <si>
+    <t>08.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0724713-e048-407b-a1d6-f0195cbf3047</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.docx P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0724713-e048-407b-a1d6-f0195cbf3047/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14289&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Anđelka Vučko 91945083447</t>
+  </si>
+  <si>
+    <t>29.05.2026. 13:11:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af97545b-aff8-43fd-926a-58474da883f1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af97545b-aff8-43fd-926a-58474da883f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-1342/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 01.04.2026.</t>
+  </si>
+  <si>
+    <t>Josip Lukić 19860646559</t>
+  </si>
+  <si>
+    <t>29.05.2026. 12:49:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e26d683c-44f3-4e14-b270-e63970bfe07f</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.pdf O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e26d683c-44f3-4e14-b270-e63970bfe07f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1342&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6164/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 08.06.2026. u 14:40 sati</t>
+  </si>
+  <si>
+    <t>Petra Voćadlo 54625414374</t>
+  </si>
+  <si>
+    <t>29.05.2026. 11:12:31</t>
+  </si>
+  <si>
+    <t>06.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/804e2975-596c-4a9a-b8c9-9d9c9907e951</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 08.06.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/804e2975-596c-4a9a-b8c9-9d9c9907e951/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6164&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>4 IN 1 društvo s ograničenom odgovornošću za usluge 33482895153</t>
+  </si>
+  <si>
+    <t>29.05.2026. 11:09:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82ca76cd-33f3-4de8-8220-10230c090c89</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82ca76cd-33f3-4de8-8220-10230c090c89/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-4752/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 08.06.2026. u 12:30 sati</t>
+  </si>
+  <si>
+    <t>Željko Petrović 20508379848</t>
+  </si>
+  <si>
+    <t>29.05.2026. 10:56:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0495eef0-cc60-415c-80f9-399d9ebada96</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0495eef0-cc60-415c-80f9-399d9ebada96/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4752&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>KALDI j.d.o.o. za ugostiteljske djelatnosti 91629617022</t>
+  </si>
+  <si>
+    <t>29.05.2026. 10:56:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0e6f6c5-e744-4056-b1ca-e4ffc3115d88</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0e6f6c5-e744-4056-b1ca-e4ffc3115d88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-6806/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.07.2026. 9:00</t>
+  </si>
+  <si>
+    <t>Nikola Car 33246466143</t>
+  </si>
+  <si>
+    <t>29.05.2026. 10:27:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0eb74ec-4dfb-41fd-9b7a-2e6651156e33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0eb74ec-4dfb-41fd-9b7a-2e6651156e33/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6806&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-17224/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 17.06.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Duković 39899565632</t>
+  </si>
+  <si>
+    <t>29.05.2026. 09:34:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44c6ddee-deee-4614-9498-32f70cd04a7e</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 17.06.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44c6ddee-deee-4614-9498-32f70cd04a7e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17224&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4439/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Čatip Bajrami 35400515598</t>
+  </si>
+  <si>
+    <t>29.05.2026. 08:33:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02dbeb80-ec60-41fe-adb5-4a29f9185cc4</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 02.07.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02dbeb80-ec60-41fe-adb5-4a29f9185cc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4439&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Dennis Allan Herak 56867696055</t>
+  </si>
+  <si>
+    <t>29.05.2026. 08:33:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee1d1a5c-3169-4cc2-aae6-547957cc325c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee1d1a5c-3169-4cc2-aae6-547957cc325c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-901/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Elizabeta Soldo 06520125014</t>
+  </si>
+  <si>
+    <t>29.05.2026. 07:33:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66ca6377-d240-4071-8396-1610bd3feaed</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 01.07.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66ca6377-d240-4071-8396-1610bd3feaed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=901&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6417/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 08.06.2026. u 14:30 sati</t>
+  </si>
+  <si>
+    <t>Igor Peternel 43545879029</t>
+  </si>
+  <si>
+    <t>28.05.2026. 15:04:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a65f230a-2b8d-497c-80af-4f9105549901</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a65f230a-2b8d-497c-80af-4f9105549901/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6417&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7368/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 08.06.2026. u 14:20 sati</t>
+  </si>
+  <si>
+    <t>Marko Tupek 94792743918</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:56:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adc33dff-cbd6-4f44-94a7-490a95cfb1d1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adc33dff-cbd6-4f44-94a7-490a95cfb1d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7368&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7042/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 10.06.2026. u 13:00 sati</t>
+  </si>
+  <si>
+    <t>Valentin Kolačko 60983597867</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:53:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/710b1d68-1180-47f2-b5c9-9c9425e56492</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 10.06.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/710b1d68-1180-47f2-b5c9-9c9425e56492/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7042&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5443/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 29.06.2026.</t>
+  </si>
+  <si>
+    <t>Željko Lukić 65879706445</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:37:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/289dab75-d221-45c5-9fa9-0e174237445c</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 29.06.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/289dab75-d221-45c5-9fa9-0e174237445c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5443&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-4603/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.05.2026.</t>
+  </si>
+  <si>
+    <t>Ivana Žagar 49925212174</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:18:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8aabe36d-5180-45bd-88a8-7b494d02e55b</t>
+  </si>
+  <si>
+    <t>Rješenje o zastari izvršenja.docx O1574O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8aabe36d-5180-45bd-88a8-7b494d02e55b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=4603&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5870/2026</t>
+  </si>
+  <si>
+    <t>Kristina Ćaleta 25545490153</t>
+  </si>
+  <si>
+    <t>28.05.2026. 10:41:05</t>
+  </si>
+  <si>
+    <t>04.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3ffa07c-fd6e-4368-b3e7-fa8e7416a3c8</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 07.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3ffa07c-fd6e-4368-b3e7-fa8e7416a3c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5870&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-694/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 26.03.2026.</t>
+  </si>
+  <si>
+    <t>Franjo Golomejić 04179564884</t>
+  </si>
+  <si>
+    <t>28.05.2026. 10:30:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/460c6c03-3819-4cea-8136-970014b6db61</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/460c6c03-3819-4cea-8136-970014b6db61/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=694&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4800/2024</t>
+  </si>
+  <si>
+    <t>Dopis od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>Damir Šimić 45767585649</t>
+  </si>
+  <si>
+    <t>28.05.2026. 10:13:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a014076c-4fa0-456c-9a79-f879752fdebb</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a014076c-4fa0-456c-9a79-f879752fdebb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4800&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ivana Kalafatić 52407980778</t>
+  </si>
+  <si>
+    <t>28.05.2026. 10:13:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1425c7b5-a6a6-43b3-ba1c-e2db97712193</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1425c7b5-a6a6-43b3-ba1c-e2db97712193/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-18365/2025</t>
+  </si>
+  <si>
+    <t>Odluka VPS-a od 16.10.2025.</t>
+  </si>
+  <si>
+    <t>Ivana Dabrović 30287183723</t>
+  </si>
+  <si>
+    <t>28.05.2026. 09:10:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56bbb613-3e3d-41d0-a905-72ebee40cbbb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56bbb613-3e3d-41d0-a905-72ebee40cbbb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18365&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-12109/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 03.07.2026.</t>
+  </si>
+  <si>
+    <t>Sofija Vučetić 77878325974</t>
+  </si>
+  <si>
+    <t>28.05.2026. 08:41:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3be495b9-40bb-44c6-96ef-9edd6244c478</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 03.07.2026.docx; Poziv za sudsku radnju od 03.07.2026.docx; Poziv za sudsku radnju od 03.07.2026.docx; Poziv za sudsku radnju od 03.07.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3be495b9-40bb-44c6-96ef-9edd6244c478/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=12109&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp Ikp-6650/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>Goran Novačić 04429405770</t>
+  </si>
+  <si>
+    <t>28.05.2026. 08:28:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30fd019d-5719-456b-bef9-79158fea9a48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30fd019d-5719-456b-bef9-79158fea9a48/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=6650&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4812/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 07.04.2026.</t>
+  </si>
+  <si>
+    <t>Distantia Nobis j.d.o.o. za prijevoz, trgovinu i usluge 32159815806</t>
+  </si>
+  <si>
+    <t>27.05.2026. 16:02:54</t>
+  </si>
+  <si>
+    <t>03.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18119828-6f70-4c3e-a011-f1f166af8b9c</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.docx O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18119828-6f70-4c3e-a011-f1f166af8b9c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4812&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-18395/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 05.02.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Knežević 69142034311</t>
+  </si>
+  <si>
+    <t>27.05.2026. 15:19:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d37c21c-9eb6-4dff-8556-da7ecc4be8e4</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.docx O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d37c21c-9eb6-4dff-8556-da7ecc4be8e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18395&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-eu-123/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 21.02.2025.</t>
+  </si>
+  <si>
+    <t>Domagoj Boršić 84268481668</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:32:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c190b70-e1bd-4c6c-8e21-7df175b741a8</t>
+  </si>
+  <si>
+    <t>Presuda kojom se priznaje izvršenje odluke o novčanoj kazni između država članica Europske unije.docx O1579O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c190b70-e1bd-4c6c-8e21-7df175b741a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp-eu&amp;predmet=123&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-17583/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.03.2026.</t>
+  </si>
+  <si>
+    <t>Roman Stančić 58454178638</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:24:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/138ade0f-e7c7-4e74-9279-5fdbc9d0c680</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.docx O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/138ade0f-e7c7-4e74-9279-5fdbc9d0c680/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17583&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5260/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 01.07.2026. u 10,00</t>
+  </si>
+  <si>
+    <t>Dejan Štokan 14821574990</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:21:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9a381be-b81a-44f4-b13c-aa99622dc9e9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9a381be-b81a-44f4-b13c-aa99622dc9e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5260&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-7036/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.01.2026.</t>
+  </si>
+  <si>
+    <t>Ante Mandarić 28533577359</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:21:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff387a74-39df-414f-9b2f-4d91a8360980</t>
+  </si>
+  <si>
+    <t>Rješenje o zamjeni novčane kazne radom za opće dobro.docx O1573O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff387a74-39df-414f-9b2f-4d91a8360980/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=7036&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp Ikp-7411/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.01.2026.</t>
+  </si>
+  <si>
+    <t>Juro Bilogrević 79711354203</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:20:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24aa5985-adc5-4c03-86fe-ad99b610c8bc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24aa5985-adc5-4c03-86fe-ad99b610c8bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=7411&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp Ikp-6963/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.12.2025.</t>
+  </si>
+  <si>
+    <t>Tomislav Ćibar 83174220987</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:18:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2366f51f-e8d8-47af-8e11-41d4daa0a4a7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2366f51f-e8d8-47af-8e11-41d4daa0a4a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=6963&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-6961/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 02.07.2026. u 11,15</t>
+  </si>
+  <si>
+    <t>Andreja Radelić 87673128246</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:17:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5c31ebb-126c-4bdd-b35d-d358716fb099</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5c31ebb-126c-4bdd-b35d-d358716fb099/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6961&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-7239/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.12.2025.</t>
+  </si>
+  <si>
+    <t>Almir Omanović 05438843659</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:16:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01116346-78e3-4c50-8e22-4c9ea3095d19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01116346-78e3-4c50-8e22-4c9ea3095d19/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=7239&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:15:17</t>
+  </si>
+  <si>
+    <t>01.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f39ec0d7-d7a3-48a0-bba9-8d70a294bdac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f39ec0d7-d7a3-48a0-bba9-8d70a294bdac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-10237/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 14.04.2026.</t>
+  </si>
+  <si>
+    <t>Tin Ćosić 24048705318</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:07:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca592f0e-2189-4dc3-92e2-8dfc9af37b47</t>
+  </si>
+  <si>
+    <t>Presuda - odbijajuća.docx O77O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca592f0e-2189-4dc3-92e2-8dfc9af37b47/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10237&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>sport habitat društvo s ograničenom odgovornošću za upravljanje sportskim objektima 07392785464</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:07:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a53a9d2f-cd19-4631-be5e-611811fbd94d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a53a9d2f-cd19-4631-be5e-611811fbd94d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-1196/2026</t>
+  </si>
+  <si>
+    <t>LIMUN USLUGE j.d.o.o. za ugostiteljstvo i trgovinu 18036683848</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:06:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75ac48bb-ca86-4ede-9d03-06cf302a085e</t>
+  </si>
+  <si>
+    <t>Presuda - odbijajuća.pdf O77O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75ac48bb-ca86-4ede-9d03-06cf302a085e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1196&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4525/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 20.01.2026.</t>
+  </si>
+  <si>
+    <t>AC KOTAČI društvo s ograničenom odgovornošću za trgovinu i usluge 25223924712</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:05:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0c077ef-693a-419a-acaa-1bf443477356</t>
   </si>
   <si>
     <t>Presuda - osuđujuća.pdf O80O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/5c4688ff-2f50-4c85-82fc-b9d0235f572f/dokumenti/preuzimanje</t>
-[...434 lines deleted...]
-    <t>Pp-13110/2024</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0c077ef-693a-419a-acaa-1bf443477356/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4525&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Tamara Tači 52655972203</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:04:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80214abc-db9b-4a74-a4b5-a481e98fe6a9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80214abc-db9b-4a74-a4b5-a481e98fe6a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-9024/2025</t>
+  </si>
+  <si>
+    <t>Jelena Žižić 54191020538</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:03:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a2ff24b-5f68-4c1b-8b12-5018392e6064</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a2ff24b-5f68-4c1b-8b12-5018392e6064/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9024&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-9284/2025</t>
+  </si>
+  <si>
+    <t>Maryna Lysenko 10084966276</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:02:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6c366d4-67e2-4667-8eb4-fd2dc046fd6c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6c366d4-67e2-4667-8eb4-fd2dc046fd6c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9284&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>NOVATOR SERVIS društvo s ograničenom odgovornošću za usluge u stečaju 58775866183</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:02:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76a9b09d-0dae-4c9d-8fef-3a6442e78fff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76a9b09d-0dae-4c9d-8fef-3a6442e78fff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-719/2026</t>
+  </si>
+  <si>
+    <t>ŽAR PIZZERIA GRILL jednostavno društvo s ograničenom odgovornošću za usluge 65975309454</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:01:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b53a5a90-a92f-418c-be9c-6a02b5f24620</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b53a5a90-a92f-418c-be9c-6a02b5f24620/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=719&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-16674/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 02.01.2026.</t>
+  </si>
+  <si>
+    <t>Matko Lacković 40009379943</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:58:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4323ff5-1c31-406c-a41f-09a2db0c62d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4323ff5-1c31-406c-a41f-09a2db0c62d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=16674&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Mario Bonić 49260371165</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:58:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af19e531-477d-4fa2-9e94-8c5fd2d1a517</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af19e531-477d-4fa2-9e94-8c5fd2d1a517/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-19340/2025</t>
   </si>
   <si>
     <t>Presuda od 26.01.2026.</t>
   </si>
   <si>
-    <t>Mattia Lorenzo Maria Colica 16850330126</t>
-[...893 lines deleted...]
-    <t>Pp-4239/2026</t>
+    <t>Robert Đerek 60173967346</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:57:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ca90dc3-e563-41cc-af86-864800c4401c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ca90dc3-e563-41cc-af86-864800c4401c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19340&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:56:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b87d5099-4e07-4a4f-9f5c-65b72a5f8064</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b87d5099-4e07-4a4f-9f5c-65b72a5f8064/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-16150/2025</t>
+  </si>
+  <si>
+    <t>Franjo Ribić 53176193705</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:56:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6b92aca-dd6d-4301-8bd1-53afb5b43b61</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6b92aca-dd6d-4301-8bd1-53afb5b43b61/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=16150&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:53:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b72ac5a9-eec0-4219-94d2-dddcc22e29b5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b72ac5a9-eec0-4219-94d2-dddcc22e29b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-5868/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 30.06.2026.</t>
+  </si>
+  <si>
+    <t>Martina Pašalić 54015732155</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:04:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7448b970-9714-492e-b060-819a8559cb5e</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 30.06.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7448b970-9714-492e-b060-819a8559cb5e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5868&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3418/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 04.03.2026.</t>
+  </si>
+  <si>
+    <t>Lejla Galijaš 30314416338</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:35:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6a04d38-df30-4345-a919-d30f2cad929c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6a04d38-df30-4345-a919-d30f2cad929c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3418&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9347/2024</t>
+  </si>
+  <si>
+    <t>Leon Kljajić 32301590622</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:55:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87428384-1bb8-48fd-96cf-579f66b339f6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87428384-1bb8-48fd-96cf-579f66b339f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9347&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-14356/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 17.04.2026.</t>
+  </si>
+  <si>
+    <t>Miloš Ristić 52192899824</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:44:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53dd2527-547c-4752-bde7-5cd1033c2269</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53dd2527-547c-4752-bde7-5cd1033c2269/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14356&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Prz-21/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 18.03.2026.</t>
+  </si>
+  <si>
+    <t>Anika Avila 67501178847</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:43:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9041f1ae-a66a-4421-87ed-6de59b2ecf45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9041f1ae-a66a-4421-87ed-6de59b2ecf45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Prz&amp;predmet=21&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-396/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.02.2026.</t>
+  </si>
+  <si>
+    <t>Alan Bilić 94691089837</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:39:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6c37b17-8c01-47d6-81e8-da936ab81204</t>
+  </si>
+  <si>
+    <t>Rješenje - mjere opreza.pdf O181O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6c37b17-8c01-47d6-81e8-da936ab81204/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=396&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5725/2025</t>
+  </si>
+  <si>
+    <t>Denis Kumpf 23647639347</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:27:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/caea9006-d0e0-4d16-877e-550bda3af289</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 30.06.2026.docx; Poziv za sudsku radnju od 30.06.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/caea9006-d0e0-4d16-877e-550bda3af289/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5725&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-216/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 27.02.2026.</t>
+  </si>
+  <si>
+    <t>Cvjetko Miklić 54864374216</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:15:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd670966-7580-43d1-828b-4e95154c67ac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd670966-7580-43d1-828b-4e95154c67ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=216&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>BRODOGRADILIŠTE KRK društvo s ograničenom odgovornošću 76315655327</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:15:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b717c80-8732-4c18-8ecf-3dbc87fad3a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b717c80-8732-4c18-8ecf-3dbc87fad3a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-877/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 11.02.2026.</t>
+  </si>
+  <si>
+    <t>LA04-usluge jednostavno društvo s ograničenom odgovornošću za usluge i trgovinu 46045336858</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:14:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/320e78c0-a888-4b54-90a8-c9f4611786ac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/320e78c0-a888-4b54-90a8-c9f4611786ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=877&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Luka Jembrih 12717775279</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:14:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d79c2c4-b558-46a9-ae1f-165ad1b71bd5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d79c2c4-b558-46a9-ae1f-165ad1b71bd5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-17056/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 18.06.2026.</t>
+  </si>
+  <si>
+    <t>Boris Stojaković 10379669583</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:07:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/650f85ea-d172-4e7c-8b15-eb356bdaf4c1</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 18.06.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/650f85ea-d172-4e7c-8b15-eb356bdaf4c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17056&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Noraos j.d.o.o. za ugostiteljstvo 12723527678</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:07:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddbff714-7ebd-49a0-a5f2-ace3c510a3d0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddbff714-7ebd-49a0-a5f2-ace3c510a3d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp Ikp-2236/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.12.2025.</t>
+  </si>
+  <si>
+    <t>Ivana Naumovski 91310918702</t>
+  </si>
+  <si>
+    <t>27.05.2026. 10:36:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/301b55bf-b7d4-4c79-959b-43de16484d87</t>
+  </si>
+  <si>
+    <t>Rješenje o zastari izvršenja.pdf O1574O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/301b55bf-b7d4-4c79-959b-43de16484d87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=2236&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14915/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 18.06.2026.</t>
+  </si>
+  <si>
+    <t>Josip Vodopija 95299723671</t>
+  </si>
+  <si>
+    <t>27.05.2026. 10:36:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49780b3d-49c5-4920-a650-b1e70e328395</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49780b3d-49c5-4920-a650-b1e70e328395/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14915&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>MAJO USLUGE d.o.o. za usluge i trgovinu 95616316128</t>
+  </si>
+  <si>
+    <t>27.05.2026. 10:36:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39699f67-62b7-4b69-ac7b-958bbc1ea249</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39699f67-62b7-4b69-ac7b-958bbc1ea249/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp Ikp-5707/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.05.2026.</t>
+  </si>
+  <si>
+    <t>Alan Krasnić 52444117901</t>
+  </si>
+  <si>
+    <t>27.05.2026. 10:35:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8aee35fd-3f36-49db-8862-c7a0cc2f00b3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8aee35fd-3f36-49db-8862-c7a0cc2f00b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=5707&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-7562/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 16.06.2026. u 11:30 sati.</t>
+  </si>
+  <si>
+    <t>Marko Šarić 65266426812</t>
+  </si>
+  <si>
+    <t>27.05.2026. 10:28:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c79566c6-5194-42d9-a8cb-99b6c4d83f07</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 16.06.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c79566c6-5194-42d9-a8cb-99b6c4d83f07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7562&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>GRADSKO STAMBENO KOMUNALNO GOSPODARSTVO društvo s ograničenom odgovornošću za usluge, građevinarstvo i trgovinu 03744272526</t>
+  </si>
+  <si>
+    <t>27.05.2026. 10:28:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b91eb85-1c9a-447f-ab3c-c87295f3f317</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b91eb85-1c9a-447f-ab3c-c87295f3f317/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-4275/2026</t>
+  </si>
+  <si>
+    <t>Kata Žuža Šišak 25495345844</t>
+  </si>
+  <si>
+    <t>27.05.2026. 10:21:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b3013eb-6947-4cdc-a584-50b5f08d9e29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b3013eb-6947-4cdc-a584-50b5f08d9e29/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4275&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>LIPA VITA d.o.o. za usluge 21100700546</t>
+  </si>
+  <si>
+    <t>27.05.2026. 10:21:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acdd10ad-76c2-4af1-a268-1cd7bd11db35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acdd10ad-76c2-4af1-a268-1cd7bd11db35/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp Ikp-7757/2025</t>
+  </si>
+  <si>
+    <t>Ivan Huđek 06360315999</t>
+  </si>
+  <si>
+    <t>27.05.2026. 10:08:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae15f61f-4a79-4f8e-9771-45959010d12b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae15f61f-4a79-4f8e-9771-45959010d12b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=7757&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-18520/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Dušan Bilokapić 31272076911</t>
+  </si>
+  <si>
+    <t>27.05.2026. 09:47:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/424182cd-3d5f-4b8d-83df-4e644d6cf16f</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 15.06.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/424182cd-3d5f-4b8d-83df-4e644d6cf16f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18520&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4919/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 17.06.2026. u 11,15</t>
+  </si>
+  <si>
+    <t>Edin Zeljković 06534394362</t>
+  </si>
+  <si>
+    <t>27.05.2026. 09:29:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43246630-d381-4d4d-a784-4a084b728779</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43246630-d381-4d4d-a784-4a084b728779/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4919&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-787/2026</t>
+  </si>
+  <si>
+    <t>Lea Raos 77382447676</t>
+  </si>
+  <si>
+    <t>27.05.2026. 09:23:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dea3cf73-3f9a-4bde-9769-b08bb75c663b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dea3cf73-3f9a-4bde-9769-b08bb75c663b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=787&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-922/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 13.07.2026.</t>
+  </si>
+  <si>
+    <t>Ružica Miličević 53641573256</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:38:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bc7ec67-ba28-4e6d-b767-c625edc79f01</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 13.07.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bc7ec67-ba28-4e6d-b767-c625edc79f01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=922&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10919/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 27.10.2025.</t>
+  </si>
+  <si>
+    <t>Igor Kufner 77665356436</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:29:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c76bc66d-533b-4a0d-b70a-08350ef20e9f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c76bc66d-533b-4a0d-b70a-08350ef20e9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10919&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11281/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 09.12.2025.</t>
+  </si>
+  <si>
+    <t>Monika Koruga 13128407873</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:26:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfac1cb2-d9ba-4273-9074-c9cb4ad68520</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfac1cb2-d9ba-4273-9074-c9cb4ad68520/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11281&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-9981/2025</t>
+  </si>
+  <si>
+    <t>MED I MLIJEKO jednostavno društvo s ograničenom odgovornošću za građevinu i turistička agencija u stečaju 99300557034</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:24:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15080e72-a328-4d3e-ab68-b04cf51de6be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15080e72-a328-4d3e-ab68-b04cf51de6be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9981&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Dijana Tadić 38522771766</t>
+  </si>
+  <si>
+    <t>27.05.2026. 08:24:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f719ac83-a4bf-4844-a81d-a1f3cfd4080c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f719ac83-a4bf-4844-a81d-a1f3cfd4080c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-3113/2025</t>
+  </si>
+  <si>
+    <t>Marinko Bob Ivancic 04342805000</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:53:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/deb7df3c-ec2e-43f0-8ab7-2698074c6c96</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 13.07.2026.docx; Poziv za sudsku radnju od 13.07.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/deb7df3c-ec2e-43f0-8ab7-2698074c6c96/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3113&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>KRALJEVI RESTORANI društvo s ograničenom odgovornošću za usluge 37567261825</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:53:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/def691eb-9877-4baf-81de-f606e9f8be73</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/def691eb-9877-4baf-81de-f606e9f8be73/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-14269/2025</t>
+  </si>
+  <si>
+    <t>Siniša Plemenčić 25819618458</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:45:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17f390eb-f344-4b68-a10d-9ad6996ec77d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17f390eb-f344-4b68-a10d-9ad6996ec77d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14269&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8447/2025</t>
+  </si>
+  <si>
+    <t>Zrinka Grubišić Tanfara 04835856917</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:37:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01d7a7e3-14ae-4f63-a0a7-a9ac5ad97a27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01d7a7e3-14ae-4f63-a0a7-a9ac5ad97a27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8447&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>BAKHO d.o.o. za ugostiteljstvo 41021362927</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:37:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/215d2218-7de1-418b-b4ea-276c7684b070</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/215d2218-7de1-418b-b4ea-276c7684b070/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-12146/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.01.2026.</t>
+  </si>
+  <si>
+    <t>Marijana Penić 79594972418</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:26:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef8b5c49-0ae6-4827-973a-50269b3cf85e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef8b5c49-0ae6-4827-973a-50269b3cf85e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=12146&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-15018/2024</t>
+  </si>
+  <si>
+    <t>Vernesa Terzić Miletić 48553548139</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:24:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46955322-41bc-4668-b6e4-6b26c9eb91e3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46955322-41bc-4668-b6e4-6b26c9eb91e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15018&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>MARI MULIER d.o.o. za frizerske usluge i djelatnosti za njegu i održavanje tijela 26427235582</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:24:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efacd955-5cac-4653-8a3a-e66a19b6ed45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efacd955-5cac-4653-8a3a-e66a19b6ed45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-1232/2025</t>
+  </si>
+  <si>
+    <t>Branimir Šoštarić 75792218953</t>
+  </si>
+  <si>
+    <t>26.05.2026. 14:02:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9469c0b9-68f4-4ef0-ad8d-4f613bf82553</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9469c0b9-68f4-4ef0-ad8d-4f613bf82553/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1232&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4415/2026</t>
+  </si>
+  <si>
+    <t>Damian Katavić 28078369601</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:53:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6189d103-a886-4bc1-ac65-e6fea9d9bc51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6189d103-a886-4bc1-ac65-e6fea9d9bc51/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4415&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7135/2025</t>
+  </si>
+  <si>
+    <t>Zoran Uzelac 37674920160</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:34:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77d07875-4532-456e-b823-938250530af6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77d07875-4532-456e-b823-938250530af6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7135&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-15802/2024</t>
+  </si>
+  <si>
+    <t>Marija Dolečki Rodić 59606807931</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:33:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2051c15-6237-48da-b025-eda4ebd0d5bf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2051c15-6237-48da-b025-eda4ebd0d5bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15802&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1326/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.03.2026.</t>
+  </si>
+  <si>
+    <t>Inna Chervenko 48820301050</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:18:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca7a57d9-96ba-46fb-bab9-248fb682308c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca7a57d9-96ba-46fb-bab9-248fb682308c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1326&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5980/2026</t>
+  </si>
+  <si>
+    <t>Alen Mrvelj 39563462845</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:05:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89f98641-b877-4fb9-a656-38c3f96ae1ba</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 02.07.2026.docx; Poziv za sudsku radnju od 02.07.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89f98641-b877-4fb9-a656-38c3f96ae1ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5980&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-91/2025</t>
   </si>
   <si>
     <t>Presuda od 25.03.2026.</t>
   </si>
   <si>
-    <t>Ivan Pavao Smirnjak 94788478195</t>
-[...95 lines deleted...]
-    <t>Pp Ikp-5676/2025</t>
+    <t>Muharem Bajrić 80925751719</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:19:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8984525-f539-41a2-8a49-a7166d508ab8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8984525-f539-41a2-8a49-a7166d508ab8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=91&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8877/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 12.06.2026.</t>
+  </si>
+  <si>
+    <t>ATTAINMENT jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo 70490054774</t>
+  </si>
+  <si>
+    <t>26.05.2026. 11:52:01</t>
+  </si>
+  <si>
+    <t>02.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62aaf969-b8f7-452a-a994-3ecf8f7c2742</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 12.06.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62aaf969-b8f7-452a-a994-3ecf8f7c2742/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8877&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ivana Milun 20668708416</t>
+  </si>
+  <si>
+    <t>26.05.2026. 11:51:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19d876aa-ac85-42bb-86bd-3753f61ed025</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19d876aa-ac85-42bb-86bd-3753f61ed025/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-1611/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 16.03.2026.</t>
+  </si>
+  <si>
+    <t>Mirela Petković 27206231252</t>
+  </si>
+  <si>
+    <t>26.05.2026. 11:28:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea11597e-3d85-48c9-946a-4b4e950f731a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea11597e-3d85-48c9-946a-4b4e950f731a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1611&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>BENE SAPIATI društvo s ograničenom odgovornošću za ugostiteljstvo 11378068531</t>
+  </si>
+  <si>
+    <t>26.05.2026. 11:28:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ccd887c5-f9b8-4f4c-8917-11ccab57ecd7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ccd887c5-f9b8-4f4c-8917-11ccab57ecd7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-2703/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 13.03.2026.</t>
+  </si>
+  <si>
+    <t>Adriana Kostiha 19274384791</t>
+  </si>
+  <si>
+    <t>26.05.2026. 11:24:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ad2e86f-88cc-4ff5-b2ed-b21b728dc127</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ad2e86f-88cc-4ff5-b2ed-b21b728dc127/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2703&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4464/2026</t>
+  </si>
+  <si>
+    <t>Sanja Rozalija Čukelj 63241381867</t>
+  </si>
+  <si>
+    <t>26.05.2026. 10:46:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f489dba-f583-4da6-a4a8-9c765cf43add</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f489dba-f583-4da6-a4a8-9c765cf43add/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4464&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-755/2026</t>
+  </si>
+  <si>
+    <t>PD Presude od 19.03.2026.</t>
+  </si>
+  <si>
+    <t>Surya Bahadur Thing 80904197207</t>
+  </si>
+  <si>
+    <t>26.05.2026. 09:42:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e92ce662-c82d-486a-ac00-4697cd6ee64d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e92ce662-c82d-486a-ac00-4697cd6ee64d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=755&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-15423/2025</t>
+  </si>
+  <si>
+    <t>Dinko Čutura 54096002661</t>
+  </si>
+  <si>
+    <t>26.05.2026. 08:52:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c18c2dc8-68ee-47fb-934a-19ccbde27b1c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c18c2dc8-68ee-47fb-934a-19ccbde27b1c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15423&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-2347/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 19.03.2026.</t>
+  </si>
+  <si>
+    <t>Robert Hranilović 83775239123</t>
+  </si>
+  <si>
+    <t>26.05.2026. 08:41:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86516aaa-2f38-4875-a449-741ab2817de4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86516aaa-2f38-4875-a449-741ab2817de4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2347&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-15729/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 14.11.2025.</t>
+  </si>
+  <si>
+    <t>Bernarda Vajda 94119798709</t>
+  </si>
+  <si>
+    <t>26.05.2026. 08:32:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09ef100a-43df-4e4a-a99a-f8b83ab87512</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09ef100a-43df-4e4a-a99a-f8b83ab87512/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15729&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-4404/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.04.2026.</t>
+  </si>
+  <si>
+    <t>Kristijan Glogović 01987241947</t>
+  </si>
+  <si>
+    <t>26.05.2026. 08:28:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c8c0b65-def4-4655-a9ba-a1311a2d6a4f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c8c0b65-def4-4655-a9ba-a1311a2d6a4f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=4404&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-4602/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.04.2026.</t>
+  </si>
+  <si>
+    <t>26.05.2026. 08:25:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffccaa37-5345-41e5-a9b6-0a28916bcbc7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffccaa37-5345-41e5-a9b6-0a28916bcbc7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=4602&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1842/2025</t>
+  </si>
+  <si>
+    <t>Ivan Puntarić 36132027302</t>
+  </si>
+  <si>
+    <t>26.05.2026. 08:24:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7d16dc3-ab72-4877-af73-d42d0e577f2d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7d16dc3-ab72-4877-af73-d42d0e577f2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1842&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14659/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.04.2026.</t>
+  </si>
+  <si>
+    <t>Željka Glasnović 88981385648</t>
+  </si>
+  <si>
+    <t>26.05.2026. 08:15:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c88b2ed-5ea4-4cee-8af6-e872f094dd64</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c88b2ed-5ea4-4cee-8af6-e872f094dd64/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14659&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>SINOVI GROMA d.o.o. za trgovinu i usluge 41472920040</t>
+  </si>
+  <si>
+    <t>26.05.2026. 08:15:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5d56835-0d3d-4f16-b189-21f9b0cab6f5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5d56835-0d3d-4f16-b189-21f9b0cab6f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-4909/2026</t>
+  </si>
+  <si>
+    <t>Luka Balen 15847919769</t>
+  </si>
+  <si>
+    <t>25.05.2026. 14:33:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6871045f-f82d-41b7-ba17-03ce54d70354</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6871045f-f82d-41b7-ba17-03ce54d70354/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4909&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rock brigada društvo s ograničenom odgovornošću za usluge 03704066171</t>
+  </si>
+  <si>
+    <t>25.05.2026. 14:32:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5aaba383-f64e-4cc6-8d99-d0c09e5601d7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5aaba383-f64e-4cc6-8d99-d0c09e5601d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-2291/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 24.02.2026.</t>
+  </si>
+  <si>
+    <t>Silvano Šaćiri 07644560493</t>
+  </si>
+  <si>
+    <t>25.05.2026. 14:19:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71da96bb-8941-4ba2-9997-7dde9c914528</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71da96bb-8941-4ba2-9997-7dde9c914528/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2291&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-17797/2022</t>
+  </si>
+  <si>
+    <t>Dopis od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>Elizabeta Bekavac 19927666101</t>
+  </si>
+  <si>
+    <t>25.05.2026. 14:18:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1b6ea3e-c684-441a-aaba-3727ad066495</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1b6ea3e-c684-441a-aaba-3727ad066495/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17797&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-4216/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 25.02.2026.</t>
+  </si>
+  <si>
+    <t>Lucija Franić Novak 86770167602</t>
+  </si>
+  <si>
+    <t>25.05.2026. 14:04:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/162ea27e-199e-4d9c-90ed-bd585e44783b</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 25.02.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/162ea27e-199e-4d9c-90ed-bd585e44783b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4216&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1020/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.02.2026.</t>
+  </si>
+  <si>
+    <t>Zlatko Sluga 34210002363</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:51:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf447e15-b19a-4e17-85d9-64193e52ce3c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf447e15-b19a-4e17-85d9-64193e52ce3c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1020&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10814/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.01.2026. troškovi</t>
+  </si>
+  <si>
+    <t>Marijan Janković 61242885056</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:46:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b48e4594-c08d-46a1-9f5c-1eaa71761080</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b48e4594-c08d-46a1-9f5c-1eaa71761080/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10814&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4523/2026</t>
+  </si>
+  <si>
+    <t>Presuda VPS-a od 03. veljače 2026.</t>
+  </si>
+  <si>
+    <t>Josip Jurić 67277236507</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:44:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f950bd31-c689-4a50-b6e2-ec3a296af27e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f950bd31-c689-4a50-b6e2-ec3a296af27e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4523&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-320/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.01.2026.</t>
+  </si>
+  <si>
+    <t>Danijel Horvatić 43872467122</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:38:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d69a6c43-6165-4c46-b4fb-b37769bb302b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d69a6c43-6165-4c46-b4fb-b37769bb302b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=320&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-7669/2025</t>
   </si>
   <si>
     <t>Tomislav Antić 61388433506</t>
   </si>
   <si>
-    <t>30.04.2026. 10:35:58</t>
-[...125 lines deleted...]
-    <t>Presuda od 20.01.2026.</t>
+    <t>25.05.2026. 13:33:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fb607e0-bf53-496c-9834-b1e5cb6d52d4</t>
+  </si>
+  <si>
+    <t>Rješenje o zamjeni novčane kazne radom za opće dobro.pdf O1573O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fb607e0-bf53-496c-9834-b1e5cb6d52d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=7669&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-7650/2025</t>
+  </si>
+  <si>
+    <t>Nino Pintar 75971294911</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:32:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23d62d46-1b18-46a0-bfbe-535ea9db0093</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23d62d46-1b18-46a0-bfbe-535ea9db0093/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=7650&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6362/2026</t>
+  </si>
+  <si>
+    <t>Resmije Redžepi-Aliu</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:29:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eecdb559-439e-4439-94d5-aed884b80900</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eecdb559-439e-4439-94d5-aed884b80900/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6362&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-6944/2025</t>
+  </si>
+  <si>
+    <t>Renato Vuković 59857127234</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:20:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd352cb8-0518-4ea4-b656-f0cdfa0c7739</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd352cb8-0518-4ea4-b656-f0cdfa0c7739/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=6944&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1074/2026</t>
+  </si>
+  <si>
+    <t>Budamala Lama 75416337461</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:16:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67da9be4-dde9-4ede-a5fe-382d6a68867e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67da9be4-dde9-4ede-a5fe-382d6a68867e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1074&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-13172/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 10.04.2026.</t>
+  </si>
+  <si>
+    <t>Gordana Brezec 76671115397</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:13:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a78ad54c-1f39-4167-8627-2479d82f47d1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a78ad54c-1f39-4167-8627-2479d82f47d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=13172&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3619/2025</t>
+  </si>
+  <si>
+    <t>Patrik Plazek 73042532098</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:13:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3025992d-43fb-4a5a-85f8-95a6bb09be80</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3025992d-43fb-4a5a-85f8-95a6bb09be80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3619&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3672/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.04.2026.</t>
+  </si>
+  <si>
+    <t>RI Caffe bar jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo i usluge 68737022900</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:11:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c05f2188-ef44-448c-a4f3-034bc43da1dd</t>
+  </si>
+  <si>
+    <t>Rješenje.docx O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c05f2188-ef44-448c-a4f3-034bc43da1dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3672&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4337/2026</t>
+  </si>
+  <si>
+    <t>Krešimir Sporiš 66433134822</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:11:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a105cca1-436d-41a1-93ce-68a0d7c72e25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a105cca1-436d-41a1-93ce-68a0d7c72e25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4337&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Goran Zbašnik 10066751861</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:11:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77b5fa00-4f19-4857-9193-7b885208dcdc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77b5fa00-4f19-4857-9193-7b885208dcdc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-3316/2026</t>
   </si>
   <si>
     <t>Toni Šegon 17189361560</t>
   </si>
   <si>
-    <t>30.04.2026. 09:48:03</t>
-[...341 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d428536e-7248-4cd1-8803-a8a844008b55</t>
+    <t>25.05.2026. 13:01:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef10392c-1b50-4ed1-9805-2bfaabd4289d</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 07.07.2026.docx; Poziv za sudsku radnju od 07.07.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef10392c-1b50-4ed1-9805-2bfaabd4289d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3316&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>FACTA VERA d.o.o. putnička agencija za turizam i trgovinu 12722099417</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:01:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6a5707f-90cd-4190-bb69-b377f7a80d5e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6a5707f-90cd-4190-bb69-b377f7a80d5e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-3181/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 03.06.2026. u 09,30 sati</t>
+  </si>
+  <si>
+    <t>Dušan Ristin 74760313523</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:01:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1014c494-04b4-4cd2-8cbf-80bb57298095</t>
   </si>
   <si>
     <t>Poziv za sudsku radnju od 03.06.2026.docx</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/d428536e-7248-4cd1-8803-a8a844008b55/dokumenti/preuzimanje</t>
-[...143 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1304&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/1014c494-04b4-4cd2-8cbf-80bb57298095/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3181&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-4980/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.01.2026.</t>
+  </si>
+  <si>
+    <t>Nikica Matetić 41511050180</t>
+  </si>
+  <si>
+    <t>25.05.2026. 12:55:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bf93593-1949-4ba3-9886-1dd0016e4b0a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bf93593-1949-4ba3-9886-1dd0016e4b0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=4980&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-5616/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 11.06.2026. u 09,30</t>
+  </si>
+  <si>
+    <t>Željan Jedvaj 12960983632</t>
+  </si>
+  <si>
+    <t>25.05.2026. 12:04:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cdebccb-06a1-48ad-a3ea-4af2b981fdca</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 11.06.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cdebccb-06a1-48ad-a3ea-4af2b981fdca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5616&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6151/2026</t>
+  </si>
+  <si>
+    <t>Daniel Čulina 46247076804</t>
+  </si>
+  <si>
+    <t>25.05.2026. 11:49:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/435136e6-bbbe-4b57-99fd-60d4f604ba5e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/435136e6-bbbe-4b57-99fd-60d4f604ba5e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6151&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-13344/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 14.07.2026. u 09:15 sati</t>
+  </si>
+  <si>
+    <t>HRVATSKI ŠAHOVSKI SAVEZ 55905520612</t>
+  </si>
+  <si>
+    <t>25.05.2026. 10:51:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ee27ef1-e486-42c5-aac8-627e487f0a84</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 14.07.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ee27ef1-e486-42c5-aac8-627e487f0a84/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=13344&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 14.07.2026. u 09,15 sati</t>
+  </si>
+  <si>
+    <t>Alojzije Janković 10665473734</t>
+  </si>
+  <si>
+    <t>25.05.2026. 10:51:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddeaa485-4b1a-4156-b90c-55e25caa978d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddeaa485-4b1a-4156-b90c-55e25caa978d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp Ikp-4171/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.12.2025.</t>
+  </si>
+  <si>
+    <t>Nedjeljko Šimunec 11630364993</t>
+  </si>
+  <si>
+    <t>25.05.2026. 10:32:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/458553b1-a669-4fa5-ab89-8f762b183ec2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/458553b1-a669-4fa5-ab89-8f762b183ec2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=4171&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-1642/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.07.2026. u 10,00 sati</t>
+  </si>
+  <si>
+    <t>Valentino Radulović 61819191739</t>
+  </si>
+  <si>
+    <t>25.05.2026. 10:13:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d79081b5-c78d-440d-aac5-66babb7e90b1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d79081b5-c78d-440d-aac5-66babb7e90b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1642&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-699/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.07.2026.u 09:00 sati</t>
+  </si>
+  <si>
+    <t>Marta Markota 90813107067</t>
+  </si>
+  <si>
+    <t>25.05.2026. 09:44:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5f65d32-d342-43c5-a4bc-be467faf5369</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5f65d32-d342-43c5-a4bc-be467faf5369/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=699&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.07.2026. u 09:00 sati</t>
+  </si>
+  <si>
+    <t>CROATIA BUS društvo s ograničenom odgovornošću za promet i turizam 57123451910</t>
+  </si>
+  <si>
+    <t>25.05.2026. 09:44:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99ede115-c298-48c1-84d0-26eaa6a82a55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99ede115-c298-48c1-84d0-26eaa6a82a55/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-17742/2025</t>
+  </si>
+  <si>
+    <t>Rješenje VPS-a od 03.04.2026.</t>
+  </si>
+  <si>
+    <t>Josip Jurić-Orlić 98573565481</t>
+  </si>
+  <si>
+    <t>25.05.2026. 09:41:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ff02376-24c0-42ec-a2cb-4f51ee5c3552</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ff02376-24c0-42ec-a2cb-4f51ee5c3552/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17742&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-2735/2025</t>
+  </si>
+  <si>
+    <t>Mile Obradović 65531200880</t>
+  </si>
+  <si>
+    <t>25.05.2026. 09:27:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4e29cb3-8d4c-4e88-b12d-f4f7bfee7843</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4e29cb3-8d4c-4e88-b12d-f4f7bfee7843/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2735&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14693/2025</t>
+  </si>
+  <si>
+    <t>25.05.2026. 09:16:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32246227-f039-4501-9a6b-1b373ef7ebd4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32246227-f039-4501-9a6b-1b373ef7ebd4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14693&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-65/2025</t>
+  </si>
+  <si>
+    <t>Klara Tešić 68452946449</t>
+  </si>
+  <si>
+    <t>25.05.2026. 09:10:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3a3a74c-8986-444b-85e2-f410542df567</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3a3a74c-8986-444b-85e2-f410542df567/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=65&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4444/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 11.06.2026.</t>
+  </si>
+  <si>
+    <t>Ekipa Products društvo s ograničenom odgovornošću za proizvodnju pića 10757365892</t>
+  </si>
+  <si>
+    <t>25.05.2026. 09:06:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe61e03d-32f1-44cd-ad7c-c44c9954f585</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe61e03d-32f1-44cd-ad7c-c44c9954f585/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4444&amp;godina=2026</t>
   </si>
   <si>
     <t>Pp-5348/2026</t>
   </si>
   <si>
-    <t>Poziv - Ročište 18.05.2026. u 12:30 sati</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/217a2550-e83f-4448-bc75-194f596fa81c/dokumenti/preuzimanje</t>
+    <t>Ante Kuzmanić 32865187783</t>
+  </si>
+  <si>
+    <t>25.05.2026. 09:05:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b56e25e5-e344-4f19-911e-3ac43e440aba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b56e25e5-e344-4f19-911e-3ac43e440aba/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5348&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ante Kuzmanić 32865187783</t>
-[...947 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19306&amp;godina=2025</t>
+    <t>Pp-16555/2022</t>
+  </si>
+  <si>
+    <t>Odluka od 20.04.2026.</t>
+  </si>
+  <si>
+    <t>Saša Volarić-Pazdrijan 81090145880</t>
+  </si>
+  <si>
+    <t>25.05.2026. 08:30:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd5bc5af-a3f4-4538-9d90-2e4075db492f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd5bc5af-a3f4-4538-9d90-2e4075db492f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=16555&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp Ikp-eu-179/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 04.12.2025.</t>
+  </si>
+  <si>
+    <t>Marjan Zafirovski 93270197320</t>
+  </si>
+  <si>
+    <t>22.05.2026. 14:24:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17e0e469-94c7-47f3-bdee-0b178e6516aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17e0e469-94c7-47f3-bdee-0b178e6516aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp-eu&amp;predmet=179&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4986/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 16.06.2026.</t>
+  </si>
+  <si>
+    <t>Branimir Belinić 26644484805</t>
+  </si>
+  <si>
+    <t>22.05.2026. 14:03:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1657df6-a809-4d60-8e15-a0fccf40baa0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1657df6-a809-4d60-8e15-a0fccf40baa0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4986&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>PLITVICE OUTDOOR društvo s ograničenom odgovornošću za trgovinu i usluge, turistička agencija 08664378104</t>
+  </si>
+  <si>
+    <t>22.05.2026. 14:03:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6380e298-3770-491e-95b6-e7171be91050</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6380e298-3770-491e-95b6-e7171be91050/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-6636/2025</t>
+  </si>
+  <si>
+    <t>Miljenko Puljić 57570816901</t>
+  </si>
+  <si>
+    <t>22.05.2026. 13:19:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d55cbf52-b6ad-4f15-bdee-c2bee28b3f65</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d55cbf52-b6ad-4f15-bdee-c2bee28b3f65/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6636&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-2649/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 17.06.2026. u 10,45</t>
+  </si>
+  <si>
+    <t>Franjo Tuđman 78792016467</t>
+  </si>
+  <si>
+    <t>22.05.2026. 11:15:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e13d6a2d-b5ff-4724-804f-7c97d79d623a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e13d6a2d-b5ff-4724-804f-7c97d79d623a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2649&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7658/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 20.11.2025.</t>
+  </si>
+  <si>
+    <t>Lovro Darojković 72204021311</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:10:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4049200b-aa7e-412b-ad12-ea9f402ee431</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4049200b-aa7e-412b-ad12-ea9f402ee431/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7658&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-414/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 25.06.2026.</t>
+  </si>
+  <si>
+    <t>Andrea Kordej 38744248971</t>
+  </si>
+  <si>
+    <t>22.05.2026. 10:01:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4aa561aa-4ac9-4f3f-ad4a-9a3453341003</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 25.06.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4aa561aa-4ac9-4f3f-ad4a-9a3453341003/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=414&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-13974/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 08.01.2026.</t>
+  </si>
+  <si>
+    <t>Sea Smajlović 23189000496</t>
+  </si>
+  <si>
+    <t>22.05.2026. 08:10:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0014161d-0d40-4644-a466-b172cb5a3f59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0014161d-0d40-4644-a466-b172cb5a3f59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=13974&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10953/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 02.04.2026.</t>
+  </si>
+  <si>
+    <t>Hrvoje Herceg 54416551532</t>
+  </si>
+  <si>
+    <t>22.05.2026. 08:04:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b729cb20-b555-429d-bf77-4e80f9cace88</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b729cb20-b555-429d-bf77-4e80f9cace88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10953&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-13032/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 17.02.2026.</t>
+  </si>
+  <si>
+    <t>Kamal Gurung 14227954656</t>
+  </si>
+  <si>
+    <t>21.05.2026. 13:53:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd1c6596-4ff1-41cc-b508-b227b2af07d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd1c6596-4ff1-41cc-b508-b227b2af07d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=13032&amp;godina=2025</t>
   </si>
   <si>
     <t>Pp Ikp-5882/2025</t>
   </si>
   <si>
     <t>Rješenje od 03.10.2025.</t>
   </si>
   <si>
     <t>Renato Ljubas 97834500172</t>
   </si>
   <si>
     <t>16.03.2026. 13:59:38</t>
   </si>
   <si>
     <t>24.06.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/342a752b-3c14-4eb1-be3a-30791bdb6e15</t>
   </si>
   <si>
-    <t>Rješenje o zamjeni novčane kazne radom za opće dobro.pdf O1573O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/342a752b-3c14-4eb1-be3a-30791bdb6e15/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=5882&amp;godina=2025</t>
   </si>
   <si>
     <t>Pp-8214/2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Presuda od 14.11.2025.</t>
   </si>
   <si>
     <t>Ivica Mičić 46949154270</t>
   </si>
   <si>
     <t>29.12.2025. 09:04:19</t>
   </si>
   <si>
     <t>07.01.2027.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1e97efeb-3d9f-41e9-908a-e2dd3347a0c2</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1e97efeb-3d9f-41e9-908a-e2dd3347a0c2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8214&amp;godina=2025</t>
   </si>
   <si>
     <t>Pp-5409/2025</t>
   </si>
   <si>
     <t>Poziv - Ročište 16.09.2025. 09:15</t>
   </si>
@@ -3356,51 +3341,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N163"/>
+  <dimension ref="A1:N167"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -3505,6099 +3490,6251 @@
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>29</v>
       </c>
       <c r="D4" t="s">
         <v>30</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="s">
         <v>32</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="K4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>38</v>
       </c>
       <c r="I5" t="s">
         <v>39</v>
       </c>
       <c r="J5" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="K5" t="s">
         <v>40</v>
       </c>
       <c r="L5" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" t="s">
         <v>45</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
+        <v>33</v>
+      </c>
+      <c r="K6" t="s">
         <v>46</v>
       </c>
-      <c r="J6" t="s">
-[...2 lines deleted...]
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>47</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>48</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D7" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>52</v>
       </c>
       <c r="I7" t="s">
         <v>53</v>
       </c>
       <c r="J7" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="K7" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="M7" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="D8" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>59</v>
       </c>
       <c r="I8" t="s">
         <v>60</v>
       </c>
       <c r="J8" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="K8" t="s">
         <v>61</v>
       </c>
       <c r="L8" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" t="s">
         <v>62</v>
       </c>
-      <c r="M8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D9" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
+        <v>65</v>
+      </c>
+      <c r="I9" t="s">
+        <v>66</v>
+      </c>
+      <c r="J9" t="s">
+        <v>54</v>
+      </c>
+      <c r="K9" t="s">
         <v>67</v>
       </c>
-      <c r="I9" t="s">
+      <c r="L9" t="s">
+        <v>56</v>
+      </c>
+      <c r="M9" t="s">
         <v>68</v>
       </c>
-      <c r="J9" t="s">
-[...2 lines deleted...]
-      <c r="K9" t="s">
+      <c r="N9" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="D10" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="I10" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="J10" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="K10" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="L10" t="s">
-        <v>78</v>
+        <v>56</v>
       </c>
       <c r="M10" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="N10" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="D11" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="I11" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="J11" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="K11" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="L11" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="M11" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="N11" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="D12" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="I12" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="J12" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="K12" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="L12" t="s">
-        <v>70</v>
+        <v>86</v>
       </c>
       <c r="M12" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="N12" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="D13" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="I13" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="J13" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="K13" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="L13" t="s">
-        <v>78</v>
+        <v>94</v>
       </c>
       <c r="M13" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="N13" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>102</v>
+        <v>89</v>
       </c>
       <c r="D14" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="I14" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="J14" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="K14" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="L14" t="s">
-        <v>70</v>
+        <v>94</v>
       </c>
       <c r="M14" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="N14" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D15" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="I15" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="J15" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="K15" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="L15" t="s">
-        <v>70</v>
+        <v>106</v>
       </c>
       <c r="M15" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="N15" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="D16" t="s">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="I16" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="J16" t="s">
         <v>20</v>
       </c>
       <c r="K16" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="L16" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="M16" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="N16" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="D17" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="I17" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="J17" t="s">
         <v>20</v>
       </c>
       <c r="K17" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="L17" t="s">
-        <v>127</v>
+        <v>56</v>
       </c>
       <c r="M17" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="N17" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>130</v>
+        <v>123</v>
       </c>
       <c r="D18" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
       <c r="I18" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="J18" t="s">
         <v>20</v>
       </c>
       <c r="K18" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="L18" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="M18" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="N18" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="D19" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="I19" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="J19" t="s">
         <v>20</v>
       </c>
       <c r="K19" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="L19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M19" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="N19" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="D20" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="I20" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="J20" t="s">
         <v>20</v>
       </c>
       <c r="K20" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="L20" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="M20" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="N20" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="D21" t="s">
-        <v>154</v>
+        <v>17</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="I21" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="J21" t="s">
-        <v>20</v>
+        <v>150</v>
       </c>
       <c r="K21" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="L21" t="s">
-        <v>34</v>
+        <v>152</v>
       </c>
       <c r="M21" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="N21" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="D22" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="I22" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="J22" t="s">
         <v>20</v>
       </c>
       <c r="K22" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="L22" t="s">
-        <v>165</v>
+        <v>35</v>
       </c>
       <c r="M22" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="N22" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D23" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="I23" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="J23" t="s">
         <v>20</v>
       </c>
       <c r="K23" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="L23" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="M23" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="N23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="D24" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="I24" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="J24" t="s">
         <v>20</v>
       </c>
       <c r="K24" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="L24" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="M24" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="N24" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="D25" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="I25" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="J25" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="K25" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="L25" t="s">
-        <v>177</v>
+        <v>35</v>
       </c>
       <c r="M25" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="N25" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="D26" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="I26" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="J26" t="s">
         <v>20</v>
       </c>
       <c r="K26" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="L26" t="s">
-        <v>70</v>
+        <v>186</v>
       </c>
       <c r="M26" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="N26" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="D27" t="s">
-        <v>44</v>
+        <v>190</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="I27" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="J27" t="s">
         <v>20</v>
       </c>
       <c r="K27" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="L27" t="s">
-        <v>48</v>
+        <v>144</v>
       </c>
       <c r="M27" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="N27" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="D28" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
+        <v>198</v>
+      </c>
+      <c r="I28" t="s">
+        <v>199</v>
+      </c>
+      <c r="J28" t="s">
+        <v>200</v>
+      </c>
+      <c r="K28" t="s">
+        <v>201</v>
+      </c>
+      <c r="L28" t="s">
         <v>202</v>
       </c>
-      <c r="I28" t="s">
+      <c r="M28" t="s">
         <v>203</v>
       </c>
-      <c r="J28" t="s">
-[...2 lines deleted...]
-      <c r="K28" t="s">
+      <c r="N28" t="s">
         <v>204</v>
-      </c>
-[...7 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="D29" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
+        <v>207</v>
+      </c>
+      <c r="I29" t="s">
+        <v>208</v>
+      </c>
+      <c r="J29" t="s">
+        <v>200</v>
+      </c>
+      <c r="K29" t="s">
+        <v>209</v>
+      </c>
+      <c r="L29" t="s">
         <v>210</v>
       </c>
-      <c r="I29" t="s">
+      <c r="M29" t="s">
         <v>211</v>
       </c>
-      <c r="J29" t="s">
-[...2 lines deleted...]
-      <c r="K29" t="s">
+      <c r="N29" t="s">
         <v>212</v>
-      </c>
-[...7 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="D30" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
+        <v>215</v>
+      </c>
+      <c r="I30" t="s">
+        <v>216</v>
+      </c>
+      <c r="J30" t="s">
+        <v>150</v>
+      </c>
+      <c r="K30" t="s">
         <v>217</v>
       </c>
-      <c r="I30" t="s">
+      <c r="L30" t="s">
         <v>218</v>
       </c>
-      <c r="J30" t="s">
-[...2 lines deleted...]
-      <c r="K30" t="s">
+      <c r="M30" t="s">
         <v>219</v>
       </c>
-      <c r="L30" t="s">
+      <c r="N30" t="s">
         <v>220</v>
-      </c>
-[...4 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="D31" t="s">
-        <v>173</v>
+        <v>222</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
+        <v>223</v>
+      </c>
+      <c r="I31" t="s">
         <v>224</v>
       </c>
-      <c r="I31" t="s">
+      <c r="J31" t="s">
+        <v>200</v>
+      </c>
+      <c r="K31" t="s">
         <v>225</v>
       </c>
-      <c r="J31" t="s">
-[...2 lines deleted...]
-      <c r="K31" t="s">
+      <c r="L31" t="s">
         <v>226</v>
       </c>
-      <c r="L31" t="s">
+      <c r="M31" t="s">
         <v>227</v>
       </c>
-      <c r="M31" t="s">
+      <c r="N31" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
+        <v>229</v>
+      </c>
+      <c r="D32" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
+        <v>231</v>
+      </c>
+      <c r="I32" t="s">
         <v>232</v>
       </c>
-      <c r="I32" t="s">
+      <c r="J32" t="s">
+        <v>20</v>
+      </c>
+      <c r="K32" t="s">
         <v>233</v>
       </c>
-      <c r="J32" t="s">
+      <c r="L32" t="s">
+        <v>106</v>
+      </c>
+      <c r="M32" t="s">
         <v>234</v>
       </c>
-      <c r="K32" t="s">
+      <c r="N32" t="s">
         <v>235</v>
-      </c>
-[...7 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="D33" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
+        <v>238</v>
+      </c>
+      <c r="I33" t="s">
         <v>239</v>
       </c>
-      <c r="I33" t="s">
+      <c r="J33" t="s">
+        <v>150</v>
+      </c>
+      <c r="K33" t="s">
         <v>240</v>
       </c>
-      <c r="J33" t="s">
-[...2 lines deleted...]
-      <c r="K33" t="s">
+      <c r="L33" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="M33" t="s">
         <v>242</v>
       </c>
       <c r="N33" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D34" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="I34" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="J34" t="s">
-        <v>20</v>
+        <v>150</v>
       </c>
       <c r="K34" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="L34" t="s">
-        <v>135</v>
+        <v>241</v>
       </c>
       <c r="M34" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="N34" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D35" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="I35" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="J35" t="s">
-        <v>254</v>
+        <v>150</v>
       </c>
       <c r="K35" t="s">
         <v>255</v>
       </c>
       <c r="L35" t="s">
-        <v>78</v>
+        <v>241</v>
       </c>
       <c r="M35" t="s">
         <v>256</v>
       </c>
       <c r="N35" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
         <v>258</v>
       </c>
       <c r="D36" t="s">
         <v>259</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
         <v>260</v>
       </c>
       <c r="I36" t="s">
         <v>261</v>
       </c>
       <c r="J36" t="s">
         <v>20</v>
       </c>
       <c r="K36" t="s">
         <v>262</v>
       </c>
       <c r="L36" t="s">
-        <v>177</v>
+        <v>94</v>
       </c>
       <c r="M36" t="s">
         <v>263</v>
       </c>
       <c r="N36" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="D37" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="I37" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="J37" t="s">
-        <v>20</v>
+        <v>150</v>
       </c>
       <c r="K37" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="L37" t="s">
-        <v>177</v>
+        <v>241</v>
       </c>
       <c r="M37" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="N37" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>269</v>
+        <v>251</v>
       </c>
       <c r="D38" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>270</v>
+        <v>253</v>
       </c>
       <c r="I38" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="J38" t="s">
-        <v>20</v>
+        <v>273</v>
       </c>
       <c r="K38" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="L38" t="s">
-        <v>273</v>
+        <v>241</v>
       </c>
       <c r="M38" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="N38" t="s">
-        <v>275</v>
+        <v>257</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="D39" t="s">
-        <v>251</v>
+        <v>277</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="I39" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="J39" t="s">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="K39" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="L39" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="M39" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="N39" t="s">
-        <v>275</v>
+        <v>283</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="D40" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="I40" t="s">
+        <v>285</v>
+      </c>
+      <c r="J40" t="s">
+        <v>200</v>
+      </c>
+      <c r="K40" t="s">
+        <v>286</v>
+      </c>
+      <c r="L40" t="s">
+        <v>281</v>
+      </c>
+      <c r="M40" t="s">
+        <v>287</v>
+      </c>
+      <c r="N40" t="s">
         <v>283</v>
-      </c>
-[...13 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
         <v>288</v>
       </c>
       <c r="D41" t="s">
-        <v>289</v>
+        <v>277</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
+        <v>289</v>
+      </c>
+      <c r="I41" t="s">
         <v>290</v>
       </c>
-      <c r="I41" t="s">
+      <c r="J41" t="s">
+        <v>200</v>
+      </c>
+      <c r="K41" t="s">
         <v>291</v>
       </c>
-      <c r="J41" t="s">
-[...2 lines deleted...]
-      <c r="K41" t="s">
+      <c r="L41" t="s">
         <v>292</v>
       </c>
-      <c r="L41" t="s">
+      <c r="M41" t="s">
         <v>293</v>
       </c>
-      <c r="M41" t="s">
+      <c r="N41" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
+        <v>295</v>
+      </c>
+      <c r="D42" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>297</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
+        <v>297</v>
+      </c>
+      <c r="I42" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="J42" t="s">
         <v>20</v>
       </c>
       <c r="K42" t="s">
+        <v>299</v>
+      </c>
+      <c r="L42" t="s">
         <v>300</v>
       </c>
-      <c r="L42" t="s">
+      <c r="M42" t="s">
         <v>301</v>
       </c>
-      <c r="M42" t="s">
+      <c r="N42" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>304</v>
+        <v>295</v>
       </c>
       <c r="D43" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="I43" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="J43" t="s">
         <v>20</v>
       </c>
       <c r="K43" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="L43" t="s">
-        <v>293</v>
+        <v>300</v>
       </c>
       <c r="M43" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="N43" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="D44" t="s">
-        <v>305</v>
+        <v>277</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
+        <v>308</v>
+      </c>
+      <c r="I44" t="s">
+        <v>309</v>
+      </c>
+      <c r="J44" t="s">
+        <v>200</v>
+      </c>
+      <c r="K44" t="s">
+        <v>310</v>
+      </c>
+      <c r="L44" t="s">
+        <v>210</v>
+      </c>
+      <c r="M44" t="s">
+        <v>311</v>
+      </c>
+      <c r="N44" t="s">
         <v>312</v>
-      </c>
-[...16 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="D45" t="s">
-        <v>318</v>
+        <v>277</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="I45" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="J45" t="s">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="K45" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="L45" t="s">
-        <v>293</v>
+        <v>210</v>
       </c>
       <c r="M45" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="N45" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>324</v>
+        <v>313</v>
       </c>
       <c r="D46" t="s">
-        <v>325</v>
+        <v>277</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="I46" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="J46" t="s">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="K46" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="L46" t="s">
-        <v>34</v>
+        <v>210</v>
       </c>
       <c r="M46" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="N46" t="s">
-        <v>330</v>
+        <v>318</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="D47" t="s">
-        <v>332</v>
+        <v>277</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
       <c r="I47" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="J47" t="s">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="K47" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="L47" t="s">
-        <v>336</v>
+        <v>281</v>
       </c>
       <c r="M47" t="s">
-        <v>337</v>
+        <v>327</v>
       </c>
       <c r="N47" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
       <c r="D48" t="s">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>341</v>
+        <v>331</v>
       </c>
       <c r="I48" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
       <c r="J48" t="s">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="K48" t="s">
-        <v>343</v>
+        <v>333</v>
       </c>
       <c r="L48" t="s">
-        <v>293</v>
+        <v>47</v>
       </c>
       <c r="M48" t="s">
-        <v>344</v>
+        <v>334</v>
       </c>
       <c r="N48" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>346</v>
+        <v>329</v>
       </c>
       <c r="D49" t="s">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>347</v>
+        <v>336</v>
       </c>
       <c r="I49" t="s">
-        <v>348</v>
+        <v>337</v>
       </c>
       <c r="J49" t="s">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="K49" t="s">
-        <v>349</v>
+        <v>338</v>
       </c>
       <c r="L49" t="s">
-        <v>135</v>
+        <v>47</v>
       </c>
       <c r="M49" t="s">
-        <v>350</v>
+        <v>339</v>
       </c>
       <c r="N49" t="s">
-        <v>351</v>
+        <v>335</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>352</v>
+        <v>340</v>
       </c>
       <c r="D50" t="s">
-        <v>353</v>
+        <v>341</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>354</v>
+        <v>342</v>
       </c>
       <c r="I50" t="s">
-        <v>355</v>
+        <v>343</v>
       </c>
       <c r="J50" t="s">
-        <v>234</v>
+        <v>150</v>
       </c>
       <c r="K50" t="s">
-        <v>356</v>
+        <v>344</v>
       </c>
       <c r="L50" t="s">
-        <v>357</v>
+        <v>300</v>
       </c>
       <c r="M50" t="s">
-        <v>358</v>
+        <v>345</v>
       </c>
       <c r="N50" t="s">
-        <v>359</v>
+        <v>346</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>360</v>
+        <v>244</v>
       </c>
       <c r="D51" t="s">
-        <v>340</v>
+        <v>245</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>361</v>
+        <v>246</v>
       </c>
       <c r="I51" t="s">
-        <v>362</v>
+        <v>347</v>
       </c>
       <c r="J51" t="s">
-        <v>234</v>
+        <v>273</v>
       </c>
       <c r="K51" t="s">
-        <v>363</v>
+        <v>348</v>
       </c>
       <c r="L51" t="s">
-        <v>135</v>
+        <v>241</v>
       </c>
       <c r="M51" t="s">
-        <v>364</v>
+        <v>349</v>
       </c>
       <c r="N51" t="s">
-        <v>365</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>366</v>
+        <v>350</v>
       </c>
       <c r="D52" t="s">
-        <v>353</v>
+        <v>330</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>367</v>
+        <v>351</v>
       </c>
       <c r="I52" t="s">
-        <v>368</v>
+        <v>352</v>
       </c>
       <c r="J52" t="s">
-        <v>234</v>
+        <v>200</v>
       </c>
       <c r="K52" t="s">
-        <v>369</v>
+        <v>353</v>
       </c>
       <c r="L52" t="s">
-        <v>357</v>
+        <v>47</v>
       </c>
       <c r="M52" t="s">
-        <v>370</v>
+        <v>354</v>
       </c>
       <c r="N52" t="s">
-        <v>371</v>
+        <v>355</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>372</v>
+        <v>236</v>
       </c>
       <c r="D53" t="s">
-        <v>373</v>
+        <v>237</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>374</v>
+        <v>238</v>
       </c>
       <c r="I53" t="s">
-        <v>375</v>
+        <v>356</v>
       </c>
       <c r="J53" t="s">
-        <v>234</v>
+        <v>273</v>
       </c>
       <c r="K53" t="s">
-        <v>376</v>
+        <v>357</v>
       </c>
       <c r="L53" t="s">
-        <v>177</v>
+        <v>241</v>
       </c>
       <c r="M53" t="s">
-        <v>377</v>
+        <v>358</v>
       </c>
       <c r="N53" t="s">
-        <v>378</v>
+        <v>243</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>379</v>
+        <v>359</v>
       </c>
       <c r="D54" t="s">
-        <v>380</v>
+        <v>360</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>381</v>
+        <v>361</v>
       </c>
       <c r="I54" t="s">
-        <v>382</v>
+        <v>362</v>
       </c>
       <c r="J54" t="s">
-        <v>234</v>
+        <v>150</v>
       </c>
       <c r="K54" t="s">
-        <v>383</v>
+        <v>363</v>
       </c>
       <c r="L54" t="s">
-        <v>205</v>
+        <v>364</v>
       </c>
       <c r="M54" t="s">
-        <v>384</v>
+        <v>365</v>
       </c>
       <c r="N54" t="s">
-        <v>385</v>
+        <v>366</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>386</v>
+        <v>367</v>
       </c>
       <c r="D55" t="s">
-        <v>387</v>
+        <v>368</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>388</v>
+        <v>369</v>
       </c>
       <c r="I55" t="s">
-        <v>389</v>
+        <v>370</v>
       </c>
       <c r="J55" t="s">
-        <v>390</v>
+        <v>150</v>
       </c>
       <c r="K55" t="s">
-        <v>391</v>
+        <v>371</v>
       </c>
       <c r="L55" t="s">
-        <v>392</v>
+        <v>300</v>
       </c>
       <c r="M55" t="s">
-        <v>393</v>
+        <v>372</v>
       </c>
       <c r="N55" t="s">
-        <v>394</v>
+        <v>373</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>395</v>
+        <v>374</v>
       </c>
       <c r="D56" t="s">
-        <v>297</v>
+        <v>360</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>396</v>
+        <v>375</v>
       </c>
       <c r="I56" t="s">
-        <v>397</v>
+        <v>376</v>
       </c>
       <c r="J56" t="s">
-        <v>234</v>
+        <v>150</v>
       </c>
       <c r="K56" t="s">
-        <v>398</v>
+        <v>377</v>
       </c>
       <c r="L56" t="s">
-        <v>301</v>
+        <v>364</v>
       </c>
       <c r="M56" t="s">
-        <v>399</v>
+        <v>378</v>
       </c>
       <c r="N56" t="s">
-        <v>400</v>
+        <v>379</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>401</v>
+        <v>380</v>
       </c>
       <c r="D57" t="s">
-        <v>297</v>
+        <v>381</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>402</v>
+        <v>382</v>
       </c>
       <c r="I57" t="s">
-        <v>403</v>
+        <v>383</v>
       </c>
       <c r="J57" t="s">
-        <v>234</v>
+        <v>150</v>
       </c>
       <c r="K57" t="s">
-        <v>404</v>
+        <v>384</v>
       </c>
       <c r="L57" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="M57" t="s">
-        <v>405</v>
+        <v>385</v>
       </c>
       <c r="N57" t="s">
-        <v>406</v>
+        <v>386</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>407</v>
+        <v>387</v>
       </c>
       <c r="D58" t="s">
-        <v>408</v>
+        <v>388</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>409</v>
+        <v>389</v>
       </c>
       <c r="I58" t="s">
-        <v>410</v>
+        <v>390</v>
       </c>
       <c r="J58" t="s">
-        <v>234</v>
+        <v>150</v>
       </c>
       <c r="K58" t="s">
-        <v>411</v>
+        <v>391</v>
       </c>
       <c r="L58" t="s">
-        <v>412</v>
+        <v>35</v>
       </c>
       <c r="M58" t="s">
-        <v>413</v>
+        <v>392</v>
       </c>
       <c r="N58" t="s">
-        <v>414</v>
+        <v>393</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>415</v>
+        <v>394</v>
       </c>
       <c r="D59" t="s">
-        <v>416</v>
+        <v>395</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>417</v>
+        <v>396</v>
       </c>
       <c r="I59" t="s">
-        <v>418</v>
+        <v>397</v>
       </c>
       <c r="J59" t="s">
-        <v>234</v>
+        <v>150</v>
       </c>
       <c r="K59" t="s">
-        <v>419</v>
+        <v>398</v>
       </c>
       <c r="L59" t="s">
-        <v>420</v>
+        <v>399</v>
       </c>
       <c r="M59" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="N59" t="s">
-        <v>422</v>
+        <v>401</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>415</v>
+        <v>402</v>
       </c>
       <c r="D60" t="s">
-        <v>416</v>
+        <v>360</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>423</v>
+        <v>403</v>
       </c>
       <c r="I60" t="s">
-        <v>424</v>
+        <v>404</v>
       </c>
       <c r="J60" t="s">
-        <v>234</v>
+        <v>150</v>
       </c>
       <c r="K60" t="s">
-        <v>425</v>
+        <v>405</v>
       </c>
       <c r="L60" t="s">
-        <v>420</v>
+        <v>406</v>
       </c>
       <c r="M60" t="s">
-        <v>426</v>
+        <v>407</v>
       </c>
       <c r="N60" t="s">
-        <v>422</v>
+        <v>408</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>427</v>
+        <v>409</v>
       </c>
       <c r="D61" t="s">
-        <v>428</v>
+        <v>410</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>429</v>
+        <v>411</v>
       </c>
       <c r="I61" t="s">
-        <v>430</v>
+        <v>412</v>
       </c>
       <c r="J61" t="s">
-        <v>234</v>
+        <v>150</v>
       </c>
       <c r="K61" t="s">
-        <v>431</v>
+        <v>413</v>
       </c>
       <c r="L61" t="s">
-        <v>34</v>
+        <v>281</v>
       </c>
       <c r="M61" t="s">
-        <v>432</v>
+        <v>414</v>
       </c>
       <c r="N61" t="s">
-        <v>433</v>
+        <v>415</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>427</v>
+        <v>409</v>
       </c>
       <c r="D62" t="s">
-        <v>428</v>
+        <v>410</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>434</v>
+        <v>416</v>
       </c>
       <c r="I62" t="s">
-        <v>435</v>
+        <v>417</v>
       </c>
       <c r="J62" t="s">
-        <v>234</v>
+        <v>150</v>
       </c>
       <c r="K62" t="s">
-        <v>436</v>
+        <v>418</v>
       </c>
       <c r="L62" t="s">
-        <v>34</v>
+        <v>281</v>
       </c>
       <c r="M62" t="s">
-        <v>437</v>
+        <v>419</v>
       </c>
       <c r="N62" t="s">
-        <v>433</v>
+        <v>415</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>438</v>
+        <v>420</v>
       </c>
       <c r="D63" t="s">
-        <v>439</v>
+        <v>421</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>440</v>
+        <v>422</v>
       </c>
       <c r="I63" t="s">
-        <v>441</v>
+        <v>423</v>
       </c>
       <c r="J63" t="s">
-        <v>234</v>
+        <v>20</v>
       </c>
       <c r="K63" t="s">
-        <v>442</v>
+        <v>424</v>
       </c>
       <c r="L63" t="s">
-        <v>227</v>
+        <v>47</v>
       </c>
       <c r="M63" t="s">
-        <v>443</v>
+        <v>425</v>
       </c>
       <c r="N63" t="s">
-        <v>444</v>
+        <v>426</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>438</v>
+        <v>420</v>
       </c>
       <c r="D64" t="s">
-        <v>439</v>
+        <v>421</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>445</v>
+        <v>427</v>
       </c>
       <c r="I64" t="s">
-        <v>446</v>
+        <v>428</v>
       </c>
       <c r="J64" t="s">
-        <v>234</v>
+        <v>20</v>
       </c>
       <c r="K64" t="s">
-        <v>447</v>
+        <v>429</v>
       </c>
       <c r="L64" t="s">
-        <v>227</v>
+        <v>47</v>
       </c>
       <c r="M64" t="s">
-        <v>448</v>
+        <v>430</v>
       </c>
       <c r="N64" t="s">
-        <v>444</v>
+        <v>426</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>449</v>
+        <v>431</v>
       </c>
       <c r="D65" t="s">
-        <v>450</v>
+        <v>432</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>451</v>
+        <v>433</v>
       </c>
       <c r="I65" t="s">
-        <v>452</v>
+        <v>434</v>
       </c>
       <c r="J65" t="s">
-        <v>234</v>
+        <v>54</v>
       </c>
       <c r="K65" t="s">
-        <v>453</v>
+        <v>435</v>
       </c>
       <c r="L65" t="s">
-        <v>454</v>
+        <v>436</v>
       </c>
       <c r="M65" t="s">
-        <v>455</v>
+        <v>437</v>
       </c>
       <c r="N65" t="s">
-        <v>456</v>
+        <v>438</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>457</v>
+        <v>431</v>
       </c>
       <c r="D66" t="s">
-        <v>458</v>
+        <v>432</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>459</v>
+        <v>439</v>
       </c>
       <c r="I66" t="s">
-        <v>460</v>
+        <v>440</v>
       </c>
       <c r="J66" t="s">
-        <v>461</v>
+        <v>54</v>
       </c>
       <c r="K66" t="s">
-        <v>462</v>
+        <v>441</v>
       </c>
       <c r="L66" t="s">
-        <v>70</v>
+        <v>436</v>
       </c>
       <c r="M66" t="s">
-        <v>463</v>
+        <v>442</v>
       </c>
       <c r="N66" t="s">
-        <v>464</v>
+        <v>438</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>465</v>
+        <v>443</v>
       </c>
       <c r="D67" t="s">
-        <v>466</v>
+        <v>444</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>467</v>
+        <v>445</v>
       </c>
       <c r="I67" t="s">
-        <v>468</v>
+        <v>446</v>
       </c>
       <c r="J67" t="s">
-        <v>20</v>
+        <v>150</v>
       </c>
       <c r="K67" t="s">
-        <v>469</v>
+        <v>447</v>
       </c>
       <c r="L67" t="s">
-        <v>470</v>
+        <v>448</v>
       </c>
       <c r="M67" t="s">
-        <v>471</v>
+        <v>449</v>
       </c>
       <c r="N67" t="s">
-        <v>472</v>
+        <v>450</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>473</v>
+        <v>451</v>
       </c>
       <c r="D68" t="s">
-        <v>474</v>
+        <v>452</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>475</v>
+        <v>453</v>
       </c>
       <c r="I68" t="s">
-        <v>476</v>
+        <v>454</v>
       </c>
       <c r="J68" t="s">
-        <v>234</v>
+        <v>54</v>
       </c>
       <c r="K68" t="s">
-        <v>477</v>
+        <v>455</v>
       </c>
       <c r="L68" t="s">
-        <v>177</v>
+        <v>436</v>
       </c>
       <c r="M68" t="s">
-        <v>478</v>
+        <v>456</v>
       </c>
       <c r="N68" t="s">
-        <v>479</v>
+        <v>457</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>480</v>
+        <v>451</v>
       </c>
       <c r="D69" t="s">
-        <v>481</v>
+        <v>452</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>482</v>
+        <v>458</v>
       </c>
       <c r="I69" t="s">
-        <v>483</v>
+        <v>459</v>
       </c>
       <c r="J69" t="s">
-        <v>234</v>
+        <v>54</v>
       </c>
       <c r="K69" t="s">
-        <v>484</v>
+        <v>460</v>
       </c>
       <c r="L69" t="s">
-        <v>135</v>
+        <v>436</v>
       </c>
       <c r="M69" t="s">
-        <v>485</v>
+        <v>461</v>
       </c>
       <c r="N69" t="s">
-        <v>486</v>
+        <v>457</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>487</v>
+        <v>462</v>
       </c>
       <c r="D70" t="s">
-        <v>297</v>
+        <v>463</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>488</v>
+        <v>464</v>
       </c>
       <c r="I70" t="s">
-        <v>489</v>
+        <v>465</v>
       </c>
       <c r="J70" t="s">
-        <v>490</v>
+        <v>150</v>
       </c>
       <c r="K70" t="s">
-        <v>491</v>
+        <v>466</v>
       </c>
       <c r="L70" t="s">
-        <v>301</v>
+        <v>144</v>
       </c>
       <c r="M70" t="s">
-        <v>492</v>
+        <v>467</v>
       </c>
       <c r="N70" t="s">
-        <v>493</v>
+        <v>468</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>487</v>
+        <v>469</v>
       </c>
       <c r="D71" t="s">
-        <v>297</v>
+        <v>470</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>494</v>
+        <v>471</v>
       </c>
       <c r="I71" t="s">
-        <v>495</v>
+        <v>472</v>
       </c>
       <c r="J71" t="s">
-        <v>490</v>
+        <v>20</v>
       </c>
       <c r="K71" t="s">
-        <v>496</v>
+        <v>473</v>
       </c>
       <c r="L71" t="s">
-        <v>301</v>
+        <v>474</v>
       </c>
       <c r="M71" t="s">
-        <v>497</v>
+        <v>475</v>
       </c>
       <c r="N71" t="s">
-        <v>493</v>
+        <v>476</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>498</v>
+        <v>469</v>
       </c>
       <c r="D72" t="s">
-        <v>499</v>
+        <v>470</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>500</v>
+        <v>477</v>
       </c>
       <c r="I72" t="s">
-        <v>501</v>
+        <v>478</v>
       </c>
       <c r="J72" t="s">
-        <v>490</v>
+        <v>20</v>
       </c>
       <c r="K72" t="s">
-        <v>502</v>
+        <v>479</v>
       </c>
       <c r="L72" t="s">
-        <v>503</v>
+        <v>474</v>
       </c>
       <c r="M72" t="s">
-        <v>504</v>
+        <v>480</v>
       </c>
       <c r="N72" t="s">
-        <v>505</v>
+        <v>476</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>506</v>
+        <v>481</v>
       </c>
       <c r="D73" t="s">
-        <v>507</v>
+        <v>452</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>508</v>
+        <v>482</v>
       </c>
       <c r="I73" t="s">
-        <v>509</v>
+        <v>483</v>
       </c>
       <c r="J73" t="s">
-        <v>490</v>
+        <v>54</v>
       </c>
       <c r="K73" t="s">
-        <v>510</v>
+        <v>484</v>
       </c>
       <c r="L73" t="s">
-        <v>511</v>
+        <v>436</v>
       </c>
       <c r="M73" t="s">
-        <v>512</v>
+        <v>485</v>
       </c>
       <c r="N73" t="s">
-        <v>513</v>
+        <v>486</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>514</v>
+        <v>481</v>
       </c>
       <c r="D74" t="s">
-        <v>507</v>
+        <v>452</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>515</v>
+        <v>487</v>
       </c>
       <c r="I74" t="s">
-        <v>516</v>
+        <v>488</v>
       </c>
       <c r="J74" t="s">
+        <v>54</v>
+      </c>
+      <c r="K74" t="s">
+        <v>489</v>
+      </c>
+      <c r="L74" t="s">
+        <v>436</v>
+      </c>
+      <c r="M74" t="s">
         <v>490</v>
       </c>
-      <c r="K74" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N74" t="s">
-        <v>519</v>
+        <v>486</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>520</v>
+        <v>491</v>
       </c>
       <c r="D75" t="s">
-        <v>521</v>
+        <v>252</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>522</v>
+        <v>492</v>
       </c>
       <c r="I75" t="s">
-        <v>523</v>
+        <v>493</v>
       </c>
       <c r="J75" t="s">
-        <v>490</v>
+        <v>150</v>
       </c>
       <c r="K75" t="s">
-        <v>524</v>
+        <v>494</v>
       </c>
       <c r="L75" t="s">
-        <v>511</v>
+        <v>241</v>
       </c>
       <c r="M75" t="s">
-        <v>525</v>
+        <v>495</v>
       </c>
       <c r="N75" t="s">
-        <v>526</v>
+        <v>496</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>527</v>
+        <v>497</v>
       </c>
       <c r="D76" t="s">
-        <v>528</v>
+        <v>498</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>529</v>
+        <v>499</v>
       </c>
       <c r="I76" t="s">
-        <v>530</v>
+        <v>500</v>
       </c>
       <c r="J76" t="s">
-        <v>490</v>
+        <v>54</v>
       </c>
       <c r="K76" t="s">
-        <v>531</v>
+        <v>501</v>
       </c>
       <c r="L76" t="s">
-        <v>511</v>
+        <v>502</v>
       </c>
       <c r="M76" t="s">
-        <v>532</v>
+        <v>503</v>
       </c>
       <c r="N76" t="s">
-        <v>533</v>
+        <v>504</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>534</v>
+        <v>505</v>
       </c>
       <c r="D77" t="s">
-        <v>535</v>
+        <v>506</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>536</v>
+        <v>507</v>
       </c>
       <c r="I77" t="s">
-        <v>537</v>
+        <v>508</v>
       </c>
       <c r="J77" t="s">
-        <v>490</v>
+        <v>20</v>
       </c>
       <c r="K77" t="s">
-        <v>538</v>
+        <v>509</v>
       </c>
       <c r="L77" t="s">
-        <v>539</v>
+        <v>86</v>
       </c>
       <c r="M77" t="s">
-        <v>540</v>
+        <v>510</v>
       </c>
       <c r="N77" t="s">
-        <v>541</v>
+        <v>511</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>534</v>
+        <v>512</v>
       </c>
       <c r="D78" t="s">
-        <v>535</v>
+        <v>197</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>542</v>
+        <v>513</v>
       </c>
       <c r="I78" t="s">
-        <v>543</v>
+        <v>514</v>
       </c>
       <c r="J78" t="s">
-        <v>490</v>
+        <v>150</v>
       </c>
       <c r="K78" t="s">
-        <v>544</v>
+        <v>515</v>
       </c>
       <c r="L78" t="s">
-        <v>539</v>
+        <v>210</v>
       </c>
       <c r="M78" t="s">
-        <v>545</v>
+        <v>516</v>
       </c>
       <c r="N78" t="s">
-        <v>541</v>
+        <v>517</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>546</v>
+        <v>518</v>
       </c>
       <c r="D79" t="s">
-        <v>547</v>
+        <v>519</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>548</v>
+        <v>520</v>
       </c>
       <c r="I79" t="s">
-        <v>549</v>
+        <v>521</v>
       </c>
       <c r="J79" t="s">
-        <v>490</v>
+        <v>150</v>
       </c>
       <c r="K79" t="s">
-        <v>550</v>
+        <v>522</v>
       </c>
       <c r="L79" t="s">
-        <v>205</v>
+        <v>523</v>
       </c>
       <c r="M79" t="s">
-        <v>551</v>
+        <v>524</v>
       </c>
       <c r="N79" t="s">
-        <v>552</v>
+        <v>525</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>546</v>
+        <v>526</v>
       </c>
       <c r="D80" t="s">
-        <v>547</v>
+        <v>527</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>553</v>
+        <v>528</v>
       </c>
       <c r="I80" t="s">
-        <v>554</v>
+        <v>529</v>
       </c>
       <c r="J80" t="s">
-        <v>490</v>
+        <v>150</v>
       </c>
       <c r="K80" t="s">
-        <v>555</v>
+        <v>530</v>
       </c>
       <c r="L80" t="s">
-        <v>236</v>
+        <v>300</v>
       </c>
       <c r="M80" t="s">
-        <v>556</v>
+        <v>531</v>
       </c>
       <c r="N80" t="s">
-        <v>552</v>
+        <v>532</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>557</v>
+        <v>533</v>
       </c>
       <c r="D81" t="s">
-        <v>558</v>
+        <v>534</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>559</v>
+        <v>535</v>
       </c>
       <c r="I81" t="s">
-        <v>560</v>
+        <v>536</v>
       </c>
       <c r="J81" t="s">
-        <v>490</v>
+        <v>150</v>
       </c>
       <c r="K81" t="s">
-        <v>561</v>
+        <v>537</v>
       </c>
       <c r="L81" t="s">
-        <v>135</v>
+        <v>202</v>
       </c>
       <c r="M81" t="s">
-        <v>562</v>
+        <v>538</v>
       </c>
       <c r="N81" t="s">
-        <v>563</v>
+        <v>539</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>564</v>
+        <v>540</v>
       </c>
       <c r="D82" t="s">
-        <v>565</v>
+        <v>421</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>566</v>
+        <v>541</v>
       </c>
       <c r="I82" t="s">
-        <v>567</v>
+        <v>542</v>
       </c>
       <c r="J82" t="s">
-        <v>490</v>
+        <v>20</v>
       </c>
       <c r="K82" t="s">
-        <v>568</v>
+        <v>543</v>
       </c>
       <c r="L82" t="s">
-        <v>569</v>
+        <v>210</v>
       </c>
       <c r="M82" t="s">
-        <v>570</v>
+        <v>544</v>
       </c>
       <c r="N82" t="s">
-        <v>571</v>
+        <v>545</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>572</v>
+        <v>540</v>
       </c>
       <c r="D83" t="s">
-        <v>573</v>
+        <v>421</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>574</v>
+        <v>546</v>
       </c>
       <c r="I83" t="s">
-        <v>575</v>
+        <v>547</v>
       </c>
       <c r="J83" t="s">
-        <v>490</v>
+        <v>20</v>
       </c>
       <c r="K83" t="s">
-        <v>576</v>
+        <v>548</v>
       </c>
       <c r="L83" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="M83" t="s">
-        <v>577</v>
+        <v>549</v>
       </c>
       <c r="N83" t="s">
-        <v>578</v>
+        <v>545</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>579</v>
+        <v>550</v>
       </c>
       <c r="D84" t="s">
-        <v>17</v>
+        <v>519</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>580</v>
+        <v>551</v>
       </c>
       <c r="I84" t="s">
-        <v>581</v>
+        <v>552</v>
       </c>
       <c r="J84" t="s">
-        <v>490</v>
+        <v>200</v>
       </c>
       <c r="K84" t="s">
-        <v>582</v>
+        <v>553</v>
       </c>
       <c r="L84" t="s">
-        <v>22</v>
+        <v>554</v>
       </c>
       <c r="M84" t="s">
-        <v>583</v>
+        <v>555</v>
       </c>
       <c r="N84" t="s">
-        <v>584</v>
+        <v>556</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>585</v>
+        <v>550</v>
       </c>
       <c r="D85" t="s">
-        <v>586</v>
+        <v>519</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>587</v>
+        <v>557</v>
       </c>
       <c r="I85" t="s">
-        <v>588</v>
+        <v>558</v>
       </c>
       <c r="J85" t="s">
-        <v>490</v>
+        <v>200</v>
       </c>
       <c r="K85" t="s">
-        <v>589</v>
+        <v>559</v>
       </c>
       <c r="L85" t="s">
-        <v>135</v>
+        <v>554</v>
       </c>
       <c r="M85" t="s">
-        <v>590</v>
+        <v>560</v>
       </c>
       <c r="N85" t="s">
-        <v>591</v>
+        <v>556</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>592</v>
+        <v>561</v>
       </c>
       <c r="D86" t="s">
-        <v>593</v>
+        <v>519</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>594</v>
+        <v>562</v>
       </c>
       <c r="I86" t="s">
-        <v>595</v>
+        <v>563</v>
       </c>
       <c r="J86" t="s">
-        <v>490</v>
+        <v>200</v>
       </c>
       <c r="K86" t="s">
-        <v>596</v>
+        <v>564</v>
       </c>
       <c r="L86" t="s">
-        <v>597</v>
+        <v>523</v>
       </c>
       <c r="M86" t="s">
-        <v>598</v>
+        <v>565</v>
       </c>
       <c r="N86" t="s">
-        <v>599</v>
+        <v>566</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>600</v>
+        <v>567</v>
       </c>
       <c r="D87" t="s">
-        <v>305</v>
+        <v>519</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>601</v>
+        <v>568</v>
       </c>
       <c r="I87" t="s">
-        <v>602</v>
+        <v>569</v>
       </c>
       <c r="J87" t="s">
-        <v>490</v>
+        <v>200</v>
       </c>
       <c r="K87" t="s">
-        <v>603</v>
+        <v>570</v>
       </c>
       <c r="L87" t="s">
-        <v>135</v>
+        <v>554</v>
       </c>
       <c r="M87" t="s">
-        <v>604</v>
+        <v>571</v>
       </c>
       <c r="N87" t="s">
-        <v>605</v>
+        <v>572</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>606</v>
+        <v>567</v>
       </c>
       <c r="D88" t="s">
-        <v>607</v>
+        <v>519</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>608</v>
+        <v>573</v>
       </c>
       <c r="I88" t="s">
-        <v>609</v>
+        <v>574</v>
       </c>
       <c r="J88" t="s">
-        <v>610</v>
+        <v>200</v>
       </c>
       <c r="K88" t="s">
-        <v>611</v>
+        <v>575</v>
       </c>
       <c r="L88" t="s">
-        <v>220</v>
+        <v>554</v>
       </c>
       <c r="M88" t="s">
-        <v>612</v>
+        <v>576</v>
       </c>
       <c r="N88" t="s">
-        <v>613</v>
+        <v>572</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>614</v>
+        <v>577</v>
       </c>
       <c r="D89" t="s">
-        <v>615</v>
+        <v>578</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>616</v>
+        <v>579</v>
       </c>
       <c r="I89" t="s">
-        <v>617</v>
+        <v>580</v>
       </c>
       <c r="J89" t="s">
-        <v>490</v>
+        <v>200</v>
       </c>
       <c r="K89" t="s">
-        <v>618</v>
+        <v>581</v>
       </c>
       <c r="L89" t="s">
-        <v>619</v>
+        <v>226</v>
       </c>
       <c r="M89" t="s">
-        <v>620</v>
+        <v>582</v>
       </c>
       <c r="N89" t="s">
-        <v>621</v>
+        <v>583</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>622</v>
+        <v>584</v>
       </c>
       <c r="D90" t="s">
-        <v>623</v>
+        <v>519</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>624</v>
+        <v>585</v>
       </c>
       <c r="I90" t="s">
-        <v>625</v>
+        <v>586</v>
       </c>
       <c r="J90" t="s">
-        <v>234</v>
+        <v>200</v>
       </c>
       <c r="K90" t="s">
-        <v>626</v>
+        <v>587</v>
       </c>
       <c r="L90" t="s">
-        <v>34</v>
+        <v>554</v>
       </c>
       <c r="M90" t="s">
-        <v>627</v>
+        <v>588</v>
       </c>
       <c r="N90" t="s">
-        <v>628</v>
+        <v>589</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>629</v>
+        <v>584</v>
       </c>
       <c r="D91" t="s">
-        <v>630</v>
+        <v>519</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>631</v>
+        <v>590</v>
       </c>
       <c r="I91" t="s">
-        <v>632</v>
+        <v>591</v>
       </c>
       <c r="J91" t="s">
-        <v>610</v>
+        <v>200</v>
       </c>
       <c r="K91" t="s">
-        <v>633</v>
+        <v>592</v>
       </c>
       <c r="L91" t="s">
-        <v>511</v>
+        <v>554</v>
       </c>
       <c r="M91" t="s">
-        <v>634</v>
+        <v>593</v>
       </c>
       <c r="N91" t="s">
-        <v>635</v>
+        <v>589</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>636</v>
+        <v>594</v>
       </c>
       <c r="D92" t="s">
-        <v>637</v>
+        <v>102</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>638</v>
+        <v>595</v>
       </c>
       <c r="I92" t="s">
-        <v>639</v>
+        <v>596</v>
       </c>
       <c r="J92" t="s">
-        <v>610</v>
+        <v>200</v>
       </c>
       <c r="K92" t="s">
-        <v>640</v>
+        <v>597</v>
       </c>
       <c r="L92" t="s">
-        <v>641</v>
+        <v>106</v>
       </c>
       <c r="M92" t="s">
-        <v>642</v>
+        <v>598</v>
       </c>
       <c r="N92" t="s">
-        <v>643</v>
+        <v>599</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>636</v>
+        <v>600</v>
       </c>
       <c r="D93" t="s">
-        <v>644</v>
+        <v>17</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>645</v>
+        <v>601</v>
       </c>
       <c r="I93" t="s">
-        <v>646</v>
+        <v>602</v>
       </c>
       <c r="J93" t="s">
-        <v>610</v>
+        <v>200</v>
       </c>
       <c r="K93" t="s">
-        <v>647</v>
+        <v>603</v>
       </c>
       <c r="L93" t="s">
-        <v>641</v>
+        <v>22</v>
       </c>
       <c r="M93" t="s">
-        <v>648</v>
+        <v>604</v>
       </c>
       <c r="N93" t="s">
-        <v>643</v>
+        <v>605</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>649</v>
+        <v>606</v>
       </c>
       <c r="D94" t="s">
-        <v>650</v>
+        <v>102</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>651</v>
+        <v>607</v>
       </c>
       <c r="I94" t="s">
-        <v>652</v>
+        <v>608</v>
       </c>
       <c r="J94" t="s">
-        <v>490</v>
+        <v>200</v>
       </c>
       <c r="K94" t="s">
-        <v>653</v>
+        <v>609</v>
       </c>
       <c r="L94" t="s">
-        <v>654</v>
+        <v>106</v>
       </c>
       <c r="M94" t="s">
-        <v>655</v>
+        <v>610</v>
       </c>
       <c r="N94" t="s">
-        <v>656</v>
+        <v>611</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>657</v>
+        <v>612</v>
       </c>
       <c r="D95" t="s">
-        <v>658</v>
+        <v>102</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>659</v>
+        <v>613</v>
       </c>
       <c r="I95" t="s">
-        <v>660</v>
+        <v>614</v>
       </c>
       <c r="J95" t="s">
-        <v>490</v>
+        <v>200</v>
       </c>
       <c r="K95" t="s">
-        <v>661</v>
+        <v>615</v>
       </c>
       <c r="L95" t="s">
-        <v>654</v>
+        <v>106</v>
       </c>
       <c r="M95" t="s">
-        <v>662</v>
+        <v>616</v>
       </c>
       <c r="N95" t="s">
-        <v>663</v>
+        <v>617</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>664</v>
+        <v>618</v>
       </c>
       <c r="D96" t="s">
-        <v>665</v>
+        <v>619</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>174</v>
+        <v>620</v>
       </c>
       <c r="I96" t="s">
-        <v>666</v>
+        <v>621</v>
       </c>
       <c r="J96" t="s">
-        <v>610</v>
+        <v>200</v>
       </c>
       <c r="K96" t="s">
-        <v>667</v>
+        <v>622</v>
       </c>
       <c r="L96" t="s">
-        <v>70</v>
+        <v>241</v>
       </c>
       <c r="M96" t="s">
-        <v>668</v>
+        <v>623</v>
       </c>
       <c r="N96" t="s">
-        <v>669</v>
+        <v>624</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>670</v>
+        <v>625</v>
       </c>
       <c r="D97" t="s">
-        <v>671</v>
+        <v>90</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>672</v>
+        <v>626</v>
       </c>
       <c r="I97" t="s">
-        <v>673</v>
+        <v>627</v>
       </c>
       <c r="J97" t="s">
-        <v>610</v>
+        <v>200</v>
       </c>
       <c r="K97" t="s">
-        <v>674</v>
+        <v>628</v>
       </c>
       <c r="L97" t="s">
-        <v>675</v>
+        <v>629</v>
       </c>
       <c r="M97" t="s">
-        <v>676</v>
+        <v>630</v>
       </c>
       <c r="N97" t="s">
-        <v>677</v>
+        <v>631</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>678</v>
+        <v>632</v>
       </c>
       <c r="D98" t="s">
-        <v>679</v>
+        <v>633</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>680</v>
+        <v>634</v>
       </c>
       <c r="I98" t="s">
-        <v>681</v>
+        <v>635</v>
       </c>
       <c r="J98" t="s">
-        <v>610</v>
+        <v>20</v>
       </c>
       <c r="K98" t="s">
-        <v>682</v>
+        <v>636</v>
       </c>
       <c r="L98" t="s">
-        <v>569</v>
+        <v>300</v>
       </c>
       <c r="M98" t="s">
-        <v>683</v>
+        <v>637</v>
       </c>
       <c r="N98" t="s">
-        <v>684</v>
+        <v>638</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>685</v>
+        <v>639</v>
       </c>
       <c r="D99" t="s">
-        <v>671</v>
+        <v>640</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>686</v>
+        <v>641</v>
       </c>
       <c r="I99" t="s">
-        <v>687</v>
+        <v>642</v>
       </c>
       <c r="J99" t="s">
-        <v>610</v>
+        <v>643</v>
       </c>
       <c r="K99" t="s">
-        <v>688</v>
+        <v>644</v>
       </c>
       <c r="L99" t="s">
-        <v>675</v>
+        <v>645</v>
       </c>
       <c r="M99" t="s">
-        <v>689</v>
+        <v>646</v>
       </c>
       <c r="N99" t="s">
-        <v>690</v>
+        <v>647</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>691</v>
+        <v>639</v>
       </c>
       <c r="D100" t="s">
-        <v>173</v>
+        <v>640</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>692</v>
+        <v>648</v>
       </c>
       <c r="I100" t="s">
-        <v>693</v>
+        <v>649</v>
       </c>
       <c r="J100" t="s">
-        <v>610</v>
+        <v>643</v>
       </c>
       <c r="K100" t="s">
-        <v>694</v>
+        <v>650</v>
       </c>
       <c r="L100" t="s">
-        <v>78</v>
+        <v>645</v>
       </c>
       <c r="M100" t="s">
-        <v>695</v>
+        <v>651</v>
       </c>
       <c r="N100" t="s">
-        <v>696</v>
+        <v>647</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>697</v>
+        <v>652</v>
       </c>
       <c r="D101" t="s">
-        <v>698</v>
+        <v>653</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>699</v>
+        <v>654</v>
       </c>
       <c r="I101" t="s">
-        <v>700</v>
+        <v>655</v>
       </c>
       <c r="J101" t="s">
-        <v>610</v>
+        <v>200</v>
       </c>
       <c r="K101" t="s">
-        <v>701</v>
+        <v>656</v>
       </c>
       <c r="L101" t="s">
-        <v>702</v>
+        <v>292</v>
       </c>
       <c r="M101" t="s">
-        <v>703</v>
+        <v>657</v>
       </c>
       <c r="N101" t="s">
-        <v>704</v>
+        <v>658</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>705</v>
+        <v>652</v>
       </c>
       <c r="D102" t="s">
-        <v>706</v>
+        <v>653</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>707</v>
+        <v>659</v>
       </c>
       <c r="I102" t="s">
-        <v>708</v>
+        <v>660</v>
       </c>
       <c r="J102" t="s">
-        <v>709</v>
+        <v>200</v>
       </c>
       <c r="K102" t="s">
-        <v>710</v>
+        <v>661</v>
       </c>
       <c r="L102" t="s">
-        <v>711</v>
+        <v>292</v>
       </c>
       <c r="M102" t="s">
-        <v>712</v>
+        <v>662</v>
       </c>
       <c r="N102" t="s">
-        <v>713</v>
+        <v>658</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>705</v>
+        <v>663</v>
       </c>
       <c r="D103" t="s">
-        <v>706</v>
+        <v>664</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>714</v>
+        <v>665</v>
       </c>
       <c r="I103" t="s">
-        <v>715</v>
+        <v>666</v>
       </c>
       <c r="J103" t="s">
-        <v>709</v>
+        <v>200</v>
       </c>
       <c r="K103" t="s">
-        <v>716</v>
+        <v>667</v>
       </c>
       <c r="L103" t="s">
-        <v>711</v>
+        <v>292</v>
       </c>
       <c r="M103" t="s">
-        <v>717</v>
+        <v>668</v>
       </c>
       <c r="N103" t="s">
-        <v>713</v>
+        <v>669</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>718</v>
+        <v>670</v>
       </c>
       <c r="D104" t="s">
-        <v>719</v>
+        <v>277</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>720</v>
+        <v>671</v>
       </c>
       <c r="I104" t="s">
-        <v>721</v>
+        <v>672</v>
       </c>
       <c r="J104" t="s">
-        <v>610</v>
+        <v>150</v>
       </c>
       <c r="K104" t="s">
-        <v>722</v>
+        <v>673</v>
       </c>
       <c r="L104" t="s">
-        <v>22</v>
+        <v>292</v>
       </c>
       <c r="M104" t="s">
-        <v>723</v>
+        <v>674</v>
       </c>
       <c r="N104" t="s">
-        <v>724</v>
+        <v>675</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>725</v>
+        <v>676</v>
       </c>
       <c r="D105" t="s">
-        <v>726</v>
+        <v>677</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>727</v>
+        <v>678</v>
       </c>
       <c r="I105" t="s">
-        <v>728</v>
+        <v>679</v>
       </c>
       <c r="J105" t="s">
-        <v>610</v>
+        <v>150</v>
       </c>
       <c r="K105" t="s">
-        <v>729</v>
+        <v>680</v>
       </c>
       <c r="L105" t="s">
-        <v>730</v>
+        <v>300</v>
       </c>
       <c r="M105" t="s">
-        <v>731</v>
+        <v>681</v>
       </c>
       <c r="N105" t="s">
-        <v>732</v>
+        <v>682</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>725</v>
+        <v>683</v>
       </c>
       <c r="D106" t="s">
-        <v>726</v>
+        <v>277</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>733</v>
+        <v>684</v>
       </c>
       <c r="I106" t="s">
-        <v>734</v>
+        <v>685</v>
       </c>
       <c r="J106" t="s">
-        <v>610</v>
+        <v>200</v>
       </c>
       <c r="K106" t="s">
-        <v>735</v>
+        <v>686</v>
       </c>
       <c r="L106" t="s">
-        <v>730</v>
+        <v>47</v>
       </c>
       <c r="M106" t="s">
-        <v>736</v>
+        <v>687</v>
       </c>
       <c r="N106" t="s">
-        <v>732</v>
+        <v>688</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>737</v>
+        <v>689</v>
       </c>
       <c r="D107" t="s">
-        <v>738</v>
+        <v>690</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>739</v>
+        <v>691</v>
       </c>
       <c r="I107" t="s">
-        <v>740</v>
+        <v>692</v>
       </c>
       <c r="J107" t="s">
-        <v>610</v>
+        <v>150</v>
       </c>
       <c r="K107" t="s">
-        <v>741</v>
+        <v>693</v>
       </c>
       <c r="L107" t="s">
-        <v>597</v>
+        <v>210</v>
       </c>
       <c r="M107" t="s">
-        <v>742</v>
+        <v>694</v>
       </c>
       <c r="N107" t="s">
-        <v>743</v>
+        <v>695</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>737</v>
+        <v>696</v>
       </c>
       <c r="D108" t="s">
-        <v>738</v>
+        <v>697</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>744</v>
+        <v>698</v>
       </c>
       <c r="I108" t="s">
-        <v>745</v>
+        <v>699</v>
       </c>
       <c r="J108" t="s">
-        <v>610</v>
+        <v>200</v>
       </c>
       <c r="K108" t="s">
-        <v>746</v>
+        <v>700</v>
       </c>
       <c r="L108" t="s">
-        <v>597</v>
+        <v>202</v>
       </c>
       <c r="M108" t="s">
-        <v>747</v>
+        <v>701</v>
       </c>
       <c r="N108" t="s">
-        <v>743</v>
+        <v>702</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>748</v>
+        <v>703</v>
       </c>
       <c r="D109" t="s">
-        <v>749</v>
+        <v>704</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>750</v>
+        <v>705</v>
       </c>
       <c r="I109" t="s">
-        <v>751</v>
+        <v>706</v>
       </c>
       <c r="J109" t="s">
+        <v>200</v>
+      </c>
+      <c r="K109" t="s">
+        <v>707</v>
+      </c>
+      <c r="L109" t="s">
+        <v>144</v>
+      </c>
+      <c r="M109" t="s">
+        <v>708</v>
+      </c>
+      <c r="N109" t="s">
         <v>709</v>
-      </c>
-[...10 lines deleted...]
-        <v>755</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>748</v>
+        <v>710</v>
       </c>
       <c r="D110" t="s">
-        <v>749</v>
+        <v>711</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>756</v>
+        <v>141</v>
       </c>
       <c r="I110" t="s">
-        <v>757</v>
+        <v>712</v>
       </c>
       <c r="J110" t="s">
-        <v>709</v>
+        <v>200</v>
       </c>
       <c r="K110" t="s">
-        <v>758</v>
+        <v>713</v>
       </c>
       <c r="L110" t="s">
-        <v>753</v>
+        <v>144</v>
       </c>
       <c r="M110" t="s">
-        <v>759</v>
+        <v>714</v>
       </c>
       <c r="N110" t="s">
-        <v>755</v>
+        <v>715</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>760</v>
+        <v>716</v>
       </c>
       <c r="D111" t="s">
-        <v>749</v>
+        <v>704</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>761</v>
+        <v>717</v>
       </c>
       <c r="I111" t="s">
-        <v>762</v>
+        <v>718</v>
       </c>
       <c r="J111" t="s">
-        <v>709</v>
+        <v>200</v>
       </c>
       <c r="K111" t="s">
-        <v>763</v>
+        <v>719</v>
       </c>
       <c r="L111" t="s">
-        <v>753</v>
+        <v>144</v>
       </c>
       <c r="M111" t="s">
-        <v>764</v>
+        <v>720</v>
       </c>
       <c r="N111" t="s">
-        <v>765</v>
+        <v>721</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>760</v>
+        <v>722</v>
       </c>
       <c r="D112" t="s">
-        <v>749</v>
+        <v>723</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>766</v>
+        <v>724</v>
       </c>
       <c r="I112" t="s">
-        <v>767</v>
+        <v>725</v>
       </c>
       <c r="J112" t="s">
-        <v>709</v>
+        <v>150</v>
       </c>
       <c r="K112" t="s">
-        <v>768</v>
+        <v>726</v>
       </c>
       <c r="L112" t="s">
-        <v>753</v>
+        <v>727</v>
       </c>
       <c r="M112" t="s">
-        <v>769</v>
+        <v>728</v>
       </c>
       <c r="N112" t="s">
-        <v>765</v>
+        <v>729</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>770</v>
+        <v>722</v>
       </c>
       <c r="D113" t="s">
-        <v>771</v>
+        <v>723</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>772</v>
+        <v>730</v>
       </c>
       <c r="I113" t="s">
-        <v>773</v>
+        <v>731</v>
       </c>
       <c r="J113" t="s">
-        <v>610</v>
+        <v>150</v>
       </c>
       <c r="K113" t="s">
-        <v>774</v>
+        <v>732</v>
       </c>
       <c r="L113" t="s">
-        <v>597</v>
+        <v>727</v>
       </c>
       <c r="M113" t="s">
-        <v>775</v>
+        <v>733</v>
       </c>
       <c r="N113" t="s">
-        <v>776</v>
+        <v>729</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>770</v>
+        <v>734</v>
       </c>
       <c r="D114" t="s">
-        <v>771</v>
+        <v>82</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>777</v>
+        <v>735</v>
       </c>
       <c r="I114" t="s">
-        <v>778</v>
+        <v>736</v>
       </c>
       <c r="J114" t="s">
-        <v>610</v>
+        <v>200</v>
       </c>
       <c r="K114" t="s">
-        <v>779</v>
+        <v>737</v>
       </c>
       <c r="L114" t="s">
-        <v>597</v>
+        <v>86</v>
       </c>
       <c r="M114" t="s">
-        <v>780</v>
+        <v>738</v>
       </c>
       <c r="N114" t="s">
-        <v>776</v>
+        <v>739</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>781</v>
+        <v>734</v>
       </c>
       <c r="D115" t="s">
-        <v>782</v>
+        <v>82</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>783</v>
+        <v>740</v>
       </c>
       <c r="I115" t="s">
-        <v>784</v>
+        <v>741</v>
       </c>
       <c r="J115" t="s">
-        <v>709</v>
+        <v>200</v>
       </c>
       <c r="K115" t="s">
-        <v>785</v>
+        <v>742</v>
       </c>
       <c r="L115" t="s">
-        <v>70</v>
+        <v>86</v>
       </c>
       <c r="M115" t="s">
-        <v>786</v>
+        <v>743</v>
       </c>
       <c r="N115" t="s">
-        <v>787</v>
+        <v>739</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>781</v>
+        <v>744</v>
       </c>
       <c r="D116" t="s">
-        <v>788</v>
+        <v>745</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>789</v>
+        <v>746</v>
       </c>
       <c r="I116" t="s">
-        <v>790</v>
+        <v>747</v>
       </c>
       <c r="J116" t="s">
-        <v>709</v>
+        <v>643</v>
       </c>
       <c r="K116" t="s">
-        <v>791</v>
+        <v>748</v>
       </c>
       <c r="L116" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="M116" t="s">
-        <v>792</v>
+        <v>749</v>
       </c>
       <c r="N116" t="s">
-        <v>787</v>
+        <v>750</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>793</v>
+        <v>751</v>
       </c>
       <c r="D117" t="s">
-        <v>794</v>
+        <v>752</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>795</v>
+        <v>753</v>
       </c>
       <c r="I117" t="s">
-        <v>796</v>
+        <v>754</v>
       </c>
       <c r="J117" t="s">
-        <v>610</v>
+        <v>643</v>
       </c>
       <c r="K117" t="s">
-        <v>797</v>
+        <v>755</v>
       </c>
       <c r="L117" t="s">
-        <v>597</v>
+        <v>167</v>
       </c>
       <c r="M117" t="s">
-        <v>798</v>
+        <v>756</v>
       </c>
       <c r="N117" t="s">
-        <v>799</v>
+        <v>757</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>781</v>
+        <v>758</v>
       </c>
       <c r="D118" t="s">
-        <v>800</v>
+        <v>759</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>801</v>
+        <v>760</v>
       </c>
       <c r="I118" t="s">
-        <v>802</v>
+        <v>761</v>
       </c>
       <c r="J118" t="s">
-        <v>709</v>
+        <v>643</v>
       </c>
       <c r="K118" t="s">
-        <v>803</v>
+        <v>762</v>
       </c>
       <c r="L118" t="s">
-        <v>70</v>
+        <v>763</v>
       </c>
       <c r="M118" t="s">
-        <v>804</v>
+        <v>764</v>
       </c>
       <c r="N118" t="s">
-        <v>787</v>
+        <v>765</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>805</v>
+        <v>766</v>
       </c>
       <c r="D119" t="s">
-        <v>806</v>
+        <v>767</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>807</v>
+        <v>768</v>
       </c>
       <c r="I119" t="s">
-        <v>808</v>
+        <v>769</v>
       </c>
       <c r="J119" t="s">
-        <v>610</v>
+        <v>643</v>
       </c>
       <c r="K119" t="s">
-        <v>809</v>
+        <v>770</v>
       </c>
       <c r="L119" t="s">
-        <v>810</v>
+        <v>241</v>
       </c>
       <c r="M119" t="s">
-        <v>811</v>
+        <v>771</v>
       </c>
       <c r="N119" t="s">
-        <v>812</v>
+        <v>772</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>813</v>
+        <v>773</v>
       </c>
       <c r="D120" t="s">
-        <v>814</v>
+        <v>774</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>815</v>
+        <v>775</v>
       </c>
       <c r="I120" t="s">
-        <v>816</v>
+        <v>776</v>
       </c>
       <c r="J120" t="s">
-        <v>610</v>
+        <v>273</v>
       </c>
       <c r="K120" t="s">
-        <v>817</v>
+        <v>777</v>
       </c>
       <c r="L120" t="s">
-        <v>597</v>
+        <v>226</v>
       </c>
       <c r="M120" t="s">
-        <v>818</v>
+        <v>778</v>
       </c>
       <c r="N120" t="s">
-        <v>819</v>
+        <v>779</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>820</v>
+        <v>780</v>
       </c>
       <c r="D121" t="s">
-        <v>821</v>
+        <v>781</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>822</v>
+        <v>782</v>
       </c>
       <c r="I121" t="s">
-        <v>823</v>
+        <v>783</v>
       </c>
       <c r="J121" t="s">
-        <v>610</v>
+        <v>643</v>
       </c>
       <c r="K121" t="s">
-        <v>824</v>
+        <v>784</v>
       </c>
       <c r="L121" t="s">
-        <v>78</v>
+        <v>35</v>
       </c>
       <c r="M121" t="s">
-        <v>825</v>
+        <v>785</v>
       </c>
       <c r="N121" t="s">
-        <v>826</v>
+        <v>786</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>827</v>
+        <v>787</v>
       </c>
       <c r="D122" t="s">
-        <v>828</v>
+        <v>788</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>829</v>
+        <v>789</v>
       </c>
       <c r="I122" t="s">
-        <v>830</v>
+        <v>790</v>
       </c>
       <c r="J122" t="s">
-        <v>610</v>
+        <v>643</v>
       </c>
       <c r="K122" t="s">
-        <v>831</v>
+        <v>791</v>
       </c>
       <c r="L122" t="s">
-        <v>832</v>
+        <v>241</v>
       </c>
       <c r="M122" t="s">
-        <v>833</v>
+        <v>792</v>
       </c>
       <c r="N122" t="s">
-        <v>834</v>
+        <v>793</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>835</v>
+        <v>794</v>
       </c>
       <c r="D123" t="s">
-        <v>828</v>
+        <v>788</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>836</v>
+        <v>795</v>
       </c>
       <c r="I123" t="s">
-        <v>837</v>
+        <v>796</v>
       </c>
       <c r="J123" t="s">
-        <v>610</v>
+        <v>643</v>
       </c>
       <c r="K123" t="s">
-        <v>838</v>
+        <v>797</v>
       </c>
       <c r="L123" t="s">
-        <v>832</v>
+        <v>798</v>
       </c>
       <c r="M123" t="s">
-        <v>839</v>
+        <v>799</v>
       </c>
       <c r="N123" t="s">
-        <v>840</v>
+        <v>800</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>841</v>
+        <v>801</v>
       </c>
       <c r="D124" t="s">
-        <v>842</v>
+        <v>788</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>843</v>
+        <v>802</v>
       </c>
       <c r="I124" t="s">
-        <v>844</v>
+        <v>803</v>
       </c>
       <c r="J124" t="s">
-        <v>610</v>
+        <v>643</v>
       </c>
       <c r="K124" t="s">
-        <v>845</v>
+        <v>804</v>
       </c>
       <c r="L124" t="s">
-        <v>135</v>
+        <v>798</v>
       </c>
       <c r="M124" t="s">
-        <v>846</v>
+        <v>805</v>
       </c>
       <c r="N124" t="s">
-        <v>847</v>
+        <v>806</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>848</v>
+        <v>807</v>
       </c>
       <c r="D125" t="s">
-        <v>849</v>
+        <v>17</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>850</v>
+        <v>808</v>
       </c>
       <c r="I125" t="s">
-        <v>851</v>
+        <v>809</v>
       </c>
       <c r="J125" t="s">
-        <v>709</v>
+        <v>643</v>
       </c>
       <c r="K125" t="s">
-        <v>852</v>
+        <v>810</v>
       </c>
       <c r="L125" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="M125" t="s">
-        <v>853</v>
+        <v>811</v>
       </c>
       <c r="N125" t="s">
-        <v>854</v>
+        <v>812</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>855</v>
+        <v>813</v>
       </c>
       <c r="D126" t="s">
-        <v>856</v>
+        <v>788</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>857</v>
+        <v>814</v>
       </c>
       <c r="I126" t="s">
-        <v>858</v>
+        <v>815</v>
       </c>
       <c r="J126" t="s">
-        <v>490</v>
+        <v>643</v>
       </c>
       <c r="K126" t="s">
-        <v>859</v>
+        <v>816</v>
       </c>
       <c r="L126" t="s">
-        <v>336</v>
+        <v>798</v>
       </c>
       <c r="M126" t="s">
-        <v>860</v>
+        <v>817</v>
       </c>
       <c r="N126" t="s">
-        <v>861</v>
+        <v>818</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>862</v>
+        <v>819</v>
       </c>
       <c r="D127" t="s">
-        <v>863</v>
+        <v>17</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>864</v>
+        <v>820</v>
       </c>
       <c r="I127" t="s">
-        <v>865</v>
+        <v>821</v>
       </c>
       <c r="J127" t="s">
-        <v>490</v>
+        <v>643</v>
       </c>
       <c r="K127" t="s">
-        <v>866</v>
+        <v>822</v>
       </c>
       <c r="L127" t="s">
-        <v>867</v>
+        <v>22</v>
       </c>
       <c r="M127" t="s">
-        <v>868</v>
+        <v>823</v>
       </c>
       <c r="N127" t="s">
-        <v>869</v>
+        <v>824</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>862</v>
+        <v>825</v>
       </c>
       <c r="D128" t="s">
-        <v>863</v>
+        <v>826</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>870</v>
+        <v>827</v>
       </c>
       <c r="I128" t="s">
-        <v>871</v>
+        <v>828</v>
       </c>
       <c r="J128" t="s">
-        <v>490</v>
+        <v>643</v>
       </c>
       <c r="K128" t="s">
-        <v>872</v>
+        <v>829</v>
       </c>
       <c r="L128" t="s">
-        <v>867</v>
+        <v>300</v>
       </c>
       <c r="M128" t="s">
-        <v>873</v>
+        <v>830</v>
       </c>
       <c r="N128" t="s">
-        <v>869</v>
+        <v>831</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>874</v>
+        <v>832</v>
       </c>
       <c r="D129" t="s">
-        <v>875</v>
+        <v>826</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>876</v>
+        <v>833</v>
       </c>
       <c r="I129" t="s">
-        <v>877</v>
+        <v>834</v>
       </c>
       <c r="J129" t="s">
-        <v>709</v>
+        <v>643</v>
       </c>
       <c r="K129" t="s">
-        <v>878</v>
+        <v>835</v>
       </c>
       <c r="L129" t="s">
-        <v>503</v>
+        <v>210</v>
       </c>
       <c r="M129" t="s">
-        <v>879</v>
+        <v>836</v>
       </c>
       <c r="N129" t="s">
-        <v>880</v>
+        <v>837</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>122</v>
+        <v>838</v>
       </c>
       <c r="D130" t="s">
-        <v>881</v>
+        <v>839</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>124</v>
+        <v>840</v>
       </c>
       <c r="I130" t="s">
-        <v>882</v>
+        <v>841</v>
       </c>
       <c r="J130" t="s">
-        <v>883</v>
+        <v>643</v>
       </c>
       <c r="K130" t="s">
-        <v>884</v>
+        <v>842</v>
       </c>
       <c r="L130" t="s">
-        <v>885</v>
+        <v>843</v>
       </c>
       <c r="M130" t="s">
-        <v>886</v>
+        <v>844</v>
       </c>
       <c r="N130" t="s">
-        <v>129</v>
+        <v>845</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>887</v>
+        <v>846</v>
       </c>
       <c r="D131" t="s">
-        <v>828</v>
+        <v>17</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>888</v>
+        <v>847</v>
       </c>
       <c r="I131" t="s">
-        <v>889</v>
+        <v>848</v>
       </c>
       <c r="J131" t="s">
-        <v>709</v>
+        <v>643</v>
       </c>
       <c r="K131" t="s">
-        <v>890</v>
+        <v>849</v>
       </c>
       <c r="L131" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="M131" t="s">
-        <v>891</v>
+        <v>850</v>
       </c>
       <c r="N131" t="s">
-        <v>892</v>
+        <v>851</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>893</v>
+        <v>838</v>
       </c>
       <c r="D132" t="s">
-        <v>828</v>
+        <v>839</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>894</v>
+        <v>852</v>
       </c>
       <c r="I132" t="s">
-        <v>895</v>
+        <v>853</v>
       </c>
       <c r="J132" t="s">
-        <v>709</v>
+        <v>643</v>
       </c>
       <c r="K132" t="s">
-        <v>896</v>
+        <v>854</v>
       </c>
       <c r="L132" t="s">
-        <v>832</v>
+        <v>843</v>
       </c>
       <c r="M132" t="s">
-        <v>897</v>
+        <v>855</v>
       </c>
       <c r="N132" t="s">
-        <v>898</v>
+        <v>845</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>899</v>
+        <v>856</v>
       </c>
       <c r="D133" t="s">
-        <v>900</v>
+        <v>17</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>901</v>
+        <v>857</v>
       </c>
       <c r="I133" t="s">
-        <v>902</v>
+        <v>858</v>
       </c>
       <c r="J133" t="s">
-        <v>709</v>
+        <v>643</v>
       </c>
       <c r="K133" t="s">
-        <v>903</v>
+        <v>859</v>
       </c>
       <c r="L133" t="s">
-        <v>135</v>
+        <v>860</v>
       </c>
       <c r="M133" t="s">
-        <v>904</v>
+        <v>861</v>
       </c>
       <c r="N133" t="s">
-        <v>905</v>
+        <v>862</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>906</v>
+        <v>856</v>
       </c>
       <c r="D134" t="s">
-        <v>907</v>
+        <v>17</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>908</v>
+        <v>863</v>
       </c>
       <c r="I134" t="s">
-        <v>909</v>
+        <v>864</v>
       </c>
       <c r="J134" t="s">
-        <v>709</v>
+        <v>643</v>
       </c>
       <c r="K134" t="s">
-        <v>910</v>
+        <v>865</v>
       </c>
       <c r="L134" t="s">
-        <v>34</v>
+        <v>860</v>
       </c>
       <c r="M134" t="s">
-        <v>911</v>
+        <v>866</v>
       </c>
       <c r="N134" t="s">
-        <v>912</v>
+        <v>862</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>913</v>
+        <v>867</v>
       </c>
       <c r="D135" t="s">
-        <v>17</v>
+        <v>868</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>914</v>
+        <v>869</v>
       </c>
       <c r="I135" t="s">
-        <v>915</v>
+        <v>870</v>
       </c>
       <c r="J135" t="s">
-        <v>709</v>
+        <v>643</v>
       </c>
       <c r="K135" t="s">
-        <v>916</v>
+        <v>871</v>
       </c>
       <c r="L135" t="s">
-        <v>22</v>
+        <v>872</v>
       </c>
       <c r="M135" t="s">
-        <v>917</v>
+        <v>873</v>
       </c>
       <c r="N135" t="s">
-        <v>918</v>
+        <v>874</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>919</v>
+        <v>875</v>
       </c>
       <c r="D136" t="s">
-        <v>920</v>
+        <v>876</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>921</v>
+        <v>877</v>
       </c>
       <c r="I136" t="s">
-        <v>922</v>
+        <v>878</v>
       </c>
       <c r="J136" t="s">
-        <v>709</v>
+        <v>643</v>
       </c>
       <c r="K136" t="s">
-        <v>923</v>
+        <v>879</v>
       </c>
       <c r="L136" t="s">
-        <v>135</v>
+        <v>798</v>
       </c>
       <c r="M136" t="s">
-        <v>924</v>
+        <v>880</v>
       </c>
       <c r="N136" t="s">
-        <v>925</v>
+        <v>881</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>919</v>
+        <v>882</v>
       </c>
       <c r="D137" t="s">
-        <v>920</v>
+        <v>883</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>926</v>
+        <v>884</v>
       </c>
       <c r="I137" t="s">
-        <v>927</v>
+        <v>885</v>
       </c>
       <c r="J137" t="s">
-        <v>709</v>
+        <v>643</v>
       </c>
       <c r="K137" t="s">
-        <v>928</v>
+        <v>886</v>
       </c>
       <c r="L137" t="s">
-        <v>135</v>
+        <v>887</v>
       </c>
       <c r="M137" t="s">
-        <v>929</v>
+        <v>888</v>
       </c>
       <c r="N137" t="s">
-        <v>925</v>
+        <v>889</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>919</v>
+        <v>890</v>
       </c>
       <c r="D138" t="s">
-        <v>920</v>
+        <v>17</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>930</v>
+        <v>891</v>
       </c>
       <c r="I138" t="s">
-        <v>931</v>
+        <v>892</v>
       </c>
       <c r="J138" t="s">
-        <v>709</v>
+        <v>643</v>
       </c>
       <c r="K138" t="s">
-        <v>932</v>
+        <v>893</v>
       </c>
       <c r="L138" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="M138" t="s">
-        <v>933</v>
+        <v>894</v>
       </c>
       <c r="N138" t="s">
-        <v>925</v>
+        <v>895</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>934</v>
+        <v>896</v>
       </c>
       <c r="D139" t="s">
-        <v>900</v>
+        <v>897</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>935</v>
+        <v>898</v>
       </c>
       <c r="I139" t="s">
-        <v>936</v>
+        <v>899</v>
       </c>
       <c r="J139" t="s">
-        <v>709</v>
+        <v>643</v>
       </c>
       <c r="K139" t="s">
-        <v>937</v>
+        <v>900</v>
       </c>
       <c r="L139" t="s">
-        <v>177</v>
+        <v>901</v>
       </c>
       <c r="M139" t="s">
-        <v>938</v>
+        <v>902</v>
       </c>
       <c r="N139" t="s">
-        <v>939</v>
+        <v>903</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>940</v>
+        <v>896</v>
       </c>
       <c r="D140" t="s">
-        <v>181</v>
+        <v>904</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>941</v>
+        <v>905</v>
       </c>
       <c r="I140" t="s">
-        <v>942</v>
+        <v>906</v>
       </c>
       <c r="J140" t="s">
-        <v>709</v>
+        <v>643</v>
       </c>
       <c r="K140" t="s">
-        <v>943</v>
+        <v>907</v>
       </c>
       <c r="L140" t="s">
-        <v>135</v>
+        <v>901</v>
       </c>
       <c r="M140" t="s">
-        <v>944</v>
+        <v>908</v>
       </c>
       <c r="N140" t="s">
-        <v>945</v>
+        <v>903</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>946</v>
+        <v>909</v>
       </c>
       <c r="D141" t="s">
-        <v>947</v>
+        <v>910</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>948</v>
+        <v>911</v>
       </c>
       <c r="I141" t="s">
-        <v>949</v>
+        <v>912</v>
       </c>
       <c r="J141" t="s">
-        <v>709</v>
+        <v>643</v>
       </c>
       <c r="K141" t="s">
-        <v>950</v>
+        <v>913</v>
       </c>
       <c r="L141" t="s">
-        <v>951</v>
+        <v>241</v>
       </c>
       <c r="M141" t="s">
-        <v>952</v>
+        <v>914</v>
       </c>
       <c r="N141" t="s">
-        <v>953</v>
+        <v>915</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>946</v>
+        <v>916</v>
       </c>
       <c r="D142" t="s">
-        <v>954</v>
+        <v>917</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>955</v>
+        <v>918</v>
       </c>
       <c r="I142" t="s">
-        <v>956</v>
+        <v>919</v>
       </c>
       <c r="J142" t="s">
-        <v>709</v>
+        <v>643</v>
       </c>
       <c r="K142" t="s">
-        <v>957</v>
+        <v>920</v>
       </c>
       <c r="L142" t="s">
-        <v>951</v>
+        <v>22</v>
       </c>
       <c r="M142" t="s">
-        <v>958</v>
+        <v>921</v>
       </c>
       <c r="N142" t="s">
-        <v>953</v>
+        <v>922</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>959</v>
+        <v>923</v>
       </c>
       <c r="D143" t="s">
-        <v>960</v>
+        <v>924</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>961</v>
+        <v>925</v>
       </c>
       <c r="I143" t="s">
-        <v>962</v>
+        <v>926</v>
       </c>
       <c r="J143" t="s">
-        <v>709</v>
+        <v>643</v>
       </c>
       <c r="K143" t="s">
-        <v>963</v>
+        <v>927</v>
       </c>
       <c r="L143" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="M143" t="s">
-        <v>964</v>
+        <v>928</v>
       </c>
       <c r="N143" t="s">
-        <v>965</v>
+        <v>929</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>966</v>
+        <v>923</v>
       </c>
       <c r="D144" t="s">
-        <v>387</v>
+        <v>930</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>967</v>
+        <v>931</v>
       </c>
       <c r="I144" t="s">
-        <v>968</v>
+        <v>932</v>
       </c>
       <c r="J144" t="s">
-        <v>709</v>
+        <v>643</v>
       </c>
       <c r="K144" t="s">
-        <v>969</v>
+        <v>933</v>
       </c>
       <c r="L144" t="s">
-        <v>392</v>
+        <v>22</v>
       </c>
       <c r="M144" t="s">
-        <v>970</v>
+        <v>934</v>
       </c>
       <c r="N144" t="s">
-        <v>971</v>
+        <v>929</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>972</v>
+        <v>935</v>
       </c>
       <c r="D145" t="s">
-        <v>828</v>
+        <v>936</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>973</v>
+        <v>937</v>
       </c>
       <c r="I145" t="s">
-        <v>974</v>
+        <v>938</v>
       </c>
       <c r="J145" t="s">
-        <v>883</v>
+        <v>643</v>
       </c>
       <c r="K145" t="s">
-        <v>975</v>
+        <v>939</v>
       </c>
       <c r="L145" t="s">
-        <v>976</v>
+        <v>940</v>
       </c>
       <c r="M145" t="s">
-        <v>977</v>
+        <v>941</v>
       </c>
       <c r="N145" t="s">
-        <v>978</v>
+        <v>942</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>972</v>
+        <v>943</v>
       </c>
       <c r="D146" t="s">
-        <v>828</v>
+        <v>90</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146"/>
       <c r="H146" t="s">
-        <v>979</v>
+        <v>944</v>
       </c>
       <c r="I146" t="s">
-        <v>980</v>
+        <v>945</v>
       </c>
       <c r="J146" t="s">
-        <v>883</v>
+        <v>643</v>
       </c>
       <c r="K146" t="s">
-        <v>981</v>
+        <v>946</v>
       </c>
       <c r="L146" t="s">
-        <v>976</v>
+        <v>94</v>
       </c>
       <c r="M146" t="s">
-        <v>982</v>
+        <v>947</v>
       </c>
       <c r="N146" t="s">
-        <v>978</v>
+        <v>948</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>983</v>
+        <v>949</v>
       </c>
       <c r="D147" t="s">
-        <v>984</v>
+        <v>90</v>
       </c>
       <c r="E147"/>
       <c r="F147"/>
       <c r="G147"/>
       <c r="H147" t="s">
-        <v>985</v>
+        <v>568</v>
       </c>
       <c r="I147" t="s">
-        <v>986</v>
+        <v>950</v>
       </c>
       <c r="J147" t="s">
-        <v>883</v>
+        <v>643</v>
       </c>
       <c r="K147" t="s">
-        <v>987</v>
+        <v>951</v>
       </c>
       <c r="L147" t="s">
-        <v>988</v>
+        <v>94</v>
       </c>
       <c r="M147" t="s">
-        <v>989</v>
+        <v>952</v>
       </c>
       <c r="N147" t="s">
-        <v>990</v>
+        <v>953</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>991</v>
+        <v>954</v>
       </c>
       <c r="D148" t="s">
-        <v>828</v>
+        <v>90</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148"/>
       <c r="H148" t="s">
-        <v>973</v>
+        <v>955</v>
       </c>
       <c r="I148" t="s">
-        <v>992</v>
+        <v>956</v>
       </c>
       <c r="J148" t="s">
-        <v>883</v>
+        <v>643</v>
       </c>
       <c r="K148" t="s">
-        <v>993</v>
+        <v>957</v>
       </c>
       <c r="L148" t="s">
-        <v>976</v>
+        <v>94</v>
       </c>
       <c r="M148" t="s">
-        <v>994</v>
+        <v>958</v>
       </c>
       <c r="N148" t="s">
-        <v>995</v>
+        <v>959</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>991</v>
+        <v>960</v>
       </c>
       <c r="D149" t="s">
-        <v>828</v>
+        <v>961</v>
       </c>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149"/>
       <c r="H149" t="s">
-        <v>979</v>
+        <v>962</v>
       </c>
       <c r="I149" t="s">
-        <v>996</v>
+        <v>963</v>
       </c>
       <c r="J149" t="s">
-        <v>883</v>
+        <v>643</v>
       </c>
       <c r="K149" t="s">
-        <v>997</v>
+        <v>964</v>
       </c>
       <c r="L149" t="s">
-        <v>976</v>
+        <v>887</v>
       </c>
       <c r="M149" t="s">
-        <v>998</v>
+        <v>965</v>
       </c>
       <c r="N149" t="s">
-        <v>995</v>
+        <v>966</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>999</v>
+        <v>967</v>
       </c>
       <c r="D150" t="s">
-        <v>1000</v>
+        <v>64</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>1001</v>
+        <v>968</v>
       </c>
       <c r="I150" t="s">
-        <v>1002</v>
+        <v>969</v>
       </c>
       <c r="J150" t="s">
-        <v>883</v>
+        <v>643</v>
       </c>
       <c r="K150" t="s">
-        <v>1003</v>
+        <v>970</v>
       </c>
       <c r="L150" t="s">
-        <v>1004</v>
+        <v>56</v>
       </c>
       <c r="M150" t="s">
-        <v>1005</v>
+        <v>971</v>
       </c>
       <c r="N150" t="s">
-        <v>1006</v>
+        <v>972</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1007</v>
+        <v>973</v>
       </c>
       <c r="D151" t="s">
-        <v>1008</v>
+        <v>974</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>1009</v>
+        <v>975</v>
       </c>
       <c r="I151" t="s">
-        <v>1010</v>
+        <v>976</v>
       </c>
       <c r="J151" t="s">
-        <v>883</v>
+        <v>643</v>
       </c>
       <c r="K151" t="s">
-        <v>1011</v>
+        <v>977</v>
       </c>
       <c r="L151" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="M151" t="s">
-        <v>1012</v>
+        <v>978</v>
       </c>
       <c r="N151" t="s">
-        <v>1013</v>
+        <v>979</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1014</v>
+        <v>980</v>
       </c>
       <c r="D152" t="s">
-        <v>387</v>
+        <v>981</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>1015</v>
+        <v>982</v>
       </c>
       <c r="I152" t="s">
-        <v>1016</v>
+        <v>983</v>
       </c>
       <c r="J152" t="s">
-        <v>883</v>
+        <v>273</v>
       </c>
       <c r="K152" t="s">
-        <v>1017</v>
+        <v>984</v>
       </c>
       <c r="L152" t="s">
-        <v>392</v>
+        <v>218</v>
       </c>
       <c r="M152" t="s">
-        <v>1018</v>
+        <v>985</v>
       </c>
       <c r="N152" t="s">
-        <v>1019</v>
+        <v>986</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1020</v>
+        <v>987</v>
       </c>
       <c r="D153" t="s">
-        <v>131</v>
+        <v>988</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>1021</v>
+        <v>989</v>
       </c>
       <c r="I153" t="s">
-        <v>1022</v>
+        <v>990</v>
       </c>
       <c r="J153" t="s">
-        <v>883</v>
+        <v>273</v>
       </c>
       <c r="K153" t="s">
-        <v>1023</v>
+        <v>991</v>
       </c>
       <c r="L153" t="s">
-        <v>177</v>
+        <v>474</v>
       </c>
       <c r="M153" t="s">
-        <v>1024</v>
+        <v>992</v>
       </c>
       <c r="N153" t="s">
-        <v>1025</v>
+        <v>993</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1020</v>
+        <v>987</v>
       </c>
       <c r="D154" t="s">
-        <v>131</v>
+        <v>988</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>1026</v>
+        <v>994</v>
       </c>
       <c r="I154" t="s">
-        <v>1027</v>
+        <v>995</v>
       </c>
       <c r="J154" t="s">
-        <v>883</v>
+        <v>273</v>
       </c>
       <c r="K154" t="s">
-        <v>1028</v>
+        <v>996</v>
       </c>
       <c r="L154" t="s">
-        <v>177</v>
+        <v>474</v>
       </c>
       <c r="M154" t="s">
-        <v>1029</v>
+        <v>997</v>
       </c>
       <c r="N154" t="s">
-        <v>1025</v>
+        <v>993</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1030</v>
+        <v>998</v>
       </c>
       <c r="D155" t="s">
-        <v>297</v>
+        <v>619</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>1031</v>
+        <v>999</v>
       </c>
       <c r="I155" t="s">
-        <v>1032</v>
+        <v>1000</v>
       </c>
       <c r="J155" t="s">
-        <v>883</v>
+        <v>273</v>
       </c>
       <c r="K155" t="s">
-        <v>1033</v>
+        <v>1001</v>
       </c>
       <c r="L155" t="s">
-        <v>301</v>
+        <v>727</v>
       </c>
       <c r="M155" t="s">
-        <v>1034</v>
+        <v>1002</v>
       </c>
       <c r="N155" t="s">
-        <v>1035</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1036</v>
+        <v>1004</v>
       </c>
       <c r="D156" t="s">
-        <v>408</v>
+        <v>1005</v>
       </c>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>1037</v>
+        <v>1006</v>
       </c>
       <c r="I156" t="s">
-        <v>1038</v>
+        <v>1007</v>
       </c>
       <c r="J156" t="s">
-        <v>883</v>
+        <v>273</v>
       </c>
       <c r="K156" t="s">
-        <v>1039</v>
+        <v>1008</v>
       </c>
       <c r="L156" t="s">
-        <v>412</v>
+        <v>86</v>
       </c>
       <c r="M156" t="s">
-        <v>1040</v>
+        <v>1009</v>
       </c>
       <c r="N156" t="s">
-        <v>1041</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1042</v>
+        <v>1011</v>
       </c>
       <c r="D157" t="s">
-        <v>1043</v>
+        <v>1012</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>1044</v>
+        <v>1013</v>
       </c>
       <c r="I157" t="s">
-        <v>1045</v>
+        <v>1014</v>
       </c>
       <c r="J157" t="s">
-        <v>490</v>
+        <v>273</v>
       </c>
       <c r="K157" t="s">
-        <v>1046</v>
+        <v>1015</v>
       </c>
       <c r="L157" t="s">
-        <v>1047</v>
+        <v>210</v>
       </c>
       <c r="M157" t="s">
-        <v>1048</v>
+        <v>1016</v>
       </c>
       <c r="N157" t="s">
-        <v>1049</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1050</v>
+        <v>1018</v>
       </c>
       <c r="D158" t="s">
-        <v>1051</v>
+        <v>1019</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>1052</v>
+        <v>1020</v>
       </c>
       <c r="I158" t="s">
-        <v>1053</v>
+        <v>1021</v>
       </c>
       <c r="J158" t="s">
-        <v>1054</v>
+        <v>273</v>
       </c>
       <c r="K158" t="s">
-        <v>1055</v>
+        <v>1022</v>
       </c>
       <c r="L158" t="s">
-        <v>1056</v>
+        <v>1023</v>
       </c>
       <c r="M158" t="s">
-        <v>1057</v>
+        <v>1024</v>
       </c>
       <c r="N158" t="s">
-        <v>1058</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1059</v>
+        <v>1026</v>
       </c>
       <c r="D159" t="s">
-        <v>1060</v>
+        <v>1027</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>1061</v>
+        <v>1028</v>
       </c>
       <c r="I159" t="s">
-        <v>1062</v>
+        <v>1029</v>
       </c>
       <c r="J159" t="s">
-        <v>1063</v>
+        <v>273</v>
       </c>
       <c r="K159" t="s">
-        <v>1064</v>
+        <v>1030</v>
       </c>
       <c r="L159" t="s">
-        <v>34</v>
+        <v>300</v>
       </c>
       <c r="M159" t="s">
-        <v>1065</v>
+        <v>1031</v>
       </c>
       <c r="N159" t="s">
-        <v>1066</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1067</v>
+        <v>1033</v>
       </c>
       <c r="D160" t="s">
-        <v>1068</v>
+        <v>1034</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>1069</v>
+        <v>1035</v>
       </c>
       <c r="I160" t="s">
-        <v>1070</v>
+        <v>1036</v>
       </c>
       <c r="J160" t="s">
-        <v>1071</v>
+        <v>273</v>
       </c>
       <c r="K160" t="s">
-        <v>1072</v>
+        <v>1037</v>
       </c>
       <c r="L160" t="s">
-        <v>1073</v>
+        <v>202</v>
       </c>
       <c r="M160" t="s">
-        <v>1074</v>
+        <v>1038</v>
       </c>
       <c r="N160" t="s">
-        <v>1075</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1076</v>
+        <v>1040</v>
       </c>
       <c r="D161" t="s">
-        <v>1077</v>
+        <v>1041</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>1078</v>
+        <v>1042</v>
       </c>
       <c r="I161" t="s">
-        <v>1079</v>
+        <v>1043</v>
       </c>
       <c r="J161" t="s">
-        <v>1080</v>
+        <v>273</v>
       </c>
       <c r="K161" t="s">
-        <v>1081</v>
+        <v>1044</v>
       </c>
       <c r="L161" t="s">
-        <v>135</v>
+        <v>300</v>
       </c>
       <c r="M161" t="s">
-        <v>1082</v>
+        <v>1045</v>
       </c>
       <c r="N161" t="s">
-        <v>1083</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1084</v>
+        <v>1047</v>
       </c>
       <c r="D162" t="s">
-        <v>1085</v>
+        <v>1048</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162" t="s">
-        <v>1086</v>
+        <v>1049</v>
       </c>
       <c r="I162" t="s">
-        <v>1087</v>
+        <v>1050</v>
       </c>
       <c r="J162" t="s">
-        <v>1088</v>
+        <v>1051</v>
       </c>
       <c r="K162" t="s">
-        <v>1089</v>
+        <v>1052</v>
       </c>
       <c r="L162" t="s">
-        <v>135</v>
+        <v>798</v>
       </c>
       <c r="M162" t="s">
-        <v>1090</v>
+        <v>1053</v>
       </c>
       <c r="N162" t="s">
-        <v>1091</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1092</v>
+        <v>1055</v>
       </c>
       <c r="D163" t="s">
-        <v>1093</v>
+        <v>697</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163" t="s">
+        <v>1056</v>
+      </c>
+      <c r="I163" t="s">
+        <v>1057</v>
+      </c>
+      <c r="J163" t="s">
+        <v>1058</v>
+      </c>
+      <c r="K163" t="s">
+        <v>1059</v>
+      </c>
+      <c r="L163" t="s">
+        <v>300</v>
+      </c>
+      <c r="M163" t="s">
+        <v>1060</v>
+      </c>
+      <c r="N163" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="s">
+        <v>14</v>
+      </c>
+      <c r="B164" t="s">
+        <v>15</v>
+      </c>
+      <c r="C164" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D164" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E164"/>
+      <c r="F164"/>
+      <c r="G164"/>
+      <c r="H164" t="s">
+        <v>1064</v>
+      </c>
+      <c r="I164" t="s">
+        <v>1065</v>
+      </c>
+      <c r="J164" t="s">
+        <v>1066</v>
+      </c>
+      <c r="K164" t="s">
+        <v>1067</v>
+      </c>
+      <c r="L164" t="s">
+        <v>1068</v>
+      </c>
+      <c r="M164" t="s">
+        <v>1069</v>
+      </c>
+      <c r="N164" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s">
+        <v>14</v>
+      </c>
+      <c r="B165" t="s">
+        <v>15</v>
+      </c>
+      <c r="C165" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D165" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E165"/>
+      <c r="F165"/>
+      <c r="G165"/>
+      <c r="H165" t="s">
+        <v>1073</v>
+      </c>
+      <c r="I165" t="s">
+        <v>1074</v>
+      </c>
+      <c r="J165" t="s">
+        <v>1075</v>
+      </c>
+      <c r="K165" t="s">
+        <v>1076</v>
+      </c>
+      <c r="L165" t="s">
+        <v>210</v>
+      </c>
+      <c r="M165" t="s">
+        <v>1077</v>
+      </c>
+      <c r="N165" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s">
+        <v>14</v>
+      </c>
+      <c r="B166" t="s">
+        <v>15</v>
+      </c>
+      <c r="C166" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D166" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E166"/>
+      <c r="F166"/>
+      <c r="G166"/>
+      <c r="H166" t="s">
+        <v>1081</v>
+      </c>
+      <c r="I166" t="s">
+        <v>1082</v>
+      </c>
+      <c r="J166" t="s">
+        <v>1083</v>
+      </c>
+      <c r="K166" t="s">
+        <v>1084</v>
+      </c>
+      <c r="L166" t="s">
+        <v>210</v>
+      </c>
+      <c r="M166" t="s">
+        <v>1085</v>
+      </c>
+      <c r="N166" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="s">
+        <v>14</v>
+      </c>
+      <c r="B167" t="s">
+        <v>15</v>
+      </c>
+      <c r="C167" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D167" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E167"/>
+      <c r="F167"/>
+      <c r="G167"/>
+      <c r="H167" t="s">
+        <v>1089</v>
+      </c>
+      <c r="I167" t="s">
+        <v>1090</v>
+      </c>
+      <c r="J167" t="s">
+        <v>1091</v>
+      </c>
+      <c r="K167" t="s">
+        <v>1092</v>
+      </c>
+      <c r="L167" t="s">
+        <v>1093</v>
+      </c>
+      <c r="M167" t="s">
         <v>1094</v>
       </c>
-      <c r="I163" t="s">
+      <c r="N167" t="s">
         <v>1095</v>
-      </c>
-[...13 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>