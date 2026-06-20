--- v1 (2026-05-31)
+++ v2 (2026-06-20)
@@ -6,3218 +6,2231 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1840" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1224" uniqueCount="767">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Zagrebu</t>
   </si>
   <si>
-    <t>Pp-9270/2025</t>
+    <t>Pp-7641/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 01.07.2026. u 12:40 sati</t>
+  </si>
+  <si>
+    <t>Danijel Dugina 71684251301</t>
+  </si>
+  <si>
+    <t>19.06.2026. 15:07:52</t>
+  </si>
+  <si>
+    <t>27.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fa7b90e-8166-4b1f-8e08-f41bdbee077f</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 01.07.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fa7b90e-8166-4b1f-8e08-f41bdbee077f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7641&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>HOTEL PICOK društvo s ograničenom odgovornošću za hotelijerstvo i ugostiteljstvo 11855315163</t>
+  </si>
+  <si>
+    <t>19.06.2026. 15:07:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af367771-2c5c-4845-bb19-7efb1a25e0a3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af367771-2c5c-4845-bb19-7efb1a25e0a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rudolf Radiković 37904759159</t>
+  </si>
+  <si>
+    <t>19.06.2026. 15:05:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cbfe32a-0a11-4ccc-8972-bde74657acbf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cbfe32a-0a11-4ccc-8972-bde74657acbf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-6164/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 01.07.2026. u 12:35 sati</t>
+  </si>
+  <si>
+    <t>4 IN 1 društvo s ograničenom odgovornošću za usluge 33482895153</t>
+  </si>
+  <si>
+    <t>19.06.2026. 14:44:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/632313ba-b5a1-4f20-bbb1-dc178c441bdd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/632313ba-b5a1-4f20-bbb1-dc178c441bdd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6164&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4915/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 01.07.2026. u 11:30 sati</t>
+  </si>
+  <si>
+    <t>Ante Kelava 75324011997</t>
+  </si>
+  <si>
+    <t>19.06.2026. 13:50:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ae83234-e746-4680-a06e-155eb32fc7bd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ae83234-e746-4680-a06e-155eb32fc7bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4915&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4179/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 06.05.2026.</t>
+  </si>
+  <si>
+    <t>BECIĆ-TURIZAM jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo i usluge 73406385404</t>
+  </si>
+  <si>
+    <t>19.06.2026. 11:17:08</t>
+  </si>
+  <si>
+    <t>29.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e47b2f2-0547-48cc-85b4-f5e9b289d4a6</t>
+  </si>
+  <si>
+    <t>Presuda - odbijajuća.pdf O77O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e47b2f2-0547-48cc-85b4-f5e9b289d4a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4179&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3998/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 17.07.2026.</t>
+  </si>
+  <si>
+    <t>Davor Stojsavljević 60068280123</t>
+  </si>
+  <si>
+    <t>19.06.2026. 10:16:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4dcbe97-88b1-4d66-8396-aa19a47fcc01</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 17.07.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4dcbe97-88b1-4d66-8396-aa19a47fcc01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3998&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4583/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.07.2026. u 10,00 sati</t>
+  </si>
+  <si>
+    <t>Tamara Tači 52655972203</t>
+  </si>
+  <si>
+    <t>19.06.2026. 10:13:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfc9a24b-7918-41fa-a851-441346cca700</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 07.07.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfc9a24b-7918-41fa-a851-441346cca700/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4583&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>AC KOTAČI društvo s ograničenom odgovornošću za trgovinu i usluge 25223924712</t>
+  </si>
+  <si>
+    <t>19.06.2026. 10:13:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96bcc90c-6407-4a9f-b07d-37afee208555</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96bcc90c-6407-4a9f-b07d-37afee208555/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-9965/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.07.2026. u 9,50 sati</t>
+  </si>
+  <si>
+    <t>Marko Berić 34896959859</t>
+  </si>
+  <si>
+    <t>19.06.2026. 10:12:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61401dbd-1f88-4d28-a749-65bb7a010812</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61401dbd-1f88-4d28-a749-65bb7a010812/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9965&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-831/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.07.2026. u 9:40 sati</t>
+  </si>
+  <si>
+    <t>Marija Herman 71450265226</t>
+  </si>
+  <si>
+    <t>19.06.2026. 10:12:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/495bd71b-c9ca-47b2-bbe2-cad39ae460e7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/495bd71b-c9ca-47b2-bbe2-cad39ae460e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=831&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.07.2026. u 9,40 sati</t>
+  </si>
+  <si>
+    <t>HER MAN UGOSTITELJSTVO društvo s ograničenom odgovornošću za ugostiteljstvo, trgovinu i usluge 09192663480</t>
+  </si>
+  <si>
+    <t>19.06.2026. 10:11:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4cbc648-79ca-4af5-b4c7-82535845643f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4cbc648-79ca-4af5-b4c7-82535845643f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-14566/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.07.2026. u 9,30 sati</t>
+  </si>
+  <si>
+    <t>Davor Tojcic 69731386257</t>
+  </si>
+  <si>
+    <t>19.06.2026. 10:11:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c2cb5d1-0f6b-4d9a-82ba-02fa648c8a55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c2cb5d1-0f6b-4d9a-82ba-02fa648c8a55/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14566&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4821/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.07.2026. u 9,20 sati</t>
+  </si>
+  <si>
+    <t>Miloš Laković 56115525798</t>
+  </si>
+  <si>
+    <t>19.06.2026. 10:09:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d65ea4f-9a74-40cb-bede-f1ea73cb962b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d65ea4f-9a74-40cb-bede-f1ea73cb962b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4821&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5319/2026</t>
+  </si>
+  <si>
+    <t>Teodora Zekanović 77671795696</t>
+  </si>
+  <si>
+    <t>19.06.2026. 10:07:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/931482ab-fc00-44d7-a979-ff94ea54d4ef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/931482ab-fc00-44d7-a979-ff94ea54d4ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5319&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1248/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 14.04.2026.</t>
+  </si>
+  <si>
+    <t>Kamal Yonjan Lama 00023763831</t>
+  </si>
+  <si>
+    <t>19.06.2026. 10:04:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a651f582-8e7b-4d0a-b886-df5bdf12e467</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.pdf O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a651f582-8e7b-4d0a-b886-df5bdf12e467/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1248&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1081/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 18.08.2026. u 09:00 sati</t>
+  </si>
+  <si>
+    <t>Dario Sudeta 67901327808</t>
+  </si>
+  <si>
+    <t>19.06.2026. 09:44:11</t>
+  </si>
+  <si>
+    <t>30.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb4f978f-c1d6-4f7b-ad57-affe548dcca9</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 18.08.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb4f978f-c1d6-4f7b-ad57-affe548dcca9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1081&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2660/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 03.04.2026.</t>
+  </si>
+  <si>
+    <t>Nikola Ivić 11378914726</t>
+  </si>
+  <si>
+    <t>19.06.2026. 08:56:04</t>
+  </si>
+  <si>
+    <t>26.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18cd0388-56d4-4a4b-b837-370c86af1734</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18cd0388-56d4-4a4b-b837-370c86af1734/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2660&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-18538/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 14.07.2026. u 11,00</t>
+  </si>
+  <si>
+    <t>Darko Pil 51329114887</t>
+  </si>
+  <si>
+    <t>19.06.2026. 08:54:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b72524a-9649-40fb-9d77-3cb4dda870ee</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 14.07.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b72524a-9649-40fb-9d77-3cb4dda870ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18538&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5348/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 01.07.2026. u 12:30 sati</t>
+  </si>
+  <si>
+    <t>Ante Kuzmanić 32865187783</t>
+  </si>
+  <si>
+    <t>19.06.2026. 08:53:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b1af3ce-15dd-475e-bff3-811dd16ed118</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b1af3ce-15dd-475e-bff3-811dd16ed118/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5348&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6349/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 14.07.2026. u 8,30</t>
+  </si>
+  <si>
+    <t>Božidar Kereta 35225757171</t>
+  </si>
+  <si>
+    <t>19.06.2026. 08:44:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74352027-29d9-4c08-b484-37d4a089da08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74352027-29d9-4c08-b484-37d4a089da08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6349&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9570/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 10.12.2025.</t>
+  </si>
+  <si>
+    <t>Marijan Mamić 87300658308</t>
+  </si>
+  <si>
+    <t>19.06.2026. 08:37:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea8f270c-5308-4e87-82ab-cf299f020725</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.docx O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea8f270c-5308-4e87-82ab-cf299f020725/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9570&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7234/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 01.07.2026. u 13:40 sati</t>
+  </si>
+  <si>
+    <t>Željka Szabo 66365835284</t>
+  </si>
+  <si>
+    <t>19.06.2026. 08:36:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03498fc3-36fc-4f80-b7b6-5abd69a73214</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03498fc3-36fc-4f80-b7b6-5abd69a73214/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7234&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7489/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 01.07.2026. u 13:30 sati</t>
+  </si>
+  <si>
+    <t>Miroslav Turković 87840945979</t>
+  </si>
+  <si>
+    <t>18.06.2026. 15:21:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ffbbdc9-6811-4342-ba7e-14010c3139bf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ffbbdc9-6811-4342-ba7e-14010c3139bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7489&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-12787/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 30.04.2026.</t>
+  </si>
+  <si>
+    <t>Pantera centar d.o.o. za usluge 04450509103</t>
+  </si>
+  <si>
+    <t>18.06.2026. 12:59:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c64be48-290a-4475-a689-64dc6e07cd92</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c64be48-290a-4475-a689-64dc6e07cd92/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=12787&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6877/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 24.08.2026.</t>
+  </si>
+  <si>
+    <t>Marko Marušić 92825840490</t>
+  </si>
+  <si>
+    <t>18.06.2026. 11:26:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a22a6338-2a1f-4b34-9bd0-99506ff6c9ff</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 24.08.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a22a6338-2a1f-4b34-9bd0-99506ff6c9ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6877&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-12830/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.04.2026.</t>
+  </si>
+  <si>
+    <t>Romeo Branko Zrnić 79948815054</t>
+  </si>
+  <si>
+    <t>18.06.2026. 10:47:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d500aa39-4f54-4128-8431-2b2dc427af82</t>
+  </si>
+  <si>
+    <t>Rješenje o zastari izvršenja.pdf O1574O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d500aa39-4f54-4128-8431-2b2dc427af82/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=12830&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-7384/2026</t>
+  </si>
+  <si>
+    <t>Manuela Rahle 43237434366</t>
+  </si>
+  <si>
+    <t>18.06.2026. 10:40:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06c34b29-eb29-408e-affc-75c197150730</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06c34b29-eb29-408e-affc-75c197150730/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7384&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-16001/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 22.01.2026.</t>
+  </si>
+  <si>
+    <t>Milena Dražić 79251290185</t>
+  </si>
+  <si>
+    <t>18.06.2026. 10:30:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/715eb872-f5b7-4284-8202-bfb6f9efae2b</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/715eb872-f5b7-4284-8202-bfb6f9efae2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=16001&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8065/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 15.07.2026.</t>
+  </si>
+  <si>
+    <t>Dušan Vladimir 63295061840</t>
+  </si>
+  <si>
+    <t>18.06.2026. 09:04:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c1045c7-7d16-428c-9524-d339900c2f07</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 15.07.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c1045c7-7d16-428c-9524-d339900c2f07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8065&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1372/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 13.07.2026.</t>
+  </si>
+  <si>
+    <t>Andrej Dimitrijević 39882398187</t>
+  </si>
+  <si>
+    <t>18.06.2026. 08:32:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b60d8e7c-4eb8-4b0c-a24a-ea2a0c068d36</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 13.07.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b60d8e7c-4eb8-4b0c-a24a-ea2a0c068d36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1372&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2824/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.05.2026.</t>
+  </si>
+  <si>
+    <t>18.06.2026. 08:15:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ed4ec75-ab9f-4ab8-9c49-5eaf6432934e</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.docx O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ed4ec75-ab9f-4ab8-9c49-5eaf6432934e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2824&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6473/2026</t>
+  </si>
+  <si>
+    <t>Zlatko Bencarić 11142960154</t>
+  </si>
+  <si>
+    <t>18.06.2026. 08:12:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04aacef6-4a9b-4468-88b4-72a0ff8229f2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04aacef6-4a9b-4468-88b4-72a0ff8229f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6473&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-13483/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 20.02.2026.</t>
+  </si>
+  <si>
+    <t>Denis Dračić 07879365529</t>
+  </si>
+  <si>
+    <t>18.06.2026. 07:29:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2260f63-59d9-447a-9f9c-697ba81fd7da</t>
+  </si>
+  <si>
+    <t>Presuda - odbijajuća.docx O77O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2260f63-59d9-447a-9f9c-697ba81fd7da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=13483&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Blizu stadiona j.d.o.o. za ugostiteljstvo 14897047391</t>
+  </si>
+  <si>
+    <t>18.06.2026. 07:29:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f986bab3-0475-4fe1-a21b-588098f54232</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f986bab3-0475-4fe1-a21b-588098f54232/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-19494/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 17.06.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Milinović 29440935642</t>
+  </si>
+  <si>
+    <t>17.06.2026. 10:56:45</t>
+  </si>
+  <si>
+    <t>25.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24c3f29e-de15-4d64-9b97-2dcb01ff4bf8</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24c3f29e-de15-4d64-9b97-2dcb01ff4bf8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19494&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8625/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 15.07.2026. u 09:15 sati.</t>
+  </si>
+  <si>
+    <t>Natali Križan 42971069370</t>
+  </si>
+  <si>
+    <t>17.06.2026. 10:00:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20aa8aa2-4892-4be9-a7e1-2aafaf3cf8b4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20aa8aa2-4892-4be9-a7e1-2aafaf3cf8b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8625&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-2287/2024</t>
+  </si>
+  <si>
+    <t>Odluka od 20.01.2026.</t>
+  </si>
+  <si>
+    <t>SKALA USLUGE jednostavno društvo s ograničenom odgovornošću za usluge 98899093742</t>
+  </si>
+  <si>
+    <t>17.06.2026. 08:50:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f6dfdb6-a6cf-46b1-ac67-709f0ef40b1f</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.docx P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f6dfdb6-a6cf-46b1-ac67-709f0ef40b1f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2287&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-19323/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 06.03.2026.</t>
+  </si>
+  <si>
+    <t>Ana Žunić 98268382659</t>
+  </si>
+  <si>
+    <t>17.06.2026. 08:47:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/613d613f-b51c-4b5e-8e1a-dbb6d1cb4ae6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/613d613f-b51c-4b5e-8e1a-dbb6d1cb4ae6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19323&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-63/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 24.03.2026.</t>
+  </si>
+  <si>
+    <t>Nataša Antonić 59577245472</t>
+  </si>
+  <si>
+    <t>17.06.2026. 07:45:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c19cbdca-424e-44ad-843a-4990de021fa5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c19cbdca-424e-44ad-843a-4990de021fa5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=63&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4714/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 28.04.2026.</t>
+  </si>
+  <si>
+    <t>Marjan Tunić 01117738880</t>
+  </si>
+  <si>
+    <t>16.06.2026. 15:09:33</t>
+  </si>
+  <si>
+    <t>24.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d59e7c7-29b9-43c3-90e3-27daaa112889</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d59e7c7-29b9-43c3-90e3-27daaa112889/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4714&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-666/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>Damir Stanko 20853088639</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:48:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43da8fce-4473-4829-9aad-1c4fd29f00ae</t>
+  </si>
+  <si>
+    <t>Rješenje o zastari izvršenja.docx O1574O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43da8fce-4473-4829-9aad-1c4fd29f00ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=666&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-4427/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.05.2026.</t>
+  </si>
+  <si>
+    <t>Željko Bugarinović 93307693006</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:29:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/349bf66f-98f6-4492-b420-6770107a3096</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/349bf66f-98f6-4492-b420-6770107a3096/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=4427&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-17957/2025</t>
+  </si>
+  <si>
+    <t>PD Presude od 21.01.2026.</t>
+  </si>
+  <si>
+    <t>Luka Mardešić 05249837098</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:15:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad1ec651-430e-4b2f-86a8-e3571ea4f827</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad1ec651-430e-4b2f-86a8-e3571ea4f827/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17957&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-18277/2025</t>
+  </si>
+  <si>
+    <t>PD Presude od 19.01.2026.</t>
+  </si>
+  <si>
+    <t>Ira Blažević 50033366496</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:13:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7ddb313-c347-43de-8f20-e2bde8b16a88</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7ddb313-c347-43de-8f20-e2bde8b16a88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18277&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-4819/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>Kruno Antolić 71010289709</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:00:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c6d4261-b9b1-4fbd-a86e-52904ae21516</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c6d4261-b9b1-4fbd-a86e-52904ae21516/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=4819&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-5068/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 09.07.2026.; Poziv - Ročište 09.07.2026.</t>
+  </si>
+  <si>
+    <t>EVOLVE d.o.o. turistička agencija 28670249718</t>
+  </si>
+  <si>
+    <t>16.06.2026. 13:26:31</t>
+  </si>
+  <si>
+    <t>23.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2ea4382-bc61-4870-bfc7-fb855b1e122f</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 09.07.2026.pdf; Poziv za sudsku radnju od 09.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2ea4382-bc61-4870-bfc7-fb855b1e122f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5068&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Krunoslav Škreb 24029119761</t>
+  </si>
+  <si>
+    <t>16.06.2026. 13:26:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6eb886a-eadb-4590-979a-e43ad373e545</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6eb886a-eadb-4590-979a-e43ad373e545/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-7212/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Dražen Barić 30598520252</t>
+  </si>
+  <si>
+    <t>16.06.2026. 13:19:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87e0e616-ddfb-4e8c-b055-4072209bc2a3</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 09.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87e0e616-ddfb-4e8c-b055-4072209bc2a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7212&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-18458/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 20.01.2026.</t>
+  </si>
+  <si>
+    <t>Perica Matijević 41189192751</t>
+  </si>
+  <si>
+    <t>16.06.2026. 13:11:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ce7929e-92ad-4b17-be56-74d0ad9cc4ab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ce7929e-92ad-4b17-be56-74d0ad9cc4ab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18458&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-9987/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 29.11.2022.</t>
+  </si>
+  <si>
+    <t>Kristina Devčić 61553364235</t>
+  </si>
+  <si>
+    <t>16.06.2026. 13:07:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2eab452d-9e4d-458c-a07f-47a2563dcca7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2eab452d-9e4d-458c-a07f-47a2563dcca7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9987&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-7166/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 08.07.2026. u 11:15 sati</t>
+  </si>
+  <si>
+    <t>Marko Varat 97289296543</t>
+  </si>
+  <si>
+    <t>16.06.2026. 13:00:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/761de875-757a-4e44-be2b-7dad6dd58521</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 08.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/761de875-757a-4e44-be2b-7dad6dd58521/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7166&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5042/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 08.04.2026.</t>
+  </si>
+  <si>
+    <t>Isabel Cristina Garcia Cuellar 12839618540</t>
+  </si>
+  <si>
+    <t>16.06.2026. 12:37:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4d1ee24-da38-48f9-b31e-f231b512c008</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4d1ee24-da38-48f9-b31e-f231b512c008/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5042&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1335/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 02.02.2026.</t>
+  </si>
+  <si>
+    <t>Vedran Lučić 35506544630</t>
+  </si>
+  <si>
+    <t>16.06.2026. 12:32:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf4bc55a-dfd7-46d1-bcc6-dc857904deea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf4bc55a-dfd7-46d1-bcc6-dc857904deea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1335&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp Ikp-4887/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Josip Pranjić 27166948096</t>
+  </si>
+  <si>
+    <t>16.06.2026. 09:59:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb5b0f0a-e34a-4e01-83c4-ae2a64ab1334</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb5b0f0a-e34a-4e01-83c4-ae2a64ab1334/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=4887&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1579/2026</t>
+  </si>
+  <si>
+    <t>Marko Ćiković 83860773007</t>
+  </si>
+  <si>
+    <t>16.06.2026. 09:40:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1b6b175-06c9-4ea8-bceb-b82338e83d73</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 09.07.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1b6b175-06c9-4ea8-bceb-b82338e83d73/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1579&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Milman Express jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo i trgovinu 36364748073</t>
+  </si>
+  <si>
+    <t>16.06.2026. 09:40:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9beb1374-1338-4cf5-8ca2-373fc404f832</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9beb1374-1338-4cf5-8ca2-373fc404f832/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-3977/2026</t>
+  </si>
+  <si>
+    <t>Tomislava Režić 21643876154</t>
+  </si>
+  <si>
+    <t>16.06.2026. 09:25:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aabd6e43-87ca-44a7-984f-514428004959</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aabd6e43-87ca-44a7-984f-514428004959/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3977&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1515/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 12.05.2026.</t>
+  </si>
+  <si>
+    <t>Bahra Hodžić 10229663371</t>
+  </si>
+  <si>
+    <t>16.06.2026. 09:08:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e190cdc4-c5cf-45e2-bbde-435cf867c574</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e190cdc4-c5cf-45e2-bbde-435cf867c574/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1515&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9832/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 08.07.2026.</t>
+  </si>
+  <si>
+    <t>Marija Benić 66682848662</t>
+  </si>
+  <si>
+    <t>16.06.2026. 07:56:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e057bbc-711a-4808-be26-6c04e115573d</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 08.07.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e057bbc-711a-4808-be26-6c04e115573d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9832&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-12253/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 09.02.2026.</t>
+  </si>
+  <si>
+    <t>HASNEK ENTERPRISE  jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo 99051410792</t>
+  </si>
+  <si>
+    <t>16.06.2026. 07:54:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fcf1408-e7ab-4ebf-a8af-67d6448bc437</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fcf1408-e7ab-4ebf-a8af-67d6448bc437/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=12253&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Siniša Hasnek 91313222500</t>
+  </si>
+  <si>
+    <t>16.06.2026. 07:54:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a99cd09a-875c-46d8-b02b-7f47cd55d9b7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a99cd09a-875c-46d8-b02b-7f47cd55d9b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-5370/2026</t>
+  </si>
+  <si>
+    <t>Damir Novosel 23249764181</t>
+  </si>
+  <si>
+    <t>16.06.2026. 07:41:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f615b30-0fd8-417f-a856-7581970d15e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f615b30-0fd8-417f-a856-7581970d15e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5370&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2324/2026</t>
+  </si>
+  <si>
+    <t>16.06.2026. 07:32:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8c50b7e-6866-49fb-869d-a9ec2a66b15c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8c50b7e-6866-49fb-869d-a9ec2a66b15c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2324&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>AC Kotači društvo s ograničenom odgovornošću za trgovinu i usluge 25223924712</t>
+  </si>
+  <si>
+    <t>16.06.2026. 07:32:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b07b22d3-de4f-4be9-a6ec-feb6a17e79b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b07b22d3-de4f-4be9-a6ec-feb6a17e79b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-4576/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 10.07.2026.</t>
+  </si>
+  <si>
+    <t>Denis Vranešević 71612205051</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:52:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68753cba-e648-4d8c-b113-22963c31f385</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 10.07.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68753cba-e648-4d8c-b113-22963c31f385/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4576&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Triton events društvo s ograničenom odgovornošću za usluge 74999020862</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:52:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce11f753-5ce3-43cd-80f6-e8edb6dc33d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce11f753-5ce3-43cd-80f6-e8edb6dc33d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-6745/2026</t>
   </si>
   <si>
     <t>Poziv - Ročište 07.07.2026.</t>
   </si>
   <si>
-    <t>MACHEN d.o.o. za ugostiteljstvo 22593568028</t>
-[...212 lines deleted...]
-    <t>Pp-4439/2026</t>
+    <t>Sandra Hartl Mojsović 75557447589</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:29:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e6de2e6-595f-4f3e-b747-25610c558472</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e6de2e6-595f-4f3e-b747-25610c558472/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6745&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Lara Mojsović</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:29:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd041745-1016-4715-a754-6311afb09df4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd041745-1016-4715-a754-6311afb09df4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sebastijan Mojsović 87962931641</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:29:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85be3251-9632-4b23-b6a9-cdc761ecfe30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85be3251-9632-4b23-b6a9-cdc761ecfe30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-8184/2026</t>
+  </si>
+  <si>
+    <t>Danijel Svornik 52117151274</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:23:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/040b1e99-a956-4191-9a81-d4c1606cd3f9</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 17.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/040b1e99-a956-4191-9a81-d4c1606cd3f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8184&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-17064/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 18.02.2026.</t>
+  </si>
+  <si>
+    <t>L&amp;N TIME jednostavno društvo s ograničenom odgovornošću za usluge 02656515392</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/002f5a12-c6d9-4dbf-8451-90c4d2c07c4b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/002f5a12-c6d9-4dbf-8451-90c4d2c07c4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17064&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4058/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 24.04.2026.</t>
+  </si>
+  <si>
+    <t>Futurus društvo s ograničenom odgovornošću za pripremu i usluživanje hrane i pića 26166877748</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:20:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b24ce200-e0bd-4afb-83f4-9f6a7e6d5605</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b24ce200-e0bd-4afb-83f4-9f6a7e6d5605/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4058&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6009/2026</t>
+  </si>
+  <si>
+    <t>Cheoptic d.o.o. za usluge 02051169879</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:17:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdfad859-9104-410a-b9a7-4edb484d400b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdfad859-9104-410a-b9a7-4edb484d400b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6009&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Miljan Bjeletić 26363690981</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:17:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1800ad72-2a7e-4529-8a7c-bce0f014c2c1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1800ad72-2a7e-4529-8a7c-bce0f014c2c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-5085/2026</t>
+  </si>
+  <si>
+    <t>Miroslav Samardžić 57401138104</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:13:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0736e29f-7a6c-4332-b526-f393bb295fca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0736e29f-7a6c-4332-b526-f393bb295fca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5085&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Jesanda usluge jednostavno društvo s ograničenom odgovornošću za usluge 68143854600</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:13:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/413fa936-b182-49df-a3dd-80a5e4178985</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/413fa936-b182-49df-a3dd-80a5e4178985/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-6713/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 23.02.2026.</t>
+  </si>
+  <si>
+    <t>Anđelko Alerić 80164295736</t>
+  </si>
+  <si>
+    <t>15.06.2026. 13:53:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af05614a-5907-4f39-b983-ebe9a4702c82</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af05614a-5907-4f39-b983-ebe9a4702c82/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6713&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-3775/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 06.07.2026.</t>
+  </si>
+  <si>
+    <t>Katarina Pajić 73252627306</t>
+  </si>
+  <si>
+    <t>15.06.2026. 13:39:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f23ba50c-66a1-4080-baaf-eca75c3bb91a</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 06.07.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f23ba50c-66a1-4080-baaf-eca75c3bb91a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3775&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4485/2026</t>
   </si>
   <si>
     <t>Poziv - Ročište 02.07.2026.</t>
   </si>
   <si>
-    <t>Čatip Bajrami 35400515598</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/02dbeb80-ec60-41fe-adb5-4a29f9185cc4</t>
+    <t>Danijela Budimir 77118159254</t>
+  </si>
+  <si>
+    <t>15.06.2026. 13:35:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f92bf8a5-7670-48c6-bc60-df70b1fa296c</t>
   </si>
   <si>
     <t>Poziv za sudsku radnju od 02.07.2026.docx</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/02dbeb80-ec60-41fe-adb5-4a29f9185cc4/dokumenti/preuzimanje</t>
-[...131 lines deleted...]
-    <t>Pp Ikp-4603/2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/f92bf8a5-7670-48c6-bc60-df70b1fa296c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4485&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-19535/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 07.07.2026.</t>
+  </si>
+  <si>
+    <t>Luka Abramović 39998417847</t>
+  </si>
+  <si>
+    <t>15.06.2026. 12:48:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf9b14ad-80bc-4702-9409-79f4a10cf0a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf9b14ad-80bc-4702-9409-79f4a10cf0a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19535&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3086/2026</t>
+  </si>
+  <si>
+    <t>Franjo Tuđman 78792016467</t>
+  </si>
+  <si>
+    <t>15.06.2026. 11:25:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c1a6e4f-e821-412b-96cf-213d109d3389</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 13.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c1a6e4f-e821-412b-96cf-213d109d3389/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3086&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-17266/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 23.04.2026.</t>
+  </si>
+  <si>
+    <t>Nikola Ivanac 89499895437</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:50:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05a2fd08-4157-4652-8398-ec016f3672d5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05a2fd08-4157-4652-8398-ec016f3672d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17266&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-13206/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.04.2026.</t>
+  </si>
+  <si>
+    <t>Nedim Čopra 20294979212</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:48:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efec6608-5a72-4386-b0ab-b0091bf42695</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efec6608-5a72-4386-b0ab-b0091bf42695/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=13206&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>SFT Recycling SHOES &amp; TEXTILE d.o.o. za usluge i trgovinu 38161863205</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:48:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bd9447e-789f-41c5-9d82-0e5cafcd2486</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bd9447e-789f-41c5-9d82-0e5cafcd2486/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-2697/2026</t>
+  </si>
+  <si>
+    <t>Željka Turudić 11812896285</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:42:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eec24862-cdc3-411b-83da-bd6e77e3e93e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eec24862-cdc3-411b-83da-bd6e77e3e93e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2697&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6920/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Dora Kličko 41126444551</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:00:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18d6fcc3-24e1-48ba-ab44-4bc6e912691a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18d6fcc3-24e1-48ba-ab44-4bc6e912691a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6920&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-15855/2025</t>
+  </si>
+  <si>
+    <t>Sadat Toskić 26586924480</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:00:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/306f0054-9baf-4008-b4c8-799aee7d3a10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/306f0054-9baf-4008-b4c8-799aee7d3a10/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15855&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-9501/2023</t>
+  </si>
+  <si>
+    <t>Odluka VPS-a od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>BOĆARSKI KLUB GALA 90280796686</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:46:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecce85d3-04fb-4027-a238-1ae933b3e773</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecce85d3-04fb-4027-a238-1ae933b3e773/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9501&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-5958/2026</t>
+  </si>
+  <si>
+    <t>Tanja Krašovec 82010733215</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:27:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/726d63d1-5790-4d50-b71d-bbde1412861a</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.docx O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/726d63d1-5790-4d50-b71d-bbde1412861a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5958&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6592/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 06.07.2026. u 09:45 sati</t>
+  </si>
+  <si>
+    <t>Ivana Pović 88212671960</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:09:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03ec37f1-3d9b-4fba-a553-9a16406f71a9</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 06.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03ec37f1-3d9b-4fba-a553-9a16406f71a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6592&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-667/2026</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:00:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f0209e8-e80f-4b77-80d1-de690448461a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f0209e8-e80f-4b77-80d1-de690448461a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=667&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-5028/2025</t>
   </si>
   <si>
     <t>Rješenje od 13.05.2026.</t>
   </si>
   <si>
-    <t>Ivana Žagar 49925212174</t>
-[...41 lines deleted...]
-    <t>Pp Ikp-694/2026</t>
+    <t>Katarina Metzner 18143495325</t>
+  </si>
+  <si>
+    <t>15.06.2026. 08:59:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f516c61e-f4b1-4c66-953a-5584a5a2e58c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f516c61e-f4b1-4c66-953a-5584a5a2e58c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=5028&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1226/2026</t>
+  </si>
+  <si>
+    <t>Rikhsitullo Nematullaev 94431118683</t>
+  </si>
+  <si>
+    <t>15.06.2026. 08:49:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa78a95d-4080-4b5f-9e07-55f6a9fbfd94</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa78a95d-4080-4b5f-9e07-55f6a9fbfd94/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1226&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3278/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.03.2026.</t>
+  </si>
+  <si>
+    <t>Ljiljana Bregant 65362749216</t>
+  </si>
+  <si>
+    <t>15.06.2026. 08:34:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ac71816-768b-4570-b879-c1a86b4215d0</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ac71816-768b-4570-b879-c1a86b4215d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3278&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14743/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.03.2026.</t>
+  </si>
+  <si>
+    <t>Ines Mandekić 15442398906</t>
+  </si>
+  <si>
+    <t>12.06.2026. 14:30:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e759866e-183c-4dca-83a0-9c7098b1423c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e759866e-183c-4dca-83a0-9c7098b1423c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14743&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1019/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.02.2026.</t>
+  </si>
+  <si>
+    <t>Neven Topić 19797067184</t>
+  </si>
+  <si>
+    <t>12.06.2026. 11:49:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5de78cd-3ade-459f-a691-effb64e6074d</t>
+  </si>
+  <si>
+    <t>Rješenje o zamjeni novčane kazne radom za opće dobro.docx O1573O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5de78cd-3ade-459f-a691-effb64e6074d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1019&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1593/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.03.2026.</t>
+  </si>
+  <si>
+    <t>Dalibor Birošević 73317571510</t>
+  </si>
+  <si>
+    <t>12.06.2026. 11:48:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20757d6b-901f-4936-adfe-84df45382d67</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20757d6b-901f-4936-adfe-84df45382d67/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1593&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9951/2025</t>
+  </si>
+  <si>
+    <t>Ladislav Vida 50646252776</t>
+  </si>
+  <si>
+    <t>12.06.2026. 10:15:30</t>
+  </si>
+  <si>
+    <t>22.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3e9d541-7a2a-4a5e-bb0b-d9b1b2ea05fc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3e9d541-7a2a-4a5e-bb0b-d9b1b2ea05fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9951&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6697/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 30.06.2026.; Poziv - Sudska radnja 30.06.2026.</t>
+  </si>
+  <si>
+    <t>Grad Garešnica 58382750026</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:45:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12d6151e-8b33-4e5c-87bf-9355ad0cd107</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 30.06.2026.docx; Poziv za sudsku radnju od 30.06.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12d6151e-8b33-4e5c-87bf-9355ad0cd107/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6697&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Domagoj Balja 49061176531</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:45:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70edafd8-9028-4cde-aab3-2ff5f53f1a75</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70edafd8-9028-4cde-aab3-2ff5f53f1a75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-3418/2023</t>
+  </si>
+  <si>
+    <t>Odluka VPS RH od 15. travnja 2026.</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:42:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8770c6e-6165-4095-93f4-5b13dac0dd5f</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8770c6e-6165-4095-93f4-5b13dac0dd5f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3418&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-795/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 09.07.2026. u 14:00 sati</t>
+  </si>
+  <si>
+    <t>Anton Nuši 97649334324</t>
+  </si>
+  <si>
+    <t>12.06.2026. 09:33:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a92e5ede-7279-4aa9-b1d9-a7458a3ae089</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a92e5ede-7279-4aa9-b1d9-a7458a3ae089/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=795&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-2776/2025</t>
   </si>
   <si>
     <t>Odluka od 26.03.2026.</t>
   </si>
   <si>
-    <t>Franjo Golomejić 04179564884</t>
-[...1616 lines deleted...]
-    <t>Pp-15729/2025</t>
+    <t>PUNKT jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo, turizam i usluge 03879468564</t>
+  </si>
+  <si>
+    <t>11.06.2026. 07:49:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26f93d30-66be-4f8c-a6e8-e0eba437602a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26f93d30-66be-4f8c-a6e8-e0eba437602a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2776&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-5882/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.10.2025.</t>
+  </si>
+  <si>
+    <t>Renato Ljubas 97834500172</t>
+  </si>
+  <si>
+    <t>16.03.2026. 13:59:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/342a752b-3c14-4eb1-be3a-30791bdb6e15</t>
+  </si>
+  <si>
+    <t>Rješenje o zamjeni novčane kazne radom za opće dobro.pdf O1573O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/342a752b-3c14-4eb1-be3a-30791bdb6e15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=5882&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8214/2025</t>
   </si>
   <si>
     <t>Presuda od 14.11.2025.</t>
-  </si>
-[...1072 lines deleted...]
-    <t>Pp-8214/2025</t>
   </si>
   <si>
     <t>Ivica Mičić 46949154270</t>
   </si>
   <si>
     <t>29.12.2025. 09:04:19</t>
   </si>
   <si>
     <t>07.01.2027.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1e97efeb-3d9f-41e9-908a-e2dd3347a0c2</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1e97efeb-3d9f-41e9-908a-e2dd3347a0c2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8214&amp;godina=2025</t>
   </si>
   <si>
     <t>Pp-5409/2025</t>
   </si>
   <si>
     <t>Poziv - Ročište 16.09.2025. 09:15</t>
   </si>
@@ -3341,51 +2354,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N167"/>
+  <dimension ref="A1:N111"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -3475,6266 +2488,4138 @@
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3" t="s">
         <v>27</v>
       </c>
       <c r="L3" t="s">
         <v>22</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I4" t="s">
+        <v>30</v>
+      </c>
+      <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
         <v>31</v>
       </c>
-      <c r="I4" t="s">
+      <c r="L4" t="s">
+        <v>22</v>
+      </c>
+      <c r="M4" t="s">
         <v>32</v>
       </c>
-      <c r="J4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N4" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D5" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>35</v>
+      </c>
+      <c r="I5" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" t="s">
+        <v>22</v>
+      </c>
+      <c r="M5" t="s">
         <v>38</v>
       </c>
-      <c r="I5" t="s">
+      <c r="N5" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D6" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K6" t="s">
         <v>44</v>
       </c>
-      <c r="I6" t="s">
+      <c r="L6" t="s">
+        <v>22</v>
+      </c>
+      <c r="M6" t="s">
         <v>45</v>
       </c>
-      <c r="J6" t="s">
-[...2 lines deleted...]
-      <c r="K6" t="s">
+      <c r="N6" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D7" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>49</v>
+      </c>
+      <c r="I7" t="s">
+        <v>50</v>
+      </c>
+      <c r="J7" t="s">
+        <v>51</v>
+      </c>
+      <c r="K7" t="s">
         <v>52</v>
       </c>
-      <c r="I7" t="s">
+      <c r="L7" t="s">
         <v>53</v>
       </c>
-      <c r="J7" t="s">
+      <c r="M7" t="s">
         <v>54</v>
       </c>
-      <c r="K7" t="s">
+      <c r="N7" t="s">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="D8" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" t="s">
         <v>59</v>
       </c>
-      <c r="I8" t="s">
+      <c r="J8" t="s">
+        <v>51</v>
+      </c>
+      <c r="K8" t="s">
         <v>60</v>
       </c>
-      <c r="J8" t="s">
-[...2 lines deleted...]
-      <c r="K8" t="s">
+      <c r="L8" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="M8" t="s">
         <v>62</v>
       </c>
       <c r="N8" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J9" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="K9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L9" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="M9" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N9" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="I10" t="s">
+        <v>73</v>
+      </c>
+      <c r="J10" t="s">
+        <v>51</v>
+      </c>
+      <c r="K10" t="s">
+        <v>74</v>
+      </c>
+      <c r="L10" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" t="s">
+        <v>75</v>
+      </c>
+      <c r="N10" t="s">
         <v>71</v>
-      </c>
-[...13 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D11" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="I11" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="J11" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="K11" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L11" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="M11" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N11" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D12" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I12" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="J12" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="K12" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L12" t="s">
-        <v>86</v>
+        <v>69</v>
       </c>
       <c r="M12" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N12" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="D13" t="s">
         <v>90</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>91</v>
       </c>
       <c r="I13" t="s">
         <v>92</v>
       </c>
       <c r="J13" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="K13" t="s">
         <v>93</v>
       </c>
       <c r="L13" t="s">
+        <v>69</v>
+      </c>
+      <c r="M13" t="s">
         <v>94</v>
       </c>
-      <c r="M13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="D14" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
         <v>97</v>
       </c>
       <c r="I14" t="s">
         <v>98</v>
       </c>
       <c r="J14" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="K14" t="s">
         <v>99</v>
       </c>
       <c r="L14" t="s">
-        <v>94</v>
+        <v>69</v>
       </c>
       <c r="M14" t="s">
         <v>100</v>
       </c>
       <c r="N14" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="I15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="J15" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="K15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L15" t="s">
-        <v>106</v>
+        <v>69</v>
       </c>
       <c r="M15" t="s">
         <v>107</v>
       </c>
       <c r="N15" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>109</v>
       </c>
       <c r="D16" t="s">
-        <v>110</v>
+        <v>57</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
+        <v>110</v>
+      </c>
+      <c r="I16" t="s">
         <v>111</v>
       </c>
-      <c r="I16" t="s">
+      <c r="J16" t="s">
+        <v>51</v>
+      </c>
+      <c r="K16" t="s">
         <v>112</v>
       </c>
-      <c r="J16" t="s">
-[...2 lines deleted...]
-      <c r="K16" t="s">
+      <c r="L16" t="s">
+        <v>61</v>
+      </c>
+      <c r="M16" t="s">
         <v>113</v>
       </c>
-      <c r="L16" t="s">
-[...2 lines deleted...]
-      <c r="M16" t="s">
+      <c r="N16" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
+        <v>115</v>
+      </c>
+      <c r="D17" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
+        <v>117</v>
+      </c>
+      <c r="I17" t="s">
         <v>118</v>
       </c>
-      <c r="I17" t="s">
+      <c r="J17" t="s">
+        <v>51</v>
+      </c>
+      <c r="K17" t="s">
         <v>119</v>
       </c>
-      <c r="J17" t="s">
-[...2 lines deleted...]
-      <c r="K17" t="s">
+      <c r="L17" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="M17" t="s">
         <v>121</v>
       </c>
       <c r="N17" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>123</v>
       </c>
       <c r="D18" t="s">
         <v>124</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
         <v>125</v>
       </c>
       <c r="I18" t="s">
         <v>126</v>
       </c>
       <c r="J18" t="s">
-        <v>20</v>
+        <v>127</v>
       </c>
       <c r="K18" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="L18" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M18" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="N18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="I19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="J19" t="s">
-        <v>20</v>
+        <v>136</v>
       </c>
       <c r="K19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="L19" t="s">
-        <v>136</v>
+        <v>120</v>
       </c>
       <c r="M19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="N19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="I20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="J20" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="K20" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="L20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="N20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D21" t="s">
-        <v>17</v>
+        <v>149</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="I21" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="J21" t="s">
-        <v>150</v>
+        <v>20</v>
       </c>
       <c r="K21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="L21" t="s">
-        <v>152</v>
+        <v>22</v>
       </c>
       <c r="M21" t="s">
         <v>153</v>
       </c>
       <c r="N21" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>155</v>
       </c>
       <c r="D22" t="s">
         <v>156</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
         <v>157</v>
       </c>
       <c r="I22" t="s">
         <v>158</v>
       </c>
       <c r="J22" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="K22" t="s">
         <v>159</v>
       </c>
       <c r="L22" t="s">
-        <v>35</v>
+        <v>145</v>
       </c>
       <c r="M22" t="s">
         <v>160</v>
       </c>
       <c r="N22" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>162</v>
       </c>
       <c r="D23" t="s">
         <v>163</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
         <v>164</v>
       </c>
       <c r="I23" t="s">
         <v>165</v>
       </c>
       <c r="J23" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="K23" t="s">
         <v>166</v>
       </c>
       <c r="L23" t="s">
         <v>167</v>
       </c>
       <c r="M23" t="s">
         <v>168</v>
       </c>
       <c r="N23" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="D24" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="I24" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="J24" t="s">
         <v>20</v>
       </c>
       <c r="K24" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="L24" t="s">
-        <v>167</v>
+        <v>22</v>
       </c>
       <c r="M24" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="N24" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D25" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="I25" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="J25" t="s">
-        <v>33</v>
+        <v>136</v>
       </c>
       <c r="K25" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="L25" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="M25" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="N25" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="D26" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="I26" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="J26" t="s">
-        <v>20</v>
+        <v>136</v>
       </c>
       <c r="K26" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="L26" t="s">
-        <v>186</v>
+        <v>167</v>
       </c>
       <c r="M26" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="N26" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D27" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="I27" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="J27" t="s">
-        <v>20</v>
+        <v>136</v>
       </c>
       <c r="K27" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="L27" t="s">
-        <v>144</v>
+        <v>196</v>
       </c>
       <c r="M27" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="N27" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="D28" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="I28" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="J28" t="s">
-        <v>200</v>
+        <v>136</v>
       </c>
       <c r="K28" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="L28" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="M28" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="N28" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D29" t="s">
-        <v>206</v>
+        <v>192</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="I29" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="J29" t="s">
-        <v>200</v>
+        <v>136</v>
       </c>
       <c r="K29" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="L29" t="s">
-        <v>210</v>
+        <v>196</v>
       </c>
       <c r="M29" t="s">
         <v>211</v>
       </c>
       <c r="N29" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>213</v>
       </c>
       <c r="D30" t="s">
         <v>214</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
         <v>215</v>
       </c>
       <c r="I30" t="s">
         <v>216</v>
       </c>
       <c r="J30" t="s">
-        <v>150</v>
+        <v>136</v>
       </c>
       <c r="K30" t="s">
         <v>217</v>
       </c>
       <c r="L30" t="s">
         <v>218</v>
       </c>
       <c r="M30" t="s">
         <v>219</v>
       </c>
       <c r="N30" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>221</v>
       </c>
       <c r="D31" t="s">
         <v>222</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
         <v>223</v>
       </c>
       <c r="I31" t="s">
         <v>224</v>
       </c>
       <c r="J31" t="s">
-        <v>200</v>
+        <v>136</v>
       </c>
       <c r="K31" t="s">
         <v>225</v>
       </c>
       <c r="L31" t="s">
         <v>226</v>
       </c>
       <c r="M31" t="s">
         <v>227</v>
       </c>
       <c r="N31" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
         <v>229</v>
       </c>
       <c r="D32" t="s">
         <v>230</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
         <v>231</v>
       </c>
       <c r="I32" t="s">
         <v>232</v>
       </c>
       <c r="J32" t="s">
-        <v>20</v>
+        <v>136</v>
       </c>
       <c r="K32" t="s">
         <v>233</v>
       </c>
       <c r="L32" t="s">
-        <v>106</v>
+        <v>234</v>
       </c>
       <c r="M32" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="N32" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D33" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>238</v>
+        <v>134</v>
       </c>
       <c r="I33" t="s">
         <v>239</v>
       </c>
       <c r="J33" t="s">
-        <v>150</v>
+        <v>136</v>
       </c>
       <c r="K33" t="s">
         <v>240</v>
       </c>
       <c r="L33" t="s">
         <v>241</v>
       </c>
       <c r="M33" t="s">
         <v>242</v>
       </c>
       <c r="N33" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
         <v>244</v>
       </c>
       <c r="D34" t="s">
-        <v>245</v>
+        <v>230</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
+        <v>245</v>
+      </c>
+      <c r="I34" t="s">
         <v>246</v>
       </c>
-      <c r="I34" t="s">
+      <c r="J34" t="s">
+        <v>136</v>
+      </c>
+      <c r="K34" t="s">
         <v>247</v>
       </c>
-      <c r="J34" t="s">
-[...2 lines deleted...]
-      <c r="K34" t="s">
+      <c r="L34" t="s">
+        <v>234</v>
+      </c>
+      <c r="M34" t="s">
         <v>248</v>
       </c>
-      <c r="L34" t="s">
-[...2 lines deleted...]
-      <c r="M34" t="s">
+      <c r="N34" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
+        <v>250</v>
+      </c>
+      <c r="D35" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
+        <v>252</v>
+      </c>
+      <c r="I35" t="s">
         <v>253</v>
       </c>
-      <c r="I35" t="s">
+      <c r="J35" t="s">
+        <v>136</v>
+      </c>
+      <c r="K35" t="s">
         <v>254</v>
       </c>
-      <c r="J35" t="s">
-[...2 lines deleted...]
-      <c r="K35" t="s">
+      <c r="L35" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="M35" t="s">
         <v>256</v>
       </c>
       <c r="N35" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="D36" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
+        <v>258</v>
+      </c>
+      <c r="I36" t="s">
+        <v>259</v>
+      </c>
+      <c r="J36" t="s">
+        <v>136</v>
+      </c>
+      <c r="K36" t="s">
         <v>260</v>
       </c>
-      <c r="I36" t="s">
+      <c r="L36" t="s">
+        <v>255</v>
+      </c>
+      <c r="M36" t="s">
         <v>261</v>
       </c>
-      <c r="J36" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N36" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="D37" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
+        <v>264</v>
+      </c>
+      <c r="I37" t="s">
+        <v>265</v>
+      </c>
+      <c r="J37" t="s">
+        <v>266</v>
+      </c>
+      <c r="K37" t="s">
         <v>267</v>
       </c>
-      <c r="I37" t="s">
+      <c r="L37" t="s">
         <v>268</v>
       </c>
-      <c r="J37" t="s">
-[...2 lines deleted...]
-      <c r="K37" t="s">
+      <c r="M37" t="s">
         <v>269</v>
       </c>
-      <c r="L37" t="s">
-[...2 lines deleted...]
-      <c r="M37" t="s">
+      <c r="N37" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>251</v>
+        <v>271</v>
       </c>
       <c r="D38" t="s">
-        <v>252</v>
+        <v>272</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>253</v>
+        <v>273</v>
       </c>
       <c r="I38" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="J38" t="s">
-        <v>273</v>
+        <v>136</v>
       </c>
       <c r="K38" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="L38" t="s">
-        <v>241</v>
+        <v>226</v>
       </c>
       <c r="M38" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="N38" t="s">
-        <v>257</v>
+        <v>277</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D39" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="I39" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="J39" t="s">
-        <v>200</v>
+        <v>266</v>
       </c>
       <c r="K39" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="L39" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="M39" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="N39" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>276</v>
+        <v>286</v>
       </c>
       <c r="D40" t="s">
-        <v>277</v>
+        <v>287</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="I40" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="J40" t="s">
-        <v>200</v>
+        <v>266</v>
       </c>
       <c r="K40" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="L40" t="s">
-        <v>281</v>
+        <v>218</v>
       </c>
       <c r="M40" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="N40" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="D41" t="s">
-        <v>277</v>
+        <v>294</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="I41" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="J41" t="s">
-        <v>200</v>
+        <v>266</v>
       </c>
       <c r="K41" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="L41" t="s">
-        <v>292</v>
+        <v>120</v>
       </c>
       <c r="M41" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="N41" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="D42" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="I42" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="J42" t="s">
-        <v>20</v>
+        <v>304</v>
       </c>
       <c r="K42" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="L42" t="s">
-        <v>300</v>
+        <v>167</v>
       </c>
       <c r="M42" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="N42" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>295</v>
+        <v>308</v>
       </c>
       <c r="D43" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="I43" t="s">
+        <v>311</v>
+      </c>
+      <c r="J43" t="s">
         <v>304</v>
       </c>
-      <c r="J43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K43" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="L43" t="s">
-        <v>300</v>
+        <v>313</v>
       </c>
       <c r="M43" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="N43" t="s">
-        <v>302</v>
+        <v>315</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="D44" t="s">
-        <v>277</v>
+        <v>317</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
       <c r="I44" t="s">
-        <v>309</v>
+        <v>319</v>
       </c>
       <c r="J44" t="s">
-        <v>200</v>
+        <v>304</v>
       </c>
       <c r="K44" t="s">
-        <v>310</v>
+        <v>320</v>
       </c>
       <c r="L44" t="s">
-        <v>210</v>
+        <v>313</v>
       </c>
       <c r="M44" t="s">
-        <v>311</v>
+        <v>321</v>
       </c>
       <c r="N44" t="s">
-        <v>312</v>
+        <v>322</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>313</v>
+        <v>323</v>
       </c>
       <c r="D45" t="s">
-        <v>277</v>
+        <v>324</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>314</v>
+        <v>325</v>
       </c>
       <c r="I45" t="s">
-        <v>315</v>
+        <v>326</v>
       </c>
       <c r="J45" t="s">
-        <v>200</v>
+        <v>266</v>
       </c>
       <c r="K45" t="s">
-        <v>316</v>
+        <v>327</v>
       </c>
       <c r="L45" t="s">
-        <v>210</v>
+        <v>120</v>
       </c>
       <c r="M45" t="s">
-        <v>317</v>
+        <v>328</v>
       </c>
       <c r="N45" t="s">
-        <v>318</v>
+        <v>329</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>313</v>
+        <v>330</v>
       </c>
       <c r="D46" t="s">
-        <v>277</v>
+        <v>331</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>319</v>
+        <v>332</v>
       </c>
       <c r="I46" t="s">
-        <v>320</v>
+        <v>333</v>
       </c>
       <c r="J46" t="s">
-        <v>200</v>
+        <v>266</v>
       </c>
       <c r="K46" t="s">
-        <v>321</v>
+        <v>334</v>
       </c>
       <c r="L46" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="M46" t="s">
-        <v>322</v>
+        <v>335</v>
       </c>
       <c r="N46" t="s">
-        <v>318</v>
+        <v>336</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>323</v>
+        <v>337</v>
       </c>
       <c r="D47" t="s">
-        <v>277</v>
+        <v>338</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>324</v>
+        <v>339</v>
       </c>
       <c r="I47" t="s">
-        <v>325</v>
+        <v>340</v>
       </c>
       <c r="J47" t="s">
-        <v>200</v>
+        <v>304</v>
       </c>
       <c r="K47" t="s">
-        <v>326</v>
+        <v>341</v>
       </c>
       <c r="L47" t="s">
-        <v>281</v>
+        <v>313</v>
       </c>
       <c r="M47" t="s">
-        <v>327</v>
+        <v>342</v>
       </c>
       <c r="N47" t="s">
-        <v>328</v>
+        <v>343</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>329</v>
+        <v>344</v>
       </c>
       <c r="D48" t="s">
-        <v>330</v>
+        <v>345</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>331</v>
+        <v>346</v>
       </c>
       <c r="I48" t="s">
-        <v>332</v>
+        <v>347</v>
       </c>
       <c r="J48" t="s">
-        <v>200</v>
+        <v>348</v>
       </c>
       <c r="K48" t="s">
-        <v>333</v>
+        <v>349</v>
       </c>
       <c r="L48" t="s">
-        <v>47</v>
+        <v>350</v>
       </c>
       <c r="M48" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="N48" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>329</v>
+        <v>344</v>
       </c>
       <c r="D49" t="s">
-        <v>330</v>
+        <v>345</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>336</v>
+        <v>353</v>
       </c>
       <c r="I49" t="s">
-        <v>337</v>
+        <v>354</v>
       </c>
       <c r="J49" t="s">
-        <v>200</v>
+        <v>348</v>
       </c>
       <c r="K49" t="s">
-        <v>338</v>
+        <v>355</v>
       </c>
       <c r="L49" t="s">
-        <v>47</v>
+        <v>350</v>
       </c>
       <c r="M49" t="s">
-        <v>339</v>
+        <v>356</v>
       </c>
       <c r="N49" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>340</v>
+        <v>357</v>
       </c>
       <c r="D50" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>342</v>
+        <v>359</v>
       </c>
       <c r="I50" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="J50" t="s">
-        <v>150</v>
+        <v>348</v>
       </c>
       <c r="K50" t="s">
-        <v>344</v>
+        <v>361</v>
       </c>
       <c r="L50" t="s">
-        <v>300</v>
+        <v>362</v>
       </c>
       <c r="M50" t="s">
-        <v>345</v>
+        <v>363</v>
       </c>
       <c r="N50" t="s">
-        <v>346</v>
+        <v>364</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>244</v>
+        <v>365</v>
       </c>
       <c r="D51" t="s">
-        <v>245</v>
+        <v>366</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>246</v>
+        <v>367</v>
       </c>
       <c r="I51" t="s">
-        <v>347</v>
+        <v>368</v>
       </c>
       <c r="J51" t="s">
-        <v>273</v>
+        <v>304</v>
       </c>
       <c r="K51" t="s">
-        <v>348</v>
+        <v>369</v>
       </c>
       <c r="L51" t="s">
-        <v>241</v>
+        <v>218</v>
       </c>
       <c r="M51" t="s">
-        <v>349</v>
+        <v>370</v>
       </c>
       <c r="N51" t="s">
-        <v>250</v>
+        <v>371</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>350</v>
+        <v>372</v>
       </c>
       <c r="D52" t="s">
-        <v>330</v>
+        <v>373</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>351</v>
+        <v>374</v>
       </c>
       <c r="I52" t="s">
-        <v>352</v>
+        <v>375</v>
       </c>
       <c r="J52" t="s">
-        <v>200</v>
+        <v>266</v>
       </c>
       <c r="K52" t="s">
-        <v>353</v>
+        <v>376</v>
       </c>
       <c r="L52" t="s">
-        <v>47</v>
+        <v>218</v>
       </c>
       <c r="M52" t="s">
-        <v>354</v>
+        <v>377</v>
       </c>
       <c r="N52" t="s">
-        <v>355</v>
+        <v>378</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>236</v>
+        <v>379</v>
       </c>
       <c r="D53" t="s">
-        <v>237</v>
+        <v>380</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>238</v>
+        <v>381</v>
       </c>
       <c r="I53" t="s">
-        <v>356</v>
+        <v>382</v>
       </c>
       <c r="J53" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="K53" t="s">
-        <v>357</v>
+        <v>383</v>
       </c>
       <c r="L53" t="s">
-        <v>241</v>
+        <v>384</v>
       </c>
       <c r="M53" t="s">
-        <v>358</v>
+        <v>385</v>
       </c>
       <c r="N53" t="s">
-        <v>243</v>
+        <v>386</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>359</v>
+        <v>387</v>
       </c>
       <c r="D54" t="s">
-        <v>360</v>
+        <v>388</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>361</v>
+        <v>389</v>
       </c>
       <c r="I54" t="s">
-        <v>362</v>
+        <v>390</v>
       </c>
       <c r="J54" t="s">
-        <v>150</v>
+        <v>304</v>
       </c>
       <c r="K54" t="s">
-        <v>363</v>
+        <v>391</v>
       </c>
       <c r="L54" t="s">
-        <v>364</v>
+        <v>167</v>
       </c>
       <c r="M54" t="s">
-        <v>365</v>
+        <v>392</v>
       </c>
       <c r="N54" t="s">
-        <v>366</v>
+        <v>393</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>367</v>
+        <v>394</v>
       </c>
       <c r="D55" t="s">
-        <v>368</v>
+        <v>395</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>369</v>
+        <v>396</v>
       </c>
       <c r="I55" t="s">
-        <v>370</v>
+        <v>397</v>
       </c>
       <c r="J55" t="s">
-        <v>150</v>
+        <v>304</v>
       </c>
       <c r="K55" t="s">
-        <v>371</v>
+        <v>398</v>
       </c>
       <c r="L55" t="s">
-        <v>300</v>
+        <v>167</v>
       </c>
       <c r="M55" t="s">
-        <v>372</v>
+        <v>399</v>
       </c>
       <c r="N55" t="s">
-        <v>373</v>
+        <v>400</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>374</v>
+        <v>401</v>
       </c>
       <c r="D56" t="s">
-        <v>360</v>
+        <v>402</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>375</v>
+        <v>403</v>
       </c>
       <c r="I56" t="s">
-        <v>376</v>
+        <v>404</v>
       </c>
       <c r="J56" t="s">
-        <v>150</v>
+        <v>304</v>
       </c>
       <c r="K56" t="s">
-        <v>377</v>
+        <v>405</v>
       </c>
       <c r="L56" t="s">
-        <v>364</v>
+        <v>313</v>
       </c>
       <c r="M56" t="s">
-        <v>378</v>
+        <v>406</v>
       </c>
       <c r="N56" t="s">
-        <v>379</v>
+        <v>407</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>380</v>
+        <v>408</v>
       </c>
       <c r="D57" t="s">
-        <v>381</v>
+        <v>358</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>382</v>
+        <v>409</v>
       </c>
       <c r="I57" t="s">
-        <v>383</v>
+        <v>410</v>
       </c>
       <c r="J57" t="s">
-        <v>150</v>
+        <v>304</v>
       </c>
       <c r="K57" t="s">
-        <v>384</v>
+        <v>411</v>
       </c>
       <c r="L57" t="s">
-        <v>300</v>
+        <v>412</v>
       </c>
       <c r="M57" t="s">
-        <v>385</v>
+        <v>413</v>
       </c>
       <c r="N57" t="s">
-        <v>386</v>
+        <v>414</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>387</v>
+        <v>408</v>
       </c>
       <c r="D58" t="s">
-        <v>388</v>
+        <v>358</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>389</v>
+        <v>415</v>
       </c>
       <c r="I58" t="s">
-        <v>390</v>
+        <v>416</v>
       </c>
       <c r="J58" t="s">
-        <v>150</v>
+        <v>304</v>
       </c>
       <c r="K58" t="s">
-        <v>391</v>
+        <v>417</v>
       </c>
       <c r="L58" t="s">
-        <v>35</v>
+        <v>412</v>
       </c>
       <c r="M58" t="s">
-        <v>392</v>
+        <v>418</v>
       </c>
       <c r="N58" t="s">
-        <v>393</v>
+        <v>414</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>394</v>
+        <v>419</v>
       </c>
       <c r="D59" t="s">
-        <v>395</v>
+        <v>358</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>396</v>
+        <v>420</v>
       </c>
       <c r="I59" t="s">
-        <v>397</v>
+        <v>421</v>
       </c>
       <c r="J59" t="s">
-        <v>150</v>
+        <v>304</v>
       </c>
       <c r="K59" t="s">
-        <v>398</v>
+        <v>422</v>
       </c>
       <c r="L59" t="s">
-        <v>399</v>
+        <v>412</v>
       </c>
       <c r="M59" t="s">
-        <v>400</v>
+        <v>423</v>
       </c>
       <c r="N59" t="s">
-        <v>401</v>
+        <v>424</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>402</v>
+        <v>425</v>
       </c>
       <c r="D60" t="s">
-        <v>360</v>
+        <v>426</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>403</v>
+        <v>427</v>
       </c>
       <c r="I60" t="s">
-        <v>404</v>
+        <v>428</v>
       </c>
       <c r="J60" t="s">
-        <v>150</v>
+        <v>304</v>
       </c>
       <c r="K60" t="s">
-        <v>405</v>
+        <v>429</v>
       </c>
       <c r="L60" t="s">
-        <v>406</v>
+        <v>53</v>
       </c>
       <c r="M60" t="s">
-        <v>407</v>
+        <v>430</v>
       </c>
       <c r="N60" t="s">
-        <v>408</v>
+        <v>431</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>409</v>
+        <v>432</v>
       </c>
       <c r="D61" t="s">
-        <v>410</v>
+        <v>433</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>411</v>
+        <v>434</v>
       </c>
       <c r="I61" t="s">
-        <v>412</v>
+        <v>435</v>
       </c>
       <c r="J61" t="s">
-        <v>150</v>
+        <v>304</v>
       </c>
       <c r="K61" t="s">
-        <v>413</v>
+        <v>436</v>
       </c>
       <c r="L61" t="s">
-        <v>281</v>
+        <v>437</v>
       </c>
       <c r="M61" t="s">
-        <v>414</v>
+        <v>438</v>
       </c>
       <c r="N61" t="s">
-        <v>415</v>
+        <v>439</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>409</v>
+        <v>440</v>
       </c>
       <c r="D62" t="s">
-        <v>410</v>
+        <v>441</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>416</v>
+        <v>442</v>
       </c>
       <c r="I62" t="s">
-        <v>417</v>
+        <v>443</v>
       </c>
       <c r="J62" t="s">
-        <v>150</v>
+        <v>304</v>
       </c>
       <c r="K62" t="s">
-        <v>418</v>
+        <v>444</v>
       </c>
       <c r="L62" t="s">
-        <v>281</v>
+        <v>218</v>
       </c>
       <c r="M62" t="s">
-        <v>419</v>
+        <v>445</v>
       </c>
       <c r="N62" t="s">
-        <v>415</v>
+        <v>446</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>420</v>
+        <v>440</v>
       </c>
       <c r="D63" t="s">
-        <v>421</v>
+        <v>441</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>422</v>
+        <v>447</v>
       </c>
       <c r="I63" t="s">
-        <v>423</v>
+        <v>448</v>
       </c>
       <c r="J63" t="s">
-        <v>20</v>
+        <v>304</v>
       </c>
       <c r="K63" t="s">
-        <v>424</v>
+        <v>449</v>
       </c>
       <c r="L63" t="s">
-        <v>47</v>
+        <v>218</v>
       </c>
       <c r="M63" t="s">
-        <v>425</v>
+        <v>450</v>
       </c>
       <c r="N63" t="s">
-        <v>426</v>
+        <v>446</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>420</v>
+        <v>451</v>
       </c>
       <c r="D64" t="s">
-        <v>421</v>
+        <v>230</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>427</v>
+        <v>452</v>
       </c>
       <c r="I64" t="s">
-        <v>428</v>
+        <v>453</v>
       </c>
       <c r="J64" t="s">
-        <v>20</v>
+        <v>304</v>
       </c>
       <c r="K64" t="s">
-        <v>429</v>
+        <v>454</v>
       </c>
       <c r="L64" t="s">
-        <v>47</v>
+        <v>234</v>
       </c>
       <c r="M64" t="s">
-        <v>430</v>
+        <v>455</v>
       </c>
       <c r="N64" t="s">
-        <v>426</v>
+        <v>456</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>431</v>
+        <v>457</v>
       </c>
       <c r="D65" t="s">
-        <v>432</v>
+        <v>230</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>433</v>
+        <v>66</v>
       </c>
       <c r="I65" t="s">
-        <v>434</v>
+        <v>458</v>
       </c>
       <c r="J65" t="s">
-        <v>54</v>
+        <v>304</v>
       </c>
       <c r="K65" t="s">
-        <v>435</v>
+        <v>459</v>
       </c>
       <c r="L65" t="s">
-        <v>436</v>
+        <v>234</v>
       </c>
       <c r="M65" t="s">
-        <v>437</v>
+        <v>460</v>
       </c>
       <c r="N65" t="s">
-        <v>438</v>
+        <v>461</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>431</v>
+        <v>457</v>
       </c>
       <c r="D66" t="s">
-        <v>432</v>
+        <v>230</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>439</v>
+        <v>462</v>
       </c>
       <c r="I66" t="s">
-        <v>440</v>
+        <v>463</v>
       </c>
       <c r="J66" t="s">
-        <v>54</v>
+        <v>304</v>
       </c>
       <c r="K66" t="s">
-        <v>441</v>
+        <v>464</v>
       </c>
       <c r="L66" t="s">
-        <v>436</v>
+        <v>234</v>
       </c>
       <c r="M66" t="s">
-        <v>442</v>
+        <v>465</v>
       </c>
       <c r="N66" t="s">
-        <v>438</v>
+        <v>461</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>443</v>
+        <v>466</v>
       </c>
       <c r="D67" t="s">
-        <v>444</v>
+        <v>467</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>445</v>
+        <v>468</v>
       </c>
       <c r="I67" t="s">
-        <v>446</v>
+        <v>469</v>
       </c>
       <c r="J67" t="s">
-        <v>150</v>
+        <v>348</v>
       </c>
       <c r="K67" t="s">
-        <v>447</v>
+        <v>470</v>
       </c>
       <c r="L67" t="s">
-        <v>448</v>
+        <v>471</v>
       </c>
       <c r="M67" t="s">
-        <v>449</v>
+        <v>472</v>
       </c>
       <c r="N67" t="s">
-        <v>450</v>
+        <v>473</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>451</v>
+        <v>466</v>
       </c>
       <c r="D68" t="s">
-        <v>452</v>
+        <v>467</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>453</v>
+        <v>474</v>
       </c>
       <c r="I68" t="s">
-        <v>454</v>
+        <v>475</v>
       </c>
       <c r="J68" t="s">
-        <v>54</v>
+        <v>348</v>
       </c>
       <c r="K68" t="s">
-        <v>455</v>
+        <v>476</v>
       </c>
       <c r="L68" t="s">
-        <v>436</v>
+        <v>471</v>
       </c>
       <c r="M68" t="s">
-        <v>456</v>
+        <v>477</v>
       </c>
       <c r="N68" t="s">
-        <v>457</v>
+        <v>473</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>451</v>
+        <v>478</v>
       </c>
       <c r="D69" t="s">
-        <v>452</v>
+        <v>479</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>458</v>
+        <v>480</v>
       </c>
       <c r="I69" t="s">
-        <v>459</v>
+        <v>481</v>
       </c>
       <c r="J69" t="s">
-        <v>54</v>
+        <v>348</v>
       </c>
       <c r="K69" t="s">
-        <v>460</v>
+        <v>482</v>
       </c>
       <c r="L69" t="s">
-        <v>436</v>
+        <v>69</v>
       </c>
       <c r="M69" t="s">
-        <v>461</v>
+        <v>483</v>
       </c>
       <c r="N69" t="s">
-        <v>457</v>
+        <v>484</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>462</v>
+        <v>478</v>
       </c>
       <c r="D70" t="s">
-        <v>463</v>
+        <v>479</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>464</v>
+        <v>485</v>
       </c>
       <c r="I70" t="s">
-        <v>465</v>
+        <v>486</v>
       </c>
       <c r="J70" t="s">
-        <v>150</v>
+        <v>348</v>
       </c>
       <c r="K70" t="s">
-        <v>466</v>
+        <v>487</v>
       </c>
       <c r="L70" t="s">
-        <v>144</v>
+        <v>69</v>
       </c>
       <c r="M70" t="s">
-        <v>467</v>
+        <v>488</v>
       </c>
       <c r="N70" t="s">
-        <v>468</v>
+        <v>484</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>469</v>
+        <v>478</v>
       </c>
       <c r="D71" t="s">
-        <v>470</v>
+        <v>479</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>471</v>
+        <v>489</v>
       </c>
       <c r="I71" t="s">
-        <v>472</v>
+        <v>490</v>
       </c>
       <c r="J71" t="s">
-        <v>20</v>
+        <v>348</v>
       </c>
       <c r="K71" t="s">
-        <v>473</v>
+        <v>491</v>
       </c>
       <c r="L71" t="s">
-        <v>474</v>
+        <v>69</v>
       </c>
       <c r="M71" t="s">
-        <v>475</v>
+        <v>492</v>
       </c>
       <c r="N71" t="s">
-        <v>476</v>
+        <v>484</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>469</v>
+        <v>493</v>
       </c>
       <c r="D72" t="s">
-        <v>470</v>
+        <v>57</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>477</v>
+        <v>494</v>
       </c>
       <c r="I72" t="s">
-        <v>478</v>
+        <v>495</v>
       </c>
       <c r="J72" t="s">
-        <v>20</v>
+        <v>127</v>
       </c>
       <c r="K72" t="s">
-        <v>479</v>
+        <v>496</v>
       </c>
       <c r="L72" t="s">
-        <v>474</v>
+        <v>497</v>
       </c>
       <c r="M72" t="s">
-        <v>480</v>
+        <v>498</v>
       </c>
       <c r="N72" t="s">
-        <v>476</v>
+        <v>499</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>481</v>
+        <v>500</v>
       </c>
       <c r="D73" t="s">
-        <v>452</v>
+        <v>501</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>482</v>
+        <v>502</v>
       </c>
       <c r="I73" t="s">
-        <v>483</v>
+        <v>495</v>
       </c>
       <c r="J73" t="s">
-        <v>54</v>
+        <v>348</v>
       </c>
       <c r="K73" t="s">
-        <v>484</v>
+        <v>503</v>
       </c>
       <c r="L73" t="s">
-        <v>436</v>
+        <v>167</v>
       </c>
       <c r="M73" t="s">
-        <v>485</v>
+        <v>504</v>
       </c>
       <c r="N73" t="s">
-        <v>486</v>
+        <v>505</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>481</v>
+        <v>506</v>
       </c>
       <c r="D74" t="s">
-        <v>452</v>
+        <v>507</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>487</v>
+        <v>508</v>
       </c>
       <c r="I74" t="s">
-        <v>488</v>
+        <v>509</v>
       </c>
       <c r="J74" t="s">
-        <v>54</v>
+        <v>348</v>
       </c>
       <c r="K74" t="s">
-        <v>489</v>
+        <v>510</v>
       </c>
       <c r="L74" t="s">
-        <v>436</v>
+        <v>255</v>
       </c>
       <c r="M74" t="s">
-        <v>490</v>
+        <v>511</v>
       </c>
       <c r="N74" t="s">
-        <v>486</v>
+        <v>512</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>491</v>
+        <v>513</v>
       </c>
       <c r="D75" t="s">
-        <v>252</v>
+        <v>467</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>492</v>
+        <v>514</v>
       </c>
       <c r="I75" t="s">
-        <v>493</v>
+        <v>515</v>
       </c>
       <c r="J75" t="s">
-        <v>150</v>
+        <v>348</v>
       </c>
       <c r="K75" t="s">
-        <v>494</v>
+        <v>516</v>
       </c>
       <c r="L75" t="s">
-        <v>241</v>
+        <v>471</v>
       </c>
       <c r="M75" t="s">
-        <v>495</v>
+        <v>517</v>
       </c>
       <c r="N75" t="s">
-        <v>496</v>
+        <v>518</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>497</v>
+        <v>513</v>
       </c>
       <c r="D76" t="s">
-        <v>498</v>
+        <v>467</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>499</v>
+        <v>519</v>
       </c>
       <c r="I76" t="s">
-        <v>500</v>
+        <v>520</v>
       </c>
       <c r="J76" t="s">
-        <v>54</v>
+        <v>348</v>
       </c>
       <c r="K76" t="s">
-        <v>501</v>
+        <v>521</v>
       </c>
       <c r="L76" t="s">
-        <v>502</v>
+        <v>471</v>
       </c>
       <c r="M76" t="s">
-        <v>503</v>
+        <v>522</v>
       </c>
       <c r="N76" t="s">
-        <v>504</v>
+        <v>518</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>505</v>
+        <v>523</v>
       </c>
       <c r="D77" t="s">
-        <v>506</v>
+        <v>479</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>507</v>
+        <v>524</v>
       </c>
       <c r="I77" t="s">
-        <v>508</v>
+        <v>525</v>
       </c>
       <c r="J77" t="s">
-        <v>20</v>
+        <v>348</v>
       </c>
       <c r="K77" t="s">
-        <v>509</v>
+        <v>526</v>
       </c>
       <c r="L77" t="s">
-        <v>86</v>
+        <v>69</v>
       </c>
       <c r="M77" t="s">
-        <v>510</v>
+        <v>527</v>
       </c>
       <c r="N77" t="s">
-        <v>511</v>
+        <v>528</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>512</v>
+        <v>523</v>
       </c>
       <c r="D78" t="s">
-        <v>197</v>
+        <v>479</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>513</v>
+        <v>529</v>
       </c>
       <c r="I78" t="s">
-        <v>514</v>
+        <v>530</v>
       </c>
       <c r="J78" t="s">
-        <v>150</v>
+        <v>348</v>
       </c>
       <c r="K78" t="s">
-        <v>515</v>
+        <v>531</v>
       </c>
       <c r="L78" t="s">
-        <v>210</v>
+        <v>69</v>
       </c>
       <c r="M78" t="s">
-        <v>516</v>
+        <v>532</v>
       </c>
       <c r="N78" t="s">
-        <v>517</v>
+        <v>528</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>518</v>
+        <v>533</v>
       </c>
       <c r="D79" t="s">
-        <v>519</v>
+        <v>534</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>520</v>
+        <v>535</v>
       </c>
       <c r="I79" t="s">
-        <v>521</v>
+        <v>536</v>
       </c>
       <c r="J79" t="s">
-        <v>150</v>
+        <v>348</v>
       </c>
       <c r="K79" t="s">
-        <v>522</v>
+        <v>537</v>
       </c>
       <c r="L79" t="s">
-        <v>523</v>
+        <v>218</v>
       </c>
       <c r="M79" t="s">
-        <v>524</v>
+        <v>538</v>
       </c>
       <c r="N79" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>526</v>
+        <v>540</v>
       </c>
       <c r="D80" t="s">
-        <v>527</v>
+        <v>541</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>528</v>
+        <v>542</v>
       </c>
       <c r="I80" t="s">
-        <v>529</v>
+        <v>543</v>
       </c>
       <c r="J80" t="s">
-        <v>150</v>
+        <v>348</v>
       </c>
       <c r="K80" t="s">
-        <v>530</v>
+        <v>544</v>
       </c>
       <c r="L80" t="s">
-        <v>300</v>
+        <v>545</v>
       </c>
       <c r="M80" t="s">
-        <v>531</v>
+        <v>546</v>
       </c>
       <c r="N80" t="s">
-        <v>532</v>
+        <v>547</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>533</v>
+        <v>548</v>
       </c>
       <c r="D81" t="s">
-        <v>534</v>
+        <v>549</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>535</v>
+        <v>550</v>
       </c>
       <c r="I81" t="s">
-        <v>536</v>
+        <v>551</v>
       </c>
       <c r="J81" t="s">
-        <v>150</v>
+        <v>348</v>
       </c>
       <c r="K81" t="s">
-        <v>537</v>
+        <v>552</v>
       </c>
       <c r="L81" t="s">
-        <v>202</v>
+        <v>553</v>
       </c>
       <c r="M81" t="s">
-        <v>538</v>
+        <v>554</v>
       </c>
       <c r="N81" t="s">
-        <v>539</v>
+        <v>555</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>540</v>
+        <v>556</v>
       </c>
       <c r="D82" t="s">
-        <v>421</v>
+        <v>557</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>541</v>
+        <v>558</v>
       </c>
       <c r="I82" t="s">
-        <v>542</v>
+        <v>559</v>
       </c>
       <c r="J82" t="s">
-        <v>20</v>
+        <v>348</v>
       </c>
       <c r="K82" t="s">
-        <v>543</v>
+        <v>560</v>
       </c>
       <c r="L82" t="s">
-        <v>210</v>
+        <v>69</v>
       </c>
       <c r="M82" t="s">
-        <v>544</v>
+        <v>561</v>
       </c>
       <c r="N82" t="s">
-        <v>545</v>
+        <v>562</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>540</v>
+        <v>563</v>
       </c>
       <c r="D83" t="s">
-        <v>421</v>
+        <v>230</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>546</v>
+        <v>564</v>
       </c>
       <c r="I83" t="s">
-        <v>547</v>
+        <v>565</v>
       </c>
       <c r="J83" t="s">
-        <v>20</v>
+        <v>127</v>
       </c>
       <c r="K83" t="s">
-        <v>548</v>
+        <v>566</v>
       </c>
       <c r="L83" t="s">
-        <v>210</v>
+        <v>567</v>
       </c>
       <c r="M83" t="s">
-        <v>549</v>
+        <v>568</v>
       </c>
       <c r="N83" t="s">
-        <v>545</v>
+        <v>569</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>550</v>
+        <v>570</v>
       </c>
       <c r="D84" t="s">
-        <v>519</v>
+        <v>571</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>551</v>
+        <v>572</v>
       </c>
       <c r="I84" t="s">
-        <v>552</v>
+        <v>573</v>
       </c>
       <c r="J84" t="s">
-        <v>200</v>
+        <v>348</v>
       </c>
       <c r="K84" t="s">
-        <v>553</v>
+        <v>574</v>
       </c>
       <c r="L84" t="s">
-        <v>554</v>
+        <v>120</v>
       </c>
       <c r="M84" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
       <c r="N84" t="s">
-        <v>556</v>
+        <v>576</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>550</v>
+        <v>577</v>
       </c>
       <c r="D85" t="s">
-        <v>519</v>
+        <v>578</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>557</v>
+        <v>579</v>
       </c>
       <c r="I85" t="s">
-        <v>558</v>
+        <v>580</v>
       </c>
       <c r="J85" t="s">
-        <v>200</v>
+        <v>348</v>
       </c>
       <c r="K85" t="s">
-        <v>559</v>
+        <v>581</v>
       </c>
       <c r="L85" t="s">
-        <v>554</v>
+        <v>241</v>
       </c>
       <c r="M85" t="s">
-        <v>560</v>
+        <v>582</v>
       </c>
       <c r="N85" t="s">
-        <v>556</v>
+        <v>583</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>561</v>
+        <v>577</v>
       </c>
       <c r="D86" t="s">
-        <v>519</v>
+        <v>578</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>562</v>
+        <v>584</v>
       </c>
       <c r="I86" t="s">
-        <v>563</v>
+        <v>585</v>
       </c>
       <c r="J86" t="s">
-        <v>200</v>
+        <v>348</v>
       </c>
       <c r="K86" t="s">
-        <v>564</v>
+        <v>586</v>
       </c>
       <c r="L86" t="s">
-        <v>523</v>
+        <v>241</v>
       </c>
       <c r="M86" t="s">
-        <v>565</v>
+        <v>587</v>
       </c>
       <c r="N86" t="s">
-        <v>566</v>
+        <v>583</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>567</v>
+        <v>588</v>
       </c>
       <c r="D87" t="s">
-        <v>519</v>
+        <v>116</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>568</v>
+        <v>589</v>
       </c>
       <c r="I87" t="s">
-        <v>569</v>
+        <v>590</v>
       </c>
       <c r="J87" t="s">
-        <v>200</v>
+        <v>348</v>
       </c>
       <c r="K87" t="s">
-        <v>570</v>
+        <v>591</v>
       </c>
       <c r="L87" t="s">
-        <v>554</v>
+        <v>120</v>
       </c>
       <c r="M87" t="s">
-        <v>571</v>
+        <v>592</v>
       </c>
       <c r="N87" t="s">
-        <v>572</v>
+        <v>593</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>567</v>
+        <v>594</v>
       </c>
       <c r="D88" t="s">
-        <v>519</v>
+        <v>595</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>573</v>
+        <v>596</v>
       </c>
       <c r="I88" t="s">
-        <v>574</v>
+        <v>597</v>
       </c>
       <c r="J88" t="s">
-        <v>200</v>
+        <v>348</v>
       </c>
       <c r="K88" t="s">
-        <v>575</v>
+        <v>598</v>
       </c>
       <c r="L88" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="M88" t="s">
-        <v>576</v>
+        <v>599</v>
       </c>
       <c r="N88" t="s">
-        <v>572</v>
+        <v>600</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>577</v>
+        <v>601</v>
       </c>
       <c r="D89" t="s">
-        <v>578</v>
+        <v>595</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>579</v>
+        <v>602</v>
       </c>
       <c r="I89" t="s">
-        <v>580</v>
+        <v>603</v>
       </c>
       <c r="J89" t="s">
-        <v>200</v>
+        <v>348</v>
       </c>
       <c r="K89" t="s">
-        <v>581</v>
+        <v>604</v>
       </c>
       <c r="L89" t="s">
-        <v>226</v>
+        <v>553</v>
       </c>
       <c r="M89" t="s">
-        <v>582</v>
+        <v>605</v>
       </c>
       <c r="N89" t="s">
-        <v>583</v>
+        <v>606</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>584</v>
+        <v>607</v>
       </c>
       <c r="D90" t="s">
-        <v>519</v>
+        <v>608</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>585</v>
+        <v>609</v>
       </c>
       <c r="I90" t="s">
-        <v>586</v>
+        <v>610</v>
       </c>
       <c r="J90" t="s">
-        <v>200</v>
+        <v>348</v>
       </c>
       <c r="K90" t="s">
-        <v>587</v>
+        <v>611</v>
       </c>
       <c r="L90" t="s">
-        <v>554</v>
+        <v>283</v>
       </c>
       <c r="M90" t="s">
-        <v>588</v>
+        <v>612</v>
       </c>
       <c r="N90" t="s">
-        <v>589</v>
+        <v>613</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>584</v>
+        <v>614</v>
       </c>
       <c r="D91" t="s">
-        <v>519</v>
+        <v>507</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>590</v>
+        <v>615</v>
       </c>
       <c r="I91" t="s">
-        <v>591</v>
+        <v>616</v>
       </c>
       <c r="J91" t="s">
-        <v>200</v>
+        <v>348</v>
       </c>
       <c r="K91" t="s">
-        <v>592</v>
+        <v>617</v>
       </c>
       <c r="L91" t="s">
-        <v>554</v>
+        <v>618</v>
       </c>
       <c r="M91" t="s">
-        <v>593</v>
+        <v>619</v>
       </c>
       <c r="N91" t="s">
-        <v>589</v>
+        <v>620</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>594</v>
+        <v>621</v>
       </c>
       <c r="D92" t="s">
-        <v>102</v>
+        <v>622</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>595</v>
+        <v>623</v>
       </c>
       <c r="I92" t="s">
-        <v>596</v>
+        <v>624</v>
       </c>
       <c r="J92" t="s">
-        <v>200</v>
+        <v>304</v>
       </c>
       <c r="K92" t="s">
-        <v>597</v>
+        <v>625</v>
       </c>
       <c r="L92" t="s">
-        <v>106</v>
+        <v>626</v>
       </c>
       <c r="M92" t="s">
-        <v>598</v>
+        <v>627</v>
       </c>
       <c r="N92" t="s">
-        <v>599</v>
+        <v>628</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>600</v>
+        <v>629</v>
       </c>
       <c r="D93" t="s">
-        <v>17</v>
+        <v>309</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>601</v>
+        <v>310</v>
       </c>
       <c r="I93" t="s">
-        <v>602</v>
+        <v>630</v>
       </c>
       <c r="J93" t="s">
-        <v>200</v>
+        <v>348</v>
       </c>
       <c r="K93" t="s">
-        <v>603</v>
+        <v>631</v>
       </c>
       <c r="L93" t="s">
-        <v>22</v>
+        <v>313</v>
       </c>
       <c r="M93" t="s">
-        <v>604</v>
+        <v>632</v>
       </c>
       <c r="N93" t="s">
-        <v>605</v>
+        <v>633</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>606</v>
+        <v>634</v>
       </c>
       <c r="D94" t="s">
-        <v>102</v>
+        <v>635</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>607</v>
+        <v>636</v>
       </c>
       <c r="I94" t="s">
-        <v>608</v>
+        <v>637</v>
       </c>
       <c r="J94" t="s">
-        <v>200</v>
+        <v>348</v>
       </c>
       <c r="K94" t="s">
-        <v>609</v>
+        <v>638</v>
       </c>
       <c r="L94" t="s">
-        <v>106</v>
+        <v>313</v>
       </c>
       <c r="M94" t="s">
-        <v>610</v>
+        <v>639</v>
       </c>
       <c r="N94" t="s">
-        <v>611</v>
+        <v>640</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>612</v>
+        <v>641</v>
       </c>
       <c r="D95" t="s">
-        <v>102</v>
+        <v>541</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>613</v>
+        <v>642</v>
       </c>
       <c r="I95" t="s">
-        <v>614</v>
+        <v>643</v>
       </c>
       <c r="J95" t="s">
-        <v>200</v>
+        <v>348</v>
       </c>
       <c r="K95" t="s">
-        <v>615</v>
+        <v>644</v>
       </c>
       <c r="L95" t="s">
-        <v>106</v>
+        <v>545</v>
       </c>
       <c r="M95" t="s">
-        <v>616</v>
+        <v>645</v>
       </c>
       <c r="N95" t="s">
-        <v>617</v>
+        <v>646</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>618</v>
+        <v>647</v>
       </c>
       <c r="D96" t="s">
-        <v>619</v>
+        <v>648</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>620</v>
+        <v>649</v>
       </c>
       <c r="I96" t="s">
-        <v>621</v>
+        <v>650</v>
       </c>
       <c r="J96" t="s">
-        <v>200</v>
+        <v>348</v>
       </c>
       <c r="K96" t="s">
-        <v>622</v>
+        <v>651</v>
       </c>
       <c r="L96" t="s">
-        <v>241</v>
+        <v>652</v>
       </c>
       <c r="M96" t="s">
-        <v>623</v>
+        <v>653</v>
       </c>
       <c r="N96" t="s">
-        <v>624</v>
+        <v>654</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>625</v>
+        <v>655</v>
       </c>
       <c r="D97" t="s">
-        <v>90</v>
+        <v>656</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>626</v>
+        <v>657</v>
       </c>
       <c r="I97" t="s">
-        <v>627</v>
+        <v>658</v>
       </c>
       <c r="J97" t="s">
-        <v>200</v>
+        <v>348</v>
       </c>
       <c r="K97" t="s">
-        <v>628</v>
+        <v>659</v>
       </c>
       <c r="L97" t="s">
-        <v>629</v>
+        <v>241</v>
       </c>
       <c r="M97" t="s">
-        <v>630</v>
+        <v>660</v>
       </c>
       <c r="N97" t="s">
-        <v>631</v>
+        <v>661</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>632</v>
+        <v>662</v>
       </c>
       <c r="D98" t="s">
-        <v>633</v>
+        <v>663</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>634</v>
+        <v>664</v>
       </c>
       <c r="I98" t="s">
-        <v>635</v>
+        <v>665</v>
       </c>
       <c r="J98" t="s">
-        <v>20</v>
+        <v>348</v>
       </c>
       <c r="K98" t="s">
-        <v>636</v>
+        <v>666</v>
       </c>
       <c r="L98" t="s">
-        <v>300</v>
+        <v>667</v>
       </c>
       <c r="M98" t="s">
-        <v>637</v>
+        <v>668</v>
       </c>
       <c r="N98" t="s">
-        <v>638</v>
+        <v>669</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>639</v>
+        <v>670</v>
       </c>
       <c r="D99" t="s">
-        <v>640</v>
+        <v>671</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>641</v>
+        <v>672</v>
       </c>
       <c r="I99" t="s">
-        <v>642</v>
+        <v>673</v>
       </c>
       <c r="J99" t="s">
-        <v>643</v>
+        <v>348</v>
       </c>
       <c r="K99" t="s">
-        <v>644</v>
+        <v>674</v>
       </c>
       <c r="L99" t="s">
-        <v>645</v>
+        <v>667</v>
       </c>
       <c r="M99" t="s">
-        <v>646</v>
+        <v>675</v>
       </c>
       <c r="N99" t="s">
-        <v>647</v>
+        <v>676</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>639</v>
+        <v>677</v>
       </c>
       <c r="D100" t="s">
-        <v>640</v>
+        <v>441</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>648</v>
+        <v>678</v>
       </c>
       <c r="I100" t="s">
-        <v>649</v>
+        <v>679</v>
       </c>
       <c r="J100" t="s">
-        <v>643</v>
+        <v>680</v>
       </c>
       <c r="K100" t="s">
-        <v>650</v>
+        <v>681</v>
       </c>
       <c r="L100" t="s">
-        <v>645</v>
+        <v>167</v>
       </c>
       <c r="M100" t="s">
-        <v>651</v>
+        <v>682</v>
       </c>
       <c r="N100" t="s">
-        <v>647</v>
+        <v>683</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>652</v>
+        <v>684</v>
       </c>
       <c r="D101" t="s">
-        <v>653</v>
+        <v>685</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>654</v>
+        <v>686</v>
       </c>
       <c r="I101" t="s">
-        <v>655</v>
+        <v>687</v>
       </c>
       <c r="J101" t="s">
-        <v>200</v>
+        <v>680</v>
       </c>
       <c r="K101" t="s">
-        <v>656</v>
+        <v>688</v>
       </c>
       <c r="L101" t="s">
-        <v>292</v>
+        <v>689</v>
       </c>
       <c r="M101" t="s">
-        <v>657</v>
+        <v>690</v>
       </c>
       <c r="N101" t="s">
-        <v>658</v>
+        <v>691</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>652</v>
+        <v>684</v>
       </c>
       <c r="D102" t="s">
-        <v>653</v>
+        <v>685</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>659</v>
+        <v>692</v>
       </c>
       <c r="I102" t="s">
-        <v>660</v>
+        <v>693</v>
       </c>
       <c r="J102" t="s">
-        <v>200</v>
+        <v>680</v>
       </c>
       <c r="K102" t="s">
-        <v>661</v>
+        <v>694</v>
       </c>
       <c r="L102" t="s">
-        <v>292</v>
+        <v>689</v>
       </c>
       <c r="M102" t="s">
-        <v>662</v>
+        <v>695</v>
       </c>
       <c r="N102" t="s">
-        <v>658</v>
+        <v>691</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>663</v>
+        <v>696</v>
       </c>
       <c r="D103" t="s">
-        <v>664</v>
+        <v>697</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>665</v>
+        <v>692</v>
       </c>
       <c r="I103" t="s">
-        <v>666</v>
+        <v>698</v>
       </c>
       <c r="J103" t="s">
-        <v>200</v>
+        <v>680</v>
       </c>
       <c r="K103" t="s">
-        <v>667</v>
+        <v>699</v>
       </c>
       <c r="L103" t="s">
-        <v>292</v>
+        <v>700</v>
       </c>
       <c r="M103" t="s">
-        <v>668</v>
+        <v>701</v>
       </c>
       <c r="N103" t="s">
-        <v>669</v>
+        <v>702</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>670</v>
+        <v>703</v>
       </c>
       <c r="D104" t="s">
-        <v>277</v>
+        <v>704</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>671</v>
+        <v>705</v>
       </c>
       <c r="I104" t="s">
-        <v>672</v>
+        <v>706</v>
       </c>
       <c r="J104" t="s">
-        <v>150</v>
+        <v>680</v>
       </c>
       <c r="K104" t="s">
-        <v>673</v>
+        <v>707</v>
       </c>
       <c r="L104" t="s">
-        <v>292</v>
+        <v>412</v>
       </c>
       <c r="M104" t="s">
-        <v>674</v>
+        <v>708</v>
       </c>
       <c r="N104" t="s">
-        <v>675</v>
+        <v>709</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>676</v>
+        <v>710</v>
       </c>
       <c r="D105" t="s">
-        <v>677</v>
+        <v>711</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>678</v>
+        <v>712</v>
       </c>
       <c r="I105" t="s">
-        <v>679</v>
+        <v>713</v>
       </c>
       <c r="J105" t="s">
-        <v>150</v>
+        <v>680</v>
       </c>
       <c r="K105" t="s">
-        <v>680</v>
+        <v>714</v>
       </c>
       <c r="L105" t="s">
-        <v>300</v>
+        <v>283</v>
       </c>
       <c r="M105" t="s">
-        <v>681</v>
+        <v>715</v>
       </c>
       <c r="N105" t="s">
-        <v>682</v>
+        <v>716</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>683</v>
+        <v>717</v>
       </c>
       <c r="D106" t="s">
-        <v>277</v>
+        <v>718</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>684</v>
+        <v>719</v>
       </c>
       <c r="I106" t="s">
-        <v>685</v>
+        <v>720</v>
       </c>
       <c r="J106" t="s">
-        <v>200</v>
+        <v>304</v>
       </c>
       <c r="K106" t="s">
-        <v>686</v>
+        <v>721</v>
       </c>
       <c r="L106" t="s">
-        <v>47</v>
+        <v>722</v>
       </c>
       <c r="M106" t="s">
-        <v>687</v>
+        <v>723</v>
       </c>
       <c r="N106" t="s">
-        <v>688</v>
+        <v>724</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>689</v>
+        <v>725</v>
       </c>
       <c r="D107" t="s">
-        <v>690</v>
+        <v>726</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>691</v>
+        <v>727</v>
       </c>
       <c r="I107" t="s">
-        <v>692</v>
+        <v>728</v>
       </c>
       <c r="J107" t="s">
-        <v>150</v>
+        <v>729</v>
       </c>
       <c r="K107" t="s">
-        <v>693</v>
+        <v>730</v>
       </c>
       <c r="L107" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="M107" t="s">
-        <v>694</v>
+        <v>731</v>
       </c>
       <c r="N107" t="s">
-        <v>695</v>
+        <v>732</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>696</v>
+        <v>733</v>
       </c>
       <c r="D108" t="s">
-        <v>697</v>
+        <v>734</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>698</v>
+        <v>735</v>
       </c>
       <c r="I108" t="s">
-        <v>699</v>
+        <v>736</v>
       </c>
       <c r="J108" t="s">
-        <v>200</v>
+        <v>737</v>
       </c>
       <c r="K108" t="s">
-        <v>700</v>
+        <v>738</v>
       </c>
       <c r="L108" t="s">
-        <v>202</v>
+        <v>739</v>
       </c>
       <c r="M108" t="s">
-        <v>701</v>
+        <v>740</v>
       </c>
       <c r="N108" t="s">
-        <v>702</v>
+        <v>741</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>703</v>
+        <v>742</v>
       </c>
       <c r="D109" t="s">
-        <v>704</v>
+        <v>743</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>705</v>
+        <v>744</v>
       </c>
       <c r="I109" t="s">
-        <v>706</v>
+        <v>745</v>
       </c>
       <c r="J109" t="s">
-        <v>200</v>
+        <v>746</v>
       </c>
       <c r="K109" t="s">
-        <v>707</v>
+        <v>747</v>
       </c>
       <c r="L109" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="M109" t="s">
-        <v>708</v>
+        <v>748</v>
       </c>
       <c r="N109" t="s">
-        <v>709</v>
+        <v>749</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>710</v>
+        <v>750</v>
       </c>
       <c r="D110" t="s">
-        <v>711</v>
+        <v>751</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>141</v>
+        <v>752</v>
       </c>
       <c r="I110" t="s">
-        <v>712</v>
+        <v>753</v>
       </c>
       <c r="J110" t="s">
-        <v>200</v>
+        <v>754</v>
       </c>
       <c r="K110" t="s">
-        <v>713</v>
+        <v>755</v>
       </c>
       <c r="L110" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="M110" t="s">
-        <v>714</v>
+        <v>756</v>
       </c>
       <c r="N110" t="s">
-        <v>715</v>
+        <v>757</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>716</v>
+        <v>758</v>
       </c>
       <c r="D111" t="s">
-        <v>704</v>
+        <v>759</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>717</v>
+        <v>760</v>
       </c>
       <c r="I111" t="s">
-        <v>718</v>
+        <v>761</v>
       </c>
       <c r="J111" t="s">
-        <v>200</v>
+        <v>762</v>
       </c>
       <c r="K111" t="s">
-        <v>719</v>
+        <v>763</v>
       </c>
       <c r="L111" t="s">
-        <v>144</v>
+        <v>764</v>
       </c>
       <c r="M111" t="s">
-        <v>720</v>
+        <v>765</v>
       </c>
       <c r="N111" t="s">
-        <v>721</v>
-[...275 lines deleted...]
-      <c r="C119" t="s">
         <v>766</v>
-      </c>
-[...1849 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>