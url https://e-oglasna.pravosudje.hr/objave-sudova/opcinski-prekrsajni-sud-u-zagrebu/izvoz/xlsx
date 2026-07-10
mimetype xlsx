--- v2 (2026-06-20)
+++ v3 (2026-07-10)
@@ -6,2231 +6,3604 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1224" uniqueCount="767">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1961" uniqueCount="1224">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Zagrebu</t>
   </si>
   <si>
-    <t>Pp-7641/2026</t>
-[...107 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0e47b2f2-0547-48cc-85b4-f5e9b289d4a6</t>
+    <t>Pp-7335/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 17.05.2026.</t>
+  </si>
+  <si>
+    <t>Sanja Kranjčević 21599188039</t>
+  </si>
+  <si>
+    <t>10.07.2026. 17:10:52</t>
+  </si>
+  <si>
+    <t>20.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb90738a-c84d-456c-be39-44cf8f6909fc</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb90738a-c84d-456c-be39-44cf8f6909fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7335&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7391/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>Luka Zdrilić 65475214080</t>
+  </si>
+  <si>
+    <t>10.07.2026. 14:35:32</t>
+  </si>
+  <si>
+    <t>18.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ab5e718-a375-4ddf-9d15-3c4d0a82c883</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.docx O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ab5e718-a375-4ddf-9d15-3c4d0a82c883/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7391&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-12748/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 04.02.2026.</t>
+  </si>
+  <si>
+    <t>Mohamed Hussni Salem 67052903069</t>
+  </si>
+  <si>
+    <t>10.07.2026. 14:22:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc2d6fc5-beb6-45af-b0f5-17c0dc555db4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc2d6fc5-beb6-45af-b0f5-17c0dc555db4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=12748&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-2773/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 07.04.2026.</t>
+  </si>
+  <si>
+    <t>Luka Kelemenić 31010307065</t>
+  </si>
+  <si>
+    <t>10.07.2026. 13:34:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a7065ef-adbd-4402-b5b1-047bf3ccdbef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a7065ef-adbd-4402-b5b1-047bf3ccdbef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2773&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-eu-21/2024</t>
+  </si>
+  <si>
+    <t>Presuda VPS-a od 25.11.2025.</t>
+  </si>
+  <si>
+    <t>Georgije Dujanović 15841083261</t>
+  </si>
+  <si>
+    <t>10.07.2026. 13:11:46</t>
+  </si>
+  <si>
+    <t>17.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d8e2ad9-eb2a-459f-b2f2-7f148d914f58</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.docx P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d8e2ad9-eb2a-459f-b2f2-7f148d914f58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp-eu&amp;predmet=21&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-6161/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 28.08.2026.; Poziv - Ročište 28.08.2026.</t>
+  </si>
+  <si>
+    <t>BIDERMAJER društvo s ograničenom odgovornošću za usluge 64321525812</t>
+  </si>
+  <si>
+    <t>10.07.2026. 11:35:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6627ccb4-4e90-496d-8c75-4452db9b8e03</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 28.08.2026.pdf; Poziv za sudsku radnju od 28.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6627ccb4-4e90-496d-8c75-4452db9b8e03/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6161&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kristijan Babić 59627671186</t>
+  </si>
+  <si>
+    <t>10.07.2026. 11:35:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56343cfe-8be0-4f5d-bc77-c36b301652e4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56343cfe-8be0-4f5d-bc77-c36b301652e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-3692/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 28.08.2026.</t>
+  </si>
+  <si>
+    <t>Ardijan Gaši 04533302140</t>
+  </si>
+  <si>
+    <t>10.07.2026. 11:28:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b6c779c-4957-4e8a-9eb2-94e3d193ee1f</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 28.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b6c779c-4957-4e8a-9eb2-94e3d193ee1f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3692&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7541/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 27.08.2026.; Poziv - Ročište 27.08.2026.</t>
+  </si>
+  <si>
+    <t>Matija Nikolić 22826553630</t>
+  </si>
+  <si>
+    <t>10.07.2026. 11:06:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7136a9c5-f958-474c-8a03-f9aaed290939</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 27.08.2026.pdf; Poziv za sudsku radnju od 27.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7136a9c5-f958-474c-8a03-f9aaed290939/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7541&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>WOK ONE j.d.o.o. za usluge 43314718925</t>
+  </si>
+  <si>
+    <t>10.07.2026. 11:06:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04289990-d0f6-49c6-831b-78babaf4cc86</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04289990-d0f6-49c6-831b-78babaf4cc86/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-7824/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 27.08.2026.</t>
+  </si>
+  <si>
+    <t>Tea-Aleksandra Završki 12116183394</t>
+  </si>
+  <si>
+    <t>10.07.2026. 11:01:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c75d36ca-3273-4894-812c-a3c3a9609f73</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 27.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c75d36ca-3273-4894-812c-a3c3a9609f73/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7824&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8711/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 25.08.2026.; Poziv - Ročište 25.08.2026.</t>
+  </si>
+  <si>
+    <t>SIMPLE BAR j.d.o.o. za usluge 24603691356</t>
+  </si>
+  <si>
+    <t>10.07.2026. 10:18:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a52347c7-66a2-45e5-8879-b8643d2ebecb</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 25.08.2026.pdf; Poziv za sudsku radnju od 25.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a52347c7-66a2-45e5-8879-b8643d2ebecb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8711&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>10.07.2026. 10:18:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cf4a631-dcbb-4c1e-a746-fa758076b925</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cf4a631-dcbb-4c1e-a746-fa758076b925/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-4455/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 21.07.2026. u 09:00 sati</t>
+  </si>
+  <si>
+    <t>Dmitry Zaretskiy 66728277606</t>
+  </si>
+  <si>
+    <t>10.07.2026. 09:18:51</t>
+  </si>
+  <si>
+    <t>19.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2525251-cda6-4d29-a7f1-fe8ec98712b5</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 21.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2525251-cda6-4d29-a7f1-fe8ec98712b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4455&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Honeycomb Live d.o.o. za usluge 13538609639</t>
+  </si>
+  <si>
+    <t>10.07.2026. 09:18:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af1e4a27-713f-4732-9762-4ef43eb12b24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af1e4a27-713f-4732-9762-4ef43eb12b24/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-5209/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 17.04.2026.</t>
+  </si>
+  <si>
+    <t>Dominick Krsnik 59816125394</t>
+  </si>
+  <si>
+    <t>10.07.2026. 08:41:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ca37dc6-6602-4473-8a9d-f0bd778724d3</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.docx O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ca37dc6-6602-4473-8a9d-f0bd778724d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5209&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-16/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.06.2026.</t>
+  </si>
+  <si>
+    <t>Mario Mirt 52040613483</t>
+  </si>
+  <si>
+    <t>10.07.2026. 07:06:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2facc676-f3dc-46de-9637-c3af67480daf</t>
+  </si>
+  <si>
+    <t>Rješenje o zastari izvršenja.docx O1574O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2facc676-f3dc-46de-9637-c3af67480daf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=16&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-eu-127/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 05.12.2024.</t>
+  </si>
+  <si>
+    <t>Goran Dupalo 30918860981</t>
+  </si>
+  <si>
+    <t>09.07.2026. 14:19:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28c06c54-200b-4267-bcbc-171c7d2ce408</t>
+  </si>
+  <si>
+    <t>Presuda kojom se priznaje izvršenje odluke o novčanoj kazni između država članica Europske unije.docx O1579O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28c06c54-200b-4267-bcbc-171c7d2ce408/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp-eu&amp;predmet=127&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp Ikp-496/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Goran Zukanović 66020550196</t>
+  </si>
+  <si>
+    <t>09.07.2026. 14:12:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dfea30d-6502-4d8a-96d8-feacb55f6ffc</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.docx O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dfea30d-6502-4d8a-96d8-feacb55f6ffc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=496&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-4403/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.06.2026.</t>
+  </si>
+  <si>
+    <t>Karlo Janović 82403321244</t>
+  </si>
+  <si>
+    <t>09.07.2026. 14:11:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/963728c6-e679-466f-a149-98a06d4de882</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/963728c6-e679-466f-a149-98a06d4de882/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=4403&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-9126/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.04.2026.</t>
+  </si>
+  <si>
+    <t>Sara Taşdemir 18283062733</t>
+  </si>
+  <si>
+    <t>09.07.2026. 13:54:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78ed0c26-0870-4838-b260-27e6749da2e1</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.docx O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78ed0c26-0870-4838-b260-27e6749da2e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9126&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-13954/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 08.05.2026.</t>
+  </si>
+  <si>
+    <t>Davor Lovrić 86536386201</t>
+  </si>
+  <si>
+    <t>09.07.2026. 13:29:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9aeed984-f905-4a96-853b-0c462254b336</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9aeed984-f905-4a96-853b-0c462254b336/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=13954&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5968/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 15.09.2026. u 11,20</t>
+  </si>
+  <si>
+    <t>Ado Redžić 76493448102</t>
+  </si>
+  <si>
+    <t>09.07.2026. 11:48:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdfb4740-05dd-4c30-9ad7-58cc74517224</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 15.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdfb4740-05dd-4c30-9ad7-58cc74517224/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5968&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2880/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 08.09.2026. u 11,00</t>
+  </si>
+  <si>
+    <t>Antonio Bojbaša 77523506030</t>
+  </si>
+  <si>
+    <t>09.07.2026. 11:35:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07b52ea9-7254-4bd9-9005-d71bb0cd2548</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 08.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07b52ea9-7254-4bd9-9005-d71bb0cd2548/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2880&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-2558/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.04.2026.</t>
+  </si>
+  <si>
+    <t>Hrvoje Cesar 78353272605</t>
+  </si>
+  <si>
+    <t>09.07.2026. 11:34:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfa857be-a13c-486e-84c5-1cd0e04ad963</t>
+  </si>
+  <si>
+    <t>Rješenje o zamjeni novčane kazne radom za opće dobro.docx O1573O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfa857be-a13c-486e-84c5-1cd0e04ad963/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=2558&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-17689/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 15.09.2026. u 10,50</t>
+  </si>
+  <si>
+    <t>Flamur Berisha 42794482676</t>
+  </si>
+  <si>
+    <t>09.07.2026. 11:32:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fadb7c12-f13e-4f9e-9e1a-afd71f9c4949</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fadb7c12-f13e-4f9e-9e1a-afd71f9c4949/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17689&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-17804/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 15.09.2026. u 10,10</t>
+  </si>
+  <si>
+    <t>Arijan Smolić 32778439857</t>
+  </si>
+  <si>
+    <t>09.07.2026. 11:20:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/375231ec-4cd9-4e6f-bbb3-a8d8e1d7226a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/375231ec-4cd9-4e6f-bbb3-a8d8e1d7226a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17804&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-946/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 15.09.2026. U 9,50</t>
+  </si>
+  <si>
+    <t>Dino Zahirović 39440152347</t>
+  </si>
+  <si>
+    <t>09.07.2026. 11:13:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2c4d975-359a-414a-a2da-1623b6304e72</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2c4d975-359a-414a-a2da-1623b6304e72/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=946&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2063/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 08.09.2026.</t>
+  </si>
+  <si>
+    <t>Roko Matić 24996136564</t>
+  </si>
+  <si>
+    <t>09.07.2026. 11:13:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c1fff7e-68bb-46d8-afdd-4711ed876cc9</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 08.09.2026.docx; Poziv za sudsku radnju od 08.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c1fff7e-68bb-46d8-afdd-4711ed876cc9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2063&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8898/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 09.09.2026. U 11,10</t>
+  </si>
+  <si>
+    <t>Jadranko Paškvan-Stjepanović 49915950825</t>
+  </si>
+  <si>
+    <t>09.07.2026. 11:07:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f372060-88f9-4ee3-9332-2c213b304065</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 09.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f372060-88f9-4ee3-9332-2c213b304065/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8898&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-6057/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 08.09.2026. u 10,45</t>
+  </si>
+  <si>
+    <t>David Šimunić 11292277438</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:54:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e85b35b9-539a-4d9a-93e8-2da6c0e0cbdd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e85b35b9-539a-4d9a-93e8-2da6c0e0cbdd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6057&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-12261/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 09.09.2026. u 10,10</t>
+  </si>
+  <si>
+    <t>Tomislav Subošić 38495099088</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:44:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36157947-c6d3-441f-ae97-022ea00fc437</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36157947-c6d3-441f-ae97-022ea00fc437/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=12261&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>HOTEL LAGUNA, hotelsko-turističko dioničko društvo 09108490750</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:44:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ba9cb6c-b3ff-43c2-abab-aaacf216e388</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ba9cb6c-b3ff-43c2-abab-aaacf216e388/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-19535/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 18.09.2026.</t>
+  </si>
+  <si>
+    <t>Luka Abramović 39998417847</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:31:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24d14ec3-62f6-43a3-ac70-96add300ada5</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 18.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24d14ec3-62f6-43a3-ac70-96add300ada5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19535&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1519/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 03.09.2026. u 11,15</t>
+  </si>
+  <si>
+    <t>Marko Vidović 70820363927</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:22:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5efc9877-d756-4101-9891-0e58f012c4c0</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 03.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5efc9877-d756-4101-9891-0e58f012c4c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1519&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4869/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 09.09.2026. u 9,50</t>
+  </si>
+  <si>
+    <t>Tomislav Mihalić 28990325275</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:18:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a50c39d-c0c6-4d20-b888-ec6f4c5f2832</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a50c39d-c0c6-4d20-b888-ec6f4c5f2832/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4869&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3582/2026</t>
+  </si>
+  <si>
+    <t>Odluka VPS od 18.02.2026.</t>
+  </si>
+  <si>
+    <t>KEANO d.o.o. 99839140354</t>
+  </si>
+  <si>
+    <t>09.07.2026. 09:37:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7320483-bea9-47b4-a7db-bff9861ebf34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7320483-bea9-47b4-a7db-bff9861ebf34/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3582&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Bedri Binaj 10692782957</t>
+  </si>
+  <si>
+    <t>09.07.2026. 09:35:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98f56fc5-e137-480d-807a-50c7b8e92a82</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98f56fc5-e137-480d-807a-50c7b8e92a82/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-7991/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 23.07.2026.</t>
+  </si>
+  <si>
+    <t>Kristijan Gajić 81417416508</t>
+  </si>
+  <si>
+    <t>09.07.2026. 09:30:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a33c0f08-4b14-4e68-bb10-3de0c701a9b3</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 23.07.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a33c0f08-4b14-4e68-bb10-3de0c701a9b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7991&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-12579/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.03.2026.</t>
+  </si>
+  <si>
+    <t>Kristijan Dumančić 64188052956</t>
+  </si>
+  <si>
+    <t>09.07.2026. 08:55:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8db6ca71-24b7-403f-965d-c2e107919fa0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8db6ca71-24b7-403f-965d-c2e107919fa0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=12579&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-437/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>Ana Siriščević 90516427018</t>
+  </si>
+  <si>
+    <t>08.07.2026. 14:31:41</t>
+  </si>
+  <si>
+    <t>16.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eebbbcfa-2d40-4f8f-9c55-45395c5def42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eebbbcfa-2d40-4f8f-9c55-45395c5def42/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=437&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-3533/2023</t>
+  </si>
+  <si>
+    <t>Renato Kljajić 68877192026</t>
+  </si>
+  <si>
+    <t>08.07.2026. 14:30:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4d321a0-9a34-421e-9f32-c5f5e8c95f51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4d321a0-9a34-421e-9f32-c5f5e8c95f51/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=3533&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1175/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>Josip Đurić 98886104148</t>
+  </si>
+  <si>
+    <t>08.07.2026. 13:54:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69b3734f-3f2d-4fd6-ae37-61aaabeba346</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69b3734f-3f2d-4fd6-ae37-61aaabeba346/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1175&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1585/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>Leopold Ćibarić 12258380931</t>
+  </si>
+  <si>
+    <t>08.07.2026. 13:53:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a48a97d-a3eb-49f9-a5dd-20bdd6ed6d95</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a48a97d-a3eb-49f9-a5dd-20bdd6ed6d95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1585&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-4803/2025</t>
+  </si>
+  <si>
+    <t>Daniel Steković 04176570381</t>
+  </si>
+  <si>
+    <t>08.07.2026. 13:51:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77da5fa8-cfdf-4a39-9bb8-27524a6e69d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77da5fa8-cfdf-4a39-9bb8-27524a6e69d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=4803&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3093/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 14.09.2026. -8,30 h</t>
+  </si>
+  <si>
+    <t>Mario Samardžić 71812807207</t>
+  </si>
+  <si>
+    <t>08.07.2026. 13:43:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2afef1f2-07eb-4edd-882c-14f991c9692b</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 14.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2afef1f2-07eb-4edd-882c-14f991c9692b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3093&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6504/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 20.07.2026.</t>
+  </si>
+  <si>
+    <t>Josip Dergenc 97220668746</t>
+  </si>
+  <si>
+    <t>08.07.2026. 11:09:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25a2e177-3d4d-44dd-bd83-95a902138445</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 20.07.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25a2e177-3d4d-44dd-bd83-95a902138445/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6504&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4574/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 13.05.2026.</t>
+  </si>
+  <si>
+    <t>AUREA ARK j.d.o.o. 43158246858</t>
+  </si>
+  <si>
+    <t>08.07.2026. 09:58:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21ce77ea-dd7b-4c97-9fd9-0e656aca2847</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21ce77ea-dd7b-4c97-9fd9-0e656aca2847/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4574&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Marino Srdoč 26358970955</t>
+  </si>
+  <si>
+    <t>08.07.2026. 09:57:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/796ebc78-c4c4-40a0-8ac7-c0681392f540</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/796ebc78-c4c4-40a0-8ac7-c0681392f540/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-3250/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 20.03.2026.</t>
+  </si>
+  <si>
+    <t>Natko Leopold 55952602800</t>
+  </si>
+  <si>
+    <t>08.07.2026. 08:50:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58e616fc-d721-484b-9f92-ad8d1b223272</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.pdf O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58e616fc-d721-484b-9f92-ad8d1b223272/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3250&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-7451/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 10.09.2026. u 10,00</t>
+  </si>
+  <si>
+    <t>Sofija Curiš 20274146745</t>
+  </si>
+  <si>
+    <t>08.07.2026. 08:31:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6b65eb9-75c6-4e7d-b2a4-a133aa3bd2e1</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 10.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6b65eb9-75c6-4e7d-b2a4-a133aa3bd2e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7451&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2413/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Stjepan Franjić 87411266110</t>
+  </si>
+  <si>
+    <t>08.07.2026. 08:08:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9e27f43-08b2-4a0d-9257-b29687ea050a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9e27f43-08b2-4a0d-9257-b29687ea050a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2413&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zora Franjić</t>
+  </si>
+  <si>
+    <t>08.07.2026. 08:08:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b29cd371-a61b-40a2-a21d-01ece08be3d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b29cd371-a61b-40a2-a21d-01ece08be3d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-3062/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 03.09.2026.</t>
+  </si>
+  <si>
+    <t>Irena Dubravec 52277584399</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:38:35</t>
+  </si>
+  <si>
+    <t>14.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c5fd645-c5c1-46d7-9568-4306d2015ced</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c5fd645-c5c1-46d7-9568-4306d2015ced/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3062&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10052/2025</t>
+  </si>
+  <si>
+    <t>Miško Palajsa 02533338117</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:21:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/764d795b-a053-4fde-8a01-4022e219f8a4</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 27.08.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/764d795b-a053-4fde-8a01-4022e219f8a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10052&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-671/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Matejak 49003492393</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:15:19</t>
+  </si>
+  <si>
+    <t>15.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a2132a2-b51c-449a-8828-225bfca4d39a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a2132a2-b51c-449a-8828-225bfca4d39a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=671&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4894/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 26.08.2026.</t>
+  </si>
+  <si>
+    <t>Bosiljka Dolušić 25519384858</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:11:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71c332c1-56a0-4c71-a385-cf5a70a35355</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 26.08.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71c332c1-56a0-4c71-a385-cf5a70a35355/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4894&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2645/2026</t>
+  </si>
+  <si>
+    <t>Lidija Pavić 72033890186</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:02:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8406b3fe-f7f7-4633-9bdd-e1d3dd7f7650</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8406b3fe-f7f7-4633-9bdd-e1d3dd7f7650/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2645&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9028/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 10.09.2026. u 09:10 sati</t>
+  </si>
+  <si>
+    <t>Željko Kušić 16720219736</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:00:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdfbdb12-8e2d-459d-a12c-48646b22f4eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdfbdb12-8e2d-459d-a12c-48646b22f4eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9028&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-15666/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 08.09.2026. u 11:00 sati</t>
+  </si>
+  <si>
+    <t>TEHNO - ELEKTRO d.o.o. 11657560751</t>
+  </si>
+  <si>
+    <t>07.07.2026. 13:48:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ab5cf27-b550-4429-afa7-f03b0b8afc6b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ab5cf27-b550-4429-afa7-f03b0b8afc6b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15666&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Igor Kovačić 58134937149</t>
+  </si>
+  <si>
+    <t>07.07.2026. 13:48:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53b7b114-25c5-4021-a7b1-762c0c08e736</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53b7b114-25c5-4021-a7b1-762c0c08e736/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-10792/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 02.04.2026.</t>
+  </si>
+  <si>
+    <t>Tea Ciglar 12380715900</t>
+  </si>
+  <si>
+    <t>07.07.2026. 13:43:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3837d90b-ab2c-497f-b4b6-ffd0cced1b3d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3837d90b-ab2c-497f-b4b6-ffd0cced1b3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10792&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-17349/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 08.09.2026. u 10:00 sati</t>
+  </si>
+  <si>
+    <t>Mato Tonković 55044382074</t>
+  </si>
+  <si>
+    <t>07.07.2026. 13:31:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4520c87-ec71-4005-9029-c967c47267bb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4520c87-ec71-4005-9029-c967c47267bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17349&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8939/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 08.09.2026. u 09:25 sati</t>
+  </si>
+  <si>
+    <t>Mateo Filipčić 98057083082</t>
+  </si>
+  <si>
+    <t>07.07.2026. 13:22:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47e1e102-7d5e-4cbd-aaeb-1d824b1caaff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47e1e102-7d5e-4cbd-aaeb-1d824b1caaff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8939&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-3972/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 25.08.2026.</t>
+  </si>
+  <si>
+    <t>Krešimir Svitlanović 55989218695</t>
+  </si>
+  <si>
+    <t>07.07.2026. 13:19:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55237a37-086a-46b3-935d-7d2c71879245</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 25.08.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55237a37-086a-46b3-935d-7d2c71879245/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3972&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>TOTEM PRIMA d.o.o. za usluge 07352058980</t>
+  </si>
+  <si>
+    <t>07.07.2026. 13:17:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4985d8f-4bd8-4cf0-9d1f-7593ab112d0c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4985d8f-4bd8-4cf0-9d1f-7593ab112d0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-421/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 08.09.2026. u 09:15 sati</t>
+  </si>
+  <si>
+    <t>Nikesh Niraula 23519494028</t>
+  </si>
+  <si>
+    <t>07.07.2026. 13:15:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/965b0f10-d19f-4f08-92f9-81e67619f1e9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/965b0f10-d19f-4f08-92f9-81e67619f1e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=421&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-5085/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>Frane Balen 60694234356</t>
+  </si>
+  <si>
+    <t>07.07.2026. 11:39:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0aa017aa-eaf8-40dd-9285-785b6421e53f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0aa017aa-eaf8-40dd-9285-785b6421e53f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=5085&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14707/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 02.09.2026.</t>
+  </si>
+  <si>
+    <t>Bruno Pušić 23122156051</t>
+  </si>
+  <si>
+    <t>07.07.2026. 11:36:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b3aac49-d257-4205-a967-819f679bdc42</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 02.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b3aac49-d257-4205-a967-819f679bdc42/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14707&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-5493/2025</t>
+  </si>
+  <si>
+    <t>Slobodan Maksić 16712630972</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd69fceb-0454-47c5-b886-09ec5518ccda</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd69fceb-0454-47c5-b886-09ec5518ccda/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=5493&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6013/2026</t>
+  </si>
+  <si>
+    <t>Filip Kraljević-Seričević 01175697003</t>
+  </si>
+  <si>
+    <t>07.07.2026. 11:28:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75132643-3f8c-4e1a-8a7e-958d8874f1f3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75132643-3f8c-4e1a-8a7e-958d8874f1f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6013&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8400/2026</t>
+  </si>
+  <si>
+    <t>Igor Zadravec 21278696898</t>
+  </si>
+  <si>
+    <t>07.07.2026. 11:04:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/785fd36a-830a-4d52-a769-a51fd67666d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/785fd36a-830a-4d52-a769-a51fd67666d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8400&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7007/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 12.05.2026.</t>
+  </si>
+  <si>
+    <t>Blanka Bagić 45038919980</t>
+  </si>
+  <si>
+    <t>07.07.2026. 09:51:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c916d9b-1e97-4494-84ba-a63e1916a54e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c916d9b-1e97-4494-84ba-a63e1916a54e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7007&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3905/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 28.04.2026.</t>
+  </si>
+  <si>
+    <t>Dominik Patarica 86062577259</t>
+  </si>
+  <si>
+    <t>07.07.2026. 09:23:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db6fa47f-848d-4bcb-9c7c-cfe6e04495a8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db6fa47f-848d-4bcb-9c7c-cfe6e04495a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3905&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-15893/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>Slaven Zelenika 16587452288</t>
+  </si>
+  <si>
+    <t>07.07.2026. 09:16:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f00ece27-c531-4225-93bc-74057396d0e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f00ece27-c531-4225-93bc-74057396d0e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15893&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6484/2025</t>
+  </si>
+  <si>
+    <t>Aleksandar Konić 11141896211</t>
+  </si>
+  <si>
+    <t>07.07.2026. 08:34:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acfd9d65-0261-404e-b228-baa5b2fe187e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acfd9d65-0261-404e-b228-baa5b2fe187e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6484&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10146/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 11.05.2026.</t>
+  </si>
+  <si>
+    <t>Kosta Kostanjević 42592084704</t>
+  </si>
+  <si>
+    <t>07.07.2026. 08:31:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ef9b86e-4887-4669-a954-5a25ec2fbf74</t>
+  </si>
+  <si>
+    <t>Dopis.docx O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ef9b86e-4887-4669-a954-5a25ec2fbf74/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10146&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-18217/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 07.01.2026.</t>
+  </si>
+  <si>
+    <t>Darko Marić 24278962644</t>
+  </si>
+  <si>
+    <t>07.07.2026. 08:26:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c30d2ef5-a165-4f8f-8138-ea658cd09af5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c30d2ef5-a165-4f8f-8138-ea658cd09af5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18217&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-13009/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 20.01.2026.</t>
+  </si>
+  <si>
+    <t>Igor Lenard 52752241630</t>
+  </si>
+  <si>
+    <t>07.07.2026. 08:24:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02c3b716-42ec-4bdc-b520-318166123654</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02c3b716-42ec-4bdc-b520-318166123654/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=13009&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-18424/2025</t>
+  </si>
+  <si>
+    <t>Tomislav Čujić 41863930669</t>
+  </si>
+  <si>
+    <t>07.07.2026. 08:23:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3dcc314-a286-4934-8112-33789c0cf533</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3dcc314-a286-4934-8112-33789c0cf533/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18424&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7489/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 20.07.2026. u 13:20 sati</t>
+  </si>
+  <si>
+    <t>Miroslav Turković 87840945979</t>
+  </si>
+  <si>
+    <t>06.07.2026. 15:23:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e48ee21e-bbfd-4a7d-980e-8f1588d73636</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e48ee21e-bbfd-4a7d-980e-8f1588d73636/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7489&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7085/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 20.07.2026. u 12:35 sati</t>
+  </si>
+  <si>
+    <t>Paola Ruško 17905833130</t>
+  </si>
+  <si>
+    <t>06.07.2026. 14:42:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ae3b5dc-f805-4846-94c5-27fbc998e7bb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ae3b5dc-f805-4846-94c5-27fbc998e7bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7085&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>ECO-SPINER DORADA j.d.o.o. za usluge 14183047656</t>
+  </si>
+  <si>
+    <t>06.07.2026. 14:42:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d6e5f3e-3e39-45b9-b203-e4c2a96b3cc1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d6e5f3e-3e39-45b9-b203-e4c2a96b3cc1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-8506/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 20.07.2026. u 12:30 sati</t>
+  </si>
+  <si>
+    <t>Davor Bogdan 73267361452</t>
+  </si>
+  <si>
+    <t>06.07.2026. 14:22:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cd6bd95-9ee7-47e1-84ab-3f63b26ce3f9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cd6bd95-9ee7-47e1-84ab-3f63b26ce3f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8506&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8347/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 20.07.2026. u 13:10 sati</t>
+  </si>
+  <si>
+    <t>Vladimir Sokolić 64540774824</t>
+  </si>
+  <si>
+    <t>06.07.2026. 14:16:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8aaa867-6ce9-4e21-8ff8-17d9f61b7c2e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8aaa867-6ce9-4e21-8ff8-17d9f61b7c2e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8347&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6804/2026</t>
+  </si>
+  <si>
+    <t>Zoran Kutlača 79800637163</t>
+  </si>
+  <si>
+    <t>06.07.2026. 13:57:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b50edd04-2c28-43d0-8064-5ddde9d5a47c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b50edd04-2c28-43d0-8064-5ddde9d5a47c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6804&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-15395/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 11.02.2026.</t>
+  </si>
+  <si>
+    <t>Krešimir Bilić 13019230974</t>
+  </si>
+  <si>
+    <t>06.07.2026. 13:47:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e376ca8b-56f6-40c0-98cc-185a032f5489</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e376ca8b-56f6-40c0-98cc-185a032f5489/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15395&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-715/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 27.08.2026. u 10,30 sati</t>
+  </si>
+  <si>
+    <t>Samanta Mujkić 25141234238</t>
+  </si>
+  <si>
+    <t>06.07.2026. 13:42:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6594801-3f83-49e1-88b2-6615d568dfda</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6594801-3f83-49e1-88b2-6615d568dfda/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=715&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Champagne j.d.o.o. za ugostiteljstvo i usluge 29306078413</t>
+  </si>
+  <si>
+    <t>06.07.2026. 13:41:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1c26042-ce49-4bf0-a28d-403738b917ac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1c26042-ce49-4bf0-a28d-403738b917ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-840/2026</t>
+  </si>
+  <si>
+    <t>PD Presude od 02.04.2026.</t>
+  </si>
+  <si>
+    <t>Marko Grbić 35539984467</t>
+  </si>
+  <si>
+    <t>06.07.2026. 13:38:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58c17dc6-3770-458d-a10a-a0374a874c06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58c17dc6-3770-458d-a10a-a0374a874c06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=840&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9356/2022</t>
+  </si>
+  <si>
+    <t>Odluka od 18.08.2025.</t>
+  </si>
+  <si>
+    <t>Ivan Ruša 64997139413</t>
+  </si>
+  <si>
+    <t>06.07.2026. 13:35:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a754e2eb-87e8-4677-87c2-fd9849a65134</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a754e2eb-87e8-4677-87c2-fd9849a65134/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9356&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-18661/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 20.02.2026.</t>
+  </si>
+  <si>
+    <t>Halid Bešić 27606802367</t>
+  </si>
+  <si>
+    <t>06.07.2026. 13:25:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9718fbf1-01f3-473d-81fb-8444bce85426</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9718fbf1-01f3-473d-81fb-8444bce85426/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18661&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6878/2024</t>
+  </si>
+  <si>
+    <t>Edi Miletić 75700069643</t>
+  </si>
+  <si>
+    <t>06.07.2026. 13:20:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/766e5879-8bf5-44c5-9296-a9ed649ea7b5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/766e5879-8bf5-44c5-9296-a9ed649ea7b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6878&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-6160/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 14.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivana Validžić 44338345409</t>
+  </si>
+  <si>
+    <t>06.07.2026. 12:44:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f14edab-ae12-42dd-80c8-228128cc3975</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 14.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f14edab-ae12-42dd-80c8-228128cc3975/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6160&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-17003/2022</t>
+  </si>
+  <si>
+    <t>Odluka od 3. veljače .2026.</t>
+  </si>
+  <si>
+    <t>Kristijan Gajšek 31936105262</t>
+  </si>
+  <si>
+    <t>06.07.2026. 11:28:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/902e83ab-4b0d-4436-a62a-d05ac287de15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/902e83ab-4b0d-4436-a62a-d05ac287de15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17003&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Odluka od 3. veljače .2026.
+presuda VPS-a</t>
+  </si>
+  <si>
+    <t>EKOMONT WELD SYSTEMS društvo s ograničenom odgovornošću za građenje i usluge 97145735345</t>
+  </si>
+  <si>
+    <t>06.07.2026. 11:28:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f0ea4d6-36fe-43ca-8cfb-049240044a4e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f0ea4d6-36fe-43ca-8cfb-049240044a4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-1918/2026</t>
+  </si>
+  <si>
+    <t>Marko Malićbegović 39661852582</t>
+  </si>
+  <si>
+    <t>06.07.2026. 11:24:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cf6be72-74e9-4d57-a0b1-aa786528fd9d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cf6be72-74e9-4d57-a0b1-aa786528fd9d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1918&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6655/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 21.08.2026.</t>
+  </si>
+  <si>
+    <t>FESTIVALSKA PRODUKCIJA društvo s ograničenom odgovornošću, za usluge 13833918932</t>
+  </si>
+  <si>
+    <t>06.07.2026. 10:02:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0460da29-0beb-41df-b1d5-6ca09cbd2150</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 21.08.2026.docx; Poziv za sudsku radnju od 21.08.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0460da29-0beb-41df-b1d5-6ca09cbd2150/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6655&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Domagoj Petričević 39828182032</t>
+  </si>
+  <si>
+    <t>06.07.2026. 10:01:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfbd498c-47f9-42b6-9fd3-098beb889481</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfbd498c-47f9-42b6-9fd3-098beb889481/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp Ikp-5743/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>Zoran Berić 99995675256</t>
+  </si>
+  <si>
+    <t>06.07.2026. 09:57:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/734275de-46b6-40d1-a5b5-b51ad67b2761</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/734275de-46b6-40d1-a5b5-b51ad67b2761/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=5743&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-19487/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>Milica Andrić 69795487476</t>
+  </si>
+  <si>
+    <t>06.07.2026. 08:32:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12cf7f3f-964e-4597-8730-1d17ade2cee9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12cf7f3f-964e-4597-8730-1d17ade2cee9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19487&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1933/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 31.03.2026.</t>
+  </si>
+  <si>
+    <t>Enco Rodinis 81102795069</t>
+  </si>
+  <si>
+    <t>06.07.2026. 08:12:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a504fa2-6382-4fde-8505-638ddc69341e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a504fa2-6382-4fde-8505-638ddc69341e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1933&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-18176/2025</t>
+  </si>
+  <si>
+    <t>Darko Pil 51329114887</t>
+  </si>
+  <si>
+    <t>06.07.2026. 08:05:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/324bba9f-9245-4286-8289-6c36d4cae27e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/324bba9f-9245-4286-8289-6c36d4cae27e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18176&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-9134/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 03.02.2026.</t>
+  </si>
+  <si>
+    <t>Karlo Andonov 26176914663</t>
+  </si>
+  <si>
+    <t>06.07.2026. 07:36:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b31da284-3680-4fe6-9bd6-d620b18fb27b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b31da284-3680-4fe6-9bd6-d620b18fb27b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9134&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-2323/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 17.03.2026.</t>
+  </si>
+  <si>
+    <t>Ana Komerički 34361900016</t>
+  </si>
+  <si>
+    <t>04.07.2026. 11:44:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66b78568-a508-4eea-929d-43e236b4fa85</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66b78568-a508-4eea-929d-43e236b4fa85/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2323&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-15656/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 07.05.2026.</t>
+  </si>
+  <si>
+    <t>Gjuldjan Aziz Idrizi 36195821934</t>
+  </si>
+  <si>
+    <t>03.07.2026. 15:28:37</t>
+  </si>
+  <si>
+    <t>13.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ac0d117-5c41-4694-98f3-011ea134fdfd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ac0d117-5c41-4694-98f3-011ea134fdfd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15656&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1072/2026</t>
+  </si>
+  <si>
+    <t>Andrea Vrbanić 47407422797</t>
+  </si>
+  <si>
+    <t>03.07.2026. 14:38:47</t>
+  </si>
+  <si>
+    <t>11.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/552c21eb-160b-4e8e-a8a3-de1e616d553f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/552c21eb-160b-4e8e-a8a3-de1e616d553f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1072&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-7033/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.01.2025.</t>
+  </si>
+  <si>
+    <t>Milan Vukušić 10694522515</t>
+  </si>
+  <si>
+    <t>03.07.2026. 13:56:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87e45931-4f07-42d7-be28-726b5b8433bc</t>
+  </si>
+  <si>
+    <t>Rješenje o zastari izvršenja.pdf O1574O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87e45931-4f07-42d7-be28-726b5b8433bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=7033&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp Ikp-4404/2023</t>
+  </si>
+  <si>
+    <t>Kristijan Bukovinski 19924372378</t>
+  </si>
+  <si>
+    <t>03.07.2026. 13:55:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2c92870-2783-43da-8dbf-b8886ef48f41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2c92870-2783-43da-8dbf-b8886ef48f41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=4404&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-15580/2025</t>
+  </si>
+  <si>
+    <t>Pero Marčinković 57273978224</t>
+  </si>
+  <si>
+    <t>03.07.2026. 13:32:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31105d35-0bb9-4e98-854e-56df4986d499</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31105d35-0bb9-4e98-854e-56df4986d499/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15580&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-17331/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 05.02.2026.</t>
+  </si>
+  <si>
+    <t>Mladen Boršić 41758868829</t>
+  </si>
+  <si>
+    <t>03.07.2026. 13:12:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7989d9ff-a69c-46f3-9084-35885ddd8eca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7989d9ff-a69c-46f3-9084-35885ddd8eca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17331&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-18971/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>Alen Tušek 94705811809</t>
+  </si>
+  <si>
+    <t>03.07.2026. 13:06:27</t>
+  </si>
+  <si>
+    <t>10.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc80650d-7dc9-4fa5-ba16-f8f80169ac41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc80650d-7dc9-4fa5-ba16-f8f80169ac41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18971&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-15075/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Zoran Komljenović 23056210607</t>
+  </si>
+  <si>
+    <t>03.07.2026. 12:46:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c15a5c69-7fd0-4dab-a5b4-e45e76752d8a</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 22.07.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c15a5c69-7fd0-4dab-a5b4-e45e76752d8a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15075&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4750/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 24.08.2026. u 10,30</t>
+  </si>
+  <si>
+    <t>Aldo Miletić 23033797283</t>
+  </si>
+  <si>
+    <t>03.07.2026. 11:47:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f7912fc-cf0c-4f0f-836b-00a22843b689</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 24.08.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f7912fc-cf0c-4f0f-836b-00a22843b689/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4750&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>TONIZAGI 2 društvo s ograničenom odgovornošću za ugostiteljstvo i usluge 74906568135</t>
+  </si>
+  <si>
+    <t>03.07.2026. 11:47:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64203257-070e-4438-bd92-b599373d7dda</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64203257-070e-4438-bd92-b599373d7dda/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp Ikp-4901/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.05.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Jukić 65598562173</t>
+  </si>
+  <si>
+    <t>03.07.2026. 10:51:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be1bc803-2d81-4f65-bc24-cc58d0ea495c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be1bc803-2d81-4f65-bc24-cc58d0ea495c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=4901&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-eu-158/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 08.04.2026.</t>
+  </si>
+  <si>
+    <t>TRANSPORT-BOROVIĆ, d.o.o. za otpremništvo i trgovinu 69924267779</t>
+  </si>
+  <si>
+    <t>03.07.2026. 10:15:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cae7300-ed1e-40d4-a33f-03fade3e0e6b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cae7300-ed1e-40d4-a33f-03fade3e0e6b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp-eu&amp;predmet=158&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7150/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>Davor Drugović 07526850866</t>
+  </si>
+  <si>
+    <t>03.07.2026. 09:33:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da8311bf-1a13-4548-ba1c-fcfbdd0e168e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da8311bf-1a13-4548-ba1c-fcfbdd0e168e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7150&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-13203/2024</t>
+  </si>
+  <si>
+    <t>Odluka 
+Rješenje VPS-a od 25. veljače 2026.</t>
+  </si>
+  <si>
+    <t>Helena Andračić 38139004540</t>
+  </si>
+  <si>
+    <t>03.07.2026. 09:14:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79bda2c7-4971-46f9-81ba-6fe639bf837a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79bda2c7-4971-46f9-81ba-6fe639bf837a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=13203&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-2184/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>Dunko Aras 50178884642</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:26:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64fc76d3-1401-4965-a6e8-4cc1701a9860</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64fc76d3-1401-4965-a6e8-4cc1701a9860/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2184&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-15305/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 02.12.2025.</t>
+  </si>
+  <si>
+    <t>Ana Horvat 92753936559</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:19:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1609e6ad-a1d0-4df3-8adc-ac95fd00f4cd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1609e6ad-a1d0-4df3-8adc-ac95fd00f4cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15305&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-19516/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 15.09.2026.</t>
+  </si>
+  <si>
+    <t>Ronaldo Barišić 84766729277</t>
+  </si>
+  <si>
+    <t>03.07.2026. 08:16:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d690ee3f-8cb2-4e0c-922f-22feb55bb9d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d690ee3f-8cb2-4e0c-922f-22feb55bb9d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19516&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-2408/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 03.06.2025.</t>
+  </si>
+  <si>
+    <t>Ivan Gjurgjan 95451680633</t>
+  </si>
+  <si>
+    <t>02.07.2026. 14:55:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db3039ca-67a9-4858-b574-fce25bf38cd5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db3039ca-67a9-4858-b574-fce25bf38cd5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2408&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5213/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 30.01.2026.</t>
+  </si>
+  <si>
+    <t>NORTH GARDEN j.d.o.o. za usluge 89219993576</t>
+  </si>
+  <si>
+    <t>02.07.2026. 14:50:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3770d3e-b77b-41e8-9f41-8dd66b5573ae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3770d3e-b77b-41e8-9f41-8dd66b5573ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5213&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1330/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.03.2026.</t>
+  </si>
+  <si>
+    <t>Branimir Malenica 82291894727</t>
+  </si>
+  <si>
+    <t>02.07.2026. 14:14:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e325e8a3-beb0-4703-b5f5-e63d275136cb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e325e8a3-beb0-4703-b5f5-e63d275136cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1330&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-7734/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.01.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Matijašević 31584883480</t>
+  </si>
+  <si>
+    <t>02.07.2026. 14:06:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc2d00b4-0056-4e93-a693-7f1aa77c25b0</t>
+  </si>
+  <si>
+    <t>Rješenje o zamjeni novčane kazne radom za opće dobro.pdf O1573O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc2d00b4-0056-4e93-a693-7f1aa77c25b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=7734&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp Ikp-7009/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.01.2026.</t>
+  </si>
+  <si>
+    <t>Mihael Krsnik 59512614523</t>
+  </si>
+  <si>
+    <t>02.07.2026. 14:06:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dd9c583-7f1d-43a2-8df7-91ea7be714f0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dd9c583-7f1d-43a2-8df7-91ea7be714f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=7009&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp Ikp-6220/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.01.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Lasić 21024742030</t>
+  </si>
+  <si>
+    <t>02.07.2026. 14:05:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e79ae380-b4eb-47cf-aee6-62bf8870fb26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e79ae380-b4eb-47cf-aee6-62bf8870fb26/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=6220&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp Ikp-7642/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.02.2026.</t>
+  </si>
+  <si>
+    <t>Igor Dijanić 75499932761</t>
+  </si>
+  <si>
+    <t>02.07.2026. 14:04:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39c32eb8-70b9-4222-9399-5fd0f04405e8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39c32eb8-70b9-4222-9399-5fd0f04405e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=7642&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-131/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.02.2026.</t>
+  </si>
+  <si>
+    <t>Izak-Krešimir Mikulić 28282011917</t>
+  </si>
+  <si>
+    <t>02.07.2026. 14:04:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa626a11-6c32-4b51-9457-6bc97ab3dee0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa626a11-6c32-4b51-9457-6bc97ab3dee0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=131&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-7219/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.03.2026.</t>
+  </si>
+  <si>
+    <t>Anton Nikolić 55102445951</t>
+  </si>
+  <si>
+    <t>02.07.2026. 14:03:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89f9964e-9c92-456a-b5e3-0c974cf30a6b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89f9964e-9c92-456a-b5e3-0c974cf30a6b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=7219&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1006/2026</t>
+  </si>
+  <si>
+    <t>Ana Repotočnik 40944990726</t>
+  </si>
+  <si>
+    <t>02.07.2026. 14:02:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a45e11ca-c019-49e4-a7b1-491e29b418c4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a45e11ca-c019-49e4-a7b1-491e29b418c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1006&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-6152/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.05.2026.</t>
+  </si>
+  <si>
+    <t>Gordan Vrban 28161994296</t>
+  </si>
+  <si>
+    <t>02.07.2026. 14:00:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1495146c-00c0-484a-81f4-9c13c447af3f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1495146c-00c0-484a-81f4-9c13c447af3f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=6152&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3761/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 23.03.2026.</t>
+  </si>
+  <si>
+    <t>Dean Stanković 33787526336</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:57:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02248293-1b69-40ec-bccb-606cb1c67cbe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02248293-1b69-40ec-bccb-606cb1c67cbe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3761&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-7093/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.05.2026.</t>
+  </si>
+  <si>
+    <t>Danijela Marić 83508880291</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:56:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96b86d72-7145-439c-a11b-4808e3012e39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96b86d72-7145-439c-a11b-4808e3012e39/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=7093&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-7668/2025</t>
+  </si>
+  <si>
+    <t>Ivan Petrinović 54807308287</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:55:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b07542a-46af-4a36-b930-db850028bc32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b07542a-46af-4a36-b930-db850028bc32/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=7668&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3132/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 16.07.2026.</t>
+  </si>
+  <si>
+    <t>Franjo Tuđman 78792016467</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:46:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23ec3e70-6110-4b48-b775-96f7efc269ee</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 16.07.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23ec3e70-6110-4b48-b775-96f7efc269ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3132&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-17028/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 19.03.2026.</t>
+  </si>
+  <si>
+    <t>Dragan Marukić 44218974522</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:37:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b1dac64-cbe9-4a4c-9302-c6d0ea2668f4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b1dac64-cbe9-4a4c-9302-c6d0ea2668f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17028&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11611/2025</t>
+  </si>
+  <si>
+    <t>DVC Production d.o.o. za usluge 95159464587</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:16:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95f5f4d7-a536-45e8-962e-d1d2d980c518</t>
+  </si>
+  <si>
+    <t>Presuda - odbijajuća.docx O77O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95f5f4d7-a536-45e8-962e-d1d2d980c518/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11611&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-18622/2025</t>
+  </si>
+  <si>
+    <t>Džafer Neziri 59978546624</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:15:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8265bb15-d258-48ee-860c-425646d14f04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8265bb15-d258-48ee-860c-425646d14f04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18622&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-15321/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 14.11.2025.</t>
+  </si>
+  <si>
+    <t>SINOVI GROMA d.o.o. za trgovinu i usluge 41472920040</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:12:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1842dc30-a11d-4ac1-b379-6ddbe547496b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1842dc30-a11d-4ac1-b379-6ddbe547496b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15321&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-5169/2024</t>
+  </si>
+  <si>
+    <t>Odluka od 12.02.2026.</t>
+  </si>
+  <si>
+    <t>Toni Bošnjak 49506703822</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:11:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bc16a94-83f9-446d-aa0d-adf8611d6941</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bc16a94-83f9-446d-aa0d-adf8611d6941/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5169&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-18396/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 25.02.2026.</t>
+  </si>
+  <si>
+    <t>NEC 23 jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo i usluge 95305367035</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:10:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e0781c5-c138-4cc6-9a06-dd04c09d799f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e0781c5-c138-4cc6-9a06-dd04c09d799f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18396&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6233/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 11.11.2025.</t>
+  </si>
+  <si>
+    <t>Anita Strunje 18992718991</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:08:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70b449ba-ed7a-4608-8b4d-559e529340fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70b449ba-ed7a-4608-8b4d-559e529340fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6233&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1440/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.05.2026.</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:28:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bc73871-09a7-4147-bd8f-957d83f4a169</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bc73871-09a7-4147-bd8f-957d83f4a169/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1440&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-15172/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 02.02.2026.</t>
+  </si>
+  <si>
+    <t>Darko Kulić 07562485576</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:09:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/231c650a-a003-4ca1-92e4-74c443bb7508</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/231c650a-a003-4ca1-92e4-74c443bb7508/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15172&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-462/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 06.03.2026.</t>
+  </si>
+  <si>
+    <t>Josip Kadija 11381352217</t>
+  </si>
+  <si>
+    <t>02.07.2026. 11:46:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/828ec000-aa61-4252-8487-1758e0f0b789</t>
   </si>
   <si>
     <t>Presuda - odbijajuća.pdf O77O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/0e47b2f2-0547-48cc-85b4-f5e9b289d4a6/dokumenti/preuzimanje</t>
-[...512 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2c1045c7-7d16-428c-9524-d339900c2f07</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/828ec000-aa61-4252-8487-1758e0f0b789/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=462&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-19615/2025</t>
+  </si>
+  <si>
+    <t>Anita Kovačić 35951282480</t>
+  </si>
+  <si>
+    <t>02.07.2026. 11:45:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/499bf23f-9061-4dc8-a4a3-17a992b38c76</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/499bf23f-9061-4dc8-a4a3-17a992b38c76/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19615&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6790/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 04.03.2026.</t>
+  </si>
+  <si>
+    <t>Davor Grabar 48566307534</t>
+  </si>
+  <si>
+    <t>02.07.2026. 11:41:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cc92920-29d8-46b2-9793-afdfff1061c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cc92920-29d8-46b2-9793-afdfff1061c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6790&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7248/2024</t>
+  </si>
+  <si>
+    <t>Odluka od 23.12.2025.</t>
+  </si>
+  <si>
+    <t>Leo Schönbaum 56108788253</t>
+  </si>
+  <si>
+    <t>02.07.2026. 11:37:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94df6668-6f75-47be-a51a-ec1d05668ff0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94df6668-6f75-47be-a51a-ec1d05668ff0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7248&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Odvj. Lana Maria Milić 12710607567</t>
+  </si>
+  <si>
+    <t>02.07.2026. 11:37:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d63b6fa4-1d91-46a3-87d9-3470a77755ab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d63b6fa4-1d91-46a3-87d9-3470a77755ab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-6445/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 26.08.2026. u 10,45</t>
+  </si>
+  <si>
+    <t>Mario Brumat 31841638410</t>
+  </si>
+  <si>
+    <t>02.07.2026. 11:14:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d45e3c0-4a80-4d45-bad0-616791ad0477</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 26.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d45e3c0-4a80-4d45-bad0-616791ad0477/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6445&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>BETTER FOODIE d.o.o. za usluge 96409802238</t>
+  </si>
+  <si>
+    <t>02.07.2026. 11:14:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a36075e-eedf-4bef-9a3d-49ade69a6676</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a36075e-eedf-4bef-9a3d-49ade69a6676/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-3767/2026</t>
+  </si>
+  <si>
+    <t>Mario Tomkić 99996757409</t>
+  </si>
+  <si>
+    <t>02.07.2026. 11:06:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2118a983-42f0-48c8-aa4e-109fa4e18fdd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2118a983-42f0-48c8-aa4e-109fa4e18fdd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3767&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5039/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 15.07.2026. u 12:00 sati</t>
+  </si>
+  <si>
+    <t>Željko Godač 91160872895</t>
+  </si>
+  <si>
+    <t>02.07.2026. 10:45:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/788d3c46-98f5-4bbb-a325-54d01e0862fe</t>
   </si>
   <si>
     <t>Poziv za sudsku radnju od 15.07.2026.docx</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/2c1045c7-7d16-428c-9524-d339900c2f07/dokumenti/preuzimanje</t>
-[...836 lines deleted...]
-    <t>Pp-4058/2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/788d3c46-98f5-4bbb-a325-54d01e0862fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5039&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>River Grupa društvo s ograničenom odgovornošću za ugostiteljstvo 21496737388</t>
+  </si>
+  <si>
+    <t>02.07.2026. 10:44:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59115594-84ce-4f3f-b4dd-54dd878d9349</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59115594-84ce-4f3f-b4dd-54dd878d9349/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-4076/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Ana-Marija Novak 42306653747</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:50:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd84303a-165f-4b70-977f-c750b8355c4a</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.docx O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd84303a-165f-4b70-977f-c750b8355c4a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4076&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1017/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.03.2026.</t>
+  </si>
+  <si>
+    <t>Robert Banovec 63915591919</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:43:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ceb22563-ee33-42e4-8e01-f23273e9cc6b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ceb22563-ee33-42e4-8e01-f23273e9cc6b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1017&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9891/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 01.09.2026.</t>
+  </si>
+  <si>
+    <t>Luka Škaro 31847293448</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:25:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a296c047-98fe-49d4-8d3f-da7d542507fe</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 01.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a296c047-98fe-49d4-8d3f-da7d542507fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9891&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>ABD VIN d.o.o. za trgovinu 18476389255</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:25:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d042ca8-dbf9-408b-aa41-1b63e9d353cd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d042ca8-dbf9-408b-aa41-1b63e9d353cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-15840/2025</t>
+  </si>
+  <si>
+    <t>PD - Presuda od 23.01.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Jelušić 75156018940</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:21:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b830524f-4ab2-45ea-908b-3804ba0218db</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b830524f-4ab2-45ea-908b-3804ba0218db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15840&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5431/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 28.08.2026.</t>
+  </si>
+  <si>
+    <t>Nazifa Huskić 80915176745</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:15:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/330c5049-17b0-49ce-b86c-1dc1f0a18d1d</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 28.08.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/330c5049-17b0-49ce-b86c-1dc1f0a18d1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5431&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-19269/2022</t>
+  </si>
+  <si>
+    <t>Odluka od 17.02.2026.</t>
+  </si>
+  <si>
+    <t>zajednički odvjetnički ured Gordan Vuletić i Iva Kužnar</t>
+  </si>
+  <si>
+    <t>02.07.2026. 08:26:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e830b5fd-2832-40c3-b2de-33cdc416997b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e830b5fd-2832-40c3-b2de-33cdc416997b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19269&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-4175/2026</t>
+  </si>
+  <si>
+    <t>Marin Medak 92534228670</t>
+  </si>
+  <si>
+    <t>02.07.2026. 07:37:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc539f99-a01a-404c-9df4-96e692fe8275</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc539f99-a01a-404c-9df4-96e692fe8275/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4175&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3027/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 04.05.2026.</t>
+  </si>
+  <si>
+    <t>Antonija Marić 19305243659</t>
+  </si>
+  <si>
+    <t>02.07.2026. 07:33:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b7bc367-23e4-4812-8f3b-a8b3d0ad61dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b7bc367-23e4-4812-8f3b-a8b3d0ad61dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3027&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Anamarija Madžar 16880368725</t>
+  </si>
+  <si>
+    <t>02.07.2026. 07:33:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f94a324-edd1-4eca-9f3f-996445f01f46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f94a324-edd1-4eca-9f3f-996445f01f46/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>EUROHERC osiguranje - dioničko društvo za osiguranje 22694857747</t>
+  </si>
+  <si>
+    <t>02.07.2026. 07:32:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97082858-25fc-48ec-a782-5c27b8f0b204</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97082858-25fc-48ec-a782-5c27b8f0b204/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1313/2026</t>
+  </si>
+  <si>
+    <t>Dražen Martinko 74937447857</t>
+  </si>
+  <si>
+    <t>02.07.2026. 06:41:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/461e9942-6f7a-49e9-b191-0f6cb793382f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/461e9942-6f7a-49e9-b191-0f6cb793382f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1313&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11682/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 12.02.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Bogdan 82425935052</t>
+  </si>
+  <si>
+    <t>01.07.2026. 10:25:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50b2fb3b-2c71-4bda-9682-939d07b4be09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50b2fb3b-2c71-4bda-9682-939d07b4be09/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11682&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4755/2026</t>
   </si>
   <si>
     <t>Presuda od 24.04.2026.</t>
   </si>
   <si>
-    <t>Futurus društvo s ograničenom odgovornošću za pripremu i usluživanje hrane i pića 26166877748</t>
-[...647 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=5882&amp;godina=2025</t>
+    <t>Grad Zagreb 61817894937</t>
+  </si>
+  <si>
+    <t>01.07.2026. 10:21:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23d71e7d-f23f-4de8-8d73-083343c38e5a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23d71e7d-f23f-4de8-8d73-083343c38e5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4755&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6170/2023</t>
+  </si>
+  <si>
+    <t>Odluka od 16.04.2026.</t>
+  </si>
+  <si>
+    <t>Dubravko Čavka 60248838175</t>
+  </si>
+  <si>
+    <t>01.07.2026. 10:11:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93f9fb23-5fab-4067-9a99-85e18669a069</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93f9fb23-5fab-4067-9a99-85e18669a069/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6170&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>DUBRAVKO BAR jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo 61496386625</t>
+  </si>
+  <si>
+    <t>01.07.2026. 10:11:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71a98300-3055-4169-9ae3-cd5aac117e9d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71a98300-3055-4169-9ae3-cd5aac117e9d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Pp-8214/2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Presuda od 14.11.2025.</t>
   </si>
   <si>
     <t>Ivica Mičić 46949154270</t>
   </si>
   <si>
     <t>29.12.2025. 09:04:19</t>
   </si>
   <si>
     <t>07.01.2027.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1e97efeb-3d9f-41e9-908a-e2dd3347a0c2</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1e97efeb-3d9f-41e9-908a-e2dd3347a0c2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8214&amp;godina=2025</t>
   </si>
   <si>
     <t>Pp-5409/2025</t>
   </si>
   <si>
     <t>Poziv - Ročište 16.09.2025. 09:15</t>
   </si>
@@ -2354,51 +3727,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N111"/>
+  <dimension ref="A1:N178"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2450,4176 +3823,6722 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
         <v>20</v>
       </c>
       <c r="K4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
         <v>22</v>
       </c>
       <c r="M4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="N4" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D5" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I5" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="J5" t="s">
         <v>20</v>
       </c>
       <c r="K5" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="L5" t="s">
         <v>22</v>
       </c>
       <c r="M5" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="N5" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="D6" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="I6" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="J6" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="K6" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="L6" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="M6" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="N6" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="D7" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="I7" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="J7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K7" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="L7" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="M7" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="N7" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="I8" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="J8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K8" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="L8" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="N8" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="D9" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="I9" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="J9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K9" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="L9" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="M9" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="N9" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="D10" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="I10" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="J10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K10" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="L10" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="M10" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="N10" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="I11" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="J11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K11" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="L11" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="M11" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="N11" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="D12" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="I12" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="J12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K12" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="L12" t="s">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="M12" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="N12" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="D13" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="I13" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="J13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K13" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="L13" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="M13" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="N13" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D14" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="I14" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="J14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K14" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="L14" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
       <c r="M14" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="N14" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="D15" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="I15" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="J15" t="s">
-        <v>51</v>
+        <v>112</v>
       </c>
       <c r="K15" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="L15" t="s">
-        <v>69</v>
+        <v>114</v>
       </c>
       <c r="M15" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="N15" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
+        <v>108</v>
+      </c>
+      <c r="D16" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="I16" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="J16" t="s">
-        <v>51</v>
+        <v>112</v>
       </c>
       <c r="K16" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="L16" t="s">
-        <v>61</v>
+        <v>114</v>
       </c>
       <c r="M16" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="N16" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="D17" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="I17" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="J17" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="K17" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="L17" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="M17" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="N17" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="D18" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="I18" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="J18" t="s">
-        <v>127</v>
+        <v>20</v>
       </c>
       <c r="K18" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="L18" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="M18" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="N18" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="D19" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="I19" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="J19" t="s">
-        <v>136</v>
+        <v>52</v>
       </c>
       <c r="K19" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="L19" t="s">
-        <v>120</v>
+        <v>142</v>
       </c>
       <c r="M19" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="N19" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="D20" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="I20" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="J20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K20" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="L20" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="M20" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="N20" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="D21" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="I21" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="J21" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="K21" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="L21" t="s">
-        <v>22</v>
+        <v>134</v>
       </c>
       <c r="M21" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="N21" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="D22" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="I22" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="J22" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K22" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="L22" t="s">
-        <v>145</v>
+        <v>165</v>
       </c>
       <c r="M22" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="N22" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="D23" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="I23" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="J23" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="K23" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="L23" t="s">
-        <v>167</v>
+        <v>22</v>
       </c>
       <c r="M23" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="N23" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="D24" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="I24" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="J24" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="K24" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="L24" t="s">
-        <v>22</v>
+        <v>180</v>
       </c>
       <c r="M24" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="N24" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="D25" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="I25" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="J25" t="s">
-        <v>136</v>
+        <v>52</v>
       </c>
       <c r="K25" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="L25" t="s">
-        <v>22</v>
+        <v>188</v>
       </c>
       <c r="M25" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="N25" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="D26" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="I26" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="J26" t="s">
-        <v>136</v>
+        <v>52</v>
       </c>
       <c r="K26" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="L26" t="s">
-        <v>167</v>
+        <v>196</v>
       </c>
       <c r="M26" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="N26" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="D27" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="I27" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="J27" t="s">
-        <v>136</v>
+        <v>52</v>
       </c>
       <c r="K27" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="L27" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="M27" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="N27" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="D28" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="I28" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="J28" t="s">
-        <v>136</v>
+        <v>52</v>
       </c>
       <c r="K28" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="L28" t="s">
-        <v>204</v>
+        <v>180</v>
       </c>
       <c r="M28" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="N28" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="D29" t="s">
-        <v>192</v>
+        <v>214</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="I29" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="J29" t="s">
-        <v>136</v>
+        <v>52</v>
       </c>
       <c r="K29" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="L29" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
       <c r="M29" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="N29" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="D30" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="I30" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="J30" t="s">
-        <v>136</v>
+        <v>52</v>
       </c>
       <c r="K30" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="L30" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="M30" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="N30" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="D31" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="I31" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="J31" t="s">
-        <v>136</v>
+        <v>52</v>
       </c>
       <c r="K31" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="L31" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="M31" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="N31" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="D32" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="I32" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="J32" t="s">
-        <v>136</v>
+        <v>52</v>
       </c>
       <c r="K32" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="L32" t="s">
-        <v>234</v>
+        <v>188</v>
       </c>
       <c r="M32" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="N32" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="D33" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>134</v>
+        <v>245</v>
       </c>
       <c r="I33" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="J33" t="s">
-        <v>136</v>
+        <v>52</v>
       </c>
       <c r="K33" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="L33" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="M33" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="N33" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
+        <v>243</v>
+      </c>
+      <c r="D34" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="I34" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="J34" t="s">
-        <v>136</v>
+        <v>52</v>
       </c>
       <c r="K34" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="L34" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="M34" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="N34" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="D35" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="I35" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="J35" t="s">
-        <v>136</v>
+        <v>52</v>
       </c>
       <c r="K35" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="L35" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="M35" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="N35" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>250</v>
+        <v>262</v>
       </c>
       <c r="D36" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="I36" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="J36" t="s">
-        <v>136</v>
+        <v>52</v>
       </c>
       <c r="K36" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="L36" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="M36" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="N36" t="s">
-        <v>257</v>
+        <v>269</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="D37" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="I37" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="J37" t="s">
-        <v>266</v>
+        <v>29</v>
       </c>
       <c r="K37" t="s">
-        <v>267</v>
+        <v>274</v>
       </c>
       <c r="L37" t="s">
-        <v>268</v>
+        <v>233</v>
       </c>
       <c r="M37" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="N37" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="D38" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="I38" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="J38" t="s">
-        <v>136</v>
+        <v>52</v>
       </c>
       <c r="K38" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="L38" t="s">
-        <v>226</v>
+        <v>54</v>
       </c>
       <c r="M38" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="N38" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
+        <v>277</v>
+      </c>
+      <c r="D39" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="I39" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="J39" t="s">
-        <v>266</v>
+        <v>52</v>
       </c>
       <c r="K39" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="L39" t="s">
+        <v>54</v>
+      </c>
+      <c r="M39" t="s">
+        <v>287</v>
+      </c>
+      <c r="N39" t="s">
         <v>283</v>
-      </c>
-[...4 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="D40" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="I40" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="J40" t="s">
-        <v>266</v>
+        <v>52</v>
       </c>
       <c r="K40" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="L40" t="s">
-        <v>218</v>
+        <v>293</v>
       </c>
       <c r="M40" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="N40" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="D41" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="I41" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="J41" t="s">
-        <v>266</v>
+        <v>52</v>
       </c>
       <c r="K41" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="L41" t="s">
-        <v>120</v>
+        <v>165</v>
       </c>
       <c r="M41" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="N41" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="D42" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="I42" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="J42" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="K42" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="L42" t="s">
-        <v>167</v>
+        <v>134</v>
       </c>
       <c r="M42" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="N42" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="D43" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="I43" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="J43" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="K43" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="L43" t="s">
-        <v>313</v>
+        <v>134</v>
       </c>
       <c r="M43" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="N43" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D44" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="I44" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="J44" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="K44" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="L44" t="s">
-        <v>313</v>
+        <v>134</v>
       </c>
       <c r="M44" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="N44" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D45" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I45" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="J45" t="s">
-        <v>266</v>
+        <v>307</v>
       </c>
       <c r="K45" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="L45" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="M45" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="N45" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D46" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
         <v>332</v>
       </c>
       <c r="I46" t="s">
         <v>333</v>
       </c>
       <c r="J46" t="s">
-        <v>266</v>
+        <v>307</v>
       </c>
       <c r="K46" t="s">
         <v>334</v>
       </c>
       <c r="L46" t="s">
-        <v>218</v>
+        <v>134</v>
       </c>
       <c r="M46" t="s">
         <v>335</v>
       </c>
       <c r="N46" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
         <v>337</v>
       </c>
       <c r="D47" t="s">
         <v>338</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
         <v>339</v>
       </c>
       <c r="I47" t="s">
         <v>340</v>
       </c>
       <c r="J47" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="K47" t="s">
         <v>341</v>
       </c>
       <c r="L47" t="s">
-        <v>313</v>
+        <v>342</v>
       </c>
       <c r="M47" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N47" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D48" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="I48" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="J48" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="K48" t="s">
         <v>349</v>
       </c>
       <c r="L48" t="s">
         <v>350</v>
       </c>
       <c r="M48" t="s">
         <v>351</v>
       </c>
       <c r="N48" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>344</v>
+        <v>353</v>
       </c>
       <c r="D49" t="s">
-        <v>345</v>
+        <v>354</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="I49" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="J49" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="K49" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="L49" t="s">
-        <v>350</v>
+        <v>22</v>
       </c>
       <c r="M49" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="N49" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="D50" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="I50" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="J50" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="K50" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="L50" t="s">
-        <v>362</v>
+        <v>22</v>
       </c>
       <c r="M50" t="s">
         <v>363</v>
       </c>
       <c r="N50" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
+        <v>364</v>
+      </c>
+      <c r="D51" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
+        <v>366</v>
+      </c>
+      <c r="I51" t="s">
         <v>367</v>
       </c>
-      <c r="I51" t="s">
+      <c r="J51" t="s">
+        <v>307</v>
+      </c>
+      <c r="K51" t="s">
         <v>368</v>
       </c>
-      <c r="J51" t="s">
-[...2 lines deleted...]
-      <c r="K51" t="s">
+      <c r="L51" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="M51" t="s">
         <v>370</v>
       </c>
       <c r="N51" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
         <v>372</v>
       </c>
       <c r="D52" t="s">
         <v>373</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
         <v>374</v>
       </c>
       <c r="I52" t="s">
         <v>375</v>
       </c>
       <c r="J52" t="s">
-        <v>266</v>
+        <v>307</v>
       </c>
       <c r="K52" t="s">
         <v>376</v>
       </c>
       <c r="L52" t="s">
-        <v>218</v>
+        <v>377</v>
       </c>
       <c r="M52" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="N52" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D53" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="I53" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="J53" t="s">
-        <v>266</v>
+        <v>307</v>
       </c>
       <c r="K53" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="L53" t="s">
-        <v>384</v>
+        <v>369</v>
       </c>
       <c r="M53" t="s">
         <v>385</v>
       </c>
       <c r="N53" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="D54" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
+        <v>387</v>
+      </c>
+      <c r="I54" t="s">
+        <v>388</v>
+      </c>
+      <c r="J54" t="s">
+        <v>307</v>
+      </c>
+      <c r="K54" t="s">
         <v>389</v>
       </c>
-      <c r="I54" t="s">
+      <c r="L54" t="s">
+        <v>369</v>
+      </c>
+      <c r="M54" t="s">
         <v>390</v>
       </c>
-      <c r="J54" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N54" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="D55" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
+        <v>393</v>
+      </c>
+      <c r="I55" t="s">
+        <v>394</v>
+      </c>
+      <c r="J55" t="s">
+        <v>395</v>
+      </c>
+      <c r="K55" t="s">
         <v>396</v>
       </c>
-      <c r="I55" t="s">
+      <c r="L55" t="s">
+        <v>267</v>
+      </c>
+      <c r="M55" t="s">
         <v>397</v>
       </c>
-      <c r="J55" t="s">
-[...2 lines deleted...]
-      <c r="K55" t="s">
+      <c r="N55" t="s">
         <v>398</v>
-      </c>
-[...7 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="D56" t="s">
-        <v>402</v>
+        <v>90</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
+        <v>400</v>
+      </c>
+      <c r="I56" t="s">
+        <v>401</v>
+      </c>
+      <c r="J56" t="s">
+        <v>395</v>
+      </c>
+      <c r="K56" t="s">
+        <v>402</v>
+      </c>
+      <c r="L56" t="s">
         <v>403</v>
       </c>
-      <c r="I56" t="s">
+      <c r="M56" t="s">
         <v>404</v>
       </c>
-      <c r="J56" t="s">
-[...2 lines deleted...]
-      <c r="K56" t="s">
+      <c r="N56" t="s">
         <v>405</v>
-      </c>
-[...7 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="D57" t="s">
-        <v>358</v>
+        <v>407</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
+        <v>408</v>
+      </c>
+      <c r="I57" t="s">
         <v>409</v>
       </c>
-      <c r="I57" t="s">
+      <c r="J57" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="K57" t="s">
         <v>411</v>
       </c>
       <c r="L57" t="s">
+        <v>134</v>
+      </c>
+      <c r="M57" t="s">
         <v>412</v>
       </c>
-      <c r="M57" t="s">
+      <c r="N57" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="D58" t="s">
-        <v>358</v>
+        <v>415</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="I58" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="J58" t="s">
-        <v>304</v>
+        <v>395</v>
       </c>
       <c r="K58" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="L58" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="M58" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="N58" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="D59" t="s">
-        <v>358</v>
+        <v>415</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="I59" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="J59" t="s">
-        <v>304</v>
+        <v>395</v>
       </c>
       <c r="K59" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="L59" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="M59" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="N59" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="D60" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="I60" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="J60" t="s">
-        <v>304</v>
+        <v>410</v>
       </c>
       <c r="K60" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="L60" t="s">
-        <v>53</v>
+        <v>377</v>
       </c>
       <c r="M60" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="N60" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="D61" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="I61" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="J61" t="s">
-        <v>304</v>
+        <v>410</v>
       </c>
       <c r="K61" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="L61" t="s">
-        <v>437</v>
+        <v>188</v>
       </c>
       <c r="M61" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="N61" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="D62" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
         <v>442</v>
       </c>
       <c r="I62" t="s">
         <v>443</v>
       </c>
       <c r="J62" t="s">
-        <v>304</v>
+        <v>410</v>
       </c>
       <c r="K62" t="s">
         <v>444</v>
       </c>
       <c r="L62" t="s">
-        <v>218</v>
+        <v>188</v>
       </c>
       <c r="M62" t="s">
         <v>445</v>
       </c>
       <c r="N62" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="D63" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="I63" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="J63" t="s">
-        <v>304</v>
+        <v>410</v>
       </c>
       <c r="K63" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="L63" t="s">
-        <v>218</v>
+        <v>22</v>
       </c>
       <c r="M63" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="N63" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="D64" t="s">
-        <v>230</v>
+        <v>454</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="I64" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="J64" t="s">
-        <v>304</v>
+        <v>410</v>
       </c>
       <c r="K64" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="L64" t="s">
-        <v>234</v>
+        <v>188</v>
       </c>
       <c r="M64" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="N64" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="D65" t="s">
-        <v>230</v>
+        <v>461</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>66</v>
+        <v>462</v>
       </c>
       <c r="I65" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="J65" t="s">
-        <v>304</v>
+        <v>410</v>
       </c>
       <c r="K65" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="L65" t="s">
-        <v>234</v>
+        <v>188</v>
       </c>
       <c r="M65" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="N65" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
       <c r="D66" t="s">
-        <v>230</v>
+        <v>468</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="I66" t="s">
-        <v>463</v>
+        <v>470</v>
       </c>
       <c r="J66" t="s">
-        <v>304</v>
+        <v>395</v>
       </c>
       <c r="K66" t="s">
-        <v>464</v>
+        <v>471</v>
       </c>
       <c r="L66" t="s">
-        <v>234</v>
+        <v>472</v>
       </c>
       <c r="M66" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
       <c r="N66" t="s">
-        <v>461</v>
+        <v>474</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="D67" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="I67" t="s">
-        <v>469</v>
+        <v>476</v>
       </c>
       <c r="J67" t="s">
-        <v>348</v>
+        <v>395</v>
       </c>
       <c r="K67" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="L67" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="M67" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="N67" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>466</v>
+        <v>479</v>
       </c>
       <c r="D68" t="s">
-        <v>467</v>
+        <v>480</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>474</v>
+        <v>481</v>
       </c>
       <c r="I68" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="J68" t="s">
-        <v>348</v>
+        <v>410</v>
       </c>
       <c r="K68" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="L68" t="s">
-        <v>471</v>
+        <v>188</v>
       </c>
       <c r="M68" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="N68" t="s">
-        <v>473</v>
+        <v>485</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="D69" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>480</v>
+        <v>488</v>
       </c>
       <c r="I69" t="s">
-        <v>481</v>
+        <v>489</v>
       </c>
       <c r="J69" t="s">
-        <v>348</v>
+        <v>410</v>
       </c>
       <c r="K69" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="L69" t="s">
-        <v>69</v>
+        <v>134</v>
       </c>
       <c r="M69" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="N69" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>478</v>
+        <v>493</v>
       </c>
       <c r="D70" t="s">
-        <v>479</v>
+        <v>494</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>485</v>
+        <v>495</v>
       </c>
       <c r="I70" t="s">
-        <v>486</v>
+        <v>496</v>
       </c>
       <c r="J70" t="s">
-        <v>348</v>
+        <v>395</v>
       </c>
       <c r="K70" t="s">
-        <v>487</v>
+        <v>497</v>
       </c>
       <c r="L70" t="s">
-        <v>69</v>
+        <v>498</v>
       </c>
       <c r="M70" t="s">
-        <v>488</v>
+        <v>499</v>
       </c>
       <c r="N70" t="s">
-        <v>484</v>
+        <v>500</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>478</v>
+        <v>501</v>
       </c>
       <c r="D71" t="s">
-        <v>479</v>
+        <v>130</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>489</v>
+        <v>502</v>
       </c>
       <c r="I71" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="J71" t="s">
-        <v>348</v>
+        <v>410</v>
       </c>
       <c r="K71" t="s">
-        <v>491</v>
+        <v>503</v>
       </c>
       <c r="L71" t="s">
-        <v>69</v>
+        <v>134</v>
       </c>
       <c r="M71" t="s">
-        <v>492</v>
+        <v>504</v>
       </c>
       <c r="N71" t="s">
-        <v>484</v>
+        <v>505</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>493</v>
+        <v>506</v>
       </c>
       <c r="D72" t="s">
-        <v>57</v>
+        <v>494</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>494</v>
+        <v>507</v>
       </c>
       <c r="I72" t="s">
-        <v>495</v>
+        <v>508</v>
       </c>
       <c r="J72" t="s">
-        <v>127</v>
+        <v>395</v>
       </c>
       <c r="K72" t="s">
-        <v>496</v>
+        <v>509</v>
       </c>
       <c r="L72" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="M72" t="s">
-        <v>498</v>
+        <v>510</v>
       </c>
       <c r="N72" t="s">
-        <v>499</v>
+        <v>511</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>500</v>
+        <v>512</v>
       </c>
       <c r="D73" t="s">
-        <v>501</v>
+        <v>494</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>502</v>
+        <v>513</v>
       </c>
       <c r="I73" t="s">
-        <v>495</v>
+        <v>514</v>
       </c>
       <c r="J73" t="s">
-        <v>348</v>
+        <v>395</v>
       </c>
       <c r="K73" t="s">
-        <v>503</v>
+        <v>515</v>
       </c>
       <c r="L73" t="s">
-        <v>167</v>
+        <v>498</v>
       </c>
       <c r="M73" t="s">
-        <v>504</v>
+        <v>516</v>
       </c>
       <c r="N73" t="s">
-        <v>505</v>
+        <v>517</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>506</v>
+        <v>518</v>
       </c>
       <c r="D74" t="s">
-        <v>507</v>
+        <v>519</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>508</v>
+        <v>520</v>
       </c>
       <c r="I74" t="s">
-        <v>509</v>
+        <v>521</v>
       </c>
       <c r="J74" t="s">
-        <v>348</v>
+        <v>410</v>
       </c>
       <c r="K74" t="s">
-        <v>510</v>
+        <v>522</v>
       </c>
       <c r="L74" t="s">
-        <v>255</v>
+        <v>31</v>
       </c>
       <c r="M74" t="s">
-        <v>511</v>
+        <v>523</v>
       </c>
       <c r="N74" t="s">
-        <v>512</v>
+        <v>524</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>513</v>
+        <v>525</v>
       </c>
       <c r="D75" t="s">
-        <v>467</v>
+        <v>526</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>514</v>
+        <v>527</v>
       </c>
       <c r="I75" t="s">
-        <v>515</v>
+        <v>528</v>
       </c>
       <c r="J75" t="s">
-        <v>348</v>
+        <v>410</v>
       </c>
       <c r="K75" t="s">
-        <v>516</v>
+        <v>529</v>
       </c>
       <c r="L75" t="s">
-        <v>471</v>
+        <v>369</v>
       </c>
       <c r="M75" t="s">
-        <v>517</v>
+        <v>530</v>
       </c>
       <c r="N75" t="s">
-        <v>518</v>
+        <v>531</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>513</v>
+        <v>532</v>
       </c>
       <c r="D76" t="s">
-        <v>467</v>
+        <v>533</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>519</v>
+        <v>534</v>
       </c>
       <c r="I76" t="s">
-        <v>520</v>
+        <v>535</v>
       </c>
       <c r="J76" t="s">
-        <v>348</v>
+        <v>395</v>
       </c>
       <c r="K76" t="s">
-        <v>521</v>
+        <v>536</v>
       </c>
       <c r="L76" t="s">
-        <v>471</v>
+        <v>165</v>
       </c>
       <c r="M76" t="s">
-        <v>522</v>
+        <v>537</v>
       </c>
       <c r="N76" t="s">
-        <v>518</v>
+        <v>538</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>523</v>
+        <v>539</v>
       </c>
       <c r="D77" t="s">
-        <v>479</v>
+        <v>447</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>524</v>
+        <v>540</v>
       </c>
       <c r="I77" t="s">
-        <v>525</v>
+        <v>541</v>
       </c>
       <c r="J77" t="s">
-        <v>348</v>
+        <v>307</v>
       </c>
       <c r="K77" t="s">
-        <v>526</v>
+        <v>542</v>
       </c>
       <c r="L77" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="M77" t="s">
-        <v>527</v>
+        <v>543</v>
       </c>
       <c r="N77" t="s">
-        <v>528</v>
+        <v>544</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>523</v>
+        <v>545</v>
       </c>
       <c r="D78" t="s">
-        <v>479</v>
+        <v>546</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>529</v>
+        <v>547</v>
       </c>
       <c r="I78" t="s">
-        <v>530</v>
+        <v>548</v>
       </c>
       <c r="J78" t="s">
-        <v>348</v>
+        <v>410</v>
       </c>
       <c r="K78" t="s">
-        <v>531</v>
+        <v>549</v>
       </c>
       <c r="L78" t="s">
-        <v>69</v>
+        <v>550</v>
       </c>
       <c r="M78" t="s">
-        <v>532</v>
+        <v>551</v>
       </c>
       <c r="N78" t="s">
-        <v>528</v>
+        <v>552</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>533</v>
+        <v>553</v>
       </c>
       <c r="D79" t="s">
-        <v>534</v>
+        <v>554</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>535</v>
+        <v>555</v>
       </c>
       <c r="I79" t="s">
-        <v>536</v>
+        <v>556</v>
       </c>
       <c r="J79" t="s">
-        <v>348</v>
+        <v>410</v>
       </c>
       <c r="K79" t="s">
-        <v>537</v>
+        <v>557</v>
       </c>
       <c r="L79" t="s">
-        <v>218</v>
+        <v>126</v>
       </c>
       <c r="M79" t="s">
-        <v>538</v>
+        <v>558</v>
       </c>
       <c r="N79" t="s">
-        <v>539</v>
+        <v>559</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>540</v>
+        <v>560</v>
       </c>
       <c r="D80" t="s">
-        <v>541</v>
+        <v>561</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>542</v>
+        <v>562</v>
       </c>
       <c r="I80" t="s">
-        <v>543</v>
+        <v>563</v>
       </c>
       <c r="J80" t="s">
-        <v>348</v>
+        <v>410</v>
       </c>
       <c r="K80" t="s">
-        <v>544</v>
+        <v>564</v>
       </c>
       <c r="L80" t="s">
-        <v>545</v>
+        <v>22</v>
       </c>
       <c r="M80" t="s">
-        <v>546</v>
+        <v>565</v>
       </c>
       <c r="N80" t="s">
-        <v>547</v>
+        <v>566</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>548</v>
+        <v>567</v>
       </c>
       <c r="D81" t="s">
-        <v>549</v>
+        <v>365</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>550</v>
+        <v>568</v>
       </c>
       <c r="I81" t="s">
-        <v>551</v>
+        <v>569</v>
       </c>
       <c r="J81" t="s">
-        <v>348</v>
+        <v>410</v>
       </c>
       <c r="K81" t="s">
-        <v>552</v>
+        <v>570</v>
       </c>
       <c r="L81" t="s">
-        <v>553</v>
+        <v>126</v>
       </c>
       <c r="M81" t="s">
-        <v>554</v>
+        <v>571</v>
       </c>
       <c r="N81" t="s">
-        <v>555</v>
+        <v>572</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>556</v>
+        <v>573</v>
       </c>
       <c r="D82" t="s">
-        <v>557</v>
+        <v>574</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>558</v>
+        <v>575</v>
       </c>
       <c r="I82" t="s">
-        <v>559</v>
+        <v>576</v>
       </c>
       <c r="J82" t="s">
-        <v>348</v>
+        <v>395</v>
       </c>
       <c r="K82" t="s">
-        <v>560</v>
+        <v>577</v>
       </c>
       <c r="L82" t="s">
-        <v>69</v>
+        <v>350</v>
       </c>
       <c r="M82" t="s">
-        <v>561</v>
+        <v>578</v>
       </c>
       <c r="N82" t="s">
-        <v>562</v>
+        <v>579</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>563</v>
+        <v>580</v>
       </c>
       <c r="D83" t="s">
-        <v>230</v>
+        <v>581</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>564</v>
+        <v>582</v>
       </c>
       <c r="I83" t="s">
-        <v>565</v>
+        <v>583</v>
       </c>
       <c r="J83" t="s">
-        <v>127</v>
+        <v>395</v>
       </c>
       <c r="K83" t="s">
-        <v>566</v>
+        <v>584</v>
       </c>
       <c r="L83" t="s">
-        <v>567</v>
+        <v>350</v>
       </c>
       <c r="M83" t="s">
-        <v>568</v>
+        <v>585</v>
       </c>
       <c r="N83" t="s">
-        <v>569</v>
+        <v>586</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>570</v>
+        <v>580</v>
       </c>
       <c r="D84" t="s">
-        <v>571</v>
+        <v>581</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>572</v>
+        <v>587</v>
       </c>
       <c r="I84" t="s">
-        <v>573</v>
+        <v>588</v>
       </c>
       <c r="J84" t="s">
-        <v>348</v>
+        <v>395</v>
       </c>
       <c r="K84" t="s">
-        <v>574</v>
+        <v>589</v>
       </c>
       <c r="L84" t="s">
-        <v>120</v>
+        <v>350</v>
       </c>
       <c r="M84" t="s">
-        <v>575</v>
+        <v>590</v>
       </c>
       <c r="N84" t="s">
-        <v>576</v>
+        <v>586</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>577</v>
+        <v>591</v>
       </c>
       <c r="D85" t="s">
-        <v>578</v>
+        <v>592</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>579</v>
+        <v>593</v>
       </c>
       <c r="I85" t="s">
-        <v>580</v>
+        <v>594</v>
       </c>
       <c r="J85" t="s">
-        <v>348</v>
+        <v>395</v>
       </c>
       <c r="K85" t="s">
-        <v>581</v>
+        <v>595</v>
       </c>
       <c r="L85" t="s">
-        <v>241</v>
+        <v>350</v>
       </c>
       <c r="M85" t="s">
-        <v>582</v>
+        <v>596</v>
       </c>
       <c r="N85" t="s">
-        <v>583</v>
+        <v>597</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>577</v>
+        <v>598</v>
       </c>
       <c r="D86" t="s">
-        <v>578</v>
+        <v>599</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>584</v>
+        <v>600</v>
       </c>
       <c r="I86" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="J86" t="s">
-        <v>348</v>
+        <v>395</v>
       </c>
       <c r="K86" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="L86" t="s">
-        <v>241</v>
+        <v>350</v>
       </c>
       <c r="M86" t="s">
-        <v>587</v>
+        <v>603</v>
       </c>
       <c r="N86" t="s">
-        <v>583</v>
+        <v>604</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>588</v>
+        <v>605</v>
       </c>
       <c r="D87" t="s">
-        <v>116</v>
+        <v>415</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>589</v>
+        <v>606</v>
       </c>
       <c r="I87" t="s">
-        <v>590</v>
+        <v>607</v>
       </c>
       <c r="J87" t="s">
-        <v>348</v>
+        <v>395</v>
       </c>
       <c r="K87" t="s">
-        <v>591</v>
+        <v>608</v>
       </c>
       <c r="L87" t="s">
-        <v>120</v>
+        <v>419</v>
       </c>
       <c r="M87" t="s">
-        <v>592</v>
+        <v>609</v>
       </c>
       <c r="N87" t="s">
-        <v>593</v>
+        <v>610</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>594</v>
+        <v>611</v>
       </c>
       <c r="D88" t="s">
-        <v>595</v>
+        <v>612</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>596</v>
+        <v>613</v>
       </c>
       <c r="I88" t="s">
-        <v>597</v>
+        <v>614</v>
       </c>
       <c r="J88" t="s">
-        <v>348</v>
+        <v>410</v>
       </c>
       <c r="K88" t="s">
-        <v>598</v>
+        <v>615</v>
       </c>
       <c r="L88" t="s">
-        <v>553</v>
+        <v>126</v>
       </c>
       <c r="M88" t="s">
-        <v>599</v>
+        <v>616</v>
       </c>
       <c r="N88" t="s">
-        <v>600</v>
+        <v>617</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>601</v>
+        <v>618</v>
       </c>
       <c r="D89" t="s">
-        <v>595</v>
+        <v>619</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>602</v>
+        <v>620</v>
       </c>
       <c r="I89" t="s">
-        <v>603</v>
+        <v>621</v>
       </c>
       <c r="J89" t="s">
-        <v>348</v>
+        <v>395</v>
       </c>
       <c r="K89" t="s">
-        <v>604</v>
+        <v>622</v>
       </c>
       <c r="L89" t="s">
-        <v>553</v>
+        <v>403</v>
       </c>
       <c r="M89" t="s">
-        <v>605</v>
+        <v>623</v>
       </c>
       <c r="N89" t="s">
-        <v>606</v>
+        <v>624</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>607</v>
+        <v>618</v>
       </c>
       <c r="D90" t="s">
-        <v>608</v>
+        <v>619</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>609</v>
+        <v>625</v>
       </c>
       <c r="I90" t="s">
-        <v>610</v>
+        <v>626</v>
       </c>
       <c r="J90" t="s">
-        <v>348</v>
+        <v>395</v>
       </c>
       <c r="K90" t="s">
-        <v>611</v>
+        <v>627</v>
       </c>
       <c r="L90" t="s">
-        <v>283</v>
+        <v>403</v>
       </c>
       <c r="M90" t="s">
-        <v>612</v>
+        <v>628</v>
       </c>
       <c r="N90" t="s">
-        <v>613</v>
+        <v>624</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>614</v>
+        <v>629</v>
       </c>
       <c r="D91" t="s">
-        <v>507</v>
+        <v>630</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>615</v>
+        <v>631</v>
       </c>
       <c r="I91" t="s">
-        <v>616</v>
+        <v>632</v>
       </c>
       <c r="J91" t="s">
-        <v>348</v>
+        <v>410</v>
       </c>
       <c r="K91" t="s">
-        <v>617</v>
+        <v>633</v>
       </c>
       <c r="L91" t="s">
-        <v>618</v>
+        <v>22</v>
       </c>
       <c r="M91" t="s">
-        <v>619</v>
+        <v>634</v>
       </c>
       <c r="N91" t="s">
-        <v>620</v>
+        <v>635</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>621</v>
+        <v>636</v>
       </c>
       <c r="D92" t="s">
-        <v>622</v>
+        <v>637</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>623</v>
+        <v>638</v>
       </c>
       <c r="I92" t="s">
-        <v>624</v>
+        <v>639</v>
       </c>
       <c r="J92" t="s">
-        <v>304</v>
+        <v>395</v>
       </c>
       <c r="K92" t="s">
-        <v>625</v>
+        <v>640</v>
       </c>
       <c r="L92" t="s">
-        <v>626</v>
+        <v>54</v>
       </c>
       <c r="M92" t="s">
-        <v>627</v>
+        <v>641</v>
       </c>
       <c r="N92" t="s">
-        <v>628</v>
+        <v>642</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>629</v>
+        <v>643</v>
       </c>
       <c r="D93" t="s">
-        <v>309</v>
+        <v>644</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>310</v>
+        <v>645</v>
       </c>
       <c r="I93" t="s">
-        <v>630</v>
+        <v>646</v>
       </c>
       <c r="J93" t="s">
-        <v>348</v>
+        <v>395</v>
       </c>
       <c r="K93" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="L93" t="s">
-        <v>313</v>
+        <v>31</v>
       </c>
       <c r="M93" t="s">
-        <v>632</v>
+        <v>648</v>
       </c>
       <c r="N93" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>634</v>
+        <v>650</v>
       </c>
       <c r="D94" t="s">
-        <v>635</v>
+        <v>561</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>636</v>
+        <v>651</v>
       </c>
       <c r="I94" t="s">
-        <v>637</v>
+        <v>652</v>
       </c>
       <c r="J94" t="s">
-        <v>348</v>
+        <v>395</v>
       </c>
       <c r="K94" t="s">
-        <v>638</v>
+        <v>653</v>
       </c>
       <c r="L94" t="s">
-        <v>313</v>
+        <v>22</v>
       </c>
       <c r="M94" t="s">
-        <v>639</v>
+        <v>654</v>
       </c>
       <c r="N94" t="s">
-        <v>640</v>
+        <v>655</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>641</v>
+        <v>656</v>
       </c>
       <c r="D95" t="s">
-        <v>541</v>
+        <v>657</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>642</v>
+        <v>658</v>
       </c>
       <c r="I95" t="s">
-        <v>643</v>
+        <v>659</v>
       </c>
       <c r="J95" t="s">
-        <v>348</v>
+        <v>395</v>
       </c>
       <c r="K95" t="s">
-        <v>644</v>
+        <v>660</v>
       </c>
       <c r="L95" t="s">
-        <v>545</v>
+        <v>661</v>
       </c>
       <c r="M95" t="s">
-        <v>645</v>
+        <v>662</v>
       </c>
       <c r="N95" t="s">
-        <v>646</v>
+        <v>663</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>647</v>
+        <v>664</v>
       </c>
       <c r="D96" t="s">
-        <v>648</v>
+        <v>665</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>649</v>
+        <v>666</v>
       </c>
       <c r="I96" t="s">
-        <v>650</v>
+        <v>667</v>
       </c>
       <c r="J96" t="s">
-        <v>348</v>
+        <v>395</v>
       </c>
       <c r="K96" t="s">
-        <v>651</v>
+        <v>668</v>
       </c>
       <c r="L96" t="s">
-        <v>652</v>
+        <v>54</v>
       </c>
       <c r="M96" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="N96" t="s">
-        <v>654</v>
+        <v>670</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>655</v>
+        <v>664</v>
       </c>
       <c r="D97" t="s">
-        <v>656</v>
+        <v>671</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>657</v>
+        <v>672</v>
       </c>
       <c r="I97" t="s">
-        <v>658</v>
+        <v>673</v>
       </c>
       <c r="J97" t="s">
-        <v>348</v>
+        <v>395</v>
       </c>
       <c r="K97" t="s">
-        <v>659</v>
+        <v>674</v>
       </c>
       <c r="L97" t="s">
-        <v>241</v>
+        <v>54</v>
       </c>
       <c r="M97" t="s">
-        <v>660</v>
+        <v>675</v>
       </c>
       <c r="N97" t="s">
-        <v>661</v>
+        <v>670</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>662</v>
+        <v>676</v>
       </c>
       <c r="D98" t="s">
-        <v>663</v>
+        <v>354</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>664</v>
+        <v>677</v>
       </c>
       <c r="I98" t="s">
-        <v>665</v>
+        <v>678</v>
       </c>
       <c r="J98" t="s">
-        <v>348</v>
+        <v>395</v>
       </c>
       <c r="K98" t="s">
-        <v>666</v>
+        <v>679</v>
       </c>
       <c r="L98" t="s">
-        <v>667</v>
+        <v>31</v>
       </c>
       <c r="M98" t="s">
-        <v>668</v>
+        <v>680</v>
       </c>
       <c r="N98" t="s">
-        <v>669</v>
+        <v>681</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>670</v>
+        <v>682</v>
       </c>
       <c r="D99" t="s">
-        <v>671</v>
+        <v>683</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>672</v>
+        <v>684</v>
       </c>
       <c r="I99" t="s">
-        <v>673</v>
+        <v>685</v>
       </c>
       <c r="J99" t="s">
-        <v>348</v>
+        <v>395</v>
       </c>
       <c r="K99" t="s">
-        <v>674</v>
+        <v>686</v>
       </c>
       <c r="L99" t="s">
-        <v>667</v>
+        <v>687</v>
       </c>
       <c r="M99" t="s">
-        <v>675</v>
+        <v>688</v>
       </c>
       <c r="N99" t="s">
-        <v>676</v>
+        <v>689</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
       <c r="D100" t="s">
-        <v>441</v>
+        <v>683</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>678</v>
+        <v>690</v>
       </c>
       <c r="I100" t="s">
-        <v>679</v>
+        <v>691</v>
       </c>
       <c r="J100" t="s">
-        <v>680</v>
+        <v>395</v>
       </c>
       <c r="K100" t="s">
-        <v>681</v>
+        <v>692</v>
       </c>
       <c r="L100" t="s">
-        <v>167</v>
+        <v>687</v>
       </c>
       <c r="M100" t="s">
-        <v>682</v>
+        <v>693</v>
       </c>
       <c r="N100" t="s">
-        <v>683</v>
+        <v>689</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>684</v>
+        <v>694</v>
       </c>
       <c r="D101" t="s">
-        <v>685</v>
+        <v>695</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>686</v>
+        <v>696</v>
       </c>
       <c r="I101" t="s">
-        <v>687</v>
+        <v>697</v>
       </c>
       <c r="J101" t="s">
-        <v>680</v>
+        <v>395</v>
       </c>
       <c r="K101" t="s">
-        <v>688</v>
+        <v>698</v>
       </c>
       <c r="L101" t="s">
-        <v>689</v>
+        <v>134</v>
       </c>
       <c r="M101" t="s">
-        <v>690</v>
+        <v>699</v>
       </c>
       <c r="N101" t="s">
-        <v>691</v>
+        <v>700</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>684</v>
+        <v>701</v>
       </c>
       <c r="D102" t="s">
-        <v>685</v>
+        <v>702</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>692</v>
+        <v>703</v>
       </c>
       <c r="I102" t="s">
-        <v>693</v>
+        <v>704</v>
       </c>
       <c r="J102" t="s">
-        <v>680</v>
+        <v>395</v>
       </c>
       <c r="K102" t="s">
-        <v>694</v>
+        <v>705</v>
       </c>
       <c r="L102" t="s">
-        <v>689</v>
+        <v>31</v>
       </c>
       <c r="M102" t="s">
-        <v>695</v>
+        <v>706</v>
       </c>
       <c r="N102" t="s">
-        <v>691</v>
+        <v>707</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>696</v>
+        <v>708</v>
       </c>
       <c r="D103" t="s">
-        <v>697</v>
+        <v>709</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>692</v>
+        <v>710</v>
       </c>
       <c r="I103" t="s">
-        <v>698</v>
+        <v>711</v>
       </c>
       <c r="J103" t="s">
-        <v>680</v>
+        <v>410</v>
       </c>
       <c r="K103" t="s">
-        <v>699</v>
+        <v>712</v>
       </c>
       <c r="L103" t="s">
-        <v>700</v>
+        <v>22</v>
       </c>
       <c r="M103" t="s">
-        <v>701</v>
+        <v>713</v>
       </c>
       <c r="N103" t="s">
-        <v>702</v>
+        <v>714</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>703</v>
+        <v>715</v>
       </c>
       <c r="D104" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>705</v>
+        <v>716</v>
       </c>
       <c r="I104" t="s">
-        <v>706</v>
+        <v>717</v>
       </c>
       <c r="J104" t="s">
-        <v>680</v>
+        <v>410</v>
       </c>
       <c r="K104" t="s">
-        <v>707</v>
+        <v>718</v>
       </c>
       <c r="L104" t="s">
-        <v>412</v>
+        <v>369</v>
       </c>
       <c r="M104" t="s">
-        <v>708</v>
+        <v>719</v>
       </c>
       <c r="N104" t="s">
-        <v>709</v>
+        <v>720</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>710</v>
+        <v>721</v>
       </c>
       <c r="D105" t="s">
-        <v>711</v>
+        <v>722</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>712</v>
+        <v>723</v>
       </c>
       <c r="I105" t="s">
-        <v>713</v>
+        <v>724</v>
       </c>
       <c r="J105" t="s">
-        <v>680</v>
+        <v>410</v>
       </c>
       <c r="K105" t="s">
-        <v>714</v>
+        <v>725</v>
       </c>
       <c r="L105" t="s">
-        <v>283</v>
+        <v>31</v>
       </c>
       <c r="M105" t="s">
-        <v>715</v>
+        <v>726</v>
       </c>
       <c r="N105" t="s">
-        <v>716</v>
+        <v>727</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>717</v>
+        <v>728</v>
       </c>
       <c r="D106" t="s">
-        <v>718</v>
+        <v>729</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>719</v>
+        <v>730</v>
       </c>
       <c r="I106" t="s">
-        <v>720</v>
+        <v>731</v>
       </c>
       <c r="J106" t="s">
-        <v>304</v>
+        <v>395</v>
       </c>
       <c r="K106" t="s">
-        <v>721</v>
+        <v>732</v>
       </c>
       <c r="L106" t="s">
-        <v>722</v>
+        <v>22</v>
       </c>
       <c r="M106" t="s">
-        <v>723</v>
+        <v>733</v>
       </c>
       <c r="N106" t="s">
-        <v>724</v>
+        <v>734</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>725</v>
+        <v>735</v>
       </c>
       <c r="D107" t="s">
-        <v>726</v>
+        <v>736</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>727</v>
+        <v>737</v>
       </c>
       <c r="I107" t="s">
-        <v>728</v>
+        <v>738</v>
       </c>
       <c r="J107" t="s">
-        <v>729</v>
+        <v>739</v>
       </c>
       <c r="K107" t="s">
-        <v>730</v>
+        <v>740</v>
       </c>
       <c r="L107" t="s">
-        <v>218</v>
+        <v>126</v>
       </c>
       <c r="M107" t="s">
-        <v>731</v>
+        <v>741</v>
       </c>
       <c r="N107" t="s">
-        <v>732</v>
+        <v>742</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>733</v>
+        <v>743</v>
       </c>
       <c r="D108" t="s">
-        <v>734</v>
+        <v>695</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>735</v>
+        <v>744</v>
       </c>
       <c r="I108" t="s">
-        <v>736</v>
+        <v>745</v>
       </c>
       <c r="J108" t="s">
-        <v>737</v>
+        <v>746</v>
       </c>
       <c r="K108" t="s">
-        <v>738</v>
+        <v>747</v>
       </c>
       <c r="L108" t="s">
-        <v>739</v>
+        <v>134</v>
       </c>
       <c r="M108" t="s">
-        <v>740</v>
+        <v>748</v>
       </c>
       <c r="N108" t="s">
-        <v>741</v>
+        <v>749</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>742</v>
+        <v>750</v>
       </c>
       <c r="D109" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>744</v>
+        <v>752</v>
       </c>
       <c r="I109" t="s">
-        <v>745</v>
+        <v>753</v>
       </c>
       <c r="J109" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
       <c r="K109" t="s">
-        <v>747</v>
+        <v>754</v>
       </c>
       <c r="L109" t="s">
-        <v>167</v>
+        <v>755</v>
       </c>
       <c r="M109" t="s">
-        <v>748</v>
+        <v>756</v>
       </c>
       <c r="N109" t="s">
-        <v>749</v>
+        <v>757</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>750</v>
+        <v>758</v>
       </c>
       <c r="D110" t="s">
-        <v>751</v>
+        <v>325</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>752</v>
+        <v>759</v>
       </c>
       <c r="I110" t="s">
-        <v>753</v>
+        <v>760</v>
       </c>
       <c r="J110" t="s">
-        <v>754</v>
+        <v>739</v>
       </c>
       <c r="K110" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
       <c r="L110" t="s">
-        <v>167</v>
+        <v>134</v>
       </c>
       <c r="M110" t="s">
-        <v>756</v>
+        <v>762</v>
       </c>
       <c r="N110" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
       <c r="D111" t="s">
-        <v>759</v>
+        <v>561</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>760</v>
+        <v>765</v>
       </c>
       <c r="I111" t="s">
-        <v>761</v>
+        <v>766</v>
       </c>
       <c r="J111" t="s">
-        <v>762</v>
+        <v>739</v>
       </c>
       <c r="K111" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="L111" t="s">
-        <v>764</v>
+        <v>31</v>
       </c>
       <c r="M111" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="N111" t="s">
-        <v>766</v>
+        <v>769</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>14</v>
+      </c>
+      <c r="B112" t="s">
+        <v>15</v>
+      </c>
+      <c r="C112" t="s">
+        <v>770</v>
+      </c>
+      <c r="D112" t="s">
+        <v>771</v>
+      </c>
+      <c r="E112"/>
+      <c r="F112"/>
+      <c r="G112"/>
+      <c r="H112" t="s">
+        <v>772</v>
+      </c>
+      <c r="I112" t="s">
+        <v>773</v>
+      </c>
+      <c r="J112" t="s">
+        <v>746</v>
+      </c>
+      <c r="K112" t="s">
+        <v>774</v>
+      </c>
+      <c r="L112" t="s">
+        <v>31</v>
+      </c>
+      <c r="M112" t="s">
+        <v>775</v>
+      </c>
+      <c r="N112" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>14</v>
+      </c>
+      <c r="B113" t="s">
+        <v>15</v>
+      </c>
+      <c r="C113" t="s">
+        <v>777</v>
+      </c>
+      <c r="D113" t="s">
+        <v>778</v>
+      </c>
+      <c r="E113"/>
+      <c r="F113"/>
+      <c r="G113"/>
+      <c r="H113" t="s">
+        <v>779</v>
+      </c>
+      <c r="I113" t="s">
+        <v>780</v>
+      </c>
+      <c r="J113" t="s">
+        <v>781</v>
+      </c>
+      <c r="K113" t="s">
+        <v>782</v>
+      </c>
+      <c r="L113" t="s">
+        <v>22</v>
+      </c>
+      <c r="M113" t="s">
+        <v>783</v>
+      </c>
+      <c r="N113" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>14</v>
+      </c>
+      <c r="B114" t="s">
+        <v>15</v>
+      </c>
+      <c r="C114" t="s">
+        <v>785</v>
+      </c>
+      <c r="D114" t="s">
+        <v>786</v>
+      </c>
+      <c r="E114"/>
+      <c r="F114"/>
+      <c r="G114"/>
+      <c r="H114" t="s">
+        <v>787</v>
+      </c>
+      <c r="I114" t="s">
+        <v>788</v>
+      </c>
+      <c r="J114" t="s">
+        <v>739</v>
+      </c>
+      <c r="K114" t="s">
+        <v>789</v>
+      </c>
+      <c r="L114" t="s">
+        <v>790</v>
+      </c>
+      <c r="M114" t="s">
+        <v>791</v>
+      </c>
+      <c r="N114" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>14</v>
+      </c>
+      <c r="B115" t="s">
+        <v>15</v>
+      </c>
+      <c r="C115" t="s">
+        <v>793</v>
+      </c>
+      <c r="D115" t="s">
+        <v>794</v>
+      </c>
+      <c r="E115"/>
+      <c r="F115"/>
+      <c r="G115"/>
+      <c r="H115" t="s">
+        <v>795</v>
+      </c>
+      <c r="I115" t="s">
+        <v>796</v>
+      </c>
+      <c r="J115" t="s">
+        <v>746</v>
+      </c>
+      <c r="K115" t="s">
+        <v>797</v>
+      </c>
+      <c r="L115" t="s">
+        <v>798</v>
+      </c>
+      <c r="M115" t="s">
+        <v>799</v>
+      </c>
+      <c r="N115" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>14</v>
+      </c>
+      <c r="B116" t="s">
+        <v>15</v>
+      </c>
+      <c r="C116" t="s">
+        <v>793</v>
+      </c>
+      <c r="D116" t="s">
+        <v>794</v>
+      </c>
+      <c r="E116"/>
+      <c r="F116"/>
+      <c r="G116"/>
+      <c r="H116" t="s">
+        <v>801</v>
+      </c>
+      <c r="I116" t="s">
+        <v>802</v>
+      </c>
+      <c r="J116" t="s">
+        <v>746</v>
+      </c>
+      <c r="K116" t="s">
+        <v>803</v>
+      </c>
+      <c r="L116" t="s">
+        <v>798</v>
+      </c>
+      <c r="M116" t="s">
+        <v>804</v>
+      </c>
+      <c r="N116" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>14</v>
+      </c>
+      <c r="B117" t="s">
+        <v>15</v>
+      </c>
+      <c r="C117" t="s">
+        <v>805</v>
+      </c>
+      <c r="D117" t="s">
+        <v>806</v>
+      </c>
+      <c r="E117"/>
+      <c r="F117"/>
+      <c r="G117"/>
+      <c r="H117" t="s">
+        <v>807</v>
+      </c>
+      <c r="I117" t="s">
+        <v>808</v>
+      </c>
+      <c r="J117" t="s">
+        <v>739</v>
+      </c>
+      <c r="K117" t="s">
+        <v>809</v>
+      </c>
+      <c r="L117" t="s">
+        <v>134</v>
+      </c>
+      <c r="M117" t="s">
+        <v>810</v>
+      </c>
+      <c r="N117" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>14</v>
+      </c>
+      <c r="B118" t="s">
+        <v>15</v>
+      </c>
+      <c r="C118" t="s">
+        <v>812</v>
+      </c>
+      <c r="D118" t="s">
+        <v>813</v>
+      </c>
+      <c r="E118"/>
+      <c r="F118"/>
+      <c r="G118"/>
+      <c r="H118" t="s">
+        <v>814</v>
+      </c>
+      <c r="I118" t="s">
+        <v>815</v>
+      </c>
+      <c r="J118" t="s">
+        <v>739</v>
+      </c>
+      <c r="K118" t="s">
+        <v>816</v>
+      </c>
+      <c r="L118" t="s">
+        <v>142</v>
+      </c>
+      <c r="M118" t="s">
+        <v>817</v>
+      </c>
+      <c r="N118" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>14</v>
+      </c>
+      <c r="B119" t="s">
+        <v>15</v>
+      </c>
+      <c r="C119" t="s">
+        <v>819</v>
+      </c>
+      <c r="D119" t="s">
+        <v>820</v>
+      </c>
+      <c r="E119"/>
+      <c r="F119"/>
+      <c r="G119"/>
+      <c r="H119" t="s">
+        <v>821</v>
+      </c>
+      <c r="I119" t="s">
+        <v>822</v>
+      </c>
+      <c r="J119" t="s">
+        <v>739</v>
+      </c>
+      <c r="K119" t="s">
+        <v>823</v>
+      </c>
+      <c r="L119" t="s">
+        <v>369</v>
+      </c>
+      <c r="M119" t="s">
+        <v>824</v>
+      </c>
+      <c r="N119" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>14</v>
+      </c>
+      <c r="B120" t="s">
+        <v>15</v>
+      </c>
+      <c r="C120" t="s">
+        <v>826</v>
+      </c>
+      <c r="D120" t="s">
+        <v>827</v>
+      </c>
+      <c r="E120"/>
+      <c r="F120"/>
+      <c r="G120"/>
+      <c r="H120" t="s">
+        <v>828</v>
+      </c>
+      <c r="I120" t="s">
+        <v>829</v>
+      </c>
+      <c r="J120" t="s">
+        <v>739</v>
+      </c>
+      <c r="K120" t="s">
+        <v>830</v>
+      </c>
+      <c r="L120" t="s">
+        <v>54</v>
+      </c>
+      <c r="M120" t="s">
+        <v>831</v>
+      </c>
+      <c r="N120" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>14</v>
+      </c>
+      <c r="B121" t="s">
+        <v>15</v>
+      </c>
+      <c r="C121" t="s">
+        <v>833</v>
+      </c>
+      <c r="D121" t="s">
+        <v>834</v>
+      </c>
+      <c r="E121"/>
+      <c r="F121"/>
+      <c r="G121"/>
+      <c r="H121" t="s">
+        <v>835</v>
+      </c>
+      <c r="I121" t="s">
+        <v>836</v>
+      </c>
+      <c r="J121" t="s">
+        <v>739</v>
+      </c>
+      <c r="K121" t="s">
+        <v>837</v>
+      </c>
+      <c r="L121" t="s">
+        <v>550</v>
+      </c>
+      <c r="M121" t="s">
+        <v>838</v>
+      </c>
+      <c r="N121" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>14</v>
+      </c>
+      <c r="B122" t="s">
+        <v>15</v>
+      </c>
+      <c r="C122" t="s">
+        <v>840</v>
+      </c>
+      <c r="D122" t="s">
+        <v>841</v>
+      </c>
+      <c r="E122"/>
+      <c r="F122"/>
+      <c r="G122"/>
+      <c r="H122" t="s">
+        <v>842</v>
+      </c>
+      <c r="I122" t="s">
+        <v>843</v>
+      </c>
+      <c r="J122" t="s">
+        <v>739</v>
+      </c>
+      <c r="K122" t="s">
+        <v>844</v>
+      </c>
+      <c r="L122" t="s">
+        <v>31</v>
+      </c>
+      <c r="M122" t="s">
+        <v>845</v>
+      </c>
+      <c r="N122" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>14</v>
+      </c>
+      <c r="B123" t="s">
+        <v>15</v>
+      </c>
+      <c r="C123" t="s">
+        <v>847</v>
+      </c>
+      <c r="D123" t="s">
+        <v>848</v>
+      </c>
+      <c r="E123"/>
+      <c r="F123"/>
+      <c r="G123"/>
+      <c r="H123" t="s">
+        <v>849</v>
+      </c>
+      <c r="I123" t="s">
+        <v>850</v>
+      </c>
+      <c r="J123" t="s">
+        <v>739</v>
+      </c>
+      <c r="K123" t="s">
+        <v>851</v>
+      </c>
+      <c r="L123" t="s">
+        <v>180</v>
+      </c>
+      <c r="M123" t="s">
+        <v>852</v>
+      </c>
+      <c r="N123" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>14</v>
+      </c>
+      <c r="B124" t="s">
+        <v>15</v>
+      </c>
+      <c r="C124" t="s">
+        <v>854</v>
+      </c>
+      <c r="D124" t="s">
+        <v>855</v>
+      </c>
+      <c r="E124"/>
+      <c r="F124"/>
+      <c r="G124"/>
+      <c r="H124" t="s">
+        <v>856</v>
+      </c>
+      <c r="I124" t="s">
+        <v>857</v>
+      </c>
+      <c r="J124" t="s">
+        <v>781</v>
+      </c>
+      <c r="K124" t="s">
+        <v>858</v>
+      </c>
+      <c r="L124" t="s">
+        <v>369</v>
+      </c>
+      <c r="M124" t="s">
+        <v>859</v>
+      </c>
+      <c r="N124" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>14</v>
+      </c>
+      <c r="B125" t="s">
+        <v>15</v>
+      </c>
+      <c r="C125" t="s">
+        <v>861</v>
+      </c>
+      <c r="D125" t="s">
+        <v>862</v>
+      </c>
+      <c r="E125"/>
+      <c r="F125"/>
+      <c r="G125"/>
+      <c r="H125" t="s">
+        <v>863</v>
+      </c>
+      <c r="I125" t="s">
+        <v>864</v>
+      </c>
+      <c r="J125" t="s">
+        <v>781</v>
+      </c>
+      <c r="K125" t="s">
+        <v>865</v>
+      </c>
+      <c r="L125" t="s">
+        <v>31</v>
+      </c>
+      <c r="M125" t="s">
+        <v>866</v>
+      </c>
+      <c r="N125" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
+        <v>14</v>
+      </c>
+      <c r="B126" t="s">
+        <v>15</v>
+      </c>
+      <c r="C126" t="s">
+        <v>868</v>
+      </c>
+      <c r="D126" t="s">
+        <v>869</v>
+      </c>
+      <c r="E126"/>
+      <c r="F126"/>
+      <c r="G126"/>
+      <c r="H126" t="s">
+        <v>870</v>
+      </c>
+      <c r="I126" t="s">
+        <v>871</v>
+      </c>
+      <c r="J126" t="s">
+        <v>781</v>
+      </c>
+      <c r="K126" t="s">
+        <v>872</v>
+      </c>
+      <c r="L126" t="s">
+        <v>196</v>
+      </c>
+      <c r="M126" t="s">
+        <v>873</v>
+      </c>
+      <c r="N126" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>14</v>
+      </c>
+      <c r="B127" t="s">
+        <v>15</v>
+      </c>
+      <c r="C127" t="s">
+        <v>875</v>
+      </c>
+      <c r="D127" t="s">
+        <v>876</v>
+      </c>
+      <c r="E127"/>
+      <c r="F127"/>
+      <c r="G127"/>
+      <c r="H127" t="s">
+        <v>877</v>
+      </c>
+      <c r="I127" t="s">
+        <v>878</v>
+      </c>
+      <c r="J127" t="s">
+        <v>781</v>
+      </c>
+      <c r="K127" t="s">
+        <v>879</v>
+      </c>
+      <c r="L127" t="s">
+        <v>880</v>
+      </c>
+      <c r="M127" t="s">
+        <v>881</v>
+      </c>
+      <c r="N127" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>14</v>
+      </c>
+      <c r="B128" t="s">
+        <v>15</v>
+      </c>
+      <c r="C128" t="s">
+        <v>883</v>
+      </c>
+      <c r="D128" t="s">
+        <v>884</v>
+      </c>
+      <c r="E128"/>
+      <c r="F128"/>
+      <c r="G128"/>
+      <c r="H128" t="s">
+        <v>885</v>
+      </c>
+      <c r="I128" t="s">
+        <v>886</v>
+      </c>
+      <c r="J128" t="s">
+        <v>781</v>
+      </c>
+      <c r="K128" t="s">
+        <v>887</v>
+      </c>
+      <c r="L128" t="s">
+        <v>880</v>
+      </c>
+      <c r="M128" t="s">
+        <v>888</v>
+      </c>
+      <c r="N128" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>14</v>
+      </c>
+      <c r="B129" t="s">
+        <v>15</v>
+      </c>
+      <c r="C129" t="s">
+        <v>890</v>
+      </c>
+      <c r="D129" t="s">
+        <v>891</v>
+      </c>
+      <c r="E129"/>
+      <c r="F129"/>
+      <c r="G129"/>
+      <c r="H129" t="s">
+        <v>892</v>
+      </c>
+      <c r="I129" t="s">
+        <v>893</v>
+      </c>
+      <c r="J129" t="s">
+        <v>781</v>
+      </c>
+      <c r="K129" t="s">
+        <v>894</v>
+      </c>
+      <c r="L129" t="s">
+        <v>880</v>
+      </c>
+      <c r="M129" t="s">
+        <v>895</v>
+      </c>
+      <c r="N129" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s">
+        <v>14</v>
+      </c>
+      <c r="B130" t="s">
+        <v>15</v>
+      </c>
+      <c r="C130" t="s">
+        <v>897</v>
+      </c>
+      <c r="D130" t="s">
+        <v>898</v>
+      </c>
+      <c r="E130"/>
+      <c r="F130"/>
+      <c r="G130"/>
+      <c r="H130" t="s">
+        <v>899</v>
+      </c>
+      <c r="I130" t="s">
+        <v>900</v>
+      </c>
+      <c r="J130" t="s">
+        <v>781</v>
+      </c>
+      <c r="K130" t="s">
+        <v>901</v>
+      </c>
+      <c r="L130" t="s">
+        <v>196</v>
+      </c>
+      <c r="M130" t="s">
+        <v>902</v>
+      </c>
+      <c r="N130" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>14</v>
+      </c>
+      <c r="B131" t="s">
+        <v>15</v>
+      </c>
+      <c r="C131" t="s">
+        <v>904</v>
+      </c>
+      <c r="D131" t="s">
+        <v>905</v>
+      </c>
+      <c r="E131"/>
+      <c r="F131"/>
+      <c r="G131"/>
+      <c r="H131" t="s">
+        <v>906</v>
+      </c>
+      <c r="I131" t="s">
+        <v>907</v>
+      </c>
+      <c r="J131" t="s">
+        <v>781</v>
+      </c>
+      <c r="K131" t="s">
+        <v>908</v>
+      </c>
+      <c r="L131" t="s">
+        <v>196</v>
+      </c>
+      <c r="M131" t="s">
+        <v>909</v>
+      </c>
+      <c r="N131" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>14</v>
+      </c>
+      <c r="B132" t="s">
+        <v>15</v>
+      </c>
+      <c r="C132" t="s">
+        <v>911</v>
+      </c>
+      <c r="D132" t="s">
+        <v>912</v>
+      </c>
+      <c r="E132"/>
+      <c r="F132"/>
+      <c r="G132"/>
+      <c r="H132" t="s">
+        <v>913</v>
+      </c>
+      <c r="I132" t="s">
+        <v>914</v>
+      </c>
+      <c r="J132" t="s">
+        <v>781</v>
+      </c>
+      <c r="K132" t="s">
+        <v>915</v>
+      </c>
+      <c r="L132" t="s">
+        <v>196</v>
+      </c>
+      <c r="M132" t="s">
+        <v>916</v>
+      </c>
+      <c r="N132" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>14</v>
+      </c>
+      <c r="B133" t="s">
+        <v>15</v>
+      </c>
+      <c r="C133" t="s">
+        <v>918</v>
+      </c>
+      <c r="D133" t="s">
+        <v>905</v>
+      </c>
+      <c r="E133"/>
+      <c r="F133"/>
+      <c r="G133"/>
+      <c r="H133" t="s">
+        <v>919</v>
+      </c>
+      <c r="I133" t="s">
+        <v>920</v>
+      </c>
+      <c r="J133" t="s">
+        <v>781</v>
+      </c>
+      <c r="K133" t="s">
+        <v>921</v>
+      </c>
+      <c r="L133" t="s">
+        <v>196</v>
+      </c>
+      <c r="M133" t="s">
+        <v>922</v>
+      </c>
+      <c r="N133" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s">
+        <v>14</v>
+      </c>
+      <c r="B134" t="s">
+        <v>15</v>
+      </c>
+      <c r="C134" t="s">
+        <v>924</v>
+      </c>
+      <c r="D134" t="s">
+        <v>925</v>
+      </c>
+      <c r="E134"/>
+      <c r="F134"/>
+      <c r="G134"/>
+      <c r="H134" t="s">
+        <v>926</v>
+      </c>
+      <c r="I134" t="s">
+        <v>927</v>
+      </c>
+      <c r="J134" t="s">
+        <v>781</v>
+      </c>
+      <c r="K134" t="s">
+        <v>928</v>
+      </c>
+      <c r="L134" t="s">
+        <v>134</v>
+      </c>
+      <c r="M134" t="s">
+        <v>929</v>
+      </c>
+      <c r="N134" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="s">
+        <v>14</v>
+      </c>
+      <c r="B135" t="s">
+        <v>15</v>
+      </c>
+      <c r="C135" t="s">
+        <v>931</v>
+      </c>
+      <c r="D135" t="s">
+        <v>932</v>
+      </c>
+      <c r="E135"/>
+      <c r="F135"/>
+      <c r="G135"/>
+      <c r="H135" t="s">
+        <v>933</v>
+      </c>
+      <c r="I135" t="s">
+        <v>934</v>
+      </c>
+      <c r="J135" t="s">
+        <v>781</v>
+      </c>
+      <c r="K135" t="s">
+        <v>935</v>
+      </c>
+      <c r="L135" t="s">
+        <v>369</v>
+      </c>
+      <c r="M135" t="s">
+        <v>936</v>
+      </c>
+      <c r="N135" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>14</v>
+      </c>
+      <c r="B136" t="s">
+        <v>15</v>
+      </c>
+      <c r="C136" t="s">
+        <v>938</v>
+      </c>
+      <c r="D136" t="s">
+        <v>939</v>
+      </c>
+      <c r="E136"/>
+      <c r="F136"/>
+      <c r="G136"/>
+      <c r="H136" t="s">
+        <v>940</v>
+      </c>
+      <c r="I136" t="s">
+        <v>941</v>
+      </c>
+      <c r="J136" t="s">
+        <v>781</v>
+      </c>
+      <c r="K136" t="s">
+        <v>942</v>
+      </c>
+      <c r="L136" t="s">
+        <v>134</v>
+      </c>
+      <c r="M136" t="s">
+        <v>943</v>
+      </c>
+      <c r="N136" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s">
+        <v>14</v>
+      </c>
+      <c r="B137" t="s">
+        <v>15</v>
+      </c>
+      <c r="C137" t="s">
+        <v>945</v>
+      </c>
+      <c r="D137" t="s">
+        <v>487</v>
+      </c>
+      <c r="E137"/>
+      <c r="F137"/>
+      <c r="G137"/>
+      <c r="H137" t="s">
+        <v>946</v>
+      </c>
+      <c r="I137" t="s">
+        <v>947</v>
+      </c>
+      <c r="J137" t="s">
+        <v>781</v>
+      </c>
+      <c r="K137" t="s">
+        <v>948</v>
+      </c>
+      <c r="L137" t="s">
+        <v>134</v>
+      </c>
+      <c r="M137" t="s">
+        <v>949</v>
+      </c>
+      <c r="N137" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>14</v>
+      </c>
+      <c r="B138" t="s">
+        <v>15</v>
+      </c>
+      <c r="C138" t="s">
+        <v>951</v>
+      </c>
+      <c r="D138" t="s">
+        <v>952</v>
+      </c>
+      <c r="E138"/>
+      <c r="F138"/>
+      <c r="G138"/>
+      <c r="H138" t="s">
+        <v>953</v>
+      </c>
+      <c r="I138" t="s">
+        <v>954</v>
+      </c>
+      <c r="J138" t="s">
+        <v>781</v>
+      </c>
+      <c r="K138" t="s">
+        <v>955</v>
+      </c>
+      <c r="L138" t="s">
+        <v>956</v>
+      </c>
+      <c r="M138" t="s">
+        <v>957</v>
+      </c>
+      <c r="N138" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>14</v>
+      </c>
+      <c r="B139" t="s">
+        <v>15</v>
+      </c>
+      <c r="C139" t="s">
+        <v>959</v>
+      </c>
+      <c r="D139" t="s">
+        <v>960</v>
+      </c>
+      <c r="E139"/>
+      <c r="F139"/>
+      <c r="G139"/>
+      <c r="H139" t="s">
+        <v>961</v>
+      </c>
+      <c r="I139" t="s">
+        <v>962</v>
+      </c>
+      <c r="J139" t="s">
+        <v>781</v>
+      </c>
+      <c r="K139" t="s">
+        <v>963</v>
+      </c>
+      <c r="L139" t="s">
+        <v>126</v>
+      </c>
+      <c r="M139" t="s">
+        <v>964</v>
+      </c>
+      <c r="N139" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>14</v>
+      </c>
+      <c r="B140" t="s">
+        <v>15</v>
+      </c>
+      <c r="C140" t="s">
+        <v>966</v>
+      </c>
+      <c r="D140" t="s">
+        <v>169</v>
+      </c>
+      <c r="E140"/>
+      <c r="F140"/>
+      <c r="G140"/>
+      <c r="H140" t="s">
+        <v>967</v>
+      </c>
+      <c r="I140" t="s">
+        <v>968</v>
+      </c>
+      <c r="J140" t="s">
+        <v>781</v>
+      </c>
+      <c r="K140" t="s">
+        <v>969</v>
+      </c>
+      <c r="L140" t="s">
+        <v>970</v>
+      </c>
+      <c r="M140" t="s">
+        <v>971</v>
+      </c>
+      <c r="N140" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>14</v>
+      </c>
+      <c r="B141" t="s">
+        <v>15</v>
+      </c>
+      <c r="C141" t="s">
+        <v>973</v>
+      </c>
+      <c r="D141" t="s">
+        <v>952</v>
+      </c>
+      <c r="E141"/>
+      <c r="F141"/>
+      <c r="G141"/>
+      <c r="H141" t="s">
+        <v>974</v>
+      </c>
+      <c r="I141" t="s">
+        <v>975</v>
+      </c>
+      <c r="J141" t="s">
+        <v>781</v>
+      </c>
+      <c r="K141" t="s">
+        <v>976</v>
+      </c>
+      <c r="L141" t="s">
+        <v>956</v>
+      </c>
+      <c r="M141" t="s">
+        <v>977</v>
+      </c>
+      <c r="N141" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>14</v>
+      </c>
+      <c r="B142" t="s">
+        <v>15</v>
+      </c>
+      <c r="C142" t="s">
+        <v>979</v>
+      </c>
+      <c r="D142" t="s">
+        <v>980</v>
+      </c>
+      <c r="E142"/>
+      <c r="F142"/>
+      <c r="G142"/>
+      <c r="H142" t="s">
+        <v>981</v>
+      </c>
+      <c r="I142" t="s">
+        <v>982</v>
+      </c>
+      <c r="J142" t="s">
+        <v>781</v>
+      </c>
+      <c r="K142" t="s">
+        <v>983</v>
+      </c>
+      <c r="L142" t="s">
+        <v>126</v>
+      </c>
+      <c r="M142" t="s">
+        <v>984</v>
+      </c>
+      <c r="N142" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s">
+        <v>14</v>
+      </c>
+      <c r="B143" t="s">
+        <v>15</v>
+      </c>
+      <c r="C143" t="s">
+        <v>986</v>
+      </c>
+      <c r="D143" t="s">
+        <v>987</v>
+      </c>
+      <c r="E143"/>
+      <c r="F143"/>
+      <c r="G143"/>
+      <c r="H143" t="s">
+        <v>988</v>
+      </c>
+      <c r="I143" t="s">
+        <v>989</v>
+      </c>
+      <c r="J143" t="s">
+        <v>781</v>
+      </c>
+      <c r="K143" t="s">
+        <v>990</v>
+      </c>
+      <c r="L143" t="s">
+        <v>54</v>
+      </c>
+      <c r="M143" t="s">
+        <v>991</v>
+      </c>
+      <c r="N143" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>14</v>
+      </c>
+      <c r="B144" t="s">
+        <v>15</v>
+      </c>
+      <c r="C144" t="s">
+        <v>993</v>
+      </c>
+      <c r="D144" t="s">
+        <v>994</v>
+      </c>
+      <c r="E144"/>
+      <c r="F144"/>
+      <c r="G144"/>
+      <c r="H144" t="s">
+        <v>995</v>
+      </c>
+      <c r="I144" t="s">
+        <v>996</v>
+      </c>
+      <c r="J144" t="s">
+        <v>781</v>
+      </c>
+      <c r="K144" t="s">
+        <v>997</v>
+      </c>
+      <c r="L144" t="s">
+        <v>31</v>
+      </c>
+      <c r="M144" t="s">
+        <v>998</v>
+      </c>
+      <c r="N144" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s">
+        <v>14</v>
+      </c>
+      <c r="B145" t="s">
+        <v>15</v>
+      </c>
+      <c r="C145" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D145" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E145"/>
+      <c r="F145"/>
+      <c r="G145"/>
+      <c r="H145" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I145" t="s">
+        <v>1003</v>
+      </c>
+      <c r="J145" t="s">
+        <v>781</v>
+      </c>
+      <c r="K145" t="s">
+        <v>1004</v>
+      </c>
+      <c r="L145" t="s">
+        <v>31</v>
+      </c>
+      <c r="M145" t="s">
+        <v>1005</v>
+      </c>
+      <c r="N145" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="s">
+        <v>14</v>
+      </c>
+      <c r="B146" t="s">
+        <v>15</v>
+      </c>
+      <c r="C146" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D146" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E146"/>
+      <c r="F146"/>
+      <c r="G146"/>
+      <c r="H146" t="s">
+        <v>913</v>
+      </c>
+      <c r="I146" t="s">
+        <v>1009</v>
+      </c>
+      <c r="J146" t="s">
+        <v>781</v>
+      </c>
+      <c r="K146" t="s">
+        <v>1010</v>
+      </c>
+      <c r="L146" t="s">
+        <v>134</v>
+      </c>
+      <c r="M146" t="s">
+        <v>1011</v>
+      </c>
+      <c r="N146" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s">
+        <v>14</v>
+      </c>
+      <c r="B147" t="s">
+        <v>15</v>
+      </c>
+      <c r="C147" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D147" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E147"/>
+      <c r="F147"/>
+      <c r="G147"/>
+      <c r="H147" t="s">
+        <v>1015</v>
+      </c>
+      <c r="I147" t="s">
+        <v>1016</v>
+      </c>
+      <c r="J147" t="s">
+        <v>781</v>
+      </c>
+      <c r="K147" t="s">
+        <v>1017</v>
+      </c>
+      <c r="L147" t="s">
+        <v>31</v>
+      </c>
+      <c r="M147" t="s">
+        <v>1018</v>
+      </c>
+      <c r="N147" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
+        <v>14</v>
+      </c>
+      <c r="B148" t="s">
+        <v>15</v>
+      </c>
+      <c r="C148" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D148" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E148"/>
+      <c r="F148"/>
+      <c r="G148"/>
+      <c r="H148" t="s">
+        <v>1022</v>
+      </c>
+      <c r="I148" t="s">
+        <v>1023</v>
+      </c>
+      <c r="J148" t="s">
+        <v>781</v>
+      </c>
+      <c r="K148" t="s">
+        <v>1024</v>
+      </c>
+      <c r="L148" t="s">
+        <v>1025</v>
+      </c>
+      <c r="M148" t="s">
+        <v>1026</v>
+      </c>
+      <c r="N148" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="s">
+        <v>14</v>
+      </c>
+      <c r="B149" t="s">
+        <v>15</v>
+      </c>
+      <c r="C149" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D149" t="s">
+        <v>644</v>
+      </c>
+      <c r="E149"/>
+      <c r="F149"/>
+      <c r="G149"/>
+      <c r="H149" t="s">
+        <v>1029</v>
+      </c>
+      <c r="I149" t="s">
+        <v>1030</v>
+      </c>
+      <c r="J149" t="s">
+        <v>781</v>
+      </c>
+      <c r="K149" t="s">
+        <v>1031</v>
+      </c>
+      <c r="L149" t="s">
+        <v>369</v>
+      </c>
+      <c r="M149" t="s">
+        <v>1032</v>
+      </c>
+      <c r="N149" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>14</v>
+      </c>
+      <c r="B150" t="s">
+        <v>15</v>
+      </c>
+      <c r="C150" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D150" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E150"/>
+      <c r="F150"/>
+      <c r="G150"/>
+      <c r="H150" t="s">
+        <v>1036</v>
+      </c>
+      <c r="I150" t="s">
+        <v>1037</v>
+      </c>
+      <c r="J150" t="s">
+        <v>781</v>
+      </c>
+      <c r="K150" t="s">
+        <v>1038</v>
+      </c>
+      <c r="L150" t="s">
+        <v>22</v>
+      </c>
+      <c r="M150" t="s">
+        <v>1039</v>
+      </c>
+      <c r="N150" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s">
+        <v>14</v>
+      </c>
+      <c r="B151" t="s">
+        <v>15</v>
+      </c>
+      <c r="C151" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D151" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E151"/>
+      <c r="F151"/>
+      <c r="G151"/>
+      <c r="H151" t="s">
+        <v>1043</v>
+      </c>
+      <c r="I151" t="s">
+        <v>1044</v>
+      </c>
+      <c r="J151" t="s">
+        <v>781</v>
+      </c>
+      <c r="K151" t="s">
+        <v>1045</v>
+      </c>
+      <c r="L151" t="s">
+        <v>54</v>
+      </c>
+      <c r="M151" t="s">
+        <v>1046</v>
+      </c>
+      <c r="N151" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>14</v>
+      </c>
+      <c r="B152" t="s">
+        <v>15</v>
+      </c>
+      <c r="C152" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D152" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E152"/>
+      <c r="F152"/>
+      <c r="G152"/>
+      <c r="H152" t="s">
+        <v>1048</v>
+      </c>
+      <c r="I152" t="s">
+        <v>1049</v>
+      </c>
+      <c r="J152" t="s">
+        <v>781</v>
+      </c>
+      <c r="K152" t="s">
+        <v>1050</v>
+      </c>
+      <c r="L152" t="s">
+        <v>54</v>
+      </c>
+      <c r="M152" t="s">
+        <v>1051</v>
+      </c>
+      <c r="N152" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="s">
+        <v>14</v>
+      </c>
+      <c r="B153" t="s">
+        <v>15</v>
+      </c>
+      <c r="C153" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D153" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E153"/>
+      <c r="F153"/>
+      <c r="G153"/>
+      <c r="H153" t="s">
+        <v>1054</v>
+      </c>
+      <c r="I153" t="s">
+        <v>1055</v>
+      </c>
+      <c r="J153" t="s">
+        <v>781</v>
+      </c>
+      <c r="K153" t="s">
+        <v>1056</v>
+      </c>
+      <c r="L153" t="s">
+        <v>1057</v>
+      </c>
+      <c r="M153" t="s">
+        <v>1058</v>
+      </c>
+      <c r="N153" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="s">
+        <v>14</v>
+      </c>
+      <c r="B154" t="s">
+        <v>15</v>
+      </c>
+      <c r="C154" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D154" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E154"/>
+      <c r="F154"/>
+      <c r="G154"/>
+      <c r="H154" t="s">
+        <v>1060</v>
+      </c>
+      <c r="I154" t="s">
+        <v>1061</v>
+      </c>
+      <c r="J154" t="s">
+        <v>781</v>
+      </c>
+      <c r="K154" t="s">
+        <v>1062</v>
+      </c>
+      <c r="L154" t="s">
+        <v>1057</v>
+      </c>
+      <c r="M154" t="s">
+        <v>1063</v>
+      </c>
+      <c r="N154" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="s">
+        <v>14</v>
+      </c>
+      <c r="B155" t="s">
+        <v>15</v>
+      </c>
+      <c r="C155" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D155" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E155"/>
+      <c r="F155"/>
+      <c r="G155"/>
+      <c r="H155" t="s">
+        <v>1065</v>
+      </c>
+      <c r="I155" t="s">
+        <v>1066</v>
+      </c>
+      <c r="J155" t="s">
+        <v>781</v>
+      </c>
+      <c r="K155" t="s">
+        <v>1067</v>
+      </c>
+      <c r="L155" t="s">
+        <v>1057</v>
+      </c>
+      <c r="M155" t="s">
+        <v>1068</v>
+      </c>
+      <c r="N155" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="s">
+        <v>14</v>
+      </c>
+      <c r="B156" t="s">
+        <v>15</v>
+      </c>
+      <c r="C156" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D156" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E156"/>
+      <c r="F156"/>
+      <c r="G156"/>
+      <c r="H156" t="s">
+        <v>1072</v>
+      </c>
+      <c r="I156" t="s">
+        <v>1073</v>
+      </c>
+      <c r="J156" t="s">
+        <v>781</v>
+      </c>
+      <c r="K156" t="s">
+        <v>1074</v>
+      </c>
+      <c r="L156" t="s">
+        <v>1075</v>
+      </c>
+      <c r="M156" t="s">
+        <v>1076</v>
+      </c>
+      <c r="N156" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s">
+        <v>14</v>
+      </c>
+      <c r="B157" t="s">
+        <v>15</v>
+      </c>
+      <c r="C157" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D157" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E157"/>
+      <c r="F157"/>
+      <c r="G157"/>
+      <c r="H157" t="s">
+        <v>1078</v>
+      </c>
+      <c r="I157" t="s">
+        <v>1079</v>
+      </c>
+      <c r="J157" t="s">
+        <v>781</v>
+      </c>
+      <c r="K157" t="s">
+        <v>1080</v>
+      </c>
+      <c r="L157" t="s">
+        <v>1075</v>
+      </c>
+      <c r="M157" t="s">
+        <v>1081</v>
+      </c>
+      <c r="N157" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="s">
+        <v>14</v>
+      </c>
+      <c r="B158" t="s">
+        <v>15</v>
+      </c>
+      <c r="C158" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D158" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E158"/>
+      <c r="F158"/>
+      <c r="G158"/>
+      <c r="H158" t="s">
+        <v>1084</v>
+      </c>
+      <c r="I158" t="s">
+        <v>1085</v>
+      </c>
+      <c r="J158" t="s">
+        <v>781</v>
+      </c>
+      <c r="K158" t="s">
+        <v>1086</v>
+      </c>
+      <c r="L158" t="s">
+        <v>1087</v>
+      </c>
+      <c r="M158" t="s">
+        <v>1088</v>
+      </c>
+      <c r="N158" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="s">
+        <v>14</v>
+      </c>
+      <c r="B159" t="s">
+        <v>15</v>
+      </c>
+      <c r="C159" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D159" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E159"/>
+      <c r="F159"/>
+      <c r="G159"/>
+      <c r="H159" t="s">
+        <v>1092</v>
+      </c>
+      <c r="I159" t="s">
+        <v>1093</v>
+      </c>
+      <c r="J159" t="s">
+        <v>781</v>
+      </c>
+      <c r="K159" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L159" t="s">
+        <v>196</v>
+      </c>
+      <c r="M159" t="s">
+        <v>1095</v>
+      </c>
+      <c r="N159" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="s">
+        <v>14</v>
+      </c>
+      <c r="B160" t="s">
+        <v>15</v>
+      </c>
+      <c r="C160" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D160" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E160"/>
+      <c r="F160"/>
+      <c r="G160"/>
+      <c r="H160" t="s">
+        <v>1099</v>
+      </c>
+      <c r="I160" t="s">
+        <v>1100</v>
+      </c>
+      <c r="J160" t="s">
+        <v>781</v>
+      </c>
+      <c r="K160" t="s">
+        <v>1101</v>
+      </c>
+      <c r="L160" t="s">
+        <v>1102</v>
+      </c>
+      <c r="M160" t="s">
+        <v>1103</v>
+      </c>
+      <c r="N160" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s">
+        <v>14</v>
+      </c>
+      <c r="B161" t="s">
+        <v>15</v>
+      </c>
+      <c r="C161" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D161" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E161"/>
+      <c r="F161"/>
+      <c r="G161"/>
+      <c r="H161" t="s">
+        <v>1105</v>
+      </c>
+      <c r="I161" t="s">
+        <v>1106</v>
+      </c>
+      <c r="J161" t="s">
+        <v>781</v>
+      </c>
+      <c r="K161" t="s">
+        <v>1107</v>
+      </c>
+      <c r="L161" t="s">
+        <v>1102</v>
+      </c>
+      <c r="M161" t="s">
+        <v>1108</v>
+      </c>
+      <c r="N161" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="s">
+        <v>14</v>
+      </c>
+      <c r="B162" t="s">
+        <v>15</v>
+      </c>
+      <c r="C162" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D162" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E162"/>
+      <c r="F162"/>
+      <c r="G162"/>
+      <c r="H162" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I162" t="s">
+        <v>1112</v>
+      </c>
+      <c r="J162" t="s">
+        <v>781</v>
+      </c>
+      <c r="K162" t="s">
+        <v>1113</v>
+      </c>
+      <c r="L162" t="s">
+        <v>22</v>
+      </c>
+      <c r="M162" t="s">
+        <v>1114</v>
+      </c>
+      <c r="N162" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="s">
+        <v>14</v>
+      </c>
+      <c r="B163" t="s">
+        <v>15</v>
+      </c>
+      <c r="C163" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D163" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E163"/>
+      <c r="F163"/>
+      <c r="G163"/>
+      <c r="H163" t="s">
+        <v>1118</v>
+      </c>
+      <c r="I163" t="s">
+        <v>1119</v>
+      </c>
+      <c r="J163" t="s">
+        <v>781</v>
+      </c>
+      <c r="K163" t="s">
+        <v>1120</v>
+      </c>
+      <c r="L163" t="s">
+        <v>1121</v>
+      </c>
+      <c r="M163" t="s">
+        <v>1122</v>
+      </c>
+      <c r="N163" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="s">
+        <v>14</v>
+      </c>
+      <c r="B164" t="s">
+        <v>15</v>
+      </c>
+      <c r="C164" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D164" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E164"/>
+      <c r="F164"/>
+      <c r="G164"/>
+      <c r="H164" t="s">
+        <v>1126</v>
+      </c>
+      <c r="I164" t="s">
+        <v>1127</v>
+      </c>
+      <c r="J164" t="s">
+        <v>746</v>
+      </c>
+      <c r="K164" t="s">
+        <v>1128</v>
+      </c>
+      <c r="L164" t="s">
+        <v>54</v>
+      </c>
+      <c r="M164" t="s">
+        <v>1129</v>
+      </c>
+      <c r="N164" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s">
+        <v>14</v>
+      </c>
+      <c r="B165" t="s">
+        <v>15</v>
+      </c>
+      <c r="C165" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D165" t="s">
+        <v>519</v>
+      </c>
+      <c r="E165"/>
+      <c r="F165"/>
+      <c r="G165"/>
+      <c r="H165" t="s">
+        <v>1132</v>
+      </c>
+      <c r="I165" t="s">
+        <v>1133</v>
+      </c>
+      <c r="J165" t="s">
+        <v>781</v>
+      </c>
+      <c r="K165" t="s">
+        <v>1134</v>
+      </c>
+      <c r="L165" t="s">
+        <v>22</v>
+      </c>
+      <c r="M165" t="s">
+        <v>1135</v>
+      </c>
+      <c r="N165" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s">
+        <v>14</v>
+      </c>
+      <c r="B166" t="s">
+        <v>15</v>
+      </c>
+      <c r="C166" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D166" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E166"/>
+      <c r="F166"/>
+      <c r="G166"/>
+      <c r="H166" t="s">
+        <v>1139</v>
+      </c>
+      <c r="I166" t="s">
+        <v>1140</v>
+      </c>
+      <c r="J166" t="s">
+        <v>781</v>
+      </c>
+      <c r="K166" t="s">
+        <v>1141</v>
+      </c>
+      <c r="L166" t="s">
+        <v>22</v>
+      </c>
+      <c r="M166" t="s">
+        <v>1142</v>
+      </c>
+      <c r="N166" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="s">
+        <v>14</v>
+      </c>
+      <c r="B167" t="s">
+        <v>15</v>
+      </c>
+      <c r="C167" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D167" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E167"/>
+      <c r="F167"/>
+      <c r="G167"/>
+      <c r="H167" t="s">
+        <v>1144</v>
+      </c>
+      <c r="I167" t="s">
+        <v>1145</v>
+      </c>
+      <c r="J167" t="s">
+        <v>781</v>
+      </c>
+      <c r="K167" t="s">
+        <v>1146</v>
+      </c>
+      <c r="L167" t="s">
+        <v>22</v>
+      </c>
+      <c r="M167" t="s">
+        <v>1147</v>
+      </c>
+      <c r="N167" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="s">
+        <v>14</v>
+      </c>
+      <c r="B168" t="s">
+        <v>15</v>
+      </c>
+      <c r="C168" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D168" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E168"/>
+      <c r="F168"/>
+      <c r="G168"/>
+      <c r="H168" t="s">
+        <v>1148</v>
+      </c>
+      <c r="I168" t="s">
+        <v>1149</v>
+      </c>
+      <c r="J168" t="s">
+        <v>781</v>
+      </c>
+      <c r="K168" t="s">
+        <v>1150</v>
+      </c>
+      <c r="L168" t="s">
+        <v>22</v>
+      </c>
+      <c r="M168" t="s">
+        <v>1151</v>
+      </c>
+      <c r="N168" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="s">
+        <v>14</v>
+      </c>
+      <c r="B169" t="s">
+        <v>15</v>
+      </c>
+      <c r="C169" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D169" t="s">
+        <v>318</v>
+      </c>
+      <c r="E169"/>
+      <c r="F169"/>
+      <c r="G169"/>
+      <c r="H169" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I169" t="s">
+        <v>1154</v>
+      </c>
+      <c r="J169" t="s">
+        <v>781</v>
+      </c>
+      <c r="K169" t="s">
+        <v>1155</v>
+      </c>
+      <c r="L169" t="s">
+        <v>150</v>
+      </c>
+      <c r="M169" t="s">
+        <v>1156</v>
+      </c>
+      <c r="N169" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="s">
+        <v>14</v>
+      </c>
+      <c r="B170" t="s">
+        <v>15</v>
+      </c>
+      <c r="C170" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D170" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E170"/>
+      <c r="F170"/>
+      <c r="G170"/>
+      <c r="H170" t="s">
+        <v>1160</v>
+      </c>
+      <c r="I170" t="s">
+        <v>1161</v>
+      </c>
+      <c r="J170" t="s">
+        <v>739</v>
+      </c>
+      <c r="K170" t="s">
+        <v>1162</v>
+      </c>
+      <c r="L170" t="s">
+        <v>22</v>
+      </c>
+      <c r="M170" t="s">
+        <v>1163</v>
+      </c>
+      <c r="N170" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="s">
+        <v>14</v>
+      </c>
+      <c r="B171" t="s">
+        <v>15</v>
+      </c>
+      <c r="C171" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D171" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E171"/>
+      <c r="F171"/>
+      <c r="G171"/>
+      <c r="H171" t="s">
+        <v>1167</v>
+      </c>
+      <c r="I171" t="s">
+        <v>1168</v>
+      </c>
+      <c r="J171" t="s">
+        <v>739</v>
+      </c>
+      <c r="K171" t="s">
+        <v>1169</v>
+      </c>
+      <c r="L171" t="s">
+        <v>369</v>
+      </c>
+      <c r="M171" t="s">
+        <v>1170</v>
+      </c>
+      <c r="N171" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="s">
+        <v>14</v>
+      </c>
+      <c r="B172" t="s">
+        <v>15</v>
+      </c>
+      <c r="C172" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D172" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E172"/>
+      <c r="F172"/>
+      <c r="G172"/>
+      <c r="H172" t="s">
+        <v>1174</v>
+      </c>
+      <c r="I172" t="s">
+        <v>1175</v>
+      </c>
+      <c r="J172" t="s">
+        <v>739</v>
+      </c>
+      <c r="K172" t="s">
+        <v>1176</v>
+      </c>
+      <c r="L172" t="s">
+        <v>54</v>
+      </c>
+      <c r="M172" t="s">
+        <v>1177</v>
+      </c>
+      <c r="N172" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="s">
+        <v>14</v>
+      </c>
+      <c r="B173" t="s">
+        <v>15</v>
+      </c>
+      <c r="C173" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D173" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E173"/>
+      <c r="F173"/>
+      <c r="G173"/>
+      <c r="H173" t="s">
+        <v>1179</v>
+      </c>
+      <c r="I173" t="s">
+        <v>1180</v>
+      </c>
+      <c r="J173" t="s">
+        <v>739</v>
+      </c>
+      <c r="K173" t="s">
+        <v>1181</v>
+      </c>
+      <c r="L173" t="s">
+        <v>54</v>
+      </c>
+      <c r="M173" t="s">
+        <v>1182</v>
+      </c>
+      <c r="N173" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B174" t="s">
+        <v>15</v>
+      </c>
+      <c r="C174" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D174" t="s">
+        <v>980</v>
+      </c>
+      <c r="E174"/>
+      <c r="F174"/>
+      <c r="G174"/>
+      <c r="H174" t="s">
+        <v>1184</v>
+      </c>
+      <c r="I174" t="s">
+        <v>1185</v>
+      </c>
+      <c r="J174" t="s">
+        <v>1186</v>
+      </c>
+      <c r="K174" t="s">
+        <v>1187</v>
+      </c>
+      <c r="L174" t="s">
+        <v>22</v>
+      </c>
+      <c r="M174" t="s">
+        <v>1188</v>
+      </c>
+      <c r="N174" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="s">
+        <v>14</v>
+      </c>
+      <c r="B175" t="s">
+        <v>15</v>
+      </c>
+      <c r="C175" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D175" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E175"/>
+      <c r="F175"/>
+      <c r="G175"/>
+      <c r="H175" t="s">
+        <v>1192</v>
+      </c>
+      <c r="I175" t="s">
+        <v>1193</v>
+      </c>
+      <c r="J175" t="s">
+        <v>1194</v>
+      </c>
+      <c r="K175" t="s">
+        <v>1195</v>
+      </c>
+      <c r="L175" t="s">
+        <v>1196</v>
+      </c>
+      <c r="M175" t="s">
+        <v>1197</v>
+      </c>
+      <c r="N175" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="s">
+        <v>14</v>
+      </c>
+      <c r="B176" t="s">
+        <v>15</v>
+      </c>
+      <c r="C176" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D176" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E176"/>
+      <c r="F176"/>
+      <c r="G176"/>
+      <c r="H176" t="s">
+        <v>1201</v>
+      </c>
+      <c r="I176" t="s">
+        <v>1202</v>
+      </c>
+      <c r="J176" t="s">
+        <v>1203</v>
+      </c>
+      <c r="K176" t="s">
+        <v>1204</v>
+      </c>
+      <c r="L176" t="s">
+        <v>31</v>
+      </c>
+      <c r="M176" t="s">
+        <v>1205</v>
+      </c>
+      <c r="N176" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="s">
+        <v>14</v>
+      </c>
+      <c r="B177" t="s">
+        <v>15</v>
+      </c>
+      <c r="C177" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D177" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E177"/>
+      <c r="F177"/>
+      <c r="G177"/>
+      <c r="H177" t="s">
+        <v>1209</v>
+      </c>
+      <c r="I177" t="s">
+        <v>1210</v>
+      </c>
+      <c r="J177" t="s">
+        <v>1211</v>
+      </c>
+      <c r="K177" t="s">
+        <v>1212</v>
+      </c>
+      <c r="L177" t="s">
+        <v>31</v>
+      </c>
+      <c r="M177" t="s">
+        <v>1213</v>
+      </c>
+      <c r="N177" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="s">
+        <v>14</v>
+      </c>
+      <c r="B178" t="s">
+        <v>15</v>
+      </c>
+      <c r="C178" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D178" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E178"/>
+      <c r="F178"/>
+      <c r="G178"/>
+      <c r="H178" t="s">
+        <v>1217</v>
+      </c>
+      <c r="I178" t="s">
+        <v>1218</v>
+      </c>
+      <c r="J178" t="s">
+        <v>1219</v>
+      </c>
+      <c r="K178" t="s">
+        <v>1220</v>
+      </c>
+      <c r="L178" t="s">
+        <v>1221</v>
+      </c>
+      <c r="M178" t="s">
+        <v>1222</v>
+      </c>
+      <c r="N178" t="s">
+        <v>1223</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>