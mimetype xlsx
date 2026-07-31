--- v3 (2026-07-10)
+++ v4 (2026-07-31)
@@ -6,3606 +6,2587 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1961" uniqueCount="1224">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1433" uniqueCount="884">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Zagrebu</t>
   </si>
   <si>
-    <t>Pp-7335/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/cb90738a-c84d-456c-be39-44cf8f6909fc</t>
+    <t>Pp-12464/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 02.06.2026.</t>
+  </si>
+  <si>
+    <t>Luka Zdrilić 65475214080</t>
+  </si>
+  <si>
+    <t>31.07.2026. 13:36:30</t>
+  </si>
+  <si>
+    <t>10.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0af7b40e-f9c8-4d0d-94c7-cdae847f340f</t>
   </si>
   <si>
     <t>Presuda - osuđujuća.pdf O80O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/cb90738a-c84d-456c-be39-44cf8f6909fc/dokumenti/preuzimanje</t>
-[...20 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1ab5e718-a375-4ddf-9d15-3c4d0a82c883</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/0af7b40e-f9c8-4d0d-94c7-cdae847f340f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=12464&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rade Zdrilić 16301488625</t>
+  </si>
+  <si>
+    <t>31.07.2026. 13:36:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/720eb416-19c0-4fea-8901-0a19f427c89c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/720eb416-19c0-4fea-8901-0a19f427c89c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-10045/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 25.08.2026.</t>
+  </si>
+  <si>
+    <t>LEGGERO ČAVLE jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo i usluge 89502257752</t>
+  </si>
+  <si>
+    <t>31.07.2026. 13:18:54</t>
+  </si>
+  <si>
+    <t>08.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71aac8e9-fdd8-4bf8-93fd-972e86c3d849</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 25.08.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71aac8e9-fdd8-4bf8-93fd-972e86c3d849/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10045&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Radmira Didić 39892496744</t>
+  </si>
+  <si>
+    <t>31.07.2026. 13:17:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11551fdf-43ef-4c70-857e-d5d10766ea2f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11551fdf-43ef-4c70-857e-d5d10766ea2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-10372/2026</t>
+  </si>
+  <si>
+    <t>Goran Milić 63327598748</t>
+  </si>
+  <si>
+    <t>31.07.2026. 13:10:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19907925-eb52-4997-98de-db696350f370</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19907925-eb52-4997-98de-db696350f370/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10372&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9461/2026</t>
+  </si>
+  <si>
+    <t>BARREL d.o.o. za trgovinu i usluge 46834797667</t>
+  </si>
+  <si>
+    <t>31.07.2026. 13:02:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5847c89a-e6b5-4805-8c4c-47a1a260e22c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5847c89a-e6b5-4805-8c4c-47a1a260e22c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9461&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Tomislav Miočić 23237900482</t>
+  </si>
+  <si>
+    <t>31.07.2026. 13:02:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e50c5c9a-4932-4d07-aa9d-83c10ae01d55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e50c5c9a-4932-4d07-aa9d-83c10ae01d55/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-7328/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 09.03.2026.</t>
+  </si>
+  <si>
+    <t>Miroslav Petrović</t>
+  </si>
+  <si>
+    <t>31.07.2026. 09:18:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/deb6f807-89b5-454f-8bc6-8d034d8ecbe3</t>
   </si>
   <si>
     <t>Presuda - osuđujuća.docx O80O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/1ab5e718-a375-4ddf-9d15-3c4d0a82c883/dokumenti/preuzimanje</t>
-[...26 lines deleted...]
-    <t>Pp-2773/2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/deb6f807-89b5-454f-8bc6-8d034d8ecbe3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7328&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-9667/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 25.08.2026. u 14:25 sati</t>
+  </si>
+  <si>
+    <t>Franka Filipec 80774813602</t>
+  </si>
+  <si>
+    <t>31.07.2026. 09:15:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1852c91a-dc85-4432-b227-ad115c387c92</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1852c91a-dc85-4432-b227-ad115c387c92/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9667&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-640/2023</t>
+  </si>
+  <si>
+    <t>Odluka od 28.04.2026.</t>
+  </si>
+  <si>
+    <t>Ile Bruno Iličić 43734567063</t>
+  </si>
+  <si>
+    <t>30.07.2026. 16:52:07</t>
+  </si>
+  <si>
+    <t>07.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ee162b1-3d50-4458-9d2d-cb54215b44f2</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.docx P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ee162b1-3d50-4458-9d2d-cb54215b44f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=640&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-1880/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 27.04.2026.</t>
+  </si>
+  <si>
+    <t>Snježana Grahovac 14175415121</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:46:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c04a8f17-c6dc-4ca5-8821-353f0179be8c</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.pdf O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c04a8f17-c6dc-4ca5-8821-353f0179be8c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1880&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-15387/2025</t>
   </si>
   <si>
     <t>Presuda od 07.04.2026.</t>
   </si>
   <si>
-    <t>Luka Kelemenić 31010307065</t>
-[...149 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c75d36ca-3273-4894-812c-a3c3a9609f73</t>
+    <t>Dino Jelusić 52769534693</t>
+  </si>
+  <si>
+    <t>29.07.2026. 15:23:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b636e8a-37ed-4eb2-9300-0fdca391d2a3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b636e8a-37ed-4eb2-9300-0fdca391d2a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15387&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14467/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 07.05.2026.</t>
+  </si>
+  <si>
+    <t>VID USLUGE j.d.o.o. za ugostiteljstvo i usluge 87430626452</t>
+  </si>
+  <si>
+    <t>29.07.2026. 15:23:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c07d87bb-0f87-4e15-b007-4acfb8cca7d2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c07d87bb-0f87-4e15-b007-4acfb8cca7d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14467&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Željko Djaković 16625081369</t>
+  </si>
+  <si>
+    <t>29.07.2026. 15:23:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68e5d67d-0a56-4e76-bc5c-8c080f39677b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68e5d67d-0a56-4e76-bc5c-8c080f39677b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-13822/2025</t>
+  </si>
+  <si>
+    <t>TEMPORÄR d.o.o. za posredovanje pri zapošljavanju 35196871739</t>
+  </si>
+  <si>
+    <t>29.07.2026. 15:22:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9d4b665-a2f4-493a-9f89-7b4485a118a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9d4b665-a2f4-493a-9f89-7b4485a118a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=13822&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Iva Dizdarević 12634321872</t>
+  </si>
+  <si>
+    <t>29.07.2026. 15:22:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee33687f-8718-4cba-a6f7-f92b07e5ea69</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee33687f-8718-4cba-a6f7-f92b07e5ea69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-9832/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 29.09.2026.</t>
+  </si>
+  <si>
+    <t>Marija Benić 66682848662</t>
+  </si>
+  <si>
+    <t>29.07.2026. 11:10:08</t>
+  </si>
+  <si>
+    <t>06.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2cd820e-7d29-41eb-ade0-b7b8b46cdb45</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 29.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2cd820e-7d29-41eb-ade0-b7b8b46cdb45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9832&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4882/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 25.09.2026.</t>
+  </si>
+  <si>
+    <t>Zvonko Spudić 52688331796</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:59:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93ee83d6-0450-4fc1-b275-e581730b26bc</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 25.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93ee83d6-0450-4fc1-b275-e581730b26bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4882&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7894/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 23.09.2026. u 9,20</t>
+  </si>
+  <si>
+    <t>ZEGE RITAM jednostavno društvo s ograničenom odgovornošću za usluge 33194707468</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8507a1a8-4d06-4887-a069-936156536492</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 23.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8507a1a8-4d06-4887-a069-936156536492/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7894&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Želimir Dodder 05765356080</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:59:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffd4ac00-6cff-4c71-83fd-4699bc107f5a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffd4ac00-6cff-4c71-83fd-4699bc107f5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Slaven Belavić 71286183072</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac50c392-f4a2-4ef2-9e75-9d5588a4882a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac50c392-f4a2-4ef2-9e75-9d5588a4882a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp Ikp-7762/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.12.2025.</t>
+  </si>
+  <si>
+    <t>Darko Klinec 60774468299</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:43:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bc0ff62-3831-4584-85fd-2be88cfc40ad</t>
+  </si>
+  <si>
+    <t>Rješenje o zamjeni novčane kazne radom za opće dobro.docx O1573O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bc0ff62-3831-4584-85fd-2be88cfc40ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=7762&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-2538/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.04.2026.</t>
+  </si>
+  <si>
+    <t>Gordan Palić 73784958510</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:41:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3a49953-1e4c-44b5-ab22-218e0c448a4a</t>
+  </si>
+  <si>
+    <t>Rješenje o zamjeni novčane kazne radom za opće dobro.pdf O1573O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3a49953-1e4c-44b5-ab22-218e0c448a4a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=2538&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp Ikp-705/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:21:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec2a3548-394e-4940-a742-0c18f499e481</t>
+  </si>
+  <si>
+    <t>Rješenje o zastari izvršenja.docx O1574O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec2a3548-394e-4940-a742-0c18f499e481/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=705&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-883/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>Antonio Asan 93907911159</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:20:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef9c11ed-6a1a-4d11-8515-91bc99d5e4d2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef9c11ed-6a1a-4d11-8515-91bc99d5e4d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=883&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-3141/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Antić 61388433506</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:19:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/242eb05a-8382-4204-9519-52f4f672afbf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/242eb05a-8382-4204-9519-52f4f672afbf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=3141&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-6495/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.06.2026.</t>
+  </si>
+  <si>
+    <t>Jasna Mujić 68706942507</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:18:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ef5f88b-1539-473e-8456-e21c9d25a690</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ef5f88b-1539-473e-8456-e21c9d25a690/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=6495&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-4409/2025</t>
+  </si>
+  <si>
+    <t>Hrvoje Domitrović 86348376306</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:16:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e0a7a45-79e6-4432-9dd2-1185602563a6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e0a7a45-79e6-4432-9dd2-1185602563a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=4409&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-5896/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Dubravko Marečić 68807900954</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:15:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c79bd79-b99e-4337-bda8-65cc5306008f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c79bd79-b99e-4337-bda8-65cc5306008f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=5896&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6014/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 17.08.2026.</t>
+  </si>
+  <si>
+    <t>Davor Augustinović 00111734989</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:32:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41a124da-4272-46da-aab0-b3ef1c96fa91</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 17.08.2026.docx; Poziv za sudsku radnju od 17.08.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41a124da-4272-46da-aab0-b3ef1c96fa91/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6014&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6242/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.04.2026.</t>
+  </si>
+  <si>
+    <t>Zenun Ljušaj 61653157683</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:18:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/814c691b-bbb0-431d-bdfe-677048cc8fd5</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.docx O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/814c691b-bbb0-431d-bdfe-677048cc8fd5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6242&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>PEKARA LJUŠAJ d.o.o. za usluge 52285660784</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:18:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5a64eb4-e8cb-476e-bd25-1cbfa3c29d58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5a64eb4-e8cb-476e-bd25-1cbfa3c29d58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp Ikp-2208/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.04.2026.</t>
+  </si>
+  <si>
+    <t>Branimir Malenica 82291894727</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:08:53</t>
+  </si>
+  <si>
+    <t>05.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43f6f1b5-c46c-49b7-9934-5ad169f9ee70</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43f6f1b5-c46c-49b7-9934-5ad169f9ee70/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=2208&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-2206/2026</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:00:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dbc692b-e6ab-4229-b72e-059e5d3a716e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dbc692b-e6ab-4229-b72e-059e5d3a716e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=2206&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-2020/2026</t>
+  </si>
+  <si>
+    <t>Simon Horvat 33664308035</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:55:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e47ee6b1-309b-4bac-9d30-8c63aaf76e21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e47ee6b1-309b-4bac-9d30-8c63aaf76e21/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=2020&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1148/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>Marko Sadaić 04352793011</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:52:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13af754a-958d-4935-b957-f2a5a1e5d48a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13af754a-958d-4935-b957-f2a5a1e5d48a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1148&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1967/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.04.2026.</t>
+  </si>
+  <si>
+    <t>Matija Ranogajec 65265458837</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:44:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e865c236-ee2e-422b-b75c-226ba5d76923</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e865c236-ee2e-422b-b75c-226ba5d76923/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1967&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1965/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.06.2026.</t>
+  </si>
+  <si>
+    <t>Kristijan Kukovičić 53380793055</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:39:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a81b2525-8519-4a9c-b67f-11de63d08328</t>
+  </si>
+  <si>
+    <t>Rješenje o obustavi izvršenja rada za opće dobro_supletorni zatvor zbog naknadne uplate novčane kazne.docx O1597O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a81b2525-8519-4a9c-b67f-11de63d08328/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1965&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1649/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.03.2026.</t>
+  </si>
+  <si>
+    <t>Jelena Matković 61528175637</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:35:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e98e36b-0ca9-4091-8543-a31de7b4754c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e98e36b-0ca9-4091-8543-a31de7b4754c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1649&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1592/2026</t>
+  </si>
+  <si>
+    <t>Mia Martinić 50906866292</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:34:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/addee232-4516-4d30-b673-33b5fcfb8c0d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/addee232-4516-4d30-b673-33b5fcfb8c0d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1592&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1499/2026</t>
+  </si>
+  <si>
+    <t>Zdravko Ugarković 86876296025</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:33:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe86fa8c-4dbf-4087-9486-90dffb11ab84</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe86fa8c-4dbf-4087-9486-90dffb11ab84/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1499&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1460/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.03.2026.</t>
+  </si>
+  <si>
+    <t>Anton Antić 91160476227</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:32:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f671ffb4-777f-409e-93c2-ef08113facc2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f671ffb4-777f-409e-93c2-ef08113facc2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1460&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1315/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.03.2026.</t>
+  </si>
+  <si>
+    <t>Nikola Bogović 76997830257</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:31:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3aa7670c-c88a-424b-ad7b-416a5ebba878</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3aa7670c-c88a-424b-ad7b-416a5ebba878/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1315&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1303/2026</t>
+  </si>
+  <si>
+    <t>Petar Palić 13691351875</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:25:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75a79b3b-7dc5-4358-9470-dadb87011252</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75a79b3b-7dc5-4358-9470-dadb87011252/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1303&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4923/2026</t>
+  </si>
+  <si>
+    <t>Josip Gečević 60779657476</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:21:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcb7f70a-36bb-4256-92de-23fdaae7292d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcb7f70a-36bb-4256-92de-23fdaae7292d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4923&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1158/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.02.2026.</t>
+  </si>
+  <si>
+    <t>Vlatka Dorotić 90171405823</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:20:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e77e438-2c2a-44d6-a202-7a74316daab4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e77e438-2c2a-44d6-a202-7a74316daab4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1158&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1148/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 17.09.2026.</t>
+  </si>
+  <si>
+    <t>Josip Antolić 09184588282</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:19:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c95a3a31-12e8-49d3-9cd7-842d3d8c7b00</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 17.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c95a3a31-12e8-49d3-9cd7-842d3d8c7b00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1148&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1130/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.02.2026.</t>
+  </si>
+  <si>
+    <t>Dean Šarec 83152866420</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:19:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82a4d6d0-99a7-412e-a9e9-4e74acf2a884</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82a4d6d0-99a7-412e-a9e9-4e74acf2a884/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1130&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-999/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.02.2026.</t>
+  </si>
+  <si>
+    <t>Saša Kričković 02085809019</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:18:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2b37ab6-781c-40a3-93cf-3d8efff70eea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2b37ab6-781c-40a3-93cf-3d8efff70eea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=999&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-514/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.02.2026.</t>
+  </si>
+  <si>
+    <t>Igor Piskrec 68780632139</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:16:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc115d5d-358f-4bb3-99d0-89ed388735cb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc115d5d-358f-4bb3-99d0-89ed388735cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=514&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-4892/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>Zvonimir Blažević 36862141354</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:04:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9e00815-dbe5-4584-8d34-e49c5d3f54ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9e00815-dbe5-4584-8d34-e49c5d3f54ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=4892&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-18365/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 22.09.2026. u 10,00</t>
+  </si>
+  <si>
+    <t>Ivana Dabrović 30287183723</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:42:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29c52f3d-e958-4ab0-8f89-99bb2bb0a19f</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 22.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29c52f3d-e958-4ab0-8f89-99bb2bb0a19f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18365&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4285/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 23.02.2026.</t>
+  </si>
+  <si>
+    <t>Julijana Vasilj 45041345033</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:42:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f29b15ca-fa22-45fa-a116-5bb14fd130bf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f29b15ca-fa22-45fa-a116-5bb14fd130bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4285&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:42:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3aac61ad-3585-4959-b8b9-aaf4b9585dd1</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3aac61ad-3585-4959-b8b9-aaf4b9585dd1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-5031/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 15.09.2026.</t>
+  </si>
+  <si>
+    <t>Damir Tutek 80118411845</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:39:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a492962f-9754-46fd-ae29-86e5ccf79a69</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 15.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a492962f-9754-46fd-ae29-86e5ccf79a69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5031&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3675/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 15.09.2026.</t>
+  </si>
+  <si>
+    <t>Darija Hejni Bušić 25518369513</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:35:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67f566a5-4905-43dc-8d7f-d71c900f99f4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67f566a5-4905-43dc-8d7f-d71c900f99f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3675&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9671/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 10.09.2026.</t>
+  </si>
+  <si>
+    <t>Robert Mažar 17104210458</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:23:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a79bb0c-85e4-420b-ac80-53681f87fcb7</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 10.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a79bb0c-85e4-420b-ac80-53681f87fcb7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9671&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9650/2026</t>
+  </si>
+  <si>
+    <t>Noa Brkić 72511905157</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:07:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c9369b5-0c3e-4b58-af89-5481acd187d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c9369b5-0c3e-4b58-af89-5481acd187d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9650&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9398/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 10.09.2026.</t>
+  </si>
+  <si>
+    <t>Ilija Čosić 63988847258</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:59:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83110637-a625-445d-a2be-5179e7b4303b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83110637-a625-445d-a2be-5179e7b4303b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9398&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4537/2026</t>
+  </si>
+  <si>
+    <t>Mladen Svetec 71411072930</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:44:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0af13e34-0f5c-414d-9331-f6df0c24c80c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0af13e34-0f5c-414d-9331-f6df0c24c80c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4537&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7962/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 21.09.2026. u 10,15</t>
+  </si>
+  <si>
+    <t>WILMARK d.o.o. za unutarnju i vanjsku trgovinu i zastupanje 78696272068</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:12:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04c19fee-090a-4edf-8de0-10eaea36cc53</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 21.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04c19fee-090a-4edf-8de0-10eaea36cc53/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7962&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4759/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 09.09.2026.</t>
+  </si>
+  <si>
+    <t>Salih Hoxhaj 05920652524</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:09:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9f42817-be63-4b54-813e-167342bcc18d</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 09.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9f42817-be63-4b54-813e-167342bcc18d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4759&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>KUJTESA d.o.o. za trgovinu i usluge 10511460513</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:08:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0eb7f307-4a92-4974-b143-3a19e563b33c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0eb7f307-4a92-4974-b143-3a19e563b33c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-7941/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 21.09.2026. u 10,00</t>
+  </si>
+  <si>
+    <t>Dario Dokmanović 65624513701</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:07:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36631fa1-f31d-4e36-95b6-e8dde3929af7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36631fa1-f31d-4e36-95b6-e8dde3929af7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7941&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>SIGMA PRIJEVOZ jednostavno društvo s ograničenom odgovornošću za prijevoz 78563489946</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:06:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d478bed-5fcb-4b03-9651-c953ff68e83e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d478bed-5fcb-4b03-9651-c953ff68e83e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-4837/2026</t>
+  </si>
+  <si>
+    <t>TURIĆ SIGURNOST d.o.o. za zaštitu osoba i imovine 71873506783</t>
+  </si>
+  <si>
+    <t>28.07.2026. 08:50:09</t>
+  </si>
+  <si>
+    <t>04.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74cf3d93-b043-4366-bc8a-652ecfd7a952</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74cf3d93-b043-4366-bc8a-652ecfd7a952/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4837&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Dragan Turić 00019416735</t>
+  </si>
+  <si>
+    <t>28.07.2026. 08:49:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfe6d4b8-2706-463c-a883-56d51a01580e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfe6d4b8-2706-463c-a883-56d51a01580e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-3672/2025</t>
+  </si>
+  <si>
+    <t>RI Caffe bar jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo i usluge 68737022900</t>
+  </si>
+  <si>
+    <t>27.07.2026. 15:25:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dc03a11-b35e-4a06-92cd-b3b16afccc69</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dc03a11-b35e-4a06-92cd-b3b16afccc69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3672&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-17263/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 16.09.2026.</t>
+  </si>
+  <si>
+    <t>Mario Penđak 98690032566</t>
+  </si>
+  <si>
+    <t>27.07.2026. 14:53:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5c3734b-dd17-4d1f-952e-6ff7c2bc8efa</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 16.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5c3734b-dd17-4d1f-952e-6ff7c2bc8efa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17263&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4801/2026</t>
+  </si>
+  <si>
+    <t>Tomislav Marinčić 05231082463</t>
+  </si>
+  <si>
+    <t>27.07.2026. 14:46:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c483f04-85c1-4968-8bd5-6efd76ece7eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c483f04-85c1-4968-8bd5-6efd76ece7eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4801&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-369/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 16.09.2026. u 10,15</t>
+  </si>
+  <si>
+    <t>Josip Režić 12059527329</t>
+  </si>
+  <si>
+    <t>27.07.2026. 14:41:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eddf4e83-4bee-45b3-a13f-87ab2b9b3e4e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eddf4e83-4bee-45b3-a13f-87ab2b9b3e4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=369&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8400/2026</t>
+  </si>
+  <si>
+    <t>Igor Zadravec 21278696898</t>
+  </si>
+  <si>
+    <t>27.07.2026. 14:41:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75ecb275-c1b1-4421-bd61-c5468911049a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75ecb275-c1b1-4421-bd61-c5468911049a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8400&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-233/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 16.09.2026. u 9,00</t>
+  </si>
+  <si>
+    <t>Davor Tojcic 69731386257</t>
+  </si>
+  <si>
+    <t>27.07.2026. 14:20:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/559efb3f-c0e6-4470-9e57-d3112a2a63fa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/559efb3f-c0e6-4470-9e57-d3112a2a63fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=233&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-14707/2025</t>
+  </si>
+  <si>
+    <t>Bruno Pušić 23122156051</t>
+  </si>
+  <si>
+    <t>27.07.2026. 14:09:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/895d3579-6c26-43fd-b6a1-3d960ec797ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/895d3579-6c26-43fd-b6a1-3d960ec797ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14707&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6013/2026</t>
+  </si>
+  <si>
+    <t>Filip Kraljević-Seričević 01175697003</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:45:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47cb11d2-d993-4ff0-834a-58fa8f94542d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47cb11d2-d993-4ff0-834a-58fa8f94542d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6013&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-19287/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 06.03.2026.</t>
+  </si>
+  <si>
+    <t>Luka Matković 94200445714</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:22:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6bacd2d-6a30-4668-91bf-6ee7d4d81926</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.docx O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6bacd2d-6a30-4668-91bf-6ee7d4d81926/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19287&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14002/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 15.01.2026.</t>
+  </si>
+  <si>
+    <t>FORS CONSULTING j.d.o.o. za usluge 63203120846</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:16:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2c0bc99-c0e2-44f3-9ad0-c9c3e8a3fc57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2c0bc99-c0e2-44f3-9ad0-c9c3e8a3fc57/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14002&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4934/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 03.09.2026.</t>
+  </si>
+  <si>
+    <t>Josip Jakubec 67657489235</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:42:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a70960f-1ccb-4171-93a5-313a31a5d67a</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 03.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a70960f-1ccb-4171-93a5-313a31a5d67a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4934&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8512/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 10.09.2026. 10:45</t>
+  </si>
+  <si>
+    <t>Ivana Ivišić 64393159190</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:50:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03cd2000-3f47-40d5-8638-5f23afd54c79</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 10.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03cd2000-3f47-40d5-8638-5f23afd54c79/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8512&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:48:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca708aa2-6835-43fc-9591-864fa2788d20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca708aa2-6835-43fc-9591-864fa2788d20/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-6646/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 10.09.2026. 10:35</t>
+  </si>
+  <si>
+    <t>Josip Barić 70687723400</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:46:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/471bb986-9224-43db-8fe0-973246596f86</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/471bb986-9224-43db-8fe0-973246596f86/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6646&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1924/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.03.2026.</t>
+  </si>
+  <si>
+    <t>Bruno Mahmutović 57459891635</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:43:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59e574b3-2340-486f-a016-bd544398f4f9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59e574b3-2340-486f-a016-bd544398f4f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1924&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1369/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.03.2026.</t>
+  </si>
+  <si>
+    <t>Goran Vidak 01803791044</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:42:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aefa8aed-116b-491d-bf8f-7f6427a44a81</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aefa8aed-116b-491d-bf8f-7f6427a44a81/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1369&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1114/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.02.2026.</t>
+  </si>
+  <si>
+    <t>Danijel Redžo 92358104119</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:41:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a00af25-2498-4e00-ad44-8624d7777def</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a00af25-2498-4e00-ad44-8624d7777def/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1114&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:40:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56f40bfe-a65a-40cf-a48e-e43ee9a04257</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56f40bfe-a65a-40cf-a48e-e43ee9a04257/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-8789/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 10.09.2026. 10:10</t>
+  </si>
+  <si>
+    <t>Davorin Szilvasy 82072452890</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:38:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/932a9dc6-4205-49cb-9614-10b923b4a0ed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/932a9dc6-4205-49cb-9614-10b923b4a0ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8789&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>VILALOTA društvo s ograničenom odgovornošću za trgovinu i usluge 55051044657</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:38:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3568bec3-74f4-4c18-8dba-dcda42662650</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3568bec3-74f4-4c18-8dba-dcda42662650/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp Ikp-7182/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.03.2026.</t>
+  </si>
+  <si>
+    <t>Gurudatta Gurudatta 10203183590</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:23:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a31d7e48-f125-4433-a593-729318ac58e3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a31d7e48-f125-4433-a593-729318ac58e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=7182&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp Ikp-6619/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.06.2026.</t>
+  </si>
+  <si>
+    <t>Andreas Jurić 83852371205</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:22:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daaed8b1-13ce-49a6-af0a-276c2e7a7dcc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daaed8b1-13ce-49a6-af0a-276c2e7a7dcc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=6619&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp Ikp-4653/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>Mario Blatanić 79334697103</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:21:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae8096b8-3a1d-4cd7-9f7d-e32575a24880</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae8096b8-3a1d-4cd7-9f7d-e32575a24880/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=4653&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-4470/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 16.09.2026. 09:50</t>
+  </si>
+  <si>
+    <t>Karlo Jašarevski 93318502423</t>
+  </si>
+  <si>
+    <t>27.07.2026. 10:32:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d608e93-1122-46c4-b8d5-ad0f74184137</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 16.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d608e93-1122-46c4-b8d5-ad0f74184137/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4470&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8140/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 16.09.2026. 09:40</t>
+  </si>
+  <si>
+    <t>Laura Klarić 35342435516</t>
+  </si>
+  <si>
+    <t>27.07.2026. 10:24:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8591dc1-b662-4cd1-ba3f-de636d02b473</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8591dc1-b662-4cd1-ba3f-de636d02b473/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7989/2023</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 16.09.2026. 09:20</t>
+  </si>
+  <si>
+    <t>Nada Sever 33084986595</t>
+  </si>
+  <si>
+    <t>27.07.2026. 10:17:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac9c3e20-b44b-4344-b298-9849a4d6c93c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac9c3e20-b44b-4344-b298-9849a4d6c93c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7989&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-5287/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 16.09.2026. 09:30</t>
+  </si>
+  <si>
+    <t>Josip Barić 00776880821</t>
+  </si>
+  <si>
+    <t>27.07.2026. 10:16:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12d1757d-7a0a-4329-ac33-e41e99f2577f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12d1757d-7a0a-4329-ac33-e41e99f2577f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5287&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6048/2026</t>
+  </si>
+  <si>
+    <t>Juraj Puškar 11519626799</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:58:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f9ae72a-f172-488c-8b91-9c68f06f3c99</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 15.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f9ae72a-f172-488c-8b91-9c68f06f3c99/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6048&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-5853/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivona Jajtić 78409360958</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:44:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3736f999-4435-47fa-b6e1-e0399022dbd8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3736f999-4435-47fa-b6e1-e0399022dbd8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=5853&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Prz-115/2025</t>
+  </si>
+  <si>
+    <t>Odluka VPS-a od 01.04.2026.</t>
+  </si>
+  <si>
+    <t>Zoran Vuk 28009291494</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:37:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2e45959-be09-4996-ac00-cb5c36de2562</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2e45959-be09-4996-ac00-cb5c36de2562/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Prz&amp;predmet=115&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-2704/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 02.09.2026.;  -9,10</t>
+  </si>
+  <si>
+    <t>FREDI jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo, usluge i turistička agencija 34819569915</t>
+  </si>
+  <si>
+    <t>24.07.2026. 13:57:47</t>
+  </si>
+  <si>
+    <t>03.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/680b0feb-1e83-4a16-a97a-741038c83487</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 02.09.2026.docx; Poziv za sudsku radnju od 02.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/680b0feb-1e83-4a16-a97a-741038c83487/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2704&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 02.09.2026.; -9,10 h</t>
+  </si>
+  <si>
+    <t>Saša Renko 50211843518</t>
+  </si>
+  <si>
+    <t>24.07.2026. 13:57:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73b46729-ae5b-42b7-8237-e1d7ad89ce07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73b46729-ae5b-42b7-8237-e1d7ad89ce07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-2351/2026</t>
+  </si>
+  <si>
+    <t>PD Presude od 21.04.2026.</t>
+  </si>
+  <si>
+    <t>Mario Sešina 81460067195</t>
+  </si>
+  <si>
+    <t>24.07.2026. 11:21:30</t>
+  </si>
+  <si>
+    <t>02.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e58daae-f62a-4be2-a2a2-72b42efc0291</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e58daae-f62a-4be2-a2a2-72b42efc0291/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2351&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-16731/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.01.2026.</t>
+  </si>
+  <si>
+    <t>Branislav Milisavljević 64890880027</t>
+  </si>
+  <si>
+    <t>24.07.2026. 07:37:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a0e5cb7-432d-4f72-a6c3-72e632caa264</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a0e5cb7-432d-4f72-a6c3-72e632caa264/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=16731&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-4888/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.03.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Iličić 71212761286</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:39:51</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bb7e3c1-d740-48ea-9f13-45ffc66e6e37</t>
+  </si>
+  <si>
+    <t>Rješenje o zastari izvršenja.pdf O1574O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bb7e3c1-d740-48ea-9f13-45ffc66e6e37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=4888&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-3191/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>Dinko Vuković 71229748475</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:37:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88d7aa07-c005-4e91-b7c0-eb01e77a46e3</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.docx O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88d7aa07-c005-4e91-b7c0-eb01e77a46e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=3191&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6745/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 26.08.2026.</t>
+  </si>
+  <si>
+    <t>Sandra Hartl Mojsović 75557447589</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:18:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbe763c6-1e98-42e9-a903-63534c47a90a</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 26.08.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbe763c6-1e98-42e9-a903-63534c47a90a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6745&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5590/2026</t>
+  </si>
+  <si>
+    <t>Saša Funduk 30700036422</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:15:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dedce88b-e7f8-4af7-bbbd-4fa334859726</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dedce88b-e7f8-4af7-bbbd-4fa334859726/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5590&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4786/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 24.08.2026.</t>
+  </si>
+  <si>
+    <t>Neven Perić 91377308122</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:50:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68713935-dcc2-415c-878f-e623e318a38e</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 24.08.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68713935-dcc2-415c-878f-e623e318a38e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4786&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2992/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>Nedžad Kosanović 85753888037</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:45:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65a928fd-60db-4d8f-a4b4-ee3f8ffd45e6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65a928fd-60db-4d8f-a4b4-ee3f8ffd45e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2992&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6471/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.09.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Mihovec 47673662227</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:27:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/feb2e650-4669-4b0c-872f-e8f9fc850376</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 07.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/feb2e650-4669-4b0c-872f-e8f9fc850376/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6471&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5339/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 31.08.2026.</t>
+  </si>
+  <si>
+    <t>Marinko Marić 89149958870</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:26:02</t>
+  </si>
+  <si>
+    <t>24.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89ee9d00-9895-46b9-b4f5-ddc48c373315</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 31.08.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89ee9d00-9895-46b9-b4f5-ddc48c373315/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5339&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-3189/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Fahrudin Velić 45423325137</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:46:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16e01a08-14cf-4e24-b803-aae4c327ba2a</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16e01a08-14cf-4e24-b803-aae4c327ba2a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=3189&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-2231/2026</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:46:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eba67314-452e-413f-9146-c58f6cea501a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eba67314-452e-413f-9146-c58f6cea501a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2231&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-6327/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.06.2026.</t>
+  </si>
+  <si>
+    <t>Ramo Huseinović 75936224680</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:31:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d545a972-af95-4c81-9c47-07fda3d0df7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d545a972-af95-4c81-9c47-07fda3d0df7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=6327&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-12427/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 03.09.2026.</t>
+  </si>
+  <si>
+    <t>Patrik Kljaić 40922191450</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:03:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39dd094f-6379-4e16-9697-8642358c65c9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39dd094f-6379-4e16-9697-8642358c65c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=12427&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:03:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0670d84-d8fa-4ef6-a5c1-033ef9b9fb62</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0670d84-d8fa-4ef6-a5c1-033ef9b9fb62/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Auto centar Ešpam j.d.o.o. za trgovinu i usluge 82721828788</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:03:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb1d9d5b-e375-40a4-b156-57cc0b3c68a5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb1d9d5b-e375-40a4-b156-57cc0b3c68a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-7817/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 26.08.2026. u 10:45 sati</t>
+  </si>
+  <si>
+    <t>Daria Gelo 24268521318</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:51:23</t>
+  </si>
+  <si>
+    <t>01.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc7a171b-9f85-4d7a-b9b0-d0317b7e1ca8</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 26.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc7a171b-9f85-4d7a-b9b0-d0317b7e1ca8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7817&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zlatko Sirovec 04282481038</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:48:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e2682da-4c8b-461e-963f-92343fc5b769</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e2682da-4c8b-461e-963f-92343fc5b769/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-3317/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.04.2026.</t>
+  </si>
+  <si>
+    <t>Petra Rodinis</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:40:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b22643a-b181-425d-b629-2e45cd997e1c</t>
+  </si>
+  <si>
+    <t>Rješenje - maloljetnik.pdf O1543O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b22643a-b181-425d-b629-2e45cd997e1c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3317&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-19547/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 19.02.2026.</t>
+  </si>
+  <si>
+    <t>Grad Zagreb 61817894937</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:07:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e0c1c2d-fa1f-4955-b90b-1f08cdd51421</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e0c1c2d-fa1f-4955-b90b-1f08cdd51421/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19547&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7917/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 01.09.2026. u 10:00 sati</t>
+  </si>
+  <si>
+    <t>Tomislav Škunca 76271717884</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:14:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57a4343e-71fc-4b86-b2b6-2910bb789fd7</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 01.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57a4343e-71fc-4b86-b2b6-2910bb789fd7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7917&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OZBILJNA PRIČA j.d.o.o. za ugostiteljstvo i usluge 47059567878</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:14:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f22d7f48-1769-4d66-be46-c8e2a7c1c918</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f22d7f48-1769-4d66-be46-c8e2a7c1c918/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-8935/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 26.08.2026. u 09:00 sati</t>
+  </si>
+  <si>
+    <t>Dario Crnoja 26317033985</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:11:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b375d20-711c-4ee7-a169-b9eab9b78c5a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b375d20-711c-4ee7-a169-b9eab9b78c5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8935&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4952/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 27.08.2026. u 09:00 sati</t>
+  </si>
+  <si>
+    <t>Odvjetnica Alemka Šodan</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:06:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed7bbfce-934f-4fe5-8116-297d6d8b404b</t>
   </si>
   <si>
     <t>Poziv za sudsku radnju od 27.08.2026.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/c75d36ca-3273-4894-812c-a3c3a9609f73/dokumenti/preuzimanje</t>
-[...2653 lines deleted...]
-    <t>Pp-15321/2023</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed7bbfce-934f-4fe5-8116-297d6d8b404b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4952&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ivana Bailo 86779730229</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:06:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34a13af7-cb7d-473b-94b3-c35946116054</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34a13af7-cb7d-473b-94b3-c35946116054/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-8214/2025</t>
   </si>
   <si>
     <t>Presuda od 14.11.2025.</t>
   </si>
   <si>
-    <t>SINOVI GROMA d.o.o. za trgovinu i usluge 41472920040</t>
-[...607 lines deleted...]
-  <si>
     <t>Ivica Mičić 46949154270</t>
   </si>
   <si>
     <t>29.12.2025. 09:04:19</t>
   </si>
   <si>
     <t>07.01.2027.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1e97efeb-3d9f-41e9-908a-e2dd3347a0c2</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1e97efeb-3d9f-41e9-908a-e2dd3347a0c2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8214&amp;godina=2025</t>
   </si>
   <si>
     <t>Pp-5409/2025</t>
   </si>
   <si>
     <t>Poziv - Ročište 16.09.2025. 09:15</t>
   </si>
   <si>
     <t>Maja Sesvečanec 67310876018</t>
@@ -3671,53 +2652,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/d8804880-e355-418f-b34e-691f06b4064e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d8804880-e355-418f-b34e-691f06b4064e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15053&amp;godina=2024</t>
   </si>
   <si>
     <t>Pp Ikp-4894/2024</t>
   </si>
   <si>
     <t>Rješenje od 06.09.2024.</t>
   </si>
   <si>
     <t>Valentino Šajn 88940116889</t>
   </si>
   <si>
     <t>18.09.2024. 07:27:38</t>
   </si>
   <si>
     <t>26.09.2027.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/34128106-0670-41a8-9af7-eefdd1fb8415</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje o obustavi izvršenja rada za opće dobro_supletorni zatvor zbog naknadne uplate novčane kazne.docx O1597O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/34128106-0670-41a8-9af7-eefdd1fb8415/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=4894&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3727,51 +2705,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N178"/>
+  <dimension ref="A1:N130"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -3823,6722 +2801,4898 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>27</v>
       </c>
-      <c r="I3" t="s">
+      <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
         <v>28</v>
       </c>
-      <c r="J3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N3" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
         <v>36</v>
       </c>
-      <c r="I4" t="s">
+      <c r="N4" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D5" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="I5" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="J5" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="K5" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="L5" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="M5" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="D6" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="I6" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="J6" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="K6" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="L6" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="M6" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="I7" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="J7" t="s">
+        <v>33</v>
+      </c>
+      <c r="K7" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" t="s">
+        <v>35</v>
+      </c>
+      <c r="M7" t="s">
         <v>52</v>
       </c>
-      <c r="K7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N7" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="D8" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="I8" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="J8" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="K8" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="L8" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="M8" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="N8" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="D9" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="I9" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="J9" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="K9" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="L9" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="M9" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="N9" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="D10" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="I10" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="J10" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="K10" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="L10" t="s">
-        <v>82</v>
+        <v>35</v>
       </c>
       <c r="M10" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="N10" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D11" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="I11" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="J11" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="K11" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="L11" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="M11" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="N11" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="D12" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="I12" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="J12" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="K12" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="L12" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="M12" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="N12" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="D13" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="I13" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="J13" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="K13" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="L13" t="s">
-        <v>102</v>
+        <v>63</v>
       </c>
       <c r="M13" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="N13" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>97</v>
       </c>
       <c r="D14" t="s">
         <v>98</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>65</v>
+        <v>99</v>
       </c>
       <c r="I14" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="J14" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="K14" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="L14" t="s">
+        <v>63</v>
+      </c>
+      <c r="M14" t="s">
         <v>102</v>
       </c>
-      <c r="M14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N14" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>108</v>
+        <v>97</v>
       </c>
       <c r="D15" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="I15" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="J15" t="s">
-        <v>112</v>
+        <v>77</v>
       </c>
       <c r="K15" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="L15" t="s">
-        <v>114</v>
+        <v>63</v>
       </c>
       <c r="M15" t="s">
-        <v>115</v>
+        <v>107</v>
       </c>
       <c r="N15" t="s">
-        <v>116</v>
+        <v>103</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>108</v>
       </c>
       <c r="D16" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="I16" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="J16" t="s">
+        <v>77</v>
+      </c>
+      <c r="K16" t="s">
+        <v>111</v>
+      </c>
+      <c r="L16" t="s">
+        <v>63</v>
+      </c>
+      <c r="M16" t="s">
         <v>112</v>
       </c>
-      <c r="K16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N16" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="D17" t="s">
-        <v>122</v>
+        <v>98</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="I17" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="J17" t="s">
-        <v>20</v>
+        <v>77</v>
       </c>
       <c r="K17" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="L17" t="s">
-        <v>126</v>
+        <v>63</v>
       </c>
       <c r="M17" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="N17" t="s">
-        <v>128</v>
+        <v>113</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="D18" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="I18" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="J18" t="s">
-        <v>20</v>
+        <v>122</v>
       </c>
       <c r="K18" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="L18" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="M18" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="N18" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="D19" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="I19" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="J19" t="s">
-        <v>52</v>
+        <v>122</v>
       </c>
       <c r="K19" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="L19" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="M19" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="N19" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="D20" t="s">
-        <v>146</v>
+        <v>136</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
       <c r="I20" t="s">
-        <v>148</v>
+        <v>130</v>
       </c>
       <c r="J20" t="s">
-        <v>52</v>
+        <v>122</v>
       </c>
       <c r="K20" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="L20" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="M20" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="N20" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>153</v>
+        <v>135</v>
       </c>
       <c r="D21" t="s">
-        <v>154</v>
+        <v>136</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>155</v>
+        <v>142</v>
       </c>
       <c r="I21" t="s">
-        <v>156</v>
+        <v>143</v>
       </c>
       <c r="J21" t="s">
-        <v>52</v>
+        <v>122</v>
       </c>
       <c r="K21" t="s">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="L21" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="M21" t="s">
-        <v>158</v>
+        <v>145</v>
       </c>
       <c r="N21" t="s">
-        <v>159</v>
+        <v>141</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>160</v>
+        <v>127</v>
       </c>
       <c r="D22" t="s">
-        <v>161</v>
+        <v>128</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>162</v>
+        <v>146</v>
       </c>
       <c r="I22" t="s">
-        <v>163</v>
+        <v>143</v>
       </c>
       <c r="J22" t="s">
-        <v>52</v>
+        <v>122</v>
       </c>
       <c r="K22" t="s">
-        <v>164</v>
+        <v>147</v>
       </c>
       <c r="L22" t="s">
-        <v>165</v>
+        <v>132</v>
       </c>
       <c r="M22" t="s">
-        <v>166</v>
+        <v>148</v>
       </c>
       <c r="N22" t="s">
-        <v>167</v>
+        <v>134</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>168</v>
+        <v>149</v>
       </c>
       <c r="D23" t="s">
-        <v>169</v>
+        <v>150</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>170</v>
+        <v>151</v>
       </c>
       <c r="I23" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="J23" t="s">
-        <v>52</v>
+        <v>122</v>
       </c>
       <c r="K23" t="s">
-        <v>172</v>
+        <v>153</v>
       </c>
       <c r="L23" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="M23" t="s">
-        <v>173</v>
+        <v>155</v>
       </c>
       <c r="N23" t="s">
-        <v>174</v>
+        <v>156</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>175</v>
+        <v>157</v>
       </c>
       <c r="D24" t="s">
-        <v>176</v>
+        <v>158</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>177</v>
+        <v>159</v>
       </c>
       <c r="I24" t="s">
-        <v>178</v>
+        <v>160</v>
       </c>
       <c r="J24" t="s">
-        <v>52</v>
+        <v>122</v>
       </c>
       <c r="K24" t="s">
-        <v>179</v>
+        <v>161</v>
       </c>
       <c r="L24" t="s">
-        <v>180</v>
+        <v>162</v>
       </c>
       <c r="M24" t="s">
-        <v>181</v>
+        <v>163</v>
       </c>
       <c r="N24" t="s">
-        <v>182</v>
+        <v>164</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>183</v>
+        <v>165</v>
       </c>
       <c r="D25" t="s">
-        <v>184</v>
+        <v>166</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>185</v>
+        <v>159</v>
       </c>
       <c r="I25" t="s">
-        <v>186</v>
+        <v>167</v>
       </c>
       <c r="J25" t="s">
-        <v>52</v>
+        <v>122</v>
       </c>
       <c r="K25" t="s">
-        <v>187</v>
+        <v>168</v>
       </c>
       <c r="L25" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
       <c r="M25" t="s">
-        <v>189</v>
+        <v>170</v>
       </c>
       <c r="N25" t="s">
-        <v>190</v>
+        <v>171</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>191</v>
+        <v>172</v>
       </c>
       <c r="D26" t="s">
-        <v>192</v>
+        <v>173</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>193</v>
+        <v>174</v>
       </c>
       <c r="I26" t="s">
-        <v>194</v>
+        <v>175</v>
       </c>
       <c r="J26" t="s">
-        <v>52</v>
+        <v>122</v>
       </c>
       <c r="K26" t="s">
-        <v>195</v>
+        <v>176</v>
       </c>
       <c r="L26" t="s">
-        <v>196</v>
+        <v>169</v>
       </c>
       <c r="M26" t="s">
-        <v>197</v>
+        <v>177</v>
       </c>
       <c r="N26" t="s">
-        <v>198</v>
+        <v>178</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>199</v>
+        <v>179</v>
       </c>
       <c r="D27" t="s">
-        <v>200</v>
+        <v>180</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>201</v>
+        <v>181</v>
       </c>
       <c r="I27" t="s">
-        <v>202</v>
+        <v>182</v>
       </c>
       <c r="J27" t="s">
-        <v>52</v>
+        <v>122</v>
       </c>
       <c r="K27" t="s">
-        <v>203</v>
+        <v>183</v>
       </c>
       <c r="L27" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="M27" t="s">
-        <v>204</v>
+        <v>184</v>
       </c>
       <c r="N27" t="s">
-        <v>205</v>
+        <v>185</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>206</v>
+        <v>186</v>
       </c>
       <c r="D28" t="s">
-        <v>207</v>
+        <v>187</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>208</v>
+        <v>188</v>
       </c>
       <c r="I28" t="s">
-        <v>209</v>
+        <v>189</v>
       </c>
       <c r="J28" t="s">
-        <v>52</v>
+        <v>122</v>
       </c>
       <c r="K28" t="s">
-        <v>210</v>
+        <v>190</v>
       </c>
       <c r="L28" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="M28" t="s">
-        <v>211</v>
+        <v>191</v>
       </c>
       <c r="N28" t="s">
-        <v>212</v>
+        <v>192</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>213</v>
+        <v>193</v>
       </c>
       <c r="D29" t="s">
-        <v>214</v>
+        <v>180</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>215</v>
+        <v>194</v>
       </c>
       <c r="I29" t="s">
-        <v>216</v>
+        <v>195</v>
       </c>
       <c r="J29" t="s">
-        <v>52</v>
+        <v>122</v>
       </c>
       <c r="K29" t="s">
-        <v>217</v>
+        <v>196</v>
       </c>
       <c r="L29" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="M29" t="s">
-        <v>218</v>
+        <v>197</v>
       </c>
       <c r="N29" t="s">
-        <v>219</v>
+        <v>198</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>220</v>
+        <v>199</v>
       </c>
       <c r="D30" t="s">
-        <v>221</v>
+        <v>200</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>222</v>
+        <v>201</v>
       </c>
       <c r="I30" t="s">
-        <v>223</v>
+        <v>202</v>
       </c>
       <c r="J30" t="s">
-        <v>52</v>
+        <v>122</v>
       </c>
       <c r="K30" t="s">
-        <v>224</v>
+        <v>203</v>
       </c>
       <c r="L30" t="s">
-        <v>225</v>
+        <v>169</v>
       </c>
       <c r="M30" t="s">
-        <v>226</v>
+        <v>204</v>
       </c>
       <c r="N30" t="s">
-        <v>227</v>
+        <v>205</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>228</v>
+        <v>206</v>
       </c>
       <c r="D31" t="s">
-        <v>229</v>
+        <v>207</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>230</v>
+        <v>208</v>
       </c>
       <c r="I31" t="s">
-        <v>231</v>
+        <v>209</v>
       </c>
       <c r="J31" t="s">
-        <v>52</v>
+        <v>122</v>
       </c>
       <c r="K31" t="s">
-        <v>232</v>
+        <v>210</v>
       </c>
       <c r="L31" t="s">
-        <v>233</v>
+        <v>211</v>
       </c>
       <c r="M31" t="s">
-        <v>234</v>
+        <v>212</v>
       </c>
       <c r="N31" t="s">
-        <v>235</v>
+        <v>213</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>236</v>
+        <v>214</v>
       </c>
       <c r="D32" t="s">
-        <v>237</v>
+        <v>215</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>238</v>
+        <v>216</v>
       </c>
       <c r="I32" t="s">
-        <v>239</v>
+        <v>217</v>
       </c>
       <c r="J32" t="s">
-        <v>52</v>
+        <v>122</v>
       </c>
       <c r="K32" t="s">
-        <v>240</v>
+        <v>218</v>
       </c>
       <c r="L32" t="s">
-        <v>188</v>
+        <v>219</v>
       </c>
       <c r="M32" t="s">
-        <v>241</v>
+        <v>220</v>
       </c>
       <c r="N32" t="s">
-        <v>242</v>
+        <v>221</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>243</v>
+        <v>214</v>
       </c>
       <c r="D33" t="s">
-        <v>244</v>
+        <v>215</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>245</v>
+        <v>222</v>
       </c>
       <c r="I33" t="s">
-        <v>246</v>
+        <v>223</v>
       </c>
       <c r="J33" t="s">
-        <v>52</v>
+        <v>122</v>
       </c>
       <c r="K33" t="s">
-        <v>247</v>
+        <v>224</v>
       </c>
       <c r="L33" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="M33" t="s">
-        <v>248</v>
+        <v>225</v>
       </c>
       <c r="N33" t="s">
-        <v>249</v>
+        <v>221</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>243</v>
+        <v>226</v>
       </c>
       <c r="D34" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>250</v>
+        <v>228</v>
       </c>
       <c r="I34" t="s">
-        <v>251</v>
+        <v>229</v>
       </c>
       <c r="J34" t="s">
-        <v>52</v>
+        <v>230</v>
       </c>
       <c r="K34" t="s">
-        <v>252</v>
+        <v>231</v>
       </c>
       <c r="L34" t="s">
+        <v>154</v>
+      </c>
+      <c r="M34" t="s">
+        <v>232</v>
+      </c>
+      <c r="N34" t="s">
         <v>233</v>
-      </c>
-[...4 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>254</v>
+        <v>234</v>
       </c>
       <c r="D35" t="s">
-        <v>255</v>
+        <v>227</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>256</v>
+        <v>228</v>
       </c>
       <c r="I35" t="s">
-        <v>257</v>
+        <v>235</v>
       </c>
       <c r="J35" t="s">
-        <v>52</v>
+        <v>230</v>
       </c>
       <c r="K35" t="s">
-        <v>258</v>
+        <v>236</v>
       </c>
       <c r="L35" t="s">
-        <v>259</v>
+        <v>154</v>
       </c>
       <c r="M35" t="s">
-        <v>260</v>
+        <v>237</v>
       </c>
       <c r="N35" t="s">
-        <v>261</v>
+        <v>238</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>262</v>
+        <v>239</v>
       </c>
       <c r="D36" t="s">
-        <v>263</v>
+        <v>215</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>264</v>
+        <v>240</v>
       </c>
       <c r="I36" t="s">
-        <v>265</v>
+        <v>241</v>
       </c>
       <c r="J36" t="s">
-        <v>52</v>
+        <v>230</v>
       </c>
       <c r="K36" t="s">
-        <v>266</v>
+        <v>242</v>
       </c>
       <c r="L36" t="s">
-        <v>267</v>
+        <v>154</v>
       </c>
       <c r="M36" t="s">
-        <v>268</v>
+        <v>243</v>
       </c>
       <c r="N36" t="s">
-        <v>269</v>
+        <v>244</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>270</v>
+        <v>245</v>
       </c>
       <c r="D37" t="s">
-        <v>271</v>
+        <v>246</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>272</v>
+        <v>247</v>
       </c>
       <c r="I37" t="s">
-        <v>273</v>
+        <v>248</v>
       </c>
       <c r="J37" t="s">
-        <v>29</v>
+        <v>122</v>
       </c>
       <c r="K37" t="s">
-        <v>274</v>
+        <v>249</v>
       </c>
       <c r="L37" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="M37" t="s">
-        <v>275</v>
+        <v>250</v>
       </c>
       <c r="N37" t="s">
-        <v>276</v>
+        <v>251</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>277</v>
+        <v>252</v>
       </c>
       <c r="D38" t="s">
-        <v>278</v>
+        <v>253</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>279</v>
+        <v>254</v>
       </c>
       <c r="I38" t="s">
-        <v>280</v>
+        <v>255</v>
       </c>
       <c r="J38" t="s">
-        <v>52</v>
+        <v>230</v>
       </c>
       <c r="K38" t="s">
-        <v>281</v>
+        <v>256</v>
       </c>
       <c r="L38" t="s">
-        <v>54</v>
+        <v>154</v>
       </c>
       <c r="M38" t="s">
-        <v>282</v>
+        <v>257</v>
       </c>
       <c r="N38" t="s">
-        <v>283</v>
+        <v>258</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>277</v>
+        <v>259</v>
       </c>
       <c r="D39" t="s">
-        <v>278</v>
+        <v>260</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>284</v>
+        <v>261</v>
       </c>
       <c r="I39" t="s">
-        <v>285</v>
+        <v>262</v>
       </c>
       <c r="J39" t="s">
-        <v>52</v>
+        <v>230</v>
       </c>
       <c r="K39" t="s">
-        <v>286</v>
+        <v>263</v>
       </c>
       <c r="L39" t="s">
-        <v>54</v>
+        <v>264</v>
       </c>
       <c r="M39" t="s">
-        <v>287</v>
+        <v>265</v>
       </c>
       <c r="N39" t="s">
-        <v>283</v>
+        <v>266</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>288</v>
+        <v>267</v>
       </c>
       <c r="D40" t="s">
-        <v>289</v>
+        <v>268</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>290</v>
+        <v>269</v>
       </c>
       <c r="I40" t="s">
-        <v>291</v>
+        <v>270</v>
       </c>
       <c r="J40" t="s">
-        <v>52</v>
+        <v>230</v>
       </c>
       <c r="K40" t="s">
-        <v>292</v>
+        <v>271</v>
       </c>
       <c r="L40" t="s">
-        <v>293</v>
+        <v>154</v>
       </c>
       <c r="M40" t="s">
-        <v>294</v>
+        <v>272</v>
       </c>
       <c r="N40" t="s">
-        <v>295</v>
+        <v>273</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>296</v>
+        <v>274</v>
       </c>
       <c r="D41" t="s">
-        <v>297</v>
+        <v>268</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>298</v>
+        <v>275</v>
       </c>
       <c r="I41" t="s">
-        <v>299</v>
+        <v>276</v>
       </c>
       <c r="J41" t="s">
-        <v>52</v>
+        <v>230</v>
       </c>
       <c r="K41" t="s">
-        <v>300</v>
+        <v>277</v>
       </c>
       <c r="L41" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="M41" t="s">
-        <v>301</v>
+        <v>278</v>
       </c>
       <c r="N41" t="s">
-        <v>302</v>
+        <v>279</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>303</v>
+        <v>280</v>
       </c>
       <c r="D42" t="s">
-        <v>304</v>
+        <v>268</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>305</v>
+        <v>281</v>
       </c>
       <c r="I42" t="s">
-        <v>306</v>
+        <v>282</v>
       </c>
       <c r="J42" t="s">
-        <v>307</v>
+        <v>230</v>
       </c>
       <c r="K42" t="s">
-        <v>308</v>
+        <v>283</v>
       </c>
       <c r="L42" t="s">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="M42" t="s">
-        <v>309</v>
+        <v>284</v>
       </c>
       <c r="N42" t="s">
-        <v>310</v>
+        <v>285</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>311</v>
+        <v>286</v>
       </c>
       <c r="D43" t="s">
-        <v>304</v>
+        <v>287</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>312</v>
+        <v>288</v>
       </c>
       <c r="I43" t="s">
-        <v>313</v>
+        <v>289</v>
       </c>
       <c r="J43" t="s">
-        <v>307</v>
+        <v>230</v>
       </c>
       <c r="K43" t="s">
-        <v>314</v>
+        <v>290</v>
       </c>
       <c r="L43" t="s">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="M43" t="s">
-        <v>315</v>
+        <v>291</v>
       </c>
       <c r="N43" t="s">
-        <v>316</v>
+        <v>292</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>317</v>
+        <v>293</v>
       </c>
       <c r="D44" t="s">
-        <v>318</v>
+        <v>294</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>319</v>
+        <v>295</v>
       </c>
       <c r="I44" t="s">
-        <v>320</v>
+        <v>296</v>
       </c>
       <c r="J44" t="s">
-        <v>307</v>
+        <v>230</v>
       </c>
       <c r="K44" t="s">
-        <v>321</v>
+        <v>297</v>
       </c>
       <c r="L44" t="s">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="M44" t="s">
-        <v>322</v>
+        <v>298</v>
       </c>
       <c r="N44" t="s">
-        <v>323</v>
+        <v>299</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>324</v>
+        <v>300</v>
       </c>
       <c r="D45" t="s">
-        <v>325</v>
+        <v>294</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>326</v>
+        <v>301</v>
       </c>
       <c r="I45" t="s">
-        <v>327</v>
+        <v>302</v>
       </c>
       <c r="J45" t="s">
-        <v>307</v>
+        <v>230</v>
       </c>
       <c r="K45" t="s">
-        <v>328</v>
+        <v>303</v>
       </c>
       <c r="L45" t="s">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="M45" t="s">
-        <v>329</v>
+        <v>304</v>
       </c>
       <c r="N45" t="s">
-        <v>330</v>
+        <v>305</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>331</v>
+        <v>306</v>
       </c>
       <c r="D46" t="s">
-        <v>325</v>
+        <v>128</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>332</v>
+        <v>307</v>
       </c>
       <c r="I46" t="s">
-        <v>333</v>
+        <v>308</v>
       </c>
       <c r="J46" t="s">
-        <v>307</v>
+        <v>122</v>
       </c>
       <c r="K46" t="s">
-        <v>334</v>
+        <v>309</v>
       </c>
       <c r="L46" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="M46" t="s">
-        <v>335</v>
+        <v>310</v>
       </c>
       <c r="N46" t="s">
-        <v>336</v>
+        <v>311</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>337</v>
+        <v>312</v>
       </c>
       <c r="D47" t="s">
-        <v>338</v>
+        <v>313</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>339</v>
+        <v>314</v>
       </c>
       <c r="I47" t="s">
-        <v>340</v>
+        <v>315</v>
       </c>
       <c r="J47" t="s">
-        <v>307</v>
+        <v>230</v>
       </c>
       <c r="K47" t="s">
-        <v>341</v>
+        <v>316</v>
       </c>
       <c r="L47" t="s">
-        <v>342</v>
+        <v>154</v>
       </c>
       <c r="M47" t="s">
-        <v>343</v>
+        <v>317</v>
       </c>
       <c r="N47" t="s">
-        <v>344</v>
+        <v>318</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>345</v>
+        <v>319</v>
       </c>
       <c r="D48" t="s">
-        <v>346</v>
+        <v>320</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>347</v>
+        <v>321</v>
       </c>
       <c r="I48" t="s">
-        <v>348</v>
+        <v>322</v>
       </c>
       <c r="J48" t="s">
-        <v>307</v>
+        <v>230</v>
       </c>
       <c r="K48" t="s">
-        <v>349</v>
+        <v>323</v>
       </c>
       <c r="L48" t="s">
-        <v>350</v>
+        <v>324</v>
       </c>
       <c r="M48" t="s">
-        <v>351</v>
+        <v>325</v>
       </c>
       <c r="N48" t="s">
-        <v>352</v>
+        <v>326</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>353</v>
+        <v>327</v>
       </c>
       <c r="D49" t="s">
-        <v>354</v>
+        <v>328</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>355</v>
+        <v>329</v>
       </c>
       <c r="I49" t="s">
-        <v>356</v>
+        <v>330</v>
       </c>
       <c r="J49" t="s">
-        <v>307</v>
+        <v>230</v>
       </c>
       <c r="K49" t="s">
-        <v>357</v>
+        <v>331</v>
       </c>
       <c r="L49" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="M49" t="s">
-        <v>358</v>
+        <v>332</v>
       </c>
       <c r="N49" t="s">
-        <v>359</v>
+        <v>333</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>353</v>
+        <v>334</v>
       </c>
       <c r="D50" t="s">
-        <v>354</v>
+        <v>335</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>360</v>
+        <v>336</v>
       </c>
       <c r="I50" t="s">
-        <v>361</v>
+        <v>337</v>
       </c>
       <c r="J50" t="s">
-        <v>307</v>
+        <v>230</v>
       </c>
       <c r="K50" t="s">
-        <v>362</v>
+        <v>338</v>
       </c>
       <c r="L50" t="s">
-        <v>22</v>
+        <v>154</v>
       </c>
       <c r="M50" t="s">
-        <v>363</v>
+        <v>339</v>
       </c>
       <c r="N50" t="s">
-        <v>359</v>
+        <v>340</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>364</v>
+        <v>341</v>
       </c>
       <c r="D51" t="s">
-        <v>365</v>
+        <v>342</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>366</v>
+        <v>343</v>
       </c>
       <c r="I51" t="s">
-        <v>367</v>
+        <v>344</v>
       </c>
       <c r="J51" t="s">
-        <v>307</v>
+        <v>230</v>
       </c>
       <c r="K51" t="s">
-        <v>368</v>
+        <v>345</v>
       </c>
       <c r="L51" t="s">
-        <v>369</v>
+        <v>154</v>
       </c>
       <c r="M51" t="s">
-        <v>370</v>
+        <v>346</v>
       </c>
       <c r="N51" t="s">
-        <v>371</v>
+        <v>347</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>372</v>
+        <v>348</v>
       </c>
       <c r="D52" t="s">
-        <v>373</v>
+        <v>349</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>374</v>
+        <v>350</v>
       </c>
       <c r="I52" t="s">
-        <v>375</v>
+        <v>351</v>
       </c>
       <c r="J52" t="s">
-        <v>307</v>
+        <v>230</v>
       </c>
       <c r="K52" t="s">
-        <v>376</v>
+        <v>352</v>
       </c>
       <c r="L52" t="s">
-        <v>377</v>
+        <v>169</v>
       </c>
       <c r="M52" t="s">
-        <v>378</v>
+        <v>353</v>
       </c>
       <c r="N52" t="s">
-        <v>379</v>
+        <v>354</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>380</v>
+        <v>355</v>
       </c>
       <c r="D53" t="s">
-        <v>381</v>
+        <v>356</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>382</v>
+        <v>357</v>
       </c>
       <c r="I53" t="s">
-        <v>383</v>
+        <v>358</v>
       </c>
       <c r="J53" t="s">
-        <v>307</v>
+        <v>230</v>
       </c>
       <c r="K53" t="s">
-        <v>384</v>
+        <v>359</v>
       </c>
       <c r="L53" t="s">
-        <v>369</v>
+        <v>360</v>
       </c>
       <c r="M53" t="s">
-        <v>385</v>
+        <v>361</v>
       </c>
       <c r="N53" t="s">
-        <v>386</v>
+        <v>362</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>380</v>
+        <v>363</v>
       </c>
       <c r="D54" t="s">
-        <v>381</v>
+        <v>364</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>387</v>
+        <v>365</v>
       </c>
       <c r="I54" t="s">
-        <v>388</v>
+        <v>366</v>
       </c>
       <c r="J54" t="s">
-        <v>307</v>
+        <v>122</v>
       </c>
       <c r="K54" t="s">
-        <v>389</v>
+        <v>367</v>
       </c>
       <c r="L54" t="s">
+        <v>87</v>
+      </c>
+      <c r="M54" t="s">
+        <v>368</v>
+      </c>
+      <c r="N54" t="s">
         <v>369</v>
-      </c>
-[...4 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>391</v>
+        <v>363</v>
       </c>
       <c r="D55" t="s">
-        <v>392</v>
+        <v>370</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>393</v>
+        <v>365</v>
       </c>
       <c r="I55" t="s">
-        <v>394</v>
+        <v>371</v>
       </c>
       <c r="J55" t="s">
-        <v>395</v>
+        <v>122</v>
       </c>
       <c r="K55" t="s">
-        <v>396</v>
+        <v>372</v>
       </c>
       <c r="L55" t="s">
-        <v>267</v>
+        <v>373</v>
       </c>
       <c r="M55" t="s">
-        <v>397</v>
+        <v>374</v>
       </c>
       <c r="N55" t="s">
-        <v>398</v>
+        <v>369</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>399</v>
+        <v>375</v>
       </c>
       <c r="D56" t="s">
-        <v>90</v>
+        <v>376</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>400</v>
+        <v>377</v>
       </c>
       <c r="I56" t="s">
-        <v>401</v>
+        <v>378</v>
       </c>
       <c r="J56" t="s">
-        <v>395</v>
+        <v>230</v>
       </c>
       <c r="K56" t="s">
-        <v>402</v>
+        <v>379</v>
       </c>
       <c r="L56" t="s">
-        <v>403</v>
+        <v>380</v>
       </c>
       <c r="M56" t="s">
-        <v>404</v>
+        <v>381</v>
       </c>
       <c r="N56" t="s">
-        <v>405</v>
+        <v>382</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>406</v>
+        <v>383</v>
       </c>
       <c r="D57" t="s">
-        <v>407</v>
+        <v>384</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>408</v>
+        <v>385</v>
       </c>
       <c r="I57" t="s">
-        <v>409</v>
+        <v>386</v>
       </c>
       <c r="J57" t="s">
-        <v>410</v>
+        <v>230</v>
       </c>
       <c r="K57" t="s">
-        <v>411</v>
+        <v>387</v>
       </c>
       <c r="L57" t="s">
-        <v>134</v>
+        <v>380</v>
       </c>
       <c r="M57" t="s">
-        <v>412</v>
+        <v>388</v>
       </c>
       <c r="N57" t="s">
-        <v>413</v>
+        <v>389</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>414</v>
+        <v>390</v>
       </c>
       <c r="D58" t="s">
-        <v>415</v>
+        <v>391</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>416</v>
+        <v>392</v>
       </c>
       <c r="I58" t="s">
-        <v>417</v>
+        <v>393</v>
       </c>
       <c r="J58" t="s">
+        <v>230</v>
+      </c>
+      <c r="K58" t="s">
+        <v>394</v>
+      </c>
+      <c r="L58" t="s">
         <v>395</v>
       </c>
-      <c r="K58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M58" t="s">
-        <v>420</v>
+        <v>396</v>
       </c>
       <c r="N58" t="s">
-        <v>421</v>
+        <v>397</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>422</v>
+        <v>398</v>
       </c>
       <c r="D59" t="s">
-        <v>415</v>
+        <v>391</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>423</v>
+        <v>399</v>
       </c>
       <c r="I59" t="s">
-        <v>424</v>
+        <v>400</v>
       </c>
       <c r="J59" t="s">
+        <v>230</v>
+      </c>
+      <c r="K59" t="s">
+        <v>401</v>
+      </c>
+      <c r="L59" t="s">
         <v>395</v>
       </c>
-      <c r="K59" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M59" t="s">
-        <v>426</v>
+        <v>402</v>
       </c>
       <c r="N59" t="s">
-        <v>427</v>
+        <v>403</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>428</v>
+        <v>404</v>
       </c>
       <c r="D60" t="s">
-        <v>429</v>
+        <v>405</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>430</v>
+        <v>406</v>
       </c>
       <c r="I60" t="s">
-        <v>431</v>
+        <v>407</v>
       </c>
       <c r="J60" t="s">
+        <v>230</v>
+      </c>
+      <c r="K60" t="s">
+        <v>408</v>
+      </c>
+      <c r="L60" t="s">
+        <v>395</v>
+      </c>
+      <c r="M60" t="s">
+        <v>409</v>
+      </c>
+      <c r="N60" t="s">
         <v>410</v>
-      </c>
-[...10 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>435</v>
+        <v>411</v>
       </c>
       <c r="D61" t="s">
-        <v>436</v>
+        <v>405</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>437</v>
+        <v>412</v>
       </c>
       <c r="I61" t="s">
-        <v>438</v>
+        <v>413</v>
       </c>
       <c r="J61" t="s">
-        <v>410</v>
+        <v>230</v>
       </c>
       <c r="K61" t="s">
-        <v>439</v>
+        <v>414</v>
       </c>
       <c r="L61" t="s">
-        <v>188</v>
+        <v>395</v>
       </c>
       <c r="M61" t="s">
-        <v>440</v>
+        <v>415</v>
       </c>
       <c r="N61" t="s">
-        <v>441</v>
+        <v>416</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>435</v>
+        <v>417</v>
       </c>
       <c r="D62" t="s">
-        <v>436</v>
+        <v>418</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>442</v>
+        <v>419</v>
       </c>
       <c r="I62" t="s">
-        <v>443</v>
+        <v>420</v>
       </c>
       <c r="J62" t="s">
-        <v>410</v>
+        <v>230</v>
       </c>
       <c r="K62" t="s">
-        <v>444</v>
+        <v>421</v>
       </c>
       <c r="L62" t="s">
-        <v>188</v>
+        <v>422</v>
       </c>
       <c r="M62" t="s">
-        <v>445</v>
+        <v>423</v>
       </c>
       <c r="N62" t="s">
-        <v>441</v>
+        <v>424</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>446</v>
+        <v>425</v>
       </c>
       <c r="D63" t="s">
-        <v>447</v>
+        <v>426</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>448</v>
+        <v>427</v>
       </c>
       <c r="I63" t="s">
-        <v>449</v>
+        <v>428</v>
       </c>
       <c r="J63" t="s">
-        <v>410</v>
+        <v>230</v>
       </c>
       <c r="K63" t="s">
-        <v>450</v>
+        <v>429</v>
       </c>
       <c r="L63" t="s">
-        <v>22</v>
+        <v>430</v>
       </c>
       <c r="M63" t="s">
-        <v>451</v>
+        <v>431</v>
       </c>
       <c r="N63" t="s">
-        <v>452</v>
+        <v>432</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>453</v>
+        <v>425</v>
       </c>
       <c r="D64" t="s">
-        <v>454</v>
+        <v>426</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>455</v>
+        <v>433</v>
       </c>
       <c r="I64" t="s">
-        <v>456</v>
+        <v>434</v>
       </c>
       <c r="J64" t="s">
-        <v>410</v>
+        <v>230</v>
       </c>
       <c r="K64" t="s">
-        <v>457</v>
+        <v>435</v>
       </c>
       <c r="L64" t="s">
-        <v>188</v>
+        <v>430</v>
       </c>
       <c r="M64" t="s">
-        <v>458</v>
+        <v>436</v>
       </c>
       <c r="N64" t="s">
-        <v>459</v>
+        <v>432</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>460</v>
+        <v>437</v>
       </c>
       <c r="D65" t="s">
-        <v>461</v>
+        <v>438</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>462</v>
+        <v>439</v>
       </c>
       <c r="I65" t="s">
-        <v>463</v>
+        <v>440</v>
       </c>
       <c r="J65" t="s">
-        <v>410</v>
+        <v>230</v>
       </c>
       <c r="K65" t="s">
-        <v>464</v>
+        <v>441</v>
       </c>
       <c r="L65" t="s">
-        <v>188</v>
+        <v>422</v>
       </c>
       <c r="M65" t="s">
-        <v>465</v>
+        <v>442</v>
       </c>
       <c r="N65" t="s">
-        <v>466</v>
+        <v>443</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>467</v>
+        <v>437</v>
       </c>
       <c r="D66" t="s">
-        <v>468</v>
+        <v>438</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>469</v>
+        <v>444</v>
       </c>
       <c r="I66" t="s">
-        <v>470</v>
+        <v>445</v>
       </c>
       <c r="J66" t="s">
-        <v>395</v>
+        <v>230</v>
       </c>
       <c r="K66" t="s">
-        <v>471</v>
+        <v>446</v>
       </c>
       <c r="L66" t="s">
-        <v>472</v>
+        <v>422</v>
       </c>
       <c r="M66" t="s">
-        <v>473</v>
+        <v>447</v>
       </c>
       <c r="N66" t="s">
-        <v>474</v>
+        <v>443</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>467</v>
+        <v>448</v>
       </c>
       <c r="D67" t="s">
-        <v>468</v>
+        <v>426</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>475</v>
+        <v>449</v>
       </c>
       <c r="I67" t="s">
-        <v>476</v>
+        <v>450</v>
       </c>
       <c r="J67" t="s">
-        <v>395</v>
+        <v>451</v>
       </c>
       <c r="K67" t="s">
-        <v>477</v>
+        <v>452</v>
       </c>
       <c r="L67" t="s">
-        <v>472</v>
+        <v>430</v>
       </c>
       <c r="M67" t="s">
-        <v>478</v>
+        <v>453</v>
       </c>
       <c r="N67" t="s">
-        <v>474</v>
+        <v>454</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>479</v>
+        <v>448</v>
       </c>
       <c r="D68" t="s">
-        <v>480</v>
+        <v>426</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>481</v>
+        <v>455</v>
       </c>
       <c r="I68" t="s">
-        <v>482</v>
+        <v>456</v>
       </c>
       <c r="J68" t="s">
-        <v>410</v>
+        <v>451</v>
       </c>
       <c r="K68" t="s">
-        <v>483</v>
+        <v>457</v>
       </c>
       <c r="L68" t="s">
-        <v>188</v>
+        <v>430</v>
       </c>
       <c r="M68" t="s">
-        <v>484</v>
+        <v>458</v>
       </c>
       <c r="N68" t="s">
-        <v>485</v>
+        <v>454</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>486</v>
+        <v>459</v>
       </c>
       <c r="D69" t="s">
-        <v>487</v>
+        <v>200</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>488</v>
+        <v>460</v>
       </c>
       <c r="I69" t="s">
-        <v>489</v>
+        <v>461</v>
       </c>
       <c r="J69" t="s">
-        <v>410</v>
+        <v>451</v>
       </c>
       <c r="K69" t="s">
-        <v>490</v>
+        <v>462</v>
       </c>
       <c r="L69" t="s">
-        <v>134</v>
+        <v>219</v>
       </c>
       <c r="M69" t="s">
-        <v>491</v>
+        <v>463</v>
       </c>
       <c r="N69" t="s">
-        <v>492</v>
+        <v>464</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>493</v>
+        <v>465</v>
       </c>
       <c r="D70" t="s">
-        <v>494</v>
+        <v>466</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>495</v>
+        <v>467</v>
       </c>
       <c r="I70" t="s">
-        <v>496</v>
+        <v>468</v>
       </c>
       <c r="J70" t="s">
-        <v>395</v>
+        <v>451</v>
       </c>
       <c r="K70" t="s">
-        <v>497</v>
+        <v>469</v>
       </c>
       <c r="L70" t="s">
-        <v>498</v>
+        <v>470</v>
       </c>
       <c r="M70" t="s">
-        <v>499</v>
+        <v>471</v>
       </c>
       <c r="N70" t="s">
-        <v>500</v>
+        <v>472</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>501</v>
+        <v>473</v>
       </c>
       <c r="D71" t="s">
-        <v>130</v>
+        <v>466</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>502</v>
+        <v>474</v>
       </c>
       <c r="I71" t="s">
-        <v>496</v>
+        <v>475</v>
       </c>
       <c r="J71" t="s">
-        <v>410</v>
+        <v>451</v>
       </c>
       <c r="K71" t="s">
-        <v>503</v>
+        <v>476</v>
       </c>
       <c r="L71" t="s">
-        <v>134</v>
+        <v>470</v>
       </c>
       <c r="M71" t="s">
-        <v>504</v>
+        <v>477</v>
       </c>
       <c r="N71" t="s">
-        <v>505</v>
+        <v>478</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>506</v>
+        <v>479</v>
       </c>
       <c r="D72" t="s">
-        <v>494</v>
+        <v>480</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>507</v>
+        <v>481</v>
       </c>
       <c r="I72" t="s">
-        <v>508</v>
+        <v>482</v>
       </c>
       <c r="J72" t="s">
-        <v>395</v>
+        <v>451</v>
       </c>
       <c r="K72" t="s">
-        <v>509</v>
+        <v>483</v>
       </c>
       <c r="L72" t="s">
-        <v>498</v>
+        <v>470</v>
       </c>
       <c r="M72" t="s">
-        <v>510</v>
+        <v>484</v>
       </c>
       <c r="N72" t="s">
-        <v>511</v>
+        <v>485</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>512</v>
+        <v>486</v>
       </c>
       <c r="D73" t="s">
-        <v>494</v>
+        <v>466</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>513</v>
+        <v>487</v>
       </c>
       <c r="I73" t="s">
-        <v>514</v>
+        <v>488</v>
       </c>
       <c r="J73" t="s">
-        <v>395</v>
+        <v>451</v>
       </c>
       <c r="K73" t="s">
-        <v>515</v>
+        <v>489</v>
       </c>
       <c r="L73" t="s">
-        <v>498</v>
+        <v>470</v>
       </c>
       <c r="M73" t="s">
-        <v>516</v>
+        <v>490</v>
       </c>
       <c r="N73" t="s">
-        <v>517</v>
+        <v>491</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>518</v>
+        <v>492</v>
       </c>
       <c r="D74" t="s">
-        <v>519</v>
+        <v>493</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>520</v>
+        <v>494</v>
       </c>
       <c r="I74" t="s">
-        <v>521</v>
+        <v>495</v>
       </c>
       <c r="J74" t="s">
-        <v>410</v>
+        <v>451</v>
       </c>
       <c r="K74" t="s">
-        <v>522</v>
+        <v>496</v>
       </c>
       <c r="L74" t="s">
-        <v>31</v>
+        <v>470</v>
       </c>
       <c r="M74" t="s">
-        <v>523</v>
+        <v>497</v>
       </c>
       <c r="N74" t="s">
-        <v>524</v>
+        <v>498</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>525</v>
+        <v>499</v>
       </c>
       <c r="D75" t="s">
-        <v>526</v>
+        <v>466</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>527</v>
+        <v>500</v>
       </c>
       <c r="I75" t="s">
-        <v>528</v>
+        <v>501</v>
       </c>
       <c r="J75" t="s">
-        <v>410</v>
+        <v>451</v>
       </c>
       <c r="K75" t="s">
-        <v>529</v>
+        <v>502</v>
       </c>
       <c r="L75" t="s">
-        <v>369</v>
+        <v>470</v>
       </c>
       <c r="M75" t="s">
-        <v>530</v>
+        <v>503</v>
       </c>
       <c r="N75" t="s">
-        <v>531</v>
+        <v>504</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>532</v>
+        <v>505</v>
       </c>
       <c r="D76" t="s">
-        <v>533</v>
+        <v>466</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>534</v>
+        <v>506</v>
       </c>
       <c r="I76" t="s">
-        <v>535</v>
+        <v>507</v>
       </c>
       <c r="J76" t="s">
-        <v>395</v>
+        <v>451</v>
       </c>
       <c r="K76" t="s">
-        <v>536</v>
+        <v>508</v>
       </c>
       <c r="L76" t="s">
-        <v>165</v>
+        <v>470</v>
       </c>
       <c r="M76" t="s">
-        <v>537</v>
+        <v>509</v>
       </c>
       <c r="N76" t="s">
-        <v>538</v>
+        <v>510</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>539</v>
+        <v>511</v>
       </c>
       <c r="D77" t="s">
-        <v>447</v>
+        <v>512</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>540</v>
+        <v>513</v>
       </c>
       <c r="I77" t="s">
-        <v>541</v>
+        <v>514</v>
       </c>
       <c r="J77" t="s">
-        <v>307</v>
+        <v>451</v>
       </c>
       <c r="K77" t="s">
-        <v>542</v>
+        <v>515</v>
       </c>
       <c r="L77" t="s">
-        <v>31</v>
+        <v>516</v>
       </c>
       <c r="M77" t="s">
-        <v>543</v>
+        <v>517</v>
       </c>
       <c r="N77" t="s">
-        <v>544</v>
+        <v>518</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>545</v>
+        <v>519</v>
       </c>
       <c r="D78" t="s">
-        <v>546</v>
+        <v>520</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>547</v>
+        <v>521</v>
       </c>
       <c r="I78" t="s">
-        <v>548</v>
+        <v>522</v>
       </c>
       <c r="J78" t="s">
-        <v>410</v>
+        <v>451</v>
       </c>
       <c r="K78" t="s">
-        <v>549</v>
+        <v>523</v>
       </c>
       <c r="L78" t="s">
-        <v>550</v>
+        <v>63</v>
       </c>
       <c r="M78" t="s">
-        <v>551</v>
+        <v>524</v>
       </c>
       <c r="N78" t="s">
-        <v>552</v>
+        <v>525</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>553</v>
+        <v>526</v>
       </c>
       <c r="D79" t="s">
-        <v>554</v>
+        <v>527</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>555</v>
+        <v>528</v>
       </c>
       <c r="I79" t="s">
-        <v>556</v>
+        <v>529</v>
       </c>
       <c r="J79" t="s">
-        <v>410</v>
+        <v>451</v>
       </c>
       <c r="K79" t="s">
-        <v>557</v>
+        <v>530</v>
       </c>
       <c r="L79" t="s">
-        <v>126</v>
+        <v>531</v>
       </c>
       <c r="M79" t="s">
-        <v>558</v>
+        <v>532</v>
       </c>
       <c r="N79" t="s">
-        <v>559</v>
+        <v>533</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>560</v>
+        <v>534</v>
       </c>
       <c r="D80" t="s">
-        <v>561</v>
+        <v>535</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>562</v>
+        <v>536</v>
       </c>
       <c r="I80" t="s">
-        <v>563</v>
+        <v>537</v>
       </c>
       <c r="J80" t="s">
-        <v>410</v>
+        <v>122</v>
       </c>
       <c r="K80" t="s">
-        <v>564</v>
+        <v>538</v>
       </c>
       <c r="L80" t="s">
-        <v>22</v>
+        <v>539</v>
       </c>
       <c r="M80" t="s">
-        <v>565</v>
+        <v>540</v>
       </c>
       <c r="N80" t="s">
-        <v>566</v>
+        <v>541</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>567</v>
+        <v>526</v>
       </c>
       <c r="D81" t="s">
-        <v>365</v>
+        <v>527</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>568</v>
+        <v>528</v>
       </c>
       <c r="I81" t="s">
-        <v>569</v>
+        <v>542</v>
       </c>
       <c r="J81" t="s">
-        <v>410</v>
+        <v>451</v>
       </c>
       <c r="K81" t="s">
-        <v>570</v>
+        <v>543</v>
       </c>
       <c r="L81" t="s">
-        <v>126</v>
+        <v>531</v>
       </c>
       <c r="M81" t="s">
-        <v>571</v>
+        <v>544</v>
       </c>
       <c r="N81" t="s">
-        <v>572</v>
+        <v>533</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>573</v>
+        <v>545</v>
       </c>
       <c r="D82" t="s">
-        <v>574</v>
+        <v>546</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>575</v>
+        <v>547</v>
       </c>
       <c r="I82" t="s">
-        <v>576</v>
+        <v>548</v>
       </c>
       <c r="J82" t="s">
-        <v>395</v>
+        <v>122</v>
       </c>
       <c r="K82" t="s">
-        <v>577</v>
+        <v>549</v>
       </c>
       <c r="L82" t="s">
-        <v>350</v>
+        <v>539</v>
       </c>
       <c r="M82" t="s">
-        <v>578</v>
+        <v>550</v>
       </c>
       <c r="N82" t="s">
-        <v>579</v>
+        <v>551</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>580</v>
+        <v>552</v>
       </c>
       <c r="D83" t="s">
-        <v>581</v>
+        <v>553</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>582</v>
+        <v>554</v>
       </c>
       <c r="I83" t="s">
-        <v>583</v>
+        <v>555</v>
       </c>
       <c r="J83" t="s">
-        <v>395</v>
+        <v>451</v>
       </c>
       <c r="K83" t="s">
-        <v>584</v>
+        <v>556</v>
       </c>
       <c r="L83" t="s">
-        <v>350</v>
+        <v>154</v>
       </c>
       <c r="M83" t="s">
-        <v>585</v>
+        <v>557</v>
       </c>
       <c r="N83" t="s">
-        <v>586</v>
+        <v>558</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>580</v>
+        <v>559</v>
       </c>
       <c r="D84" t="s">
-        <v>581</v>
+        <v>560</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>587</v>
+        <v>561</v>
       </c>
       <c r="I84" t="s">
-        <v>588</v>
+        <v>562</v>
       </c>
       <c r="J84" t="s">
-        <v>395</v>
+        <v>451</v>
       </c>
       <c r="K84" t="s">
-        <v>589</v>
+        <v>563</v>
       </c>
       <c r="L84" t="s">
-        <v>350</v>
+        <v>154</v>
       </c>
       <c r="M84" t="s">
-        <v>590</v>
+        <v>564</v>
       </c>
       <c r="N84" t="s">
-        <v>586</v>
+        <v>565</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>591</v>
+        <v>566</v>
       </c>
       <c r="D85" t="s">
-        <v>592</v>
+        <v>567</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>593</v>
+        <v>568</v>
       </c>
       <c r="I85" t="s">
-        <v>594</v>
+        <v>569</v>
       </c>
       <c r="J85" t="s">
-        <v>395</v>
+        <v>451</v>
       </c>
       <c r="K85" t="s">
-        <v>595</v>
+        <v>570</v>
       </c>
       <c r="L85" t="s">
-        <v>350</v>
+        <v>154</v>
       </c>
       <c r="M85" t="s">
-        <v>596</v>
+        <v>571</v>
       </c>
       <c r="N85" t="s">
-        <v>597</v>
+        <v>572</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>598</v>
+        <v>486</v>
       </c>
       <c r="D86" t="s">
-        <v>599</v>
+        <v>527</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>600</v>
+        <v>487</v>
       </c>
       <c r="I86" t="s">
-        <v>601</v>
+        <v>573</v>
       </c>
       <c r="J86" t="s">
-        <v>395</v>
+        <v>451</v>
       </c>
       <c r="K86" t="s">
-        <v>602</v>
+        <v>574</v>
       </c>
       <c r="L86" t="s">
-        <v>350</v>
+        <v>531</v>
       </c>
       <c r="M86" t="s">
-        <v>603</v>
+        <v>575</v>
       </c>
       <c r="N86" t="s">
-        <v>604</v>
+        <v>491</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>605</v>
+        <v>576</v>
       </c>
       <c r="D87" t="s">
-        <v>415</v>
+        <v>577</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>606</v>
+        <v>578</v>
       </c>
       <c r="I87" t="s">
-        <v>607</v>
+        <v>579</v>
       </c>
       <c r="J87" t="s">
-        <v>395</v>
+        <v>122</v>
       </c>
       <c r="K87" t="s">
-        <v>608</v>
+        <v>580</v>
       </c>
       <c r="L87" t="s">
-        <v>419</v>
+        <v>539</v>
       </c>
       <c r="M87" t="s">
-        <v>609</v>
+        <v>581</v>
       </c>
       <c r="N87" t="s">
-        <v>610</v>
+        <v>582</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>611</v>
+        <v>576</v>
       </c>
       <c r="D88" t="s">
-        <v>612</v>
+        <v>577</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>613</v>
+        <v>583</v>
       </c>
       <c r="I88" t="s">
-        <v>614</v>
+        <v>584</v>
       </c>
       <c r="J88" t="s">
-        <v>410</v>
+        <v>122</v>
       </c>
       <c r="K88" t="s">
-        <v>615</v>
+        <v>585</v>
       </c>
       <c r="L88" t="s">
-        <v>126</v>
+        <v>539</v>
       </c>
       <c r="M88" t="s">
-        <v>616</v>
+        <v>586</v>
       </c>
       <c r="N88" t="s">
-        <v>617</v>
+        <v>582</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>618</v>
+        <v>587</v>
       </c>
       <c r="D89" t="s">
-        <v>619</v>
+        <v>588</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>620</v>
+        <v>589</v>
       </c>
       <c r="I89" t="s">
-        <v>621</v>
+        <v>590</v>
       </c>
       <c r="J89" t="s">
-        <v>395</v>
+        <v>451</v>
       </c>
       <c r="K89" t="s">
-        <v>622</v>
+        <v>591</v>
       </c>
       <c r="L89" t="s">
-        <v>403</v>
+        <v>154</v>
       </c>
       <c r="M89" t="s">
-        <v>623</v>
+        <v>592</v>
       </c>
       <c r="N89" t="s">
-        <v>624</v>
+        <v>593</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>618</v>
+        <v>594</v>
       </c>
       <c r="D90" t="s">
-        <v>619</v>
+        <v>595</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>625</v>
+        <v>596</v>
       </c>
       <c r="I90" t="s">
-        <v>626</v>
+        <v>597</v>
       </c>
       <c r="J90" t="s">
-        <v>395</v>
+        <v>451</v>
       </c>
       <c r="K90" t="s">
-        <v>627</v>
+        <v>598</v>
       </c>
       <c r="L90" t="s">
-        <v>403</v>
+        <v>169</v>
       </c>
       <c r="M90" t="s">
-        <v>628</v>
+        <v>599</v>
       </c>
       <c r="N90" t="s">
-        <v>624</v>
+        <v>600</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>629</v>
+        <v>601</v>
       </c>
       <c r="D91" t="s">
-        <v>630</v>
+        <v>602</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>631</v>
+        <v>603</v>
       </c>
       <c r="I91" t="s">
-        <v>632</v>
+        <v>604</v>
       </c>
       <c r="J91" t="s">
-        <v>410</v>
+        <v>451</v>
       </c>
       <c r="K91" t="s">
-        <v>633</v>
+        <v>605</v>
       </c>
       <c r="L91" t="s">
-        <v>22</v>
+        <v>169</v>
       </c>
       <c r="M91" t="s">
-        <v>634</v>
+        <v>606</v>
       </c>
       <c r="N91" t="s">
-        <v>635</v>
+        <v>607</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>636</v>
+        <v>608</v>
       </c>
       <c r="D92" t="s">
-        <v>637</v>
+        <v>609</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>638</v>
+        <v>610</v>
       </c>
       <c r="I92" t="s">
-        <v>639</v>
+        <v>611</v>
       </c>
       <c r="J92" t="s">
-        <v>395</v>
+        <v>230</v>
       </c>
       <c r="K92" t="s">
-        <v>640</v>
+        <v>612</v>
       </c>
       <c r="L92" t="s">
-        <v>54</v>
+        <v>613</v>
       </c>
       <c r="M92" t="s">
-        <v>641</v>
+        <v>614</v>
       </c>
       <c r="N92" t="s">
-        <v>642</v>
+        <v>615</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>643</v>
+        <v>616</v>
       </c>
       <c r="D93" t="s">
-        <v>644</v>
+        <v>617</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>645</v>
+        <v>618</v>
       </c>
       <c r="I93" t="s">
-        <v>646</v>
+        <v>619</v>
       </c>
       <c r="J93" t="s">
-        <v>395</v>
+        <v>230</v>
       </c>
       <c r="K93" t="s">
-        <v>647</v>
+        <v>620</v>
       </c>
       <c r="L93" t="s">
-        <v>31</v>
+        <v>613</v>
       </c>
       <c r="M93" t="s">
-        <v>648</v>
+        <v>621</v>
       </c>
       <c r="N93" t="s">
-        <v>649</v>
+        <v>622</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>650</v>
+        <v>623</v>
       </c>
       <c r="D94" t="s">
-        <v>561</v>
+        <v>624</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>651</v>
+        <v>625</v>
       </c>
       <c r="I94" t="s">
-        <v>652</v>
+        <v>626</v>
       </c>
       <c r="J94" t="s">
-        <v>395</v>
+        <v>230</v>
       </c>
       <c r="K94" t="s">
-        <v>653</v>
+        <v>627</v>
       </c>
       <c r="L94" t="s">
-        <v>22</v>
+        <v>613</v>
       </c>
       <c r="M94" t="s">
-        <v>654</v>
+        <v>628</v>
       </c>
       <c r="N94" t="s">
-        <v>655</v>
+        <v>629</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>656</v>
+        <v>630</v>
       </c>
       <c r="D95" t="s">
-        <v>657</v>
+        <v>631</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>658</v>
+        <v>632</v>
       </c>
       <c r="I95" t="s">
-        <v>659</v>
+        <v>633</v>
       </c>
       <c r="J95" t="s">
-        <v>395</v>
+        <v>230</v>
       </c>
       <c r="K95" t="s">
-        <v>660</v>
+        <v>634</v>
       </c>
       <c r="L95" t="s">
-        <v>661</v>
+        <v>613</v>
       </c>
       <c r="M95" t="s">
-        <v>662</v>
+        <v>635</v>
       </c>
       <c r="N95" t="s">
-        <v>663</v>
+        <v>636</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>664</v>
+        <v>637</v>
       </c>
       <c r="D96" t="s">
-        <v>665</v>
+        <v>376</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>666</v>
+        <v>638</v>
       </c>
       <c r="I96" t="s">
-        <v>667</v>
+        <v>639</v>
       </c>
       <c r="J96" t="s">
-        <v>395</v>
+        <v>451</v>
       </c>
       <c r="K96" t="s">
-        <v>668</v>
+        <v>640</v>
       </c>
       <c r="L96" t="s">
-        <v>54</v>
+        <v>641</v>
       </c>
       <c r="M96" t="s">
-        <v>669</v>
+        <v>642</v>
       </c>
       <c r="N96" t="s">
-        <v>670</v>
+        <v>643</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>664</v>
+        <v>644</v>
       </c>
       <c r="D97" t="s">
-        <v>671</v>
+        <v>645</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>672</v>
+        <v>646</v>
       </c>
       <c r="I97" t="s">
-        <v>673</v>
+        <v>647</v>
       </c>
       <c r="J97" t="s">
-        <v>395</v>
+        <v>451</v>
       </c>
       <c r="K97" t="s">
-        <v>674</v>
+        <v>648</v>
       </c>
       <c r="L97" t="s">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="M97" t="s">
-        <v>675</v>
+        <v>649</v>
       </c>
       <c r="N97" t="s">
-        <v>670</v>
+        <v>650</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>676</v>
+        <v>651</v>
       </c>
       <c r="D98" t="s">
-        <v>354</v>
+        <v>652</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>677</v>
+        <v>653</v>
       </c>
       <c r="I98" t="s">
-        <v>678</v>
+        <v>654</v>
       </c>
       <c r="J98" t="s">
-        <v>395</v>
+        <v>451</v>
       </c>
       <c r="K98" t="s">
-        <v>679</v>
+        <v>655</v>
       </c>
       <c r="L98" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="M98" t="s">
-        <v>680</v>
+        <v>656</v>
       </c>
       <c r="N98" t="s">
-        <v>681</v>
+        <v>657</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>682</v>
+        <v>658</v>
       </c>
       <c r="D99" t="s">
-        <v>683</v>
+        <v>659</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>684</v>
+        <v>660</v>
       </c>
       <c r="I99" t="s">
-        <v>685</v>
+        <v>661</v>
       </c>
       <c r="J99" t="s">
-        <v>395</v>
+        <v>662</v>
       </c>
       <c r="K99" t="s">
-        <v>686</v>
+        <v>663</v>
       </c>
       <c r="L99" t="s">
-        <v>687</v>
+        <v>664</v>
       </c>
       <c r="M99" t="s">
-        <v>688</v>
+        <v>665</v>
       </c>
       <c r="N99" t="s">
-        <v>689</v>
+        <v>666</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>682</v>
+        <v>658</v>
       </c>
       <c r="D100" t="s">
-        <v>683</v>
+        <v>667</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>690</v>
+        <v>668</v>
       </c>
       <c r="I100" t="s">
-        <v>691</v>
+        <v>669</v>
       </c>
       <c r="J100" t="s">
-        <v>395</v>
+        <v>662</v>
       </c>
       <c r="K100" t="s">
-        <v>692</v>
+        <v>670</v>
       </c>
       <c r="L100" t="s">
-        <v>687</v>
+        <v>664</v>
       </c>
       <c r="M100" t="s">
-        <v>693</v>
+        <v>671</v>
       </c>
       <c r="N100" t="s">
-        <v>689</v>
+        <v>666</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>694</v>
+        <v>672</v>
       </c>
       <c r="D101" t="s">
-        <v>695</v>
+        <v>673</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>696</v>
+        <v>674</v>
       </c>
       <c r="I101" t="s">
-        <v>697</v>
+        <v>675</v>
       </c>
       <c r="J101" t="s">
-        <v>395</v>
+        <v>676</v>
       </c>
       <c r="K101" t="s">
-        <v>698</v>
+        <v>677</v>
       </c>
       <c r="L101" t="s">
-        <v>134</v>
+        <v>22</v>
       </c>
       <c r="M101" t="s">
-        <v>699</v>
+        <v>678</v>
       </c>
       <c r="N101" t="s">
-        <v>700</v>
+        <v>679</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>701</v>
+        <v>680</v>
       </c>
       <c r="D102" t="s">
-        <v>702</v>
+        <v>681</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>703</v>
+        <v>682</v>
       </c>
       <c r="I102" t="s">
-        <v>704</v>
+        <v>683</v>
       </c>
       <c r="J102" t="s">
-        <v>395</v>
+        <v>662</v>
       </c>
       <c r="K102" t="s">
-        <v>705</v>
+        <v>684</v>
       </c>
       <c r="L102" t="s">
-        <v>31</v>
+        <v>373</v>
       </c>
       <c r="M102" t="s">
-        <v>706</v>
+        <v>685</v>
       </c>
       <c r="N102" t="s">
-        <v>707</v>
+        <v>686</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>708</v>
+        <v>687</v>
       </c>
       <c r="D103" t="s">
-        <v>709</v>
+        <v>688</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>710</v>
+        <v>689</v>
       </c>
       <c r="I103" t="s">
-        <v>711</v>
+        <v>690</v>
       </c>
       <c r="J103" t="s">
-        <v>410</v>
+        <v>691</v>
       </c>
       <c r="K103" t="s">
-        <v>712</v>
+        <v>692</v>
       </c>
       <c r="L103" t="s">
-        <v>22</v>
+        <v>693</v>
       </c>
       <c r="M103" t="s">
-        <v>713</v>
+        <v>694</v>
       </c>
       <c r="N103" t="s">
-        <v>714</v>
+        <v>695</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>715</v>
+        <v>696</v>
       </c>
       <c r="D104" t="s">
-        <v>709</v>
+        <v>697</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>716</v>
+        <v>698</v>
       </c>
       <c r="I104" t="s">
-        <v>717</v>
+        <v>699</v>
       </c>
       <c r="J104" t="s">
-        <v>410</v>
+        <v>691</v>
       </c>
       <c r="K104" t="s">
-        <v>718</v>
+        <v>700</v>
       </c>
       <c r="L104" t="s">
-        <v>369</v>
+        <v>701</v>
       </c>
       <c r="M104" t="s">
-        <v>719</v>
+        <v>702</v>
       </c>
       <c r="N104" t="s">
-        <v>720</v>
+        <v>703</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>721</v>
+        <v>704</v>
       </c>
       <c r="D105" t="s">
-        <v>722</v>
+        <v>705</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>723</v>
+        <v>706</v>
       </c>
       <c r="I105" t="s">
-        <v>724</v>
+        <v>707</v>
       </c>
       <c r="J105" t="s">
-        <v>410</v>
+        <v>691</v>
       </c>
       <c r="K105" t="s">
-        <v>725</v>
+        <v>708</v>
       </c>
       <c r="L105" t="s">
-        <v>31</v>
+        <v>709</v>
       </c>
       <c r="M105" t="s">
-        <v>726</v>
+        <v>710</v>
       </c>
       <c r="N105" t="s">
-        <v>727</v>
+        <v>711</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>728</v>
+        <v>712</v>
       </c>
       <c r="D106" t="s">
-        <v>729</v>
+        <v>705</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>730</v>
+        <v>713</v>
       </c>
       <c r="I106" t="s">
-        <v>731</v>
+        <v>714</v>
       </c>
       <c r="J106" t="s">
-        <v>395</v>
+        <v>691</v>
       </c>
       <c r="K106" t="s">
-        <v>732</v>
+        <v>715</v>
       </c>
       <c r="L106" t="s">
-        <v>22</v>
+        <v>709</v>
       </c>
       <c r="M106" t="s">
-        <v>733</v>
+        <v>716</v>
       </c>
       <c r="N106" t="s">
-        <v>734</v>
+        <v>717</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>735</v>
+        <v>718</v>
       </c>
       <c r="D107" t="s">
-        <v>736</v>
+        <v>719</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>737</v>
+        <v>720</v>
       </c>
       <c r="I107" t="s">
-        <v>738</v>
+        <v>721</v>
       </c>
       <c r="J107" t="s">
-        <v>739</v>
+        <v>691</v>
       </c>
       <c r="K107" t="s">
-        <v>740</v>
+        <v>722</v>
       </c>
       <c r="L107" t="s">
-        <v>126</v>
+        <v>723</v>
       </c>
       <c r="M107" t="s">
-        <v>741</v>
+        <v>724</v>
       </c>
       <c r="N107" t="s">
-        <v>742</v>
+        <v>725</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>743</v>
+        <v>726</v>
       </c>
       <c r="D108" t="s">
-        <v>695</v>
+        <v>727</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>744</v>
+        <v>728</v>
       </c>
       <c r="I108" t="s">
-        <v>745</v>
+        <v>729</v>
       </c>
       <c r="J108" t="s">
-        <v>746</v>
+        <v>691</v>
       </c>
       <c r="K108" t="s">
-        <v>747</v>
+        <v>730</v>
       </c>
       <c r="L108" t="s">
-        <v>134</v>
+        <v>22</v>
       </c>
       <c r="M108" t="s">
-        <v>748</v>
+        <v>731</v>
       </c>
       <c r="N108" t="s">
-        <v>749</v>
+        <v>732</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>750</v>
+        <v>733</v>
       </c>
       <c r="D109" t="s">
-        <v>751</v>
+        <v>734</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>752</v>
+        <v>735</v>
       </c>
       <c r="I109" t="s">
-        <v>753</v>
+        <v>736</v>
       </c>
       <c r="J109" t="s">
+        <v>691</v>
+      </c>
+      <c r="K109" t="s">
+        <v>737</v>
+      </c>
+      <c r="L109" t="s">
+        <v>738</v>
+      </c>
+      <c r="M109" t="s">
         <v>739</v>
       </c>
-      <c r="K109" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N109" t="s">
-        <v>757</v>
+        <v>740</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>758</v>
+        <v>741</v>
       </c>
       <c r="D110" t="s">
-        <v>325</v>
+        <v>742</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>759</v>
+        <v>743</v>
       </c>
       <c r="I110" t="s">
-        <v>760</v>
+        <v>744</v>
       </c>
       <c r="J110" t="s">
-        <v>739</v>
+        <v>745</v>
       </c>
       <c r="K110" t="s">
-        <v>761</v>
+        <v>746</v>
       </c>
       <c r="L110" t="s">
-        <v>134</v>
+        <v>747</v>
       </c>
       <c r="M110" t="s">
-        <v>762</v>
+        <v>748</v>
       </c>
       <c r="N110" t="s">
-        <v>763</v>
+        <v>749</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>764</v>
+        <v>750</v>
       </c>
       <c r="D111" t="s">
-        <v>561</v>
+        <v>751</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>765</v>
+        <v>752</v>
       </c>
       <c r="I111" t="s">
-        <v>766</v>
+        <v>753</v>
       </c>
       <c r="J111" t="s">
-        <v>739</v>
+        <v>691</v>
       </c>
       <c r="K111" t="s">
-        <v>767</v>
+        <v>754</v>
       </c>
       <c r="L111" t="s">
-        <v>31</v>
+        <v>755</v>
       </c>
       <c r="M111" t="s">
-        <v>768</v>
+        <v>756</v>
       </c>
       <c r="N111" t="s">
-        <v>769</v>
+        <v>757</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>770</v>
+        <v>758</v>
       </c>
       <c r="D112" t="s">
-        <v>771</v>
+        <v>719</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>772</v>
+        <v>301</v>
       </c>
       <c r="I112" t="s">
-        <v>773</v>
+        <v>759</v>
       </c>
       <c r="J112" t="s">
-        <v>746</v>
+        <v>691</v>
       </c>
       <c r="K112" t="s">
-        <v>774</v>
+        <v>760</v>
       </c>
       <c r="L112" t="s">
-        <v>31</v>
+        <v>723</v>
       </c>
       <c r="M112" t="s">
-        <v>775</v>
+        <v>761</v>
       </c>
       <c r="N112" t="s">
-        <v>776</v>
+        <v>762</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>777</v>
+        <v>763</v>
       </c>
       <c r="D113" t="s">
-        <v>778</v>
+        <v>764</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>779</v>
+        <v>765</v>
       </c>
       <c r="I113" t="s">
-        <v>780</v>
+        <v>766</v>
       </c>
       <c r="J113" t="s">
-        <v>781</v>
+        <v>691</v>
       </c>
       <c r="K113" t="s">
-        <v>782</v>
+        <v>767</v>
       </c>
       <c r="L113" t="s">
-        <v>22</v>
+        <v>169</v>
       </c>
       <c r="M113" t="s">
-        <v>783</v>
+        <v>768</v>
       </c>
       <c r="N113" t="s">
-        <v>784</v>
+        <v>769</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>785</v>
+        <v>770</v>
       </c>
       <c r="D114" t="s">
-        <v>786</v>
+        <v>771</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>787</v>
+        <v>772</v>
       </c>
       <c r="I114" t="s">
-        <v>788</v>
+        <v>773</v>
       </c>
       <c r="J114" t="s">
-        <v>739</v>
+        <v>691</v>
       </c>
       <c r="K114" t="s">
-        <v>789</v>
+        <v>774</v>
       </c>
       <c r="L114" t="s">
-        <v>790</v>
+        <v>531</v>
       </c>
       <c r="M114" t="s">
-        <v>791</v>
+        <v>775</v>
       </c>
       <c r="N114" t="s">
-        <v>792</v>
+        <v>776</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>793</v>
+        <v>770</v>
       </c>
       <c r="D115" t="s">
-        <v>794</v>
+        <v>771</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>795</v>
+        <v>772</v>
       </c>
       <c r="I115" t="s">
-        <v>796</v>
+        <v>777</v>
       </c>
       <c r="J115" t="s">
-        <v>746</v>
+        <v>691</v>
       </c>
       <c r="K115" t="s">
-        <v>797</v>
+        <v>778</v>
       </c>
       <c r="L115" t="s">
-        <v>798</v>
+        <v>531</v>
       </c>
       <c r="M115" t="s">
-        <v>799</v>
+        <v>779</v>
       </c>
       <c r="N115" t="s">
-        <v>800</v>
+        <v>776</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>793</v>
+        <v>770</v>
       </c>
       <c r="D116" t="s">
-        <v>794</v>
+        <v>771</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>801</v>
+        <v>780</v>
       </c>
       <c r="I116" t="s">
-        <v>802</v>
+        <v>781</v>
       </c>
       <c r="J116" t="s">
-        <v>746</v>
+        <v>691</v>
       </c>
       <c r="K116" t="s">
-        <v>803</v>
+        <v>782</v>
       </c>
       <c r="L116" t="s">
-        <v>798</v>
+        <v>531</v>
       </c>
       <c r="M116" t="s">
-        <v>804</v>
+        <v>783</v>
       </c>
       <c r="N116" t="s">
-        <v>800</v>
+        <v>776</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>805</v>
+        <v>784</v>
       </c>
       <c r="D117" t="s">
-        <v>806</v>
+        <v>785</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>807</v>
+        <v>786</v>
       </c>
       <c r="I117" t="s">
-        <v>808</v>
+        <v>787</v>
       </c>
       <c r="J117" t="s">
-        <v>739</v>
+        <v>788</v>
       </c>
       <c r="K117" t="s">
-        <v>809</v>
+        <v>789</v>
       </c>
       <c r="L117" t="s">
-        <v>134</v>
+        <v>790</v>
       </c>
       <c r="M117" t="s">
-        <v>810</v>
+        <v>791</v>
       </c>
       <c r="N117" t="s">
-        <v>811</v>
+        <v>792</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>812</v>
+        <v>784</v>
       </c>
       <c r="D118" t="s">
-        <v>813</v>
+        <v>785</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>814</v>
+        <v>793</v>
       </c>
       <c r="I118" t="s">
-        <v>815</v>
+        <v>794</v>
       </c>
       <c r="J118" t="s">
-        <v>739</v>
+        <v>788</v>
       </c>
       <c r="K118" t="s">
-        <v>816</v>
+        <v>795</v>
       </c>
       <c r="L118" t="s">
-        <v>142</v>
+        <v>790</v>
       </c>
       <c r="M118" t="s">
-        <v>817</v>
+        <v>796</v>
       </c>
       <c r="N118" t="s">
-        <v>818</v>
+        <v>792</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>819</v>
+        <v>797</v>
       </c>
       <c r="D119" t="s">
-        <v>820</v>
+        <v>798</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>821</v>
+        <v>799</v>
       </c>
       <c r="I119" t="s">
-        <v>822</v>
+        <v>800</v>
       </c>
       <c r="J119" t="s">
-        <v>739</v>
+        <v>691</v>
       </c>
       <c r="K119" t="s">
-        <v>823</v>
+        <v>801</v>
       </c>
       <c r="L119" t="s">
-        <v>369</v>
+        <v>802</v>
       </c>
       <c r="M119" t="s">
-        <v>824</v>
+        <v>803</v>
       </c>
       <c r="N119" t="s">
-        <v>825</v>
+        <v>804</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>826</v>
+        <v>805</v>
       </c>
       <c r="D120" t="s">
-        <v>827</v>
+        <v>806</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>828</v>
+        <v>807</v>
       </c>
       <c r="I120" t="s">
-        <v>829</v>
+        <v>808</v>
       </c>
       <c r="J120" t="s">
-        <v>739</v>
+        <v>662</v>
       </c>
       <c r="K120" t="s">
-        <v>830</v>
+        <v>809</v>
       </c>
       <c r="L120" t="s">
-        <v>54</v>
+        <v>87</v>
       </c>
       <c r="M120" t="s">
-        <v>831</v>
+        <v>810</v>
       </c>
       <c r="N120" t="s">
-        <v>832</v>
+        <v>811</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>833</v>
+        <v>812</v>
       </c>
       <c r="D121" t="s">
-        <v>834</v>
+        <v>813</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>835</v>
+        <v>814</v>
       </c>
       <c r="I121" t="s">
-        <v>836</v>
+        <v>815</v>
       </c>
       <c r="J121" t="s">
-        <v>739</v>
+        <v>691</v>
       </c>
       <c r="K121" t="s">
-        <v>837</v>
+        <v>816</v>
       </c>
       <c r="L121" t="s">
-        <v>550</v>
+        <v>817</v>
       </c>
       <c r="M121" t="s">
-        <v>838</v>
+        <v>818</v>
       </c>
       <c r="N121" t="s">
-        <v>839</v>
+        <v>819</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>840</v>
+        <v>812</v>
       </c>
       <c r="D122" t="s">
-        <v>841</v>
+        <v>813</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>842</v>
+        <v>820</v>
       </c>
       <c r="I122" t="s">
-        <v>843</v>
+        <v>821</v>
       </c>
       <c r="J122" t="s">
-        <v>739</v>
+        <v>691</v>
       </c>
       <c r="K122" t="s">
-        <v>844</v>
+        <v>822</v>
       </c>
       <c r="L122" t="s">
-        <v>31</v>
+        <v>817</v>
       </c>
       <c r="M122" t="s">
-        <v>845</v>
+        <v>823</v>
       </c>
       <c r="N122" t="s">
-        <v>846</v>
+        <v>819</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>847</v>
+        <v>824</v>
       </c>
       <c r="D123" t="s">
-        <v>848</v>
+        <v>825</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>849</v>
+        <v>826</v>
       </c>
       <c r="I123" t="s">
-        <v>850</v>
+        <v>827</v>
       </c>
       <c r="J123" t="s">
-        <v>739</v>
+        <v>691</v>
       </c>
       <c r="K123" t="s">
-        <v>851</v>
+        <v>828</v>
       </c>
       <c r="L123" t="s">
-        <v>180</v>
+        <v>790</v>
       </c>
       <c r="M123" t="s">
-        <v>852</v>
+        <v>829</v>
       </c>
       <c r="N123" t="s">
-        <v>853</v>
+        <v>830</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>854</v>
+        <v>831</v>
       </c>
       <c r="D124" t="s">
-        <v>855</v>
+        <v>832</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>856</v>
+        <v>833</v>
       </c>
       <c r="I124" t="s">
-        <v>857</v>
+        <v>834</v>
       </c>
       <c r="J124" t="s">
-        <v>781</v>
+        <v>691</v>
       </c>
       <c r="K124" t="s">
-        <v>858</v>
+        <v>835</v>
       </c>
       <c r="L124" t="s">
-        <v>369</v>
+        <v>836</v>
       </c>
       <c r="M124" t="s">
-        <v>859</v>
+        <v>837</v>
       </c>
       <c r="N124" t="s">
-        <v>860</v>
+        <v>838</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>861</v>
+        <v>831</v>
       </c>
       <c r="D125" t="s">
-        <v>862</v>
+        <v>832</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>863</v>
+        <v>839</v>
       </c>
       <c r="I125" t="s">
-        <v>864</v>
+        <v>840</v>
       </c>
       <c r="J125" t="s">
-        <v>781</v>
+        <v>691</v>
       </c>
       <c r="K125" t="s">
-        <v>865</v>
+        <v>841</v>
       </c>
       <c r="L125" t="s">
-        <v>31</v>
+        <v>836</v>
       </c>
       <c r="M125" t="s">
-        <v>866</v>
+        <v>842</v>
       </c>
       <c r="N125" t="s">
-        <v>867</v>
+        <v>838</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>868</v>
+        <v>843</v>
       </c>
       <c r="D126" t="s">
-        <v>869</v>
+        <v>844</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>870</v>
+        <v>845</v>
       </c>
       <c r="I126" t="s">
-        <v>871</v>
+        <v>846</v>
       </c>
       <c r="J126" t="s">
-        <v>781</v>
+        <v>847</v>
       </c>
       <c r="K126" t="s">
-        <v>872</v>
+        <v>848</v>
       </c>
       <c r="L126" t="s">
-        <v>196</v>
+        <v>22</v>
       </c>
       <c r="M126" t="s">
-        <v>873</v>
+        <v>849</v>
       </c>
       <c r="N126" t="s">
-        <v>874</v>
+        <v>850</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>875</v>
+        <v>851</v>
       </c>
       <c r="D127" t="s">
-        <v>876</v>
+        <v>852</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>877</v>
+        <v>853</v>
       </c>
       <c r="I127" t="s">
-        <v>878</v>
+        <v>854</v>
       </c>
       <c r="J127" t="s">
-        <v>781</v>
+        <v>855</v>
       </c>
       <c r="K127" t="s">
-        <v>879</v>
+        <v>856</v>
       </c>
       <c r="L127" t="s">
-        <v>880</v>
+        <v>857</v>
       </c>
       <c r="M127" t="s">
-        <v>881</v>
+        <v>858</v>
       </c>
       <c r="N127" t="s">
-        <v>882</v>
+        <v>859</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>883</v>
+        <v>860</v>
       </c>
       <c r="D128" t="s">
-        <v>884</v>
+        <v>861</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>885</v>
+        <v>862</v>
       </c>
       <c r="I128" t="s">
-        <v>886</v>
+        <v>863</v>
       </c>
       <c r="J128" t="s">
-        <v>781</v>
+        <v>864</v>
       </c>
       <c r="K128" t="s">
-        <v>887</v>
+        <v>865</v>
       </c>
       <c r="L128" t="s">
-        <v>880</v>
+        <v>63</v>
       </c>
       <c r="M128" t="s">
-        <v>888</v>
+        <v>866</v>
       </c>
       <c r="N128" t="s">
-        <v>889</v>
+        <v>867</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>890</v>
+        <v>868</v>
       </c>
       <c r="D129" t="s">
-        <v>891</v>
+        <v>869</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>892</v>
+        <v>870</v>
       </c>
       <c r="I129" t="s">
-        <v>893</v>
+        <v>871</v>
       </c>
       <c r="J129" t="s">
-        <v>781</v>
+        <v>872</v>
       </c>
       <c r="K129" t="s">
-        <v>894</v>
+        <v>873</v>
       </c>
       <c r="L129" t="s">
-        <v>880</v>
+        <v>63</v>
       </c>
       <c r="M129" t="s">
-        <v>895</v>
+        <v>874</v>
       </c>
       <c r="N129" t="s">
-        <v>896</v>
+        <v>875</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>897</v>
+        <v>876</v>
       </c>
       <c r="D130" t="s">
-        <v>898</v>
+        <v>877</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>899</v>
+        <v>878</v>
       </c>
       <c r="I130" t="s">
-        <v>900</v>
+        <v>879</v>
       </c>
       <c r="J130" t="s">
-        <v>781</v>
+        <v>880</v>
       </c>
       <c r="K130" t="s">
-        <v>901</v>
+        <v>881</v>
       </c>
       <c r="L130" t="s">
-        <v>196</v>
+        <v>264</v>
       </c>
       <c r="M130" t="s">
-        <v>902</v>
+        <v>882</v>
       </c>
       <c r="N130" t="s">
-        <v>903</v>
-[...1823 lines deleted...]
-        <v>1223</v>
+        <v>883</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>