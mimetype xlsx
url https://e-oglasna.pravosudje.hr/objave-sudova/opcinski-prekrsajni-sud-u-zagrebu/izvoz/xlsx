--- v4 (2026-07-31)
+++ v5 (2026-08-24)
@@ -6,2696 +6,1850 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1433" uniqueCount="884">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="971" uniqueCount="602">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Zagrebu</t>
   </si>
   <si>
-    <t>Pp-12464/2025</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0af7b40e-f9c8-4d0d-94c7-cdae847f340f</t>
+    <t>Pp-4469/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.04.2026.</t>
+  </si>
+  <si>
+    <t>Andrej Jonjić 03124394477</t>
+  </si>
+  <si>
+    <t>21.08.2026. 12:56:13</t>
+  </si>
+  <si>
+    <t>31.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d8ab736-0d78-47d0-9dc6-30e334c01bcf</t>
+  </si>
+  <si>
+    <t>Rješenje - mjesna nenadležnost.pdf O182O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d8ab736-0d78-47d0-9dc6-30e334c01bcf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4469&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6377/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 14.09.2026.</t>
+  </si>
+  <si>
+    <t>David Šimunić 11292277438</t>
+  </si>
+  <si>
+    <t>21.08.2026. 10:56:39</t>
+  </si>
+  <si>
+    <t>29.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68cc736b-3725-42ec-bdca-2c46e500c6b9</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 14.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68cc736b-3725-42ec-bdca-2c46e500c6b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6377&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-19443/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 17.09.2026.</t>
+  </si>
+  <si>
+    <t>Božica Petrlić 65172122843</t>
+  </si>
+  <si>
+    <t>21.08.2026. 10:39:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2262df7-462f-4ce3-b9df-30cf3e08a0f9</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 17.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2262df7-462f-4ce3-b9df-30cf3e08a0f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19443&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10590/2022</t>
+  </si>
+  <si>
+    <t>Odluka od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>Gabriel Sambolić 20227748731</t>
+  </si>
+  <si>
+    <t>21.08.2026. 09:38:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbbbfd21-8954-41c3-bbe4-ac63844649c4</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.docx P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbbbfd21-8954-41c3-bbe4-ac63844649c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10590&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-10766/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 27.02.2026.</t>
+  </si>
+  <si>
+    <t>Place Vendome j.d.o.o. za usluge 27352799999</t>
+  </si>
+  <si>
+    <t>21.08.2026. 09:03:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc644ed9-4b28-43bc-9a04-fe2a71c5a313</t>
+  </si>
+  <si>
+    <t>Presuda - odbijajuća.docx O77O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc644ed9-4b28-43bc-9a04-fe2a71c5a313/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10766&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Delfina Katalinić 66962919885</t>
+  </si>
+  <si>
+    <t>21.08.2026. 09:03:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ad75522-6f4c-4bf3-9bad-222e3f9cffa5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ad75522-6f4c-4bf3-9bad-222e3f9cffa5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-17646/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 19.02.2026.</t>
+  </si>
+  <si>
+    <t>Nenad Šešić 39586728844</t>
+  </si>
+  <si>
+    <t>20.08.2026. 15:36:52</t>
+  </si>
+  <si>
+    <t>28.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/173d2a24-5a93-496c-829d-5b40c3bc9cb7</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.docx O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/173d2a24-5a93-496c-829d-5b40c3bc9cb7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17646&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7616/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 20.08.2026.</t>
+  </si>
+  <si>
+    <t>Iris Hajdini 12301588437</t>
+  </si>
+  <si>
+    <t>20.08.2026. 14:40:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38c504f5-71a2-457f-934b-bbe49f3631fd</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38c504f5-71a2-457f-934b-bbe49f3631fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7616&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>KAON PROJECT d.o.o. za građevinarstvo i prijevoz 87339098798</t>
+  </si>
+  <si>
+    <t>20.08.2026. 14:39:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffe963b1-da33-4212-9e00-6771d34e1340</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffe963b1-da33-4212-9e00-6771d34e1340/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-8549/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 13.06.2026.</t>
+  </si>
+  <si>
+    <t>Ina Iveković Tamhina 34217427224</t>
+  </si>
+  <si>
+    <t>20.08.2026. 14:15:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78ee3a72-2b24-410a-b974-83ea1bb96fc4</t>
   </si>
   <si>
     <t>Presuda - osuđujuća.pdf O80O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/0af7b40e-f9c8-4d0d-94c7-cdae847f340f/dokumenti/preuzimanje</t>
-[...116 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/deb6f807-89b5-454f-8bc6-8d034d8ecbe3</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/78ee3a72-2b24-410a-b974-83ea1bb96fc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8549&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5554/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 04.05.2026.</t>
+  </si>
+  <si>
+    <t>Aleksandar Šubert 57989542898</t>
+  </si>
+  <si>
+    <t>20.08.2026. 14:12:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0feab30a-5ceb-453f-822e-eb106e914f64</t>
   </si>
   <si>
     <t>Presuda - osuđujuća.docx O80O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/deb6f807-89b5-454f-8bc6-8d034d8ecbe3/dokumenti/preuzimanje</t>
-[...65 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c04a8f17-c6dc-4ca5-8821-353f0179be8c</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/0feab30a-5ceb-453f-822e-eb106e914f64/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5554&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-2860/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 10.09.2026.</t>
+  </si>
+  <si>
+    <t>Alan Ljoljić 10695387773</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:47:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7bbeca9-b5ec-4fc3-96d3-1a9a5ac8c5bc</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 10.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7bbeca9-b5ec-4fc3-96d3-1a9a5ac8c5bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2860&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-14313/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 15.09.2026.</t>
+  </si>
+  <si>
+    <t>DAMIR KOVAČ j.d.o.o. za usluge 58595904212</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:29:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3eb8ba69-9fb7-45ee-a882-8f0bdd72b2e6</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 15.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3eb8ba69-9fb7-45ee-a882-8f0bdd72b2e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14313&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Damir Kovač 48857311783</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:29:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50005d5a-941d-4891-ac0e-66cbaf3172da</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50005d5a-941d-4891-ac0e-66cbaf3172da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-3355/2026</t>
+  </si>
+  <si>
+    <t>SMB jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo 93174327119</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:23:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79454986-ee47-4199-bd67-8c0c867132d0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79454986-ee47-4199-bd67-8c0c867132d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3355&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Igor Baričević 82511017323</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:23:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67ff84e3-1bda-4db9-bf2c-23a7391b6c32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67ff84e3-1bda-4db9-bf2c-23a7391b6c32/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-15691/2025</t>
+  </si>
+  <si>
+    <t>Željko Marijanov 43703241848</t>
+  </si>
+  <si>
+    <t>20.08.2026. 11:55:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57dbdfef-d8c0-4500-b2a0-34992547c05e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57dbdfef-d8c0-4500-b2a0-34992547c05e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15691&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>GOTIVA jednostavno društvo s ograničenom odgovornošću za trgovinu i usluge 05385215559</t>
+  </si>
+  <si>
+    <t>20.08.2026. 11:55:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/571ed16e-d1c8-4cff-b8a9-d6332db78752</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/571ed16e-d1c8-4cff-b8a9-d6332db78752/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-9351/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.01.2026.</t>
+  </si>
+  <si>
+    <t>Anamarija Miljko 24029445556</t>
+  </si>
+  <si>
+    <t>20.08.2026. 11:29:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f0e2b47-96a5-4401-bdf5-cf7f73f361b8</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f0e2b47-96a5-4401-bdf5-cf7f73f361b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9351&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1647/2025</t>
+  </si>
+  <si>
+    <t>Željko Lenić 80322759325</t>
+  </si>
+  <si>
+    <t>20.08.2026. 11:27:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9475968-c0de-4c2c-ac7e-95e30572d1cb</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9475968-c0de-4c2c-ac7e-95e30572d1cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1647&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-15854/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 01.12.2025.</t>
+  </si>
+  <si>
+    <t>Suzana Koprivnjak 56364549263</t>
+  </si>
+  <si>
+    <t>20.08.2026. 11:18:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1d666a7-6c41-4462-8cf0-c730c3043e22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1d666a7-6c41-4462-8cf0-c730c3043e22/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15854&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-2846/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 02.12.2025.</t>
+  </si>
+  <si>
+    <t>Maja Šimunić 35001253278</t>
+  </si>
+  <si>
+    <t>20.08.2026. 11:17:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74186cc1-6927-4253-b0c1-a4d872c0d2be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74186cc1-6927-4253-b0c1-a4d872c0d2be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2846&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-15989/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 19.11.2025.</t>
+  </si>
+  <si>
+    <t>Zvonimir Dobrović 64244823456</t>
+  </si>
+  <si>
+    <t>20.08.2026. 11:14:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba1bd5de-d49f-440d-b6ab-4ac75aa60661</t>
+  </si>
+  <si>
+    <t>Presuda - odbijajuća.pdf O77O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba1bd5de-d49f-440d-b6ab-4ac75aa60661/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15989&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>NIGIRI ZAGREB d.o.o. za trgovinu i usluge 13749795309</t>
+  </si>
+  <si>
+    <t>20.08.2026. 11:14:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77e4e58d-903e-486a-b584-172eb6e0ffca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77e4e58d-903e-486a-b584-172eb6e0ffca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp Ikp-673/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>Ilija Brnić 47980666317</t>
+  </si>
+  <si>
+    <t>20.08.2026. 10:41:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc0e26a8-30ce-43b4-8ea5-2185a1e2360e</t>
+  </si>
+  <si>
+    <t>Rješenje o zastari izvršenja.docx O1574O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc0e26a8-30ce-43b4-8ea5-2185a1e2360e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=673&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7335/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 06.03.2026.</t>
+  </si>
+  <si>
+    <t>Bruno Capan 30734635143</t>
+  </si>
+  <si>
+    <t>20.08.2026. 09:58:47</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/851e4e6f-fcf3-459d-be66-cad5c89bab5d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/851e4e6f-fcf3-459d-be66-cad5c89bab5d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7335&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8963/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>Branko Bogunović 88573159075</t>
+  </si>
+  <si>
+    <t>20.08.2026. 08:48:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/161ab9f2-e5f8-441f-b685-848aaee93a81</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/161ab9f2-e5f8-441f-b685-848aaee93a81/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8963&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ira Blažević 50033366496</t>
+  </si>
+  <si>
+    <t>20.08.2026. 08:48:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/881fdcd3-4f03-4a5c-84a9-443910953651</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/881fdcd3-4f03-4a5c-84a9-443910953651/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-13996/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 17.04.2026.</t>
+  </si>
+  <si>
+    <t>LABIN MUSIC j.d.o.o. 10853297021</t>
+  </si>
+  <si>
+    <t>20.08.2026. 08:47:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb6eacd6-67a8-4746-a9bd-abb38adf36a0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb6eacd6-67a8-4746-a9bd-abb38adf36a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=13996&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Alen Vozila 85336960734</t>
+  </si>
+  <si>
+    <t>20.08.2026. 08:47:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9877174a-3e98-4fec-898f-527ab0e9c527</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9877174a-3e98-4fec-898f-527ab0e9c527/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-4033/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 18.09.2026.</t>
+  </si>
+  <si>
+    <t>Leon Seljimi 99530583912</t>
+  </si>
+  <si>
+    <t>20.08.2026. 08:41:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d38d97c-8558-4a47-9ac7-2aaed0b7f39e</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 18.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d38d97c-8558-4a47-9ac7-2aaed0b7f39e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4033&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-19345/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>Daniel Čulina 46247076804</t>
+  </si>
+  <si>
+    <t>20.08.2026. 08:28:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cce57c0c-edc3-4626-b71e-5f2be99b5c92</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.docx O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cce57c0c-edc3-4626-b71e-5f2be99b5c92/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19345&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6358/2023</t>
+  </si>
+  <si>
+    <t>Odluka VPS od 15.05.2025.</t>
+  </si>
+  <si>
+    <t>PETROSERV d.o.o. za usluge 87246734843</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:41:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bac6509c-3c31-4b9b-9fbc-8fe03c1b65fa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bac6509c-3c31-4b9b-9fbc-8fe03c1b65fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6358&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Odluka VPS od 15.09.2025.</t>
+  </si>
+  <si>
+    <t>Velimir Žak 08955615751</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:41:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a210f83-f77b-4931-98c7-20dcece147d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a210f83-f77b-4931-98c7-20dcece147d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-11793/2023</t>
+  </si>
+  <si>
+    <t>Odluka VPS od 17.12.2025.</t>
+  </si>
+  <si>
+    <t>Vilim Premzl 20237095351</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:26:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/def8a1e3-c1aa-4eb5-8d39-aeedf3cbb575</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/def8a1e3-c1aa-4eb5-8d39-aeedf3cbb575/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11793&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-9807/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 18.12.2025.</t>
+  </si>
+  <si>
+    <t>Fran Petrić 64238726783</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:08:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/370e37a7-fb0a-4e12-8619-05216d28f88d</t>
   </si>
   <si>
     <t>Presuda - oslobađajuća.pdf O79O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/c04a8f17-c6dc-4ca5-8821-353f0179be8c/dokumenti/preuzimanje</t>
-[...254 lines deleted...]
-    <t>Rješenje od 08.06.2026.</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/370e37a7-fb0a-4e12-8619-05216d28f88d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9807&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-13827/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 23.12.2025.</t>
+  </si>
+  <si>
+    <t>ZELENA LISTA 65414808749</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:06:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/402bd34e-a5da-4855-8839-e7d1ea0401b8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/402bd34e-a5da-4855-8839-e7d1ea0401b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=13827&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-10678/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 12.03.2026.</t>
+  </si>
+  <si>
+    <t>Mislav Čavajda 76354646629</t>
+  </si>
+  <si>
+    <t>19.08.2026. 08:50:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5a12825-6bc6-4c10-8ed3-9fd061284184</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5a12825-6bc6-4c10-8ed3-9fd061284184/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10678&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4349/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 05.12.2025.</t>
+  </si>
+  <si>
+    <t>Ante Mladinić 98521285312</t>
+  </si>
+  <si>
+    <t>19.08.2026. 08:46:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/823cd1ca-b5f9-4cb1-8c54-4864d83a61a9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/823cd1ca-b5f9-4cb1-8c54-4864d83a61a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4349&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-16175/2025</t>
+  </si>
+  <si>
+    <t>Odluka od 17.02.2026.</t>
+  </si>
+  <si>
+    <t>Miro Cukrov 13183552873</t>
+  </si>
+  <si>
+    <t>19.08.2026. 08:46:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89499e3e-07ed-4f1e-8fe8-afa4be7d8237</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog.docx O1528O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89499e3e-07ed-4f1e-8fe8-afa4be7d8237/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=16175&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3602/2026</t>
+  </si>
+  <si>
+    <t>Ivan Milković 15431214711</t>
+  </si>
+  <si>
+    <t>19.08.2026. 08:41:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83e6298b-0046-425b-983f-c809efc0f048</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83e6298b-0046-425b-983f-c809efc0f048/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3602&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3117/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 01.09.2026. u 11,00 sati</t>
+  </si>
+  <si>
+    <t>Vlaho Bender 26686349376</t>
+  </si>
+  <si>
+    <t>18.08.2026. 16:14:56</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82b4cd4a-2309-4ff1-a191-3d18e0c7a0ab</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 01.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82b4cd4a-2309-4ff1-a191-3d18e0c7a0ab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3117&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5264/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 01.09.2026. u 10,50 sati</t>
+  </si>
+  <si>
+    <t>Mateo Jagar 19248760801</t>
+  </si>
+  <si>
+    <t>18.08.2026. 16:13:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6ab1810-4198-452f-aa05-bcc9a1a24056</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6ab1810-4198-452f-aa05-bcc9a1a24056/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5264&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2667/2026</t>
+  </si>
+  <si>
+    <t>Marko Klobučar 94021291928</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:18:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e1f623c-21bf-4a52-9d6b-4d1da6058be0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e1f623c-21bf-4a52-9d6b-4d1da6058be0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2667&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7080/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>Karla Mikičić 31837793416</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:11:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cffacb3a-4091-4ac9-8a49-3bd821680e40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cffacb3a-4091-4ac9-8a49-3bd821680e40/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7080&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Prz-19/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>Matija Rizvan 25988139030</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:56:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ee1624b-6cec-4e14-b5cf-d06c37e3ad65</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačaj.pdf O217O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ee1624b-6cec-4e14-b5cf-d06c37e3ad65/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Prz&amp;predmet=19&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-12123/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 02.03.2026.</t>
+  </si>
+  <si>
+    <t>Kevin Agić 86387262908</t>
+  </si>
+  <si>
+    <t>18.08.2026. 11:38:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07402121-bb1b-44c0-a870-c1f9d63691f5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07402121-bb1b-44c0-a870-c1f9d63691f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=12123&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-19490/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 23.02.2026.</t>
+  </si>
+  <si>
+    <t>Aki Ziberi 27147668279</t>
+  </si>
+  <si>
+    <t>18.08.2026. 11:33:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40b64908-e5ae-4820-b112-d073ab586fa6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40b64908-e5ae-4820-b112-d073ab586fa6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19490&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-19085/2025</t>
+  </si>
+  <si>
+    <t>Leo Telenta 97335303108</t>
+  </si>
+  <si>
+    <t>18.08.2026. 11:33:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66635132-ab01-4296-b0a2-9f8ba46c1e09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/66635132-ab01-4296-b0a2-9f8ba46c1e09/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19085&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-19684/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 26.03.2026.</t>
+  </si>
+  <si>
+    <t>Kristian Šebek 91265035501</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:41:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41311ddb-f246-4b51-9fff-10377559d580</t>
+  </si>
+  <si>
+    <t>Presuda kojom se optužba odbija - zastara.docx O1581O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41311ddb-f246-4b51-9fff-10377559d580/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19684&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Odvjetničko društvo JUKIĆ &amp; PARTNERI j.t.d.</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:41:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e6b323f-8365-408c-a919-9b8fe50e8629</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e6b323f-8365-408c-a919-9b8fe50e8629/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-17537/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>Renato Zahirović 41858104380</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:23:14</t>
+  </si>
+  <si>
+    <t>25.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20fa345f-67d1-421e-abb5-779c09503e2c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20fa345f-67d1-421e-abb5-779c09503e2c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17537&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7472/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 31.12.2025.</t>
+  </si>
+  <si>
+    <t>Danijel Jelinić 54122866577</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:19:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6990edb0-a93c-4daf-9ef9-87676659f011</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6990edb0-a93c-4daf-9ef9-87676659f011/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7472&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-13026/2025</t>
+  </si>
+  <si>
+    <t>Jakov Radanović 39178991516</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:18:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d47f61f2-1672-4037-9987-1201d9a5c384</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d47f61f2-1672-4037-9987-1201d9a5c384/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=13026&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-15565/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 21.04.2026.</t>
+  </si>
+  <si>
+    <t>Marko Raos 31652866055</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:16:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba0c6172-a370-4cbb-ace1-db3bcbdd4ade</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba0c6172-a370-4cbb-ace1-db3bcbdd4ade/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15565&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14280/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 10.04.2026.</t>
+  </si>
+  <si>
+    <t>Andrea Miše Barić 10531437518</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:12:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ee057a0-8aa1-4b0d-a3f7-44d5595c23d7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ee057a0-8aa1-4b0d-a3f7-44d5595c23d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14280&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-14346/2024</t>
+  </si>
+  <si>
+    <t>Edita Vučaj 71205753849</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:11:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6104447-a291-457b-8fdc-30bd79b03ead</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6104447-a291-457b-8fdc-30bd79b03ead/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14346&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-8619/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Antonija Čibarić 55349520225</t>
+  </si>
+  <si>
+    <t>18.08.2026. 08:17:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47341365-2835-4237-8a99-b7bfb9cdea0f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47341365-2835-4237-8a99-b7bfb9cdea0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8619&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-879/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.07.2026.</t>
   </si>
   <si>
     <t>Antonio Asan 93907911159</t>
   </si>
   <si>
-    <t>29.07.2026. 10:20:42</t>
-[...263 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a81b2525-8519-4a9c-b67f-11de63d08328</t>
+    <t>17.08.2026. 14:31:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4a07087-1ed4-4d00-b59a-2efc94b1100e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4a07087-1ed4-4d00-b59a-2efc94b1100e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=879&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-4494/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.06.2026.</t>
+  </si>
+  <si>
+    <t>Zejnil Hamidović 24325551976</t>
+  </si>
+  <si>
+    <t>17.08.2026. 14:30:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/317f84c5-e02d-4e3b-b47b-0614e7e73751</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/317f84c5-e02d-4e3b-b47b-0614e7e73751/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=4494&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-189/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 02.09.2026.</t>
+  </si>
+  <si>
+    <t>Tihomir Krstanović 25950699874</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:22:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4399293b-a4e2-4cab-9ac1-c8c223b09fdd</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 02.09.2026.docx; Poziv za sudsku radnju od 02.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4399293b-a4e2-4cab-9ac1-c8c223b09fdd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=189&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>LUPUS ZAŠTITA društvo s ograničenom odgovornošću za zaštitu osoba i imovine 27928056511</t>
+  </si>
+  <si>
+    <t>17.08.2026. 13:22:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e98aa6b0-7c6b-4f0a-8c55-d3ef4679c170</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e98aa6b0-7c6b-4f0a-8c55-d3ef4679c170/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-16743/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.05.2026.</t>
+  </si>
+  <si>
+    <t>Lozer Gradnja78 jednostavno društvo s ograničenom odgovornošću za graditeljstvo 19074543700</t>
+  </si>
+  <si>
+    <t>17.08.2026. 12:56:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6564084-2350-43e7-8102-494779cb4fe6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6564084-2350-43e7-8102-494779cb4fe6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=16743&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Saša Lozer 97296837765</t>
+  </si>
+  <si>
+    <t>17.08.2026. 12:55:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94d55bdd-d14c-4f54-a541-2e32018fb7d5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94d55bdd-d14c-4f54-a541-2e32018fb7d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-5794/2024</t>
+  </si>
+  <si>
+    <t>Nina Bobinac 70290894743</t>
+  </si>
+  <si>
+    <t>17.08.2026. 11:58:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f7419d7-41b8-4de4-9346-a75b9a8acda5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f7419d7-41b8-4de4-9346-a75b9a8acda5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5794&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>17.08.2026. 11:58:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b38ef29-dacb-4b46-b412-51bc861bbc91</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b38ef29-dacb-4b46-b412-51bc861bbc91/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-19604/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 16.02.2026.</t>
+  </si>
+  <si>
+    <t>Armano Bajević 12009010998</t>
+  </si>
+  <si>
+    <t>17.08.2026. 11:40:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/082aab50-6f19-4688-b6d0-465471e6ba5a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/082aab50-6f19-4688-b6d0-465471e6ba5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19604&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Emin Husejnović 58505244526</t>
+  </si>
+  <si>
+    <t>17.08.2026. 11:40:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2d71d51-51a9-49d7-a7c6-ba90c38708d4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2d71d51-51a9-49d7-a7c6-ba90c38708d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-14365/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 13.04.2026.</t>
+  </si>
+  <si>
+    <t>ZAVRNI RUKU j.d.o.o. za ugostiteljstvo i usluge 30831077560</t>
+  </si>
+  <si>
+    <t>14.08.2026. 15:27:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3815da2c-6a3b-44ad-9db9-07be323346a6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3815da2c-6a3b-44ad-9db9-07be323346a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14365&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Dalibor Rajković 16961626853</t>
+  </si>
+  <si>
+    <t>14.08.2026. 15:27:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68492971-9110-43ac-aa5d-65e7664cc388</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68492971-9110-43ac-aa5d-65e7664cc388/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-10191/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 25.02.2026.</t>
+  </si>
+  <si>
+    <t>Elena Japundžić 50728266443</t>
+  </si>
+  <si>
+    <t>14.08.2026. 10:57:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd30136e-7b46-4d78-b9a0-0c24672fe5fd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd30136e-7b46-4d78-b9a0-0c24672fe5fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10191&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-2447/2026</t>
+  </si>
+  <si>
+    <t>Igor Vidić 25692939785</t>
+  </si>
+  <si>
+    <t>14.08.2026. 10:39:59</t>
+  </si>
+  <si>
+    <t>24.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8006026c-086d-421e-9782-eb18f576b964</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8006026c-086d-421e-9782-eb18f576b964/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2447&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-12663/2024</t>
+  </si>
+  <si>
+    <t>Odluka od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Bezak 32916681502</t>
+  </si>
+  <si>
+    <t>14.08.2026. 09:07:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e596c5d1-eaaa-489a-906b-70c321fce8a3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e596c5d1-eaaa-489a-906b-70c321fce8a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=12663&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-6658/2026</t>
+  </si>
+  <si>
+    <t>Zapisnik od 13.07.2026. 10:00</t>
+  </si>
+  <si>
+    <t>Robert Perožić 18244084704</t>
+  </si>
+  <si>
+    <t>13.08.2026. 11:13:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04ab4f31-88b9-489f-bc95-9437af375fd9</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 13.07.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04ab4f31-88b9-489f-bc95-9437af375fd9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6658&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7689/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 08.09.2026. 10:00</t>
+  </si>
+  <si>
+    <t>Rafael Andrzej Ulanicki 55884559828</t>
+  </si>
+  <si>
+    <t>13.08.2026. 11:12:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8d4cce0-9c53-42ac-b742-06833a83e4c7</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 08.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8d4cce0-9c53-42ac-b742-06833a83e4c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7689&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>REJAN j.d.o.o. za ugostiteljstvo 88728452387</t>
+  </si>
+  <si>
+    <t>13.08.2026. 11:12:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0879325b-02cc-45d4-90e7-abe0ba1c19a2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0879325b-02cc-45d4-90e7-abe0ba1c19a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-19035/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 01.09.2026. 10:50</t>
+  </si>
+  <si>
+    <t>Marko Bautović 92725553949</t>
+  </si>
+  <si>
+    <t>13.08.2026. 11:08:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2048e18e-0027-4a1a-a8c0-5f2cb02421ac</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 01.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2048e18e-0027-4a1a-a8c0-5f2cb02421ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19035&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>CONCORDIA d.o.o. za trgovinu, turizam i ugostiteljstvo 30933017299</t>
+  </si>
+  <si>
+    <t>13.08.2026. 11:08:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a30b597a-6245-4592-8ee5-d13f54f12b64</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a30b597a-6245-4592-8ee5-d13f54f12b64/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-3375/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 01.09.2026. 09:20</t>
+  </si>
+  <si>
+    <t>Mate Drmić 72080179150</t>
+  </si>
+  <si>
+    <t>13.08.2026. 11:06:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6699d91-c361-4bd4-87e7-0bd54ee3526c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6699d91-c361-4bd4-87e7-0bd54ee3526c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3375&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3345/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 01.09.2026. 09:00</t>
+  </si>
+  <si>
+    <t>Pjero Lokin 11856446201</t>
+  </si>
+  <si>
+    <t>13.08.2026. 11:05:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a11ed5aa-9858-40d4-bd5b-3feaaf274463</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a11ed5aa-9858-40d4-bd5b-3feaaf274463/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3345&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>TEMPO SANTO  j.d.o.o. za ugostiteljstvo i usluge 80025704183</t>
+  </si>
+  <si>
+    <t>13.08.2026. 11:05:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/224a92af-51d8-48c8-b715-924baa021cd2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/224a92af-51d8-48c8-b715-924baa021cd2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-5339/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 31.08.2026.</t>
+  </si>
+  <si>
+    <t>Marinko Marić 89149958870</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:26:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89ee9d00-9895-46b9-b4f5-ddc48c373315</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 31.08.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89ee9d00-9895-46b9-b4f5-ddc48c373315/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5339&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8214/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 14.11.2025.</t>
+  </si>
+  <si>
+    <t>Ivica Mičić 46949154270</t>
+  </si>
+  <si>
+    <t>29.12.2025. 09:04:19</t>
+  </si>
+  <si>
+    <t>07.01.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e97efeb-3d9f-41e9-908a-e2dd3347a0c2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e97efeb-3d9f-41e9-908a-e2dd3347a0c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8214&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5409/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 16.09.2025. 09:15</t>
+  </si>
+  <si>
+    <t>Maja Sesvečanec 67310876018</t>
+  </si>
+  <si>
+    <t>29.07.2025. 08:20:01</t>
+  </si>
+  <si>
+    <t>07.08.2205.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11403df2-5b25-4b8e-a2c0-78a822ddf3d9</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 16.09.2025.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11403df2-5b25-4b8e-a2c0-78a822ddf3d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5409&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14515/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 17.02.2025.</t>
+  </si>
+  <si>
+    <t>Damir Herceg 97496857606</t>
+  </si>
+  <si>
+    <t>29.04.2025. 09:18:04</t>
+  </si>
+  <si>
+    <t>07.05.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00d65bd2-4595-4143-8e57-17e25c35118c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00d65bd2-4595-4143-8e57-17e25c35118c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14515&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-15053/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 18.02.2025.</t>
+  </si>
+  <si>
+    <t>Željko Međurečan 91844960610</t>
+  </si>
+  <si>
+    <t>04.04.2025. 09:51:24</t>
+  </si>
+  <si>
+    <t>13.04.2205.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8804880-e355-418f-b34e-691f06b4064e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8804880-e355-418f-b34e-691f06b4064e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15053&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp Ikp-4894/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.09.2024.</t>
+  </si>
+  <si>
+    <t>Valentino Šajn 88940116889</t>
+  </si>
+  <si>
+    <t>18.09.2024. 07:27:38</t>
+  </si>
+  <si>
+    <t>26.09.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34128106-0670-41a8-9af7-eefdd1fb8415</t>
   </si>
   <si>
     <t>Rješenje o obustavi izvršenja rada za opće dobro_supletorni zatvor zbog naknadne uplate novčane kazne.docx O1597O</t>
-  </si>
-[...1849 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/34128106-0670-41a8-9af7-eefdd1fb8415</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/34128106-0670-41a8-9af7-eefdd1fb8415/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=4894&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2705,51 +1859,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N130"/>
+  <dimension ref="A1:N88"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2801,4898 +1955,3302 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="I5" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J5" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="K5" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="L5" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="M5" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="N5" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="D6" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="I6" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="K6" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="L6" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="M6" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="N6" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="I7" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="J7" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="K7" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="L7" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="M7" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="N7" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="I8" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="J8" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="K8" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L8" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="M8" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="N8" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="D9" t="s">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="I9" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="J9" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="K9" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="L9" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="M9" t="s">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="N9" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D10" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="I10" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="J10" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="K10" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="L10" t="s">
-        <v>35</v>
+        <v>76</v>
       </c>
       <c r="M10" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="N10" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="D11" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="I11" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="J11" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="K11" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="L11" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="M11" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="N11" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="D12" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="I12" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="J12" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="K12" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="L12" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="M12" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="N12" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="D13" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="I13" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="J13" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="K13" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="L13" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="M13" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="N13" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="D14" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>99</v>
+        <v>109</v>
       </c>
       <c r="I14" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="J14" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="K14" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="L14" t="s">
-        <v>63</v>
+        <v>112</v>
       </c>
       <c r="M14" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="N14" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="D15" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="I15" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="J15" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="K15" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="L15" t="s">
-        <v>63</v>
+        <v>112</v>
       </c>
       <c r="M15" t="s">
-        <v>107</v>
+        <v>118</v>
       </c>
       <c r="N15" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
+        <v>119</v>
+      </c>
+      <c r="D16" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="I16" t="s">
-        <v>110</v>
+        <v>121</v>
       </c>
       <c r="J16" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="K16" t="s">
-        <v>111</v>
+        <v>122</v>
       </c>
       <c r="L16" t="s">
-        <v>63</v>
+        <v>112</v>
       </c>
       <c r="M16" t="s">
-        <v>112</v>
+        <v>123</v>
       </c>
       <c r="N16" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
+        <v>119</v>
+      </c>
+      <c r="D17" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="I17" t="s">
-        <v>115</v>
+        <v>126</v>
       </c>
       <c r="J17" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
       <c r="K17" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="L17" t="s">
-        <v>63</v>
+        <v>112</v>
       </c>
       <c r="M17" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="N17" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
       <c r="D18" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="I18" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="J18" t="s">
-        <v>122</v>
+        <v>66</v>
       </c>
       <c r="K18" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="L18" t="s">
-        <v>124</v>
+        <v>112</v>
       </c>
       <c r="M18" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="N18" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D19" t="s">
-        <v>128</v>
+        <v>108</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="I19" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="J19" t="s">
-        <v>122</v>
+        <v>66</v>
       </c>
       <c r="K19" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="L19" t="s">
-        <v>132</v>
+        <v>112</v>
       </c>
       <c r="M19" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="N19" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D20" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="I20" t="s">
-        <v>130</v>
+        <v>142</v>
       </c>
       <c r="J20" t="s">
-        <v>122</v>
+        <v>66</v>
       </c>
       <c r="K20" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="L20" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="M20" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="N20" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>135</v>
+        <v>147</v>
       </c>
       <c r="D21" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="I21" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="J21" t="s">
-        <v>122</v>
+        <v>66</v>
       </c>
       <c r="K21" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="L21" t="s">
-        <v>139</v>
+        <v>151</v>
       </c>
       <c r="M21" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="N21" t="s">
-        <v>141</v>
+        <v>153</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>127</v>
+        <v>154</v>
       </c>
       <c r="D22" t="s">
-        <v>128</v>
+        <v>155</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="I22" t="s">
-        <v>143</v>
+        <v>157</v>
       </c>
       <c r="J22" t="s">
-        <v>122</v>
+        <v>66</v>
       </c>
       <c r="K22" t="s">
-        <v>147</v>
+        <v>158</v>
       </c>
       <c r="L22" t="s">
-        <v>132</v>
+        <v>88</v>
       </c>
       <c r="M22" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="N22" t="s">
-        <v>134</v>
+        <v>160</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>149</v>
+        <v>161</v>
       </c>
       <c r="D23" t="s">
-        <v>150</v>
+        <v>162</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="I23" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="J23" t="s">
-        <v>122</v>
+        <v>66</v>
       </c>
       <c r="K23" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="L23" t="s">
-        <v>154</v>
+        <v>88</v>
       </c>
       <c r="M23" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="N23" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="D24" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="I24" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="J24" t="s">
-        <v>122</v>
+        <v>66</v>
       </c>
       <c r="K24" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="L24" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="M24" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="N24" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="D25" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>159</v>
+        <v>176</v>
       </c>
       <c r="I25" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="J25" t="s">
-        <v>122</v>
+        <v>66</v>
       </c>
       <c r="K25" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="L25" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="M25" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="N25" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="D26" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="I26" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="J26" t="s">
-        <v>122</v>
+        <v>66</v>
       </c>
       <c r="K26" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="L26" t="s">
-        <v>169</v>
+        <v>185</v>
       </c>
       <c r="M26" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="N26" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="D27" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="I27" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="J27" t="s">
-        <v>122</v>
+        <v>192</v>
       </c>
       <c r="K27" t="s">
-        <v>183</v>
+        <v>193</v>
       </c>
       <c r="L27" t="s">
-        <v>169</v>
+        <v>96</v>
       </c>
       <c r="M27" t="s">
-        <v>184</v>
+        <v>194</v>
       </c>
       <c r="N27" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="D28" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>188</v>
+        <v>198</v>
       </c>
       <c r="I28" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="J28" t="s">
-        <v>122</v>
+        <v>66</v>
       </c>
       <c r="K28" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="L28" t="s">
-        <v>169</v>
+        <v>96</v>
       </c>
       <c r="M28" t="s">
-        <v>191</v>
+        <v>201</v>
       </c>
       <c r="N28" t="s">
-        <v>192</v>
+        <v>202</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D29" t="s">
-        <v>180</v>
+        <v>197</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="I29" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="J29" t="s">
-        <v>122</v>
+        <v>66</v>
       </c>
       <c r="K29" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="L29" t="s">
-        <v>169</v>
+        <v>96</v>
       </c>
       <c r="M29" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="N29" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="D30" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="I30" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="J30" t="s">
-        <v>122</v>
+        <v>66</v>
       </c>
       <c r="K30" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="L30" t="s">
-        <v>169</v>
+        <v>88</v>
       </c>
       <c r="M30" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="N30" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D31" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="I31" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="J31" t="s">
-        <v>122</v>
+        <v>66</v>
       </c>
       <c r="K31" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="L31" t="s">
-        <v>211</v>
+        <v>88</v>
       </c>
       <c r="M31" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="N31" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D32" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="I32" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="J32" t="s">
-        <v>122</v>
+        <v>66</v>
       </c>
       <c r="K32" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="L32" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="M32" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="N32" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="D33" t="s">
-        <v>215</v>
+        <v>227</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="I33" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="J33" t="s">
-        <v>122</v>
+        <v>66</v>
       </c>
       <c r="K33" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="L33" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="M33" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="N33" t="s">
-        <v>221</v>
+        <v>233</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="D34" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="I34" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="J34" t="s">
-        <v>230</v>
+        <v>192</v>
       </c>
       <c r="K34" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="L34" t="s">
-        <v>154</v>
+        <v>47</v>
       </c>
       <c r="M34" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="N34" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
         <v>234</v>
       </c>
       <c r="D35" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="I35" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="J35" t="s">
-        <v>230</v>
+        <v>192</v>
       </c>
       <c r="K35" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="L35" t="s">
-        <v>154</v>
+        <v>47</v>
       </c>
       <c r="M35" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="N35" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="D36" t="s">
-        <v>215</v>
+        <v>247</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="I36" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="J36" t="s">
-        <v>230</v>
+        <v>192</v>
       </c>
       <c r="K36" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="L36" t="s">
-        <v>154</v>
+        <v>47</v>
       </c>
       <c r="M36" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="N36" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="D37" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="I37" t="s">
-        <v>248</v>
+        <v>256</v>
       </c>
       <c r="J37" t="s">
-        <v>122</v>
+        <v>192</v>
       </c>
       <c r="K37" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="L37" t="s">
-        <v>22</v>
+        <v>258</v>
       </c>
       <c r="M37" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="N37" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="D38" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="I38" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="J38" t="s">
-        <v>230</v>
+        <v>192</v>
       </c>
       <c r="K38" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="L38" t="s">
-        <v>154</v>
+        <v>88</v>
       </c>
       <c r="M38" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="N38" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
       <c r="D39" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="I39" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
       <c r="J39" t="s">
-        <v>230</v>
+        <v>192</v>
       </c>
       <c r="K39" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="L39" t="s">
-        <v>264</v>
+        <v>88</v>
       </c>
       <c r="M39" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="N39" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="D40" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="I40" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="J40" t="s">
-        <v>230</v>
+        <v>192</v>
       </c>
       <c r="K40" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="L40" t="s">
-        <v>154</v>
+        <v>88</v>
       </c>
       <c r="M40" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="N40" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="D41" t="s">
-        <v>268</v>
+        <v>283</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="I41" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
       <c r="J41" t="s">
-        <v>230</v>
+        <v>192</v>
       </c>
       <c r="K41" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="L41" t="s">
-        <v>154</v>
+        <v>287</v>
       </c>
       <c r="M41" t="s">
-        <v>278</v>
+        <v>288</v>
       </c>
       <c r="N41" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
       <c r="D42" t="s">
-        <v>268</v>
+        <v>219</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>281</v>
+        <v>291</v>
       </c>
       <c r="I42" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
       <c r="J42" t="s">
-        <v>230</v>
+        <v>192</v>
       </c>
       <c r="K42" t="s">
-        <v>283</v>
+        <v>293</v>
       </c>
       <c r="L42" t="s">
-        <v>154</v>
+        <v>223</v>
       </c>
       <c r="M42" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="N42" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
       <c r="D43" t="s">
-        <v>287</v>
+        <v>297</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="I43" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="J43" t="s">
-        <v>230</v>
+        <v>300</v>
       </c>
       <c r="K43" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="L43" t="s">
-        <v>154</v>
+        <v>302</v>
       </c>
       <c r="M43" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="N43" t="s">
-        <v>292</v>
+        <v>304</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="D44" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>295</v>
+        <v>307</v>
       </c>
       <c r="I44" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="J44" t="s">
-        <v>230</v>
+        <v>300</v>
       </c>
       <c r="K44" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="L44" t="s">
-        <v>154</v>
+        <v>302</v>
       </c>
       <c r="M44" t="s">
-        <v>298</v>
+        <v>310</v>
       </c>
       <c r="N44" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="D45" t="s">
-        <v>294</v>
+        <v>100</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>301</v>
+        <v>313</v>
       </c>
       <c r="I45" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="J45" t="s">
-        <v>230</v>
+        <v>300</v>
       </c>
       <c r="K45" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="L45" t="s">
-        <v>154</v>
+        <v>104</v>
       </c>
       <c r="M45" t="s">
-        <v>304</v>
+        <v>316</v>
       </c>
       <c r="N45" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="D46" t="s">
-        <v>128</v>
+        <v>319</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="I46" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
       <c r="J46" t="s">
-        <v>122</v>
+        <v>300</v>
       </c>
       <c r="K46" t="s">
-        <v>309</v>
+        <v>322</v>
       </c>
       <c r="L46" t="s">
-        <v>132</v>
+        <v>173</v>
       </c>
       <c r="M46" t="s">
-        <v>310</v>
+        <v>323</v>
       </c>
       <c r="N46" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="D47" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>314</v>
+        <v>327</v>
       </c>
       <c r="I47" t="s">
-        <v>315</v>
+        <v>328</v>
       </c>
       <c r="J47" t="s">
-        <v>230</v>
+        <v>300</v>
       </c>
       <c r="K47" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="L47" t="s">
-        <v>154</v>
+        <v>330</v>
       </c>
       <c r="M47" t="s">
-        <v>317</v>
+        <v>331</v>
       </c>
       <c r="N47" t="s">
-        <v>318</v>
+        <v>332</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>319</v>
+        <v>333</v>
       </c>
       <c r="D48" t="s">
-        <v>320</v>
+        <v>334</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>321</v>
+        <v>335</v>
       </c>
       <c r="I48" t="s">
-        <v>322</v>
+        <v>336</v>
       </c>
       <c r="J48" t="s">
-        <v>230</v>
+        <v>300</v>
       </c>
       <c r="K48" t="s">
-        <v>323</v>
+        <v>337</v>
       </c>
       <c r="L48" t="s">
-        <v>324</v>
+        <v>88</v>
       </c>
       <c r="M48" t="s">
-        <v>325</v>
+        <v>338</v>
       </c>
       <c r="N48" t="s">
-        <v>326</v>
+        <v>339</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>327</v>
+        <v>340</v>
       </c>
       <c r="D49" t="s">
-        <v>328</v>
+        <v>341</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>329</v>
+        <v>342</v>
       </c>
       <c r="I49" t="s">
-        <v>330</v>
+        <v>343</v>
       </c>
       <c r="J49" t="s">
-        <v>230</v>
+        <v>300</v>
       </c>
       <c r="K49" t="s">
-        <v>331</v>
+        <v>344</v>
       </c>
       <c r="L49" t="s">
-        <v>154</v>
+        <v>88</v>
       </c>
       <c r="M49" t="s">
-        <v>332</v>
+        <v>345</v>
       </c>
       <c r="N49" t="s">
-        <v>333</v>
+        <v>346</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>334</v>
+        <v>347</v>
       </c>
       <c r="D50" t="s">
-        <v>335</v>
+        <v>189</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>336</v>
+        <v>348</v>
       </c>
       <c r="I50" t="s">
-        <v>337</v>
+        <v>349</v>
       </c>
       <c r="J50" t="s">
-        <v>230</v>
+        <v>300</v>
       </c>
       <c r="K50" t="s">
-        <v>338</v>
+        <v>350</v>
       </c>
       <c r="L50" t="s">
-        <v>154</v>
+        <v>88</v>
       </c>
       <c r="M50" t="s">
-        <v>339</v>
+        <v>351</v>
       </c>
       <c r="N50" t="s">
-        <v>340</v>
+        <v>352</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>341</v>
+        <v>353</v>
       </c>
       <c r="D51" t="s">
-        <v>342</v>
+        <v>354</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>343</v>
+        <v>355</v>
       </c>
       <c r="I51" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="J51" t="s">
-        <v>230</v>
+        <v>300</v>
       </c>
       <c r="K51" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="L51" t="s">
-        <v>154</v>
+        <v>358</v>
       </c>
       <c r="M51" t="s">
-        <v>346</v>
+        <v>359</v>
       </c>
       <c r="N51" t="s">
-        <v>347</v>
+        <v>360</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="D52" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>350</v>
+        <v>361</v>
       </c>
       <c r="I52" t="s">
-        <v>351</v>
+        <v>362</v>
       </c>
       <c r="J52" t="s">
-        <v>230</v>
+        <v>300</v>
       </c>
       <c r="K52" t="s">
-        <v>352</v>
+        <v>363</v>
       </c>
       <c r="L52" t="s">
-        <v>169</v>
+        <v>358</v>
       </c>
       <c r="M52" t="s">
-        <v>353</v>
+        <v>364</v>
       </c>
       <c r="N52" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>355</v>
+        <v>365</v>
       </c>
       <c r="D53" t="s">
-        <v>356</v>
+        <v>366</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>357</v>
+        <v>367</v>
       </c>
       <c r="I53" t="s">
-        <v>358</v>
+        <v>368</v>
       </c>
       <c r="J53" t="s">
-        <v>230</v>
+        <v>369</v>
       </c>
       <c r="K53" t="s">
-        <v>359</v>
+        <v>370</v>
       </c>
       <c r="L53" t="s">
-        <v>360</v>
+        <v>96</v>
       </c>
       <c r="M53" t="s">
-        <v>361</v>
+        <v>371</v>
       </c>
       <c r="N53" t="s">
-        <v>362</v>
+        <v>372</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>363</v>
+        <v>373</v>
       </c>
       <c r="D54" t="s">
-        <v>364</v>
+        <v>374</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>365</v>
+        <v>375</v>
       </c>
       <c r="I54" t="s">
-        <v>366</v>
+        <v>376</v>
       </c>
       <c r="J54" t="s">
-        <v>122</v>
+        <v>369</v>
       </c>
       <c r="K54" t="s">
-        <v>367</v>
+        <v>377</v>
       </c>
       <c r="L54" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="M54" t="s">
-        <v>368</v>
+        <v>378</v>
       </c>
       <c r="N54" t="s">
-        <v>369</v>
+        <v>379</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>363</v>
+        <v>380</v>
       </c>
       <c r="D55" t="s">
-        <v>370</v>
+        <v>189</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>365</v>
+        <v>381</v>
       </c>
       <c r="I55" t="s">
-        <v>371</v>
+        <v>382</v>
       </c>
       <c r="J55" t="s">
-        <v>122</v>
+        <v>369</v>
       </c>
       <c r="K55" t="s">
-        <v>372</v>
+        <v>383</v>
       </c>
       <c r="L55" t="s">
-        <v>373</v>
+        <v>96</v>
       </c>
       <c r="M55" t="s">
-        <v>374</v>
+        <v>384</v>
       </c>
       <c r="N55" t="s">
-        <v>369</v>
+        <v>385</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>375</v>
+        <v>386</v>
       </c>
       <c r="D56" t="s">
-        <v>376</v>
+        <v>387</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>377</v>
+        <v>388</v>
       </c>
       <c r="I56" t="s">
-        <v>378</v>
+        <v>389</v>
       </c>
       <c r="J56" t="s">
-        <v>230</v>
+        <v>369</v>
       </c>
       <c r="K56" t="s">
-        <v>379</v>
+        <v>390</v>
       </c>
       <c r="L56" t="s">
-        <v>380</v>
+        <v>96</v>
       </c>
       <c r="M56" t="s">
-        <v>381</v>
+        <v>391</v>
       </c>
       <c r="N56" t="s">
-        <v>382</v>
+        <v>392</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>383</v>
+        <v>393</v>
       </c>
       <c r="D57" t="s">
-        <v>384</v>
+        <v>394</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>385</v>
+        <v>395</v>
       </c>
       <c r="I57" t="s">
-        <v>386</v>
+        <v>396</v>
       </c>
       <c r="J57" t="s">
-        <v>230</v>
+        <v>300</v>
       </c>
       <c r="K57" t="s">
-        <v>387</v>
+        <v>397</v>
       </c>
       <c r="L57" t="s">
-        <v>380</v>
+        <v>88</v>
       </c>
       <c r="M57" t="s">
-        <v>388</v>
+        <v>398</v>
       </c>
       <c r="N57" t="s">
-        <v>389</v>
+        <v>399</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>390</v>
+        <v>400</v>
       </c>
       <c r="D58" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>392</v>
+        <v>401</v>
       </c>
       <c r="I58" t="s">
-        <v>393</v>
+        <v>402</v>
       </c>
       <c r="J58" t="s">
-        <v>230</v>
+        <v>300</v>
       </c>
       <c r="K58" t="s">
-        <v>394</v>
+        <v>403</v>
       </c>
       <c r="L58" t="s">
-        <v>395</v>
+        <v>88</v>
       </c>
       <c r="M58" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="N58" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="D59" t="s">
-        <v>391</v>
+        <v>407</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>399</v>
+        <v>408</v>
       </c>
       <c r="I59" t="s">
-        <v>400</v>
+        <v>409</v>
       </c>
       <c r="J59" t="s">
-        <v>230</v>
+        <v>300</v>
       </c>
       <c r="K59" t="s">
-        <v>401</v>
+        <v>410</v>
       </c>
       <c r="L59" t="s">
-        <v>395</v>
+        <v>68</v>
       </c>
       <c r="M59" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
       <c r="N59" t="s">
-        <v>403</v>
+        <v>412</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>404</v>
+        <v>413</v>
       </c>
       <c r="D60" t="s">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>406</v>
+        <v>415</v>
       </c>
       <c r="I60" t="s">
-        <v>407</v>
+        <v>416</v>
       </c>
       <c r="J60" t="s">
-        <v>230</v>
+        <v>369</v>
       </c>
       <c r="K60" t="s">
-        <v>408</v>
+        <v>417</v>
       </c>
       <c r="L60" t="s">
-        <v>395</v>
+        <v>185</v>
       </c>
       <c r="M60" t="s">
-        <v>409</v>
+        <v>418</v>
       </c>
       <c r="N60" t="s">
-        <v>410</v>
+        <v>419</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>411</v>
+        <v>420</v>
       </c>
       <c r="D61" t="s">
-        <v>405</v>
+        <v>421</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>412</v>
+        <v>422</v>
       </c>
       <c r="I61" t="s">
-        <v>413</v>
+        <v>423</v>
       </c>
       <c r="J61" t="s">
-        <v>230</v>
+        <v>300</v>
       </c>
       <c r="K61" t="s">
-        <v>414</v>
+        <v>424</v>
       </c>
       <c r="L61" t="s">
-        <v>395</v>
+        <v>185</v>
       </c>
       <c r="M61" t="s">
-        <v>415</v>
+        <v>425</v>
       </c>
       <c r="N61" t="s">
-        <v>416</v>
+        <v>426</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>417</v>
+        <v>427</v>
       </c>
       <c r="D62" t="s">
-        <v>418</v>
+        <v>428</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>419</v>
+        <v>429</v>
       </c>
       <c r="I62" t="s">
-        <v>420</v>
+        <v>430</v>
       </c>
       <c r="J62" t="s">
-        <v>230</v>
+        <v>369</v>
       </c>
       <c r="K62" t="s">
-        <v>421</v>
+        <v>431</v>
       </c>
       <c r="L62" t="s">
-        <v>422</v>
+        <v>432</v>
       </c>
       <c r="M62" t="s">
-        <v>423</v>
+        <v>433</v>
       </c>
       <c r="N62" t="s">
-        <v>424</v>
+        <v>434</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="D63" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="I63" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="J63" t="s">
-        <v>230</v>
+        <v>369</v>
       </c>
       <c r="K63" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="L63" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="M63" t="s">
-        <v>431</v>
+        <v>438</v>
       </c>
       <c r="N63" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>425</v>
+        <v>439</v>
       </c>
       <c r="D64" t="s">
-        <v>426</v>
+        <v>440</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="I64" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="J64" t="s">
-        <v>230</v>
+        <v>369</v>
       </c>
       <c r="K64" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="L64" t="s">
-        <v>430</v>
+        <v>144</v>
       </c>
       <c r="M64" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="N64" t="s">
-        <v>432</v>
+        <v>445</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="D65" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
       <c r="I65" t="s">
-        <v>440</v>
+        <v>447</v>
       </c>
       <c r="J65" t="s">
-        <v>230</v>
+        <v>369</v>
       </c>
       <c r="K65" t="s">
-        <v>441</v>
+        <v>448</v>
       </c>
       <c r="L65" t="s">
-        <v>422</v>
+        <v>144</v>
       </c>
       <c r="M65" t="s">
-        <v>442</v>
+        <v>449</v>
       </c>
       <c r="N65" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>437</v>
+        <v>450</v>
       </c>
       <c r="D66" t="s">
-        <v>438</v>
+        <v>428</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>444</v>
+        <v>451</v>
       </c>
       <c r="I66" t="s">
-        <v>445</v>
+        <v>452</v>
       </c>
       <c r="J66" t="s">
-        <v>230</v>
+        <v>369</v>
       </c>
       <c r="K66" t="s">
-        <v>446</v>
+        <v>453</v>
       </c>
       <c r="L66" t="s">
-        <v>422</v>
+        <v>432</v>
       </c>
       <c r="M66" t="s">
-        <v>447</v>
+        <v>454</v>
       </c>
       <c r="N66" t="s">
-        <v>443</v>
+        <v>455</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="D67" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>449</v>
+        <v>435</v>
       </c>
       <c r="I67" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="J67" t="s">
-        <v>451</v>
+        <v>369</v>
       </c>
       <c r="K67" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="L67" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="M67" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="N67" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>448</v>
+        <v>459</v>
       </c>
       <c r="D68" t="s">
-        <v>426</v>
+        <v>460</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="I68" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="J68" t="s">
-        <v>451</v>
+        <v>369</v>
       </c>
       <c r="K68" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="L68" t="s">
-        <v>430</v>
+        <v>55</v>
       </c>
       <c r="M68" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="N68" t="s">
-        <v>454</v>
+        <v>465</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
         <v>459</v>
       </c>
       <c r="D69" t="s">
-        <v>200</v>
+        <v>460</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="I69" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="J69" t="s">
-        <v>451</v>
+        <v>369</v>
       </c>
       <c r="K69" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="L69" t="s">
-        <v>219</v>
+        <v>55</v>
       </c>
       <c r="M69" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="N69" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="D70" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="I70" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="J70" t="s">
-        <v>451</v>
+        <v>369</v>
       </c>
       <c r="K70" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="L70" t="s">
-        <v>470</v>
+        <v>88</v>
       </c>
       <c r="M70" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="N70" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="D71" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="I71" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="J71" t="s">
-        <v>451</v>
+        <v>369</v>
       </c>
       <c r="K71" t="s">
+        <v>479</v>
+      </c>
+      <c r="L71" t="s">
+        <v>88</v>
+      </c>
+      <c r="M71" t="s">
+        <v>480</v>
+      </c>
+      <c r="N71" t="s">
         <v>476</v>
-      </c>
-[...7 lines deleted...]
-        <v>478</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="D72" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="I72" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="J72" t="s">
-        <v>451</v>
+        <v>369</v>
       </c>
       <c r="K72" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="L72" t="s">
-        <v>470</v>
+        <v>88</v>
       </c>
       <c r="M72" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="N72" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="D73" t="s">
-        <v>466</v>
+        <v>394</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="I73" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="J73" t="s">
-        <v>451</v>
+        <v>491</v>
       </c>
       <c r="K73" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="L73" t="s">
-        <v>470</v>
+        <v>68</v>
       </c>
       <c r="M73" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="N73" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="D74" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="I74" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="J74" t="s">
-        <v>451</v>
+        <v>369</v>
       </c>
       <c r="K74" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="L74" t="s">
-        <v>470</v>
+        <v>47</v>
       </c>
       <c r="M74" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="N74" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="D75" t="s">
-        <v>466</v>
+        <v>503</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="I75" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="J75" t="s">
-        <v>451</v>
+        <v>491</v>
       </c>
       <c r="K75" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="L75" t="s">
-        <v>470</v>
+        <v>507</v>
       </c>
       <c r="M75" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="N75" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="D76" t="s">
-        <v>466</v>
+        <v>511</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="I76" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="J76" t="s">
-        <v>451</v>
+        <v>491</v>
       </c>
       <c r="K76" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="L76" t="s">
-        <v>470</v>
+        <v>515</v>
       </c>
       <c r="M76" t="s">
-        <v>509</v>
+        <v>516</v>
       </c>
       <c r="N76" t="s">
-        <v>510</v>
+        <v>517</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
+        <v>510</v>
+      </c>
+      <c r="D77" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="I77" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="J77" t="s">
-        <v>451</v>
+        <v>491</v>
       </c>
       <c r="K77" t="s">
+        <v>520</v>
+      </c>
+      <c r="L77" t="s">
         <v>515</v>
       </c>
-      <c r="L77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M77" t="s">
+        <v>521</v>
+      </c>
+      <c r="N77" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>518</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="D78" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="I78" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="J78" t="s">
-        <v>451</v>
+        <v>491</v>
       </c>
       <c r="K78" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="L78" t="s">
-        <v>63</v>
+        <v>527</v>
       </c>
       <c r="M78" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="N78" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="D79" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="I79" t="s">
+        <v>531</v>
+      </c>
+      <c r="J79" t="s">
+        <v>491</v>
+      </c>
+      <c r="K79" t="s">
+        <v>532</v>
+      </c>
+      <c r="L79" t="s">
+        <v>527</v>
+      </c>
+      <c r="M79" t="s">
+        <v>533</v>
+      </c>
+      <c r="N79" t="s">
         <v>529</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
         <v>534</v>
       </c>
       <c r="D80" t="s">
         <v>535</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
         <v>536</v>
       </c>
       <c r="I80" t="s">
         <v>537</v>
       </c>
       <c r="J80" t="s">
-        <v>122</v>
+        <v>491</v>
       </c>
       <c r="K80" t="s">
         <v>538</v>
       </c>
       <c r="L80" t="s">
+        <v>302</v>
+      </c>
+      <c r="M80" t="s">
         <v>539</v>
       </c>
-      <c r="M80" t="s">
+      <c r="N80" t="s">
         <v>540</v>
-      </c>
-[...1 lines deleted...]
-        <v>541</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>526</v>
+        <v>541</v>
       </c>
       <c r="D81" t="s">
-        <v>527</v>
+        <v>542</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>528</v>
+        <v>543</v>
       </c>
       <c r="I81" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="J81" t="s">
-        <v>451</v>
+        <v>491</v>
       </c>
       <c r="K81" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="L81" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="M81" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="N81" t="s">
-        <v>533</v>
+        <v>547</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="D82" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
+        <v>548</v>
+      </c>
+      <c r="I82" t="s">
+        <v>549</v>
+      </c>
+      <c r="J82" t="s">
+        <v>491</v>
+      </c>
+      <c r="K82" t="s">
+        <v>550</v>
+      </c>
+      <c r="L82" t="s">
+        <v>527</v>
+      </c>
+      <c r="M82" t="s">
+        <v>551</v>
+      </c>
+      <c r="N82" t="s">
         <v>547</v>
-      </c>
-[...16 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
         <v>552</v>
       </c>
       <c r="D83" t="s">
         <v>553</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
         <v>554</v>
       </c>
       <c r="I83" t="s">
         <v>555</v>
       </c>
       <c r="J83" t="s">
-        <v>451</v>
+        <v>491</v>
       </c>
       <c r="K83" t="s">
         <v>556</v>
       </c>
       <c r="L83" t="s">
-        <v>154</v>
+        <v>557</v>
       </c>
       <c r="M83" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="N83" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="D84" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="I84" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="J84" t="s">
-        <v>451</v>
+        <v>564</v>
       </c>
       <c r="K84" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="L84" t="s">
-        <v>154</v>
+        <v>88</v>
       </c>
       <c r="M84" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="N84" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="D85" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="I85" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="J85" t="s">
-        <v>451</v>
+        <v>572</v>
       </c>
       <c r="K85" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="L85" t="s">
-        <v>154</v>
+        <v>574</v>
       </c>
       <c r="M85" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="N85" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>486</v>
+        <v>577</v>
       </c>
       <c r="D86" t="s">
-        <v>527</v>
+        <v>578</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>487</v>
+        <v>579</v>
       </c>
       <c r="I86" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="J86" t="s">
-        <v>451</v>
+        <v>581</v>
       </c>
       <c r="K86" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="L86" t="s">
-        <v>531</v>
+        <v>96</v>
       </c>
       <c r="M86" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="N86" t="s">
-        <v>491</v>
+        <v>584</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>576</v>
+        <v>585</v>
       </c>
       <c r="D87" t="s">
-        <v>577</v>
+        <v>586</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>578</v>
+        <v>587</v>
       </c>
       <c r="I87" t="s">
-        <v>579</v>
+        <v>588</v>
       </c>
       <c r="J87" t="s">
-        <v>122</v>
+        <v>589</v>
       </c>
       <c r="K87" t="s">
-        <v>580</v>
+        <v>590</v>
       </c>
       <c r="L87" t="s">
-        <v>539</v>
+        <v>96</v>
       </c>
       <c r="M87" t="s">
-        <v>581</v>
+        <v>591</v>
       </c>
       <c r="N87" t="s">
-        <v>582</v>
+        <v>592</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>576</v>
+        <v>593</v>
       </c>
       <c r="D88" t="s">
-        <v>577</v>
+        <v>594</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>583</v>
+        <v>595</v>
       </c>
       <c r="I88" t="s">
-        <v>584</v>
+        <v>596</v>
       </c>
       <c r="J88" t="s">
-        <v>122</v>
+        <v>597</v>
       </c>
       <c r="K88" t="s">
-        <v>585</v>
+        <v>598</v>
       </c>
       <c r="L88" t="s">
-        <v>539</v>
+        <v>599</v>
       </c>
       <c r="M88" t="s">
-        <v>586</v>
+        <v>600</v>
       </c>
       <c r="N88" t="s">
-        <v>582</v>
-[...85 lines deleted...]
-      <c r="C91" t="s">
         <v>601</v>
-      </c>
-[...1507 lines deleted...]
-        <v>883</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>