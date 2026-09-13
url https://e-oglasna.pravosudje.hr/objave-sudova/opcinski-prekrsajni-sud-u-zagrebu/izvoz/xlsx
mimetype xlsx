--- v5 (2026-08-24)
+++ v6 (2026-09-13)
@@ -6,1730 +6,4191 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="971" uniqueCount="602">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2346" uniqueCount="1421">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Zagrebu</t>
   </si>
   <si>
-    <t>Pp-4469/2026</t>
-[...89 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/cbbbfd21-8954-41c3-bbe4-ac63844649c4</t>
+    <t>Pp-17070/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 29.09.2026. 9:20</t>
+  </si>
+  <si>
+    <t>Luka Batinović 94060871622</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:28:17</t>
+  </si>
+  <si>
+    <t>21.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d96cb8c-c615-4654-ba9d-876ec3ba21d0</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 29.09.2026.docx; Poziv za sudsku radnju od 29.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d96cb8c-c615-4654-ba9d-876ec3ba21d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17070&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>EURODRAGON TRADE d.o.o. 06896096948</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:28:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b6e3394-ac35-426d-8a46-23915a118ebf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b6e3394-ac35-426d-8a46-23915a118ebf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-17514/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 30.09.2026. u 10:00 sati</t>
+  </si>
+  <si>
+    <t>Tonći Kunac 92266993839</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:22:57</t>
+  </si>
+  <si>
+    <t>20.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ffae771-1c9e-4146-bd7c-b14664b8643b</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 30.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ffae771-1c9e-4146-bd7c-b14664b8643b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17514&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11107/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 09.10.2026.</t>
+  </si>
+  <si>
+    <t>Anka Cerovski 46174161389</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:07:25</t>
+  </si>
+  <si>
+    <t>19.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7dbc575f-828f-4fd7-9091-8c8b6c240721</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 09.10.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7dbc575f-828f-4fd7-9091-8c8b6c240721/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11107&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-17544/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 09.03.2026.</t>
+  </si>
+  <si>
+    <t>Kristijan Vučaj 58368816069</t>
+  </si>
+  <si>
+    <t>11.09.2026. 13:40:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8958645-5a08-47d4-9169-e2e4de093cf3</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.docx O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8958645-5a08-47d4-9169-e2e4de093cf3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17544&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7828/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 19.02.2026.</t>
+  </si>
+  <si>
+    <t>Mišel Bešlić 78914623536</t>
+  </si>
+  <si>
+    <t>11.09.2026. 13:39:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba90a88c-cc9e-48eb-b661-7c6891f33d84</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba90a88c-cc9e-48eb-b661-7c6891f33d84/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7828&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-7649/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.09.2026.</t>
+  </si>
+  <si>
+    <t>Vesna Tolić Prugovečki 76989482294</t>
+  </si>
+  <si>
+    <t>11.09.2026. 13:30:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1baf27c-244c-4ad1-bf49-ba46d2efff02</t>
+  </si>
+  <si>
+    <t>Rješenje o zastari izvršenja.docx O1574O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1baf27c-244c-4ad1-bf49-ba46d2efff02/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=7649&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-2691/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 26.02.2026.</t>
+  </si>
+  <si>
+    <t>Juraj Smirnjak 98739264503</t>
+  </si>
+  <si>
+    <t>11.09.2026. 12:46:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9a19bb4-c617-4e43-bd7e-faf3cfe70b07</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.docx O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9a19bb4-c617-4e43-bd7e-faf3cfe70b07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2691&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7024/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>Hakim Tan 95518083776</t>
+  </si>
+  <si>
+    <t>11.09.2026. 12:36:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2777f14b-3528-4302-ad87-52469341f194</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2777f14b-3528-4302-ad87-52469341f194/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7024&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5779/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 16.06.2026.
+(za dostavu punomoći)</t>
+  </si>
+  <si>
+    <t>Luka Jurak 63072445324</t>
+  </si>
+  <si>
+    <t>11.09.2026. 11:22:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/695b9fba-2020-4691-8149-5f2412066143</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/695b9fba-2020-4691-8149-5f2412066143/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5779&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-5898/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.07.2026.</t>
+  </si>
+  <si>
+    <t>Mislav Kuman 71510679804</t>
+  </si>
+  <si>
+    <t>11.09.2026. 11:08:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8da59a97-e76d-4e04-9020-012057148a5b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8da59a97-e76d-4e04-9020-012057148a5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=5898&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-3017/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.06.2026.</t>
+  </si>
+  <si>
+    <t>Robert Grzunov 68714617393</t>
+  </si>
+  <si>
+    <t>11.09.2026. 11:07:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9def1a7-83a0-4b46-8eef-b28211cf5836</t>
+  </si>
+  <si>
+    <t>Rješenje o zamjeni novčane kazne radom za opće dobro.docx O1573O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9def1a7-83a0-4b46-8eef-b28211cf5836/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=3017&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1372/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.04.2026.</t>
+  </si>
+  <si>
+    <t>Lovro Šarčević 01333298738</t>
+  </si>
+  <si>
+    <t>11.09.2026. 11:06:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6b32eb4-4713-4981-933b-d6811ca72406</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6b32eb4-4713-4981-933b-d6811ca72406/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1372&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-2107/2026</t>
+  </si>
+  <si>
+    <t>Zoran Rubinić 72530766465</t>
+  </si>
+  <si>
+    <t>11.09.2026. 11:05:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6c3b911-3da7-4fd0-ad0a-4fc9b3a56c19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6c3b911-3da7-4fd0-ad0a-4fc9b3a56c19/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=2107&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2499/2024</t>
+  </si>
+  <si>
+    <t>Odluka VPS-a od 07.05.2026.</t>
+  </si>
+  <si>
+    <t>Incantesimo j.d.o.o. za usluge 51788506863</t>
+  </si>
+  <si>
+    <t>11.09.2026. 10:52:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37d38454-f31f-4a3d-a084-5a2640bee911</t>
   </si>
   <si>
     <t>Odluka višeg suda.docx P419P</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/cbbbfd21-8954-41c3-bbe4-ac63844649c4/dokumenti/preuzimanje</t>
-[...5 lines deleted...]
-    <t>Pp-10766/2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/37d38454-f31f-4a3d-a084-5a2640bee911/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2499&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-10140/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.10.2026.</t>
+  </si>
+  <si>
+    <t>Milan Uzelac 02309981782</t>
+  </si>
+  <si>
+    <t>11.09.2026. 10:25:30</t>
+  </si>
+  <si>
+    <t>18.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f0c79a5-46ef-4b44-900a-684e6dccf293</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 07.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f0c79a5-46ef-4b44-900a-684e6dccf293/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10766/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.10.2026.; Poziv - Ročište 07.10.2026.</t>
+  </si>
+  <si>
+    <t>Maryna Lysenko 10084966276</t>
+  </si>
+  <si>
+    <t>11.09.2026. 10:21:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d84c7c3-1d77-4133-96f0-067149c198ce</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 07.10.2026.pdf; Poziv za sudsku radnju od 07.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d84c7c3-1d77-4133-96f0-067149c198ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10766&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>NOVATOR SERVIS društvo s ograničenom odgovornošću za usluge u stečaju 58775866183</t>
+  </si>
+  <si>
+    <t>11.09.2026. 10:21:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/562d0c2e-c918-41a9-bfe4-1a782a8219bf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/562d0c2e-c918-41a9-bfe4-1a782a8219bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-10052/2026</t>
+  </si>
+  <si>
+    <t>HECTO d.o.o. za trgovinu i usluge 83337956859</t>
+  </si>
+  <si>
+    <t>11.09.2026. 10:04:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daa67f9a-17d5-4d95-a4c7-ce07c9e8ad00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daa67f9a-17d5-4d95-a4c7-ce07c9e8ad00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10052&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Marina Lesar 24174570670</t>
+  </si>
+  <si>
+    <t>11.09.2026. 10:04:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/deaa1c76-f2dd-4218-a551-2930b616715e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/deaa1c76-f2dd-4218-a551-2930b616715e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-10730/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 06.10.2026.</t>
+  </si>
+  <si>
+    <t>Leonard Pecollaj 41744339462</t>
+  </si>
+  <si>
+    <t>11.09.2026. 09:57:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f15d025-6b0d-46b6-a90f-025886570aa2</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 06.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f15d025-6b0d-46b6-a90f-025886570aa2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10730&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10884/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 06.10.2026.; Poziv - Ročište 06.10.2026.</t>
+  </si>
+  <si>
+    <t>AMIMIK TRGOVINA j.d.o.o. za trgovinu i usluge 62295437484</t>
+  </si>
+  <si>
+    <t>11.09.2026. 09:52:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc73f6f0-900b-46c4-9c5b-b644c9c8882c</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 06.10.2026.pdf; Poziv za sudsku radnju od 06.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc73f6f0-900b-46c4-9c5b-b644c9c8882c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10884&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ivan Krišto 52845793022</t>
+  </si>
+  <si>
+    <t>11.09.2026. 09:52:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3636727c-489c-4340-ab41-2c1e16ed29ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3636727c-489c-4340-ab41-2c1e16ed29ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-8792/2026</t>
+  </si>
+  <si>
+    <t>KALAUZ PROMET jednostavno društvo s ograničenom odgovornošću za usluge i trgovinu 34201158837</t>
+  </si>
+  <si>
+    <t>11.09.2026. 09:36:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1910450-37e2-4c35-ab3d-03c635e025f4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1910450-37e2-4c35-ab3d-03c635e025f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8792&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Tomo Kalauz 93025549191</t>
+  </si>
+  <si>
+    <t>11.09.2026. 09:36:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a431598-906a-4828-970c-d6d03e2b8c75</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a431598-906a-4828-970c-d6d03e2b8c75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-14810/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.05.2026.</t>
+  </si>
+  <si>
+    <t>Marko Sili 56827917551</t>
+  </si>
+  <si>
+    <t>11.09.2026. 09:35:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b42e12c-eb59-4a52-8b2c-ce5572c16b4d</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.docx O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b42e12c-eb59-4a52-8b2c-ce5572c16b4d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14810&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5285/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Senaid Bašić 79000836020</t>
+  </si>
+  <si>
+    <t>11.09.2026. 09:25:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30999976-dfc2-4f76-9e92-b42758aa3756</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30999976-dfc2-4f76-9e92-b42758aa3756/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5285&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7318/2026</t>
+  </si>
+  <si>
+    <t>Edvin Ružnić 47987961784</t>
+  </si>
+  <si>
+    <t>11.09.2026. 09:14:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9d25210-f9d2-4029-aa03-786cf4d292ef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9d25210-f9d2-4029-aa03-786cf4d292ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7318&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4800/2026</t>
+  </si>
+  <si>
+    <t>Mihael Slonka 32991939459</t>
+  </si>
+  <si>
+    <t>11.09.2026. 09:09:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa9d01ad-e4e6-4e38-a6a1-785620fb61a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa9d01ad-e4e6-4e38-a6a1-785620fb61a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4800&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-14588/2024</t>
+  </si>
+  <si>
+    <t>Odluka VPS-a od 28.01.2026.</t>
+  </si>
+  <si>
+    <t>Josip Galinec 58302139318</t>
+  </si>
+  <si>
+    <t>11.09.2026. 08:41:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f8217e3-abfd-402a-9b62-3cbdd12e074c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f8217e3-abfd-402a-9b62-3cbdd12e074c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14588&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-6126/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 04.05.2026.</t>
+  </si>
+  <si>
+    <t>Dominik Ćibarić 11256657875</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:41:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5670f8a8-0365-4e85-8a72-5ea024fc60e7</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.pdf O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5670f8a8-0365-4e85-8a72-5ea024fc60e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6126&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2809/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>Sinovi Groma d.o.o. 41472920040</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:39:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11d5bcc9-ef69-4342-ad59-ca4a107ac200</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11d5bcc9-ef69-4342-ad59-ca4a107ac200/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2809&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10854/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>Filip Škrabić 25448517286</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:37:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5277bd54-2991-4671-a126-163265718b1f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5277bd54-2991-4671-a126-163265718b1f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10854&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6437/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 08.05.2026.</t>
+  </si>
+  <si>
+    <t>Luka Sučić 43315637146</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:21:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51958e13-f0e8-43e1-b0de-052d89ce49d4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51958e13-f0e8-43e1-b0de-052d89ce49d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6437&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Grad Zagreb 61817894937</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:21:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b25b82d2-305f-41c7-9d7d-4572be7b5a45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b25b82d2-305f-41c7-9d7d-4572be7b5a45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-10287/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 15.07.2026.</t>
+  </si>
+  <si>
+    <t>Silvijo Čamber 41389114550</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:19:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f42ae0d-36ce-4baa-b281-036ba6a7aa88</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f42ae0d-36ce-4baa-b281-036ba6a7aa88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10287&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-17108/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.10.2026. u 10,15</t>
+  </si>
+  <si>
+    <t>Dejan Nemec 48239392789</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:16:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45c14964-b5a7-4384-9570-114e52696451</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45c14964-b5a7-4384-9570-114e52696451/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17108&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5035/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 08.10.2026. u 09,00</t>
+  </si>
+  <si>
+    <t>Simo Bjeloš 79560955687</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:14:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/646fce49-3b0a-4928-be73-4c1116d157e0</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 08.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/646fce49-3b0a-4928-be73-4c1116d157e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5035&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8710/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 15.10.2026. u 09.35 sati</t>
+  </si>
+  <si>
+    <t>Ivan Remenar 97611210947</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:07:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddf114e3-d893-4f0b-9090-d7c449fe1d9f</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 15.10.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddf114e3-d893-4f0b-9090-d7c449fe1d9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8710&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1090/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 09.11.2026.</t>
+  </si>
+  <si>
+    <t>Anto Tolić 49054731314</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:48:23</t>
+  </si>
+  <si>
+    <t>17.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e11272e-b316-46ca-96d7-62180e69cd79</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 09.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e11272e-b316-46ca-96d7-62180e69cd79/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1090&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1962/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 15.10.2026. U09.00 SATI</t>
+  </si>
+  <si>
+    <t>Hrvoje Slade 39645235352</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:45:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2790ea4-6410-4825-b72d-f8ab581ded0b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2790ea4-6410-4825-b72d-f8ab581ded0b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1962&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8166/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 13.10.2026.</t>
+  </si>
+  <si>
+    <t>Mia Gospić Sušan 41166652801</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:43:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/010a486f-1683-4561-a901-d54a6b6d8ef2</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 13.10.2026.pdf; Poziv za sudsku radnju od 13.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/010a486f-1683-4561-a901-d54a6b6d8ef2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8166&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 05.11.2026.</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:32:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/789599d6-f8f4-4b8d-b739-fb3c1f282bcb</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 05.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/789599d6-f8f4-4b8d-b739-fb3c1f282bcb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-6149/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 27.10.2026.</t>
+  </si>
+  <si>
+    <t>Fran Župić 53529903038</t>
+  </si>
+  <si>
+    <t>10.09.2026. 11:49:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bad84ed-d06f-4fa7-b3cd-2596c96329d5</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 27.10.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bad84ed-d06f-4fa7-b3cd-2596c96329d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6149&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 27.10.2026.;</t>
+  </si>
+  <si>
+    <t>CLUBBING društvo s ograničenom odgovornošću za usluge 46788855708</t>
+  </si>
+  <si>
+    <t>10.09.2026. 11:48:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9231f1d-58ce-4c46-ba92-fea970dcbce7</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 27.10.2026.docx; Poziv za sudsku radnju od 27.10.2026.docx; Poziv za sudsku radnju od 27.10.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9231f1d-58ce-4c46-ba92-fea970dcbce7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Goran Tadić 46329875557</t>
+  </si>
+  <si>
+    <t>10.09.2026. 11:48:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea1958a3-8d09-44da-ae6e-7eedb9d9d6bf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea1958a3-8d09-44da-ae6e-7eedb9d9d6bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-8685/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 27.10.2026. u 9,40</t>
+  </si>
+  <si>
+    <t>Tomislav Stanečić 83481746176</t>
+  </si>
+  <si>
+    <t>10.09.2026. 11:33:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de91aa1c-e078-4c2f-ab1e-72ba83af4b69</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de91aa1c-e078-4c2f-ab1e-72ba83af4b69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8685&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3998/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 02.10.2026., 08.30 sati</t>
+  </si>
+  <si>
+    <t>Davor Stojsavljević 60068280123</t>
+  </si>
+  <si>
+    <t>10.09.2026. 11:31:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c48e54f9-a08b-4ac3-9b1c-e891c4b9d0a2</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 02.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c48e54f9-a08b-4ac3-9b1c-e891c4b9d0a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3998&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9565/2026</t>
+  </si>
+  <si>
+    <t>Ljiljana Žubčić 14014885309</t>
+  </si>
+  <si>
+    <t>10.09.2026. 11:26:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9ea5318-b5b6-4e9a-964c-5a22f428ee7a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9ea5318-b5b6-4e9a-964c-5a22f428ee7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9565&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4048/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 27.10.2026.; u 9,00</t>
+  </si>
+  <si>
+    <t>KALADA ICC jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo i usluge 36354411075</t>
+  </si>
+  <si>
+    <t>10.09.2026. 11:20:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b84c32dd-d990-49e2-8b95-bc1402e1efea</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 27.10.2026.docx; Poziv za sudsku radnju od 27.10.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b84c32dd-d990-49e2-8b95-bc1402e1efea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4048&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 27.10.2026.;u 9,00</t>
+  </si>
+  <si>
+    <t>Niko Vuchetich 40203011933</t>
+  </si>
+  <si>
+    <t>10.09.2026. 11:19:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24ae8121-0afa-41a1-9c8d-fa9a48c479a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24ae8121-0afa-41a1-9c8d-fa9a48c479a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-15081/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 24.09.2026.</t>
+  </si>
+  <si>
+    <t>Vedran Šišak 71163640396</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:45:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89cc1c73-322d-4dea-963b-a0dbf3444f38</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 24.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89cc1c73-322d-4dea-963b-a0dbf3444f38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15081&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>VB ALL SERVICES d.o.o. za usluge 78606587921</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:45:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0a07823-428f-44f6-b631-7d2639f0ad60</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0a07823-428f-44f6-b631-7d2639f0ad60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-9262/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 05.10.2026.</t>
+  </si>
+  <si>
+    <t>Andi Budimir 31641360040</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:32:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b170bbd0-6082-4788-b23f-9a9f9cd95a7f</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 05.10.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b170bbd0-6082-4788-b23f-9a9f9cd95a7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9262&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9616/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 29.09.2026.</t>
+  </si>
+  <si>
+    <t>Mate Kukić 85361335465</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:19:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47e3e462-e5df-4b01-afa5-ef8aecc45649</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 29.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47e3e462-e5df-4b01-afa5-ef8aecc45649/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9616&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8092/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 05.06.2026.</t>
+  </si>
+  <si>
+    <t>Grad Zagreb Gradski ured za mjesnu samoupravu, promet, komunalne poslove, civilnu zaštitu i sigurnost 61817894937</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:56:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d7f10a7-8806-4a0a-b533-551a570fcab7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d7f10a7-8806-4a0a-b533-551a570fcab7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8092&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-17702/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.04.2026.</t>
+  </si>
+  <si>
+    <t>Vjekoslav Karakaš 60462246476</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:54:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a1f1924-0b7f-4b56-8e66-d2b90fdc25f5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a1f1924-0b7f-4b56-8e66-d2b90fdc25f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17702&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5350/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.04.2026.</t>
+  </si>
+  <si>
+    <t>SVIKONCERTI d.o.o. putnička agencija za usluge 36825513796</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:53:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80b0e3e5-382d-4c74-b45c-ed12329e139f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80b0e3e5-382d-4c74-b45c-ed12329e139f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5350&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-8017/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.06.2026.</t>
+  </si>
+  <si>
+    <t>Zhizhi Liao 42472516391</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:51:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/939063b5-64e2-491a-8bc8-50c1aa484d54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/939063b5-64e2-491a-8bc8-50c1aa484d54/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8017&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>TOP TASTY društvo s ograničenom odgovornošću za ugostiteljstvo i trgovinu 73912642675</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:51:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d823e083-17b9-4b55-9f14-630394481ade</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d823e083-17b9-4b55-9f14-630394481ade/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-2677/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 10.03.2026.</t>
+  </si>
+  <si>
+    <t>Nikola Ivić 11378914726</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:48:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ea54275-b20c-49ca-b770-8e1ce5138a05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ea54275-b20c-49ca-b770-8e1ce5138a05/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2677&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11180/2026</t>
+  </si>
+  <si>
+    <t>Angela Blaće 05614484271</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:42:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6847505-e316-4bb7-97cc-0c4f6bee7d2b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6847505-e316-4bb7-97cc-0c4f6bee7d2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11180&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2658/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 12.03.2026.</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:15:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3ea4dc5-cc57-4412-a61d-217879a54a02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3ea4dc5-cc57-4412-a61d-217879a54a02/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2658&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-eu-132/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 16.10.2025.</t>
+  </si>
+  <si>
+    <t>Oded Kraus 20558415051</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:58:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a50cb4d8-45b5-4e36-aa62-9c43cbd5f467</t>
+  </si>
+  <si>
+    <t>Presuda kojom se priznaje izvršenje odluke o novčanoj kazni između država članica Europske unije.docx O1579O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a50cb4d8-45b5-4e36-aa62-9c43cbd5f467/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp-eu&amp;predmet=132&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10101/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 01.10.2026.</t>
+  </si>
+  <si>
+    <t>Denis Božičević 14368706015</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:58:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f08dd8b4-e90b-4b18-bef7-841c162671af</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 01.10.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f08dd8b4-e90b-4b18-bef7-841c162671af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10101&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-eu-34/2026</t>
+  </si>
+  <si>
+    <t>Dante Beck 77885053924</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:56:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/544440d3-8923-48f0-af3e-2bd6e49280d8</t>
+  </si>
+  <si>
+    <t>Rješenje.docx O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/544440d3-8923-48f0-af3e-2bd6e49280d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp-eu&amp;predmet=34&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-12920/2023</t>
+  </si>
+  <si>
+    <t>Rješenje VPS-a od 28.04.2025.</t>
+  </si>
+  <si>
+    <t>Hrvoje Žaja 60714671421</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:55:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cd8ee17-e053-4979-9e29-c5560ba3eea6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cd8ee17-e053-4979-9e29-c5560ba3eea6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=12920&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-4537/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.10.2026. u 9,00</t>
+  </si>
+  <si>
+    <t>Mladen Svetec 71411072930</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:53:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22e328e0-5e1b-4c13-a6e0-6688323f60b3</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 07.10.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22e328e0-5e1b-4c13-a6e0-6688323f60b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4537&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-18979/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>KARMAJ-TECH d.o.o. za usluge 33403293065</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:50:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8b4faba-4a33-4bd8-9d32-a3798c7c4ba9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8b4faba-4a33-4bd8-9d32-a3798c7c4ba9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18979&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10585/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 16.04.2026.</t>
+  </si>
+  <si>
+    <t>Irma Lipovac Kuzele 06969284221</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:33:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0604498e-adee-47a4-9b16-bde84a7f70ca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0604498e-adee-47a4-9b16-bde84a7f70ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10585&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-12055/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 13.10.2026. u 10.55 sati</t>
+  </si>
+  <si>
+    <t>GORKHAS &amp; ASSOCIATES d.o.o. za usluge, turistička agencija 63212752103</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:29:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b697322-3de3-4d99-8748-65ef89870322</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 13.10.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b697322-3de3-4d99-8748-65ef89870322/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=12055&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Surya Bahadur Thing 80904197207</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:29:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94939a44-a20d-4065-9716-ce4a5bdc3522</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94939a44-a20d-4065-9716-ce4a5bdc3522/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-9678/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 13.10.2026. u 10.45 sati</t>
+  </si>
+  <si>
+    <t>Jurica Župetić 01906241379</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:22:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa218753-27d8-4ba1-8906-b9cba42969d0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa218753-27d8-4ba1-8906-b9cba42969d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9678&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9621/2026</t>
+  </si>
+  <si>
+    <t>Mislav Kapuđija 88040518705</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:19:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b185944-6aa4-4ecb-84ed-30e5797952cb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b185944-6aa4-4ecb-84ed-30e5797952cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9621&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-18196/2025</t>
+  </si>
+  <si>
+    <t>Franjo Krikšić 65775897841</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:17:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dbee120-cb10-4d58-ae80-0e2a63985c79</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9dbee120-cb10-4d58-ae80-0e2a63985c79/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18196&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-18200/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 23.03.2026.</t>
+  </si>
+  <si>
+    <t>Daniel Dujmić 68185212747</t>
+  </si>
+  <si>
+    <t>10.09.2026. 07:48:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eef25dca-fb40-4cf1-84eb-66d9de13f409</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eef25dca-fb40-4cf1-84eb-66d9de13f409/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18200&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10034/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 21.09.2026.</t>
+  </si>
+  <si>
+    <t>Mladen Vuko 20801906748</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:53:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91e9fa7d-4d6d-4e25-895b-28e39a0e2376</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 21.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91e9fa7d-4d6d-4e25-895b-28e39a0e2376/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10034&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3612/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 02.04.2026.</t>
+  </si>
+  <si>
+    <t>Ema Bićanić 64774696661</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:37:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be4b585a-f7b5-498f-b475-43fad31da405</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be4b585a-f7b5-498f-b475-43fad31da405/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3612&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10465/2026</t>
+  </si>
+  <si>
+    <t>Aron Pavlak 58853863422</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:22:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87cd96a7-2974-42d8-8250-47ffd5c5f78c</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 21.09.2026.docx; Poziv za sudsku radnju od 21.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87cd96a7-2974-42d8-8250-47ffd5c5f78c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10465&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>DIVERSORIO d.o.o. za ugostiteljstvo i trgovinu 04963276155</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:22:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c946301-4b11-418e-9f97-50a32d2e738e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c946301-4b11-418e-9f97-50a32d2e738e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-15084/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 03.04.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Jerbić 10445712168</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:21:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9738405f-63ca-468c-819a-a87d293339bb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9738405f-63ca-468c-819a-a87d293339bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15084&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>I&amp;I interijeri d.o.o. za usluge 18978364790</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:20:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41811eb8-f8af-40ad-8114-b21577e74abd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41811eb8-f8af-40ad-8114-b21577e74abd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-6659/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>HRVATSKI RAGBIJAŠKI SAVEZ 21625412015</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:18:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40bade39-5bb3-4cf7-bb2d-59fa9cee279a</t>
+  </si>
+  <si>
+    <t>Presuda - odbijajuća.pdf O77O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40bade39-5bb3-4cf7-bb2d-59fa9cee279a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6659&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-19560/2025</t>
+  </si>
+  <si>
+    <t>Vladimir Markulin 12841257566</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:16:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e457c9df-9efb-4ac0-bad9-aa176982efae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e457c9df-9efb-4ac0-bad9-aa176982efae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19560&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10172/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 05.10.2026.; Poziv - Ročište 05.10.2026.</t>
+  </si>
+  <si>
+    <t>LAAP design društvo s ograničenom odgovornošću za grafički dizajn 14079089213</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:10:29</t>
+  </si>
+  <si>
+    <t>16.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c15faef-e8aa-4e48-acec-c0b6e6aeeb3d</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 05.10.2026.pdf; Poziv za sudsku radnju od 05.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c15faef-e8aa-4e48-acec-c0b6e6aeeb3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10172&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Petar Petrinec 60639417544</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:10:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d252635b-5fce-45d7-97e3-5047a44f5320</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d252635b-5fce-45d7-97e3-5047a44f5320/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-10212/2026</t>
+  </si>
+  <si>
+    <t>DABIĆ društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 49169829528</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:04:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f0650c0-5bee-4f1b-a045-25aec280fa3e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f0650c0-5bee-4f1b-a045-25aec280fa3e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10212&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Branislav Dabić 73972381888</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:04:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e7a0213-7253-4c93-8628-254c517225be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e7a0213-7253-4c93-8628-254c517225be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-9934/2026</t>
+  </si>
+  <si>
+    <t>Fran Žitković 30200665350</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:57:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5487b867-2681-4c57-b876-32219be088a9</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 05.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5487b867-2681-4c57-b876-32219be088a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9934&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-959/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 14.10.2026.</t>
+  </si>
+  <si>
+    <t>Damir Šabić 78641453544</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:57:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14a8ef67-1bd4-4bf5-96ac-f80c2f9db516</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 14.10.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14a8ef67-1bd4-4bf5-96ac-f80c2f9db516/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=959&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9668/2026</t>
+  </si>
+  <si>
+    <t>Josip Bilonić 48206131453</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:55:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdba5e35-3ad7-48f6-bd07-953dfe980e3f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdba5e35-3ad7-48f6-bd07-953dfe980e3f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9668&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1519/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 19.10.2026. u 11,00</t>
+  </si>
+  <si>
+    <t>Marko Vidović 70820363927</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:55:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d61086d-2382-45b1-acb5-def01266658f</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 19.10.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d61086d-2382-45b1-acb5-def01266658f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1519&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8513/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 09.10.2026. u 10,40</t>
+  </si>
+  <si>
+    <t>SIT I FIT j.d.o.o. za usluge 84620470741</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:35:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cee9beb7-2820-4e55-a1d5-7fd7d11789a2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cee9beb7-2820-4e55-a1d5-7fd7d11789a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8513&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5421/2026</t>
+  </si>
+  <si>
+    <t>Jerko Lovrić 53647386377</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:34:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da81f41e-1b1c-4457-9666-4261a9665c88</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 14.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da81f41e-1b1c-4457-9666-4261a9665c88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5421&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-5916/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.07.2026.</t>
+  </si>
+  <si>
+    <t>Mitja Milenkovič Močnik 52014392431</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:32:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c42c404-511d-4dca-a262-923164853b98</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c42c404-511d-4dca-a262-923164853b98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=5916&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-434/2026</t>
+  </si>
+  <si>
+    <t>Ramajana Osmanović 13117409576</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:31:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f82e4503-6212-4436-9b4a-b0a8cabe1737</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f82e4503-6212-4436-9b4a-b0a8cabe1737/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=434&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-649/2026</t>
+  </si>
+  <si>
+    <t>Mevla Salčinović 08266457653</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:29:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8bf4405-dbd0-46d8-8357-65821d2ff1b4</t>
+  </si>
+  <si>
+    <t>Rješenje o obustavi izvršenja rada za opće dobro_supletorni zatvor zbog naknadne uplate novčane kazne.docx O1597O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8bf4405-dbd0-46d8-8357-65821d2ff1b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=649&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-438/2026</t>
+  </si>
+  <si>
+    <t>Krešimir Hladnik 19344616107</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:27:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7504075-09d8-4c78-a26f-482366d49378</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7504075-09d8-4c78-a26f-482366d49378/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=438&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-45/2026</t>
+  </si>
+  <si>
+    <t>Irina Radečić 90476063316</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:25:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e1ae2f7-b672-4123-95e4-974b901e8390</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e1ae2f7-b672-4123-95e4-974b901e8390/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=45&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-7043/2025</t>
+  </si>
+  <si>
+    <t>Miljan Begović 25095404301</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:24:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45983037-d591-4015-88d7-44dacc70afab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45983037-d591-4015-88d7-44dacc70afab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=7043&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5114/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 12.10.2026. 9:30</t>
+  </si>
+  <si>
+    <t>Ivan Poljanica 03780379282</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:23:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02322e95-8a6d-4b15-9329-6174e2362008</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 12.10.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02322e95-8a6d-4b15-9329-6174e2362008/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5114&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-6108/2025</t>
+  </si>
+  <si>
+    <t>Ivan Smrdelj 85800408815</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:21:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ffaeabc-9ed0-4e9f-bf46-b34124eeb4f9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ffaeabc-9ed0-4e9f-bf46-b34124eeb4f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=6108&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-18044/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 12.10.2026. 11:20</t>
+  </si>
+  <si>
+    <t>Neven Brnjas 44893293052</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:06:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7717fb52-c228-406e-867f-b527618601e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7717fb52-c228-406e-867f-b527618601e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18044&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-5918/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>Velimir Dujić 03866098566</t>
+  </si>
+  <si>
+    <t>09.09.2026. 13:00:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4eb55fee-43a5-40eb-a8c3-883b4a9d4822</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4eb55fee-43a5-40eb-a8c3-883b4a9d4822/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=5918&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3361/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 23.09.2026.</t>
+  </si>
+  <si>
+    <t>SMB jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo 93174327119</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:58:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d362740-3e64-4027-ba01-73e8b652f5ec</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 23.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d362740-3e64-4027-ba01-73e8b652f5ec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3361&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-5919/2025</t>
+  </si>
+  <si>
+    <t>Boris Poldrugač 41556705058</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:58:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/690a269d-389e-4367-be95-d28ae50f0be4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/690a269d-389e-4367-be95-d28ae50f0be4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=5919&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Igor Baričević 82511017323</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/934e0dab-38f5-4e67-b846-8a9d0bff2cef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/934e0dab-38f5-4e67-b846-8a9d0bff2cef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-13716/2025</t>
+  </si>
+  <si>
+    <t>PARTOM AUSPUH j.d.o.o. za trgovinu i usluge 27798528361</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:49:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a028129-8931-416a-8ad0-25df4a1f9a70</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a028129-8931-416a-8ad0-25df4a1f9a70/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=13716&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Tomislav Paradovski 53801502340</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:48:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47d02b45-f566-4c12-a37b-ed9139e5a1c6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47d02b45-f566-4c12-a37b-ed9139e5a1c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-1620/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 07.04.2026.</t>
+  </si>
+  <si>
+    <t>Skender Ramadani 22379848200</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:43:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/602ebbb5-a616-461b-b982-df88509f0f65</t>
+  </si>
+  <si>
+    <t>Presuda - odbijajuća.docx O77O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/602ebbb5-a616-461b-b982-df88509f0f65/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1620&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4690/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>POLJOPRIVREDNA ZADRUGA BRANITELJA FENIKS 41453875324</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:39:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4d27b5b-0829-4b5d-93c4-4f8e326ede81</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4d27b5b-0829-4b5d-93c4-4f8e326ede81/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4690&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1634/2026</t>
+  </si>
+  <si>
+    <t>Ivan Trnski 11346691269</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:34:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/757e3123-6044-405c-9adb-8310dabe7fed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/757e3123-6044-405c-9adb-8310dabe7fed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1634&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-18302/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 07.05.2026.</t>
+  </si>
+  <si>
+    <t>Luka Kolak 90024183030</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:25:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d9c157d-3e84-4daa-b328-63207c465354</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d9c157d-3e84-4daa-b328-63207c465354/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18302&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-624/2026</t>
+  </si>
+  <si>
+    <t>Darko Šešerin 59645878357</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:24:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6eb8b71-665b-4a83-9b94-cacda834e945</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6eb8b71-665b-4a83-9b94-cacda834e945/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=624&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9542/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 06.02.2026.</t>
+  </si>
+  <si>
+    <t>Dragica Vrančić 79897365610</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:09:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67763f3d-f62c-41f3-9b32-5cada7defddd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67763f3d-f62c-41f3-9b32-5cada7defddd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9542&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-19411/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 30.09.2026.</t>
+  </si>
+  <si>
+    <t>Marsel Jagarčec 11611990039</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:06:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/640be676-01c6-408c-8a56-00f5d864ceee</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 30.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/640be676-01c6-408c-8a56-00f5d864ceee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19411&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-17943/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 13.10.2026.</t>
+  </si>
+  <si>
+    <t>Petar Ivančić 53709694425</t>
+  </si>
+  <si>
+    <t>09.09.2026. 10:17:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ba721ec-2e33-46dc-bb80-8e066b598791</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 13.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ba721ec-2e33-46dc-bb80-8e066b598791/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17943&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-16518/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Milena Dražić 79251290185</t>
+  </si>
+  <si>
+    <t>09.09.2026. 10:12:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c9a705f-1d3d-46c7-a20c-54f9aa9ac848</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c9a705f-1d3d-46c7-a20c-54f9aa9ac848/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=16518&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3547/2026</t>
+  </si>
+  <si>
+    <t>Silvijo Đurđević 49714073787</t>
+  </si>
+  <si>
+    <t>09.09.2026. 10:10:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e9512b0-fa53-404f-bb9f-ffdc82ddfe4c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e9512b0-fa53-404f-bb9f-ffdc82ddfe4c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3547&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2509/2026</t>
   </si>
   <si>
     <t>Presuda od 27.02.2026.</t>
   </si>
   <si>
-    <t>Place Vendome j.d.o.o. za usluge 27352799999</t>
-[...272 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8f0e2b47-96a5-4401-bdf5-cf7f73f361b8</t>
+    <t>09.09.2026. 10:00:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0b8ed2b-4d3c-4421-9ce5-05a00b62e0a9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0b8ed2b-4d3c-4421-9ce5-05a00b62e0a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2509&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2653/2026</t>
+  </si>
+  <si>
+    <t>09.09.2026. 09:56:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3605e19-48f7-4459-ad3f-5a8782ecffaf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3605e19-48f7-4459-ad3f-5a8782ecffaf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2653&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7313/2026</t>
+  </si>
+  <si>
+    <t>Slaven Cvitanović 89052508382</t>
+  </si>
+  <si>
+    <t>09.09.2026. 09:42:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b5a2a26-1c9e-4519-bf93-7fe944420747</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b5a2a26-1c9e-4519-bf93-7fe944420747/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7313&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-2283/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.08.2026.</t>
+  </si>
+  <si>
+    <t>Radomir Pešić 38014224203</t>
+  </si>
+  <si>
+    <t>09.09.2026. 09:21:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b561574-1d1a-4230-97de-5243976880dc</t>
+  </si>
+  <si>
+    <t>Rješenje - o nenadležnosti i ustupu nadležnom sudu.docx O335O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b561574-1d1a-4230-97de-5243976880dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=2283&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2528/2026</t>
+  </si>
+  <si>
+    <t>Lana Stipičić 98350469636</t>
+  </si>
+  <si>
+    <t>09.09.2026. 09:08:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/188ccde0-b6df-4c04-94d3-6db3f8b12f51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/188ccde0-b6df-4c04-94d3-6db3f8b12f51/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2528&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5434/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 12.10.2026. u 11,15</t>
+  </si>
+  <si>
+    <t>Dubravko Lukačević 12395246093</t>
+  </si>
+  <si>
+    <t>09.09.2026. 08:08:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14188ee8-a012-49d6-8417-e40054826fb3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14188ee8-a012-49d6-8417-e40054826fb3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5434&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9150/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 02.06.2026.</t>
+  </si>
+  <si>
+    <t>Ivana Opalički 77860807644</t>
+  </si>
+  <si>
+    <t>08.09.2026. 16:44:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32da56e9-0086-41f5-9990-9919a41fb6e1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32da56e9-0086-41f5-9990-9919a41fb6e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9150&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5928/2026</t>
+  </si>
+  <si>
+    <t>Roland Štimac 92904473621</t>
+  </si>
+  <si>
+    <t>08.09.2026. 16:13:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/688eb75e-6424-4d69-881b-58deca804e14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/688eb75e-6424-4d69-881b-58deca804e14/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5928&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8272/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Josip Marić 86762339825</t>
+  </si>
+  <si>
+    <t>08.09.2026. 15:11:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b95c43a-55bd-440c-ae84-756369468ae3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b95c43a-55bd-440c-ae84-756369468ae3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8272&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-450/2026</t>
+  </si>
+  <si>
+    <t>Julijana Vasilj 45041345033</t>
+  </si>
+  <si>
+    <t>08.09.2026. 14:27:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef19cc6c-8286-43b5-bc8d-0403fff4e1e8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef19cc6c-8286-43b5-bc8d-0403fff4e1e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=450&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9392/2025</t>
+  </si>
+  <si>
+    <t>PD - Rješenje od 02.06.2026.</t>
+  </si>
+  <si>
+    <t>Jasminka Grubešić 35359800579</t>
+  </si>
+  <si>
+    <t>08.09.2026. 14:13:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d19beb5-fd14-4532-b9ce-08bb16be1642</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d19beb5-fd14-4532-b9ce-08bb16be1642/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9392&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5897/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 29.04.2026.</t>
+  </si>
+  <si>
+    <t>Martina Dujmović 23657632657</t>
+  </si>
+  <si>
+    <t>08.09.2026. 14:06:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3d52427-67d7-452b-b5bb-650ed2d5dfe1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3d52427-67d7-452b-b5bb-650ed2d5dfe1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5897&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-15826/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 12.01.2026.</t>
+  </si>
+  <si>
+    <t>Franko Popović Tijan 38736053265</t>
+  </si>
+  <si>
+    <t>08.09.2026. 14:04:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/909dd380-c3a7-4589-87eb-6b84ccf3709f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/909dd380-c3a7-4589-87eb-6b84ccf3709f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15826&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-6680/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.09.2026.</t>
+  </si>
+  <si>
+    <t>Mario Raos 02624212028</t>
+  </si>
+  <si>
+    <t>08.09.2026. 14:03:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68a30bf7-2d22-4eec-b790-1148ea3271c7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68a30bf7-2d22-4eec-b790-1148ea3271c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=6680&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4693/2026</t>
+  </si>
+  <si>
+    <t>PD Presude od 07.04.2026.</t>
+  </si>
+  <si>
+    <t>Mario Kovačić 26205585169</t>
+  </si>
+  <si>
+    <t>08.09.2026. 13:32:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9426eb7-bb5d-4f3a-97b1-d856fc2d0abc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9426eb7-bb5d-4f3a-97b1-d856fc2d0abc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4693&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-19518/2025</t>
+  </si>
+  <si>
+    <t>PD Rješenja od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>Oliver Fijačko 40211747011</t>
+  </si>
+  <si>
+    <t>08.09.2026. 13:30:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9faf2580-977e-4c07-a2de-0da8192a082b</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9faf2580-977e-4c07-a2de-0da8192a082b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19518&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1805/2026</t>
+  </si>
+  <si>
+    <t>Vilim Virovec 65183212010</t>
+  </si>
+  <si>
+    <t>08.09.2026. 13:02:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c88c6058-a2eb-4144-8487-2b41611ba839</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c88c6058-a2eb-4144-8487-2b41611ba839/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1805&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-6128/2025</t>
+  </si>
+  <si>
+    <t>Ivan Begić 65363769422</t>
+  </si>
+  <si>
+    <t>08.09.2026. 13:00:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a4e86ef-39f5-4e97-8fd3-4c9ba7db889f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a4e86ef-39f5-4e97-8fd3-4c9ba7db889f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=6128&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14523/2025</t>
+  </si>
+  <si>
+    <t>DUPLA ASISTENCIJA društvo s ograničenom odgovornošću za usluge 28094064213</t>
+  </si>
+  <si>
+    <t>08.09.2026. 12:47:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7536d78-1a7d-4419-89cf-f60888fad182</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7536d78-1a7d-4419-89cf-f60888fad182/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14523&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5075/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>Ana Dašić 92487979506</t>
+  </si>
+  <si>
+    <t>08.09.2026. 12:32:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fae4a491-567c-4953-814d-f36e9c305cc4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fae4a491-567c-4953-814d-f36e9c305cc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5075&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-12840/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 24.03.2026.</t>
+  </si>
+  <si>
+    <t>Ana Žužul 83645301419</t>
+  </si>
+  <si>
+    <t>08.09.2026. 12:31:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60539292-3f10-4133-80f4-e9366f01495d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60539292-3f10-4133-80f4-e9366f01495d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=12840&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6382/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.07.2026.</t>
+  </si>
+  <si>
+    <t>Anita Benić 77443342375</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:31:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb2da626-e016-4e8b-8148-e2323b903dca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb2da626-e016-4e8b-8148-e2323b903dca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6382&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11625/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.08.2026.</t>
+  </si>
+  <si>
+    <t>Smilja Plišić Velimirović 30269984600</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:28:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a39b5b8c-b4ca-4474-a1c3-1e07ffeae4c2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a39b5b8c-b4ca-4474-a1c3-1e07ffeae4c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11625&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1934/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>Zvonimir Spajić 91802612014</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:26:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba9ee798-86f3-4a6d-8e34-b74ccbfce350</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba9ee798-86f3-4a6d-8e34-b74ccbfce350/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1934&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-3976/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 14.04.2026.</t>
+  </si>
+  <si>
+    <t>STARI BARKAJOL j.d.o.o. za usluge 16163557125</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:23:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91aee401-db2e-4f20-8860-faed70bbdc64</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91aee401-db2e-4f20-8860-faed70bbdc64/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3976&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Robert Sindičić 10771216237</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:23:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6629d98-c5d4-4f12-ad85-f221406ae42e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6629d98-c5d4-4f12-ad85-f221406ae42e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-7144/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>Marko Čobanov 77496083688</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:22:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6982a0f6-32e3-4871-9fbd-da4702fabf1f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6982a0f6-32e3-4871-9fbd-da4702fabf1f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7144&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>20. lipnja jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo i usluge 32437479330</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:22:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9e7ebc5-7036-411e-8494-0149ab49253b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9e7ebc5-7036-411e-8494-0149ab49253b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-1793/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 20.03.2026.</t>
+  </si>
+  <si>
+    <t>Robert Jakšić 04737991973</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:20:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a8e6a4c-977f-400e-9db3-273810a0af08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a8e6a4c-977f-400e-9db3-273810a0af08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1793&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-15021/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>Sula Sulkaj 94086194554</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:19:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c68abb01-b096-4fe2-a19a-a4888d5c21a8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c68abb01-b096-4fe2-a19a-a4888d5c21a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15021&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>S. BUJAR PROM j.d.o.o. za usluge 30248866214</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:19:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce160f48-4efc-4d89-be24-6edfc60d9459</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce160f48-4efc-4d89-be24-6edfc60d9459/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-497/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 10.04.2026.</t>
+  </si>
+  <si>
+    <t>Phantom bar društvo s ograničenom odgovornošću za usluge 23268519819</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:17:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00cad3d1-5627-4d66-a7f2-b3c80fb0832b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00cad3d1-5627-4d66-a7f2-b3c80fb0832b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=497&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-18157/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 13.02.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Tin Turković 35414609324</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:17:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/169b36a0-2616-41a7-b54e-7d9b3263d882</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/169b36a0-2616-41a7-b54e-7d9b3263d882/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18157&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14626/2025</t>
+  </si>
+  <si>
+    <t>Rješenje o trošku od 28.01.2026.</t>
+  </si>
+  <si>
+    <t>Željko Petrić 23233154960</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:16:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bb84e87-da85-4476-9d97-eec13a718ec1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bb84e87-da85-4476-9d97-eec13a718ec1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14626&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7839/2023</t>
+  </si>
+  <si>
+    <t>Odluka od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>NATALI-TOUR d.o.o. za turizam, ugostiteljstvo, turistička agencija 59049199648</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:13:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23003f05-2b80-41d7-ae34-7dee7fb438ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23003f05-2b80-41d7-ae34-7dee7fb438ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7839&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Mikael Gorskiy 33321850953</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:13:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15f923c5-799b-4116-b720-8cdf6fbd8928</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15f923c5-799b-4116-b720-8cdf6fbd8928/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Irina Pretkel 86033242530</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:13:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9673f2c4-3690-42eb-b2e6-a3050bdd2fce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9673f2c4-3690-42eb-b2e6-a3050bdd2fce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-428/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 20.04.2026.</t>
+  </si>
+  <si>
+    <t>Josip Sjauš 33504219277</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:55:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bddb6972-ce18-4113-b8b6-7d9f9d57cd03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bddb6972-ce18-4113-b8b6-7d9f9d57cd03/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=428&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5734/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 22.04.2026.</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:53:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83e71200-ee1d-4a57-b4b6-77cf03f23041</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83e71200-ee1d-4a57-b4b6-77cf03f23041/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5734&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5648/2026</t>
+  </si>
+  <si>
+    <t>Tomislav Perica 09096910160</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:51:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e6e4690-4e54-410a-a8f3-6382c163af5a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e6e4690-4e54-410a-a8f3-6382c163af5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5648&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-12698/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.05.2026.</t>
+  </si>
+  <si>
+    <t>Zlatan Kljajić 53538173490</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:42:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff599d77-8fb7-49b7-adb7-ff35291ebd1e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff599d77-8fb7-49b7-adb7-ff35291ebd1e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=12698&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-2683/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 06.03.2026.</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:41:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8decbbb7-a235-4d3b-86f0-d76b87fb861b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8decbbb7-a235-4d3b-86f0-d76b87fb861b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2683&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-16121/2025</t>
+  </si>
+  <si>
+    <t>Ivana Ester 33642787243</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:29:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f47543d6-7b8e-4258-85da-349d9819fa4f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f47543d6-7b8e-4258-85da-349d9819fa4f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=16121&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14648/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>Mladen Pečarić 45539683360</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:21:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58eadc00-9988-4845-a1b4-fd44ccd8f6b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58eadc00-9988-4845-a1b4-fd44ccd8f6b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14648&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-17264/2023</t>
+  </si>
+  <si>
+    <t>Odluka od 14.01.2026.</t>
+  </si>
+  <si>
+    <t>Jadranko Hrvačević 17443557747</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:04:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b31fdc71-86e3-4890-b744-f7574f394e6b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b31fdc71-86e3-4890-b744-f7574f394e6b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17264&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-19054/2022</t>
+  </si>
+  <si>
+    <t>Odluka od 03.03.2026.</t>
+  </si>
+  <si>
+    <t>Dejan Kraljek 94153796741</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:02:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2012da9-6c06-438d-9d32-ffe6efa6ce82</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2012da9-6c06-438d-9d32-ffe6efa6ce82/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19054&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-13213/2025</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:48:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0adcfb7f-ae61-4fd1-81c5-4ca43bcce869</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0adcfb7f-ae61-4fd1-81c5-4ca43bcce869/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=13213&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6051/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 05.05.2026.</t>
+  </si>
+  <si>
+    <t>Dario Eršeg 28580030933</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:43:56</t>
+  </si>
+  <si>
+    <t>15.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12008512-1743-47af-864b-6d0db6bb4c83</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12008512-1743-47af-864b-6d0db6bb4c83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6051&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-15877/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Wensa El Aradi 45802554822</t>
+  </si>
+  <si>
+    <t>08.09.2026. 08:32:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5b3ac90-276f-431a-90c2-c9e004cf4dc8</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/8f0e2b47-96a5-4401-bdf5-cf7f73f361b8/dokumenti/preuzimanje</t>
-[...1241 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5339&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5b3ac90-276f-431a-90c2-c9e004cf4dc8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15877&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-9119/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Ema Sudec 61498015271</t>
+  </si>
+  <si>
+    <t>07.09.2026. 16:45:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a1a67f4-437d-42a1-a47c-b20a40aed1b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a1a67f4-437d-42a1-a47c-b20a40aed1b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9119&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2493/2023</t>
+  </si>
+  <si>
+    <t>Odluka VPS-a od 28.1.2026.</t>
+  </si>
+  <si>
+    <t>07.09.2026. 10:43:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ccfa7d0-5bb3-4e48-a772-9675c2cbc0d1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ccfa7d0-5bb3-4e48-a772-9675c2cbc0d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2493&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-10870/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 08.04.2026.</t>
+  </si>
+  <si>
+    <t>Josip Pavoković 74817391900</t>
+  </si>
+  <si>
+    <t>07.09.2026. 10:35:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1595ffce-fa6a-4f39-922c-94f849de922f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1595ffce-fa6a-4f39-922c-94f849de922f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10870&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1305/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>Renata Čorak 16202999292</t>
+  </si>
+  <si>
+    <t>07.09.2026. 10:32:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/689eb7ce-e55c-406c-b344-ae06b70049d0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/689eb7ce-e55c-406c-b344-ae06b70049d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1305&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1039/2026</t>
+  </si>
+  <si>
+    <t>PD Rješenje od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Suzana Topalović 93240669476</t>
+  </si>
+  <si>
+    <t>07.09.2026. 10:00:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f784c1b9-c9a0-4735-bce2-bfd39f218b99</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.docx O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f784c1b9-c9a0-4735-bce2-bfd39f218b99/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1039&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5616/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.10.2026. u 09,30</t>
+  </si>
+  <si>
+    <t>Željan Jedvaj 12960983632</t>
+  </si>
+  <si>
+    <t>07.09.2026. 09:31:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e9a5e58-8755-42df-93e6-de5230167c2a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e9a5e58-8755-42df-93e6-de5230167c2a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5616&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-13475/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.03.2026.</t>
+  </si>
+  <si>
+    <t>07.09.2026. 09:07:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf89ee73-f1ed-463f-9cfd-7d3dfc4e798b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf89ee73-f1ed-463f-9cfd-7d3dfc4e798b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=13475&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4468/2026</t>
+  </si>
+  <si>
+    <t>PD - Presuda od 14.04.2026.</t>
+  </si>
+  <si>
+    <t>Sanja Rozalija Čukelj 63241381867</t>
+  </si>
+  <si>
+    <t>07.09.2026. 08:46:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ca314a9-2494-41cc-b65b-7e999ff3e35d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ca314a9-2494-41cc-b65b-7e999ff3e35d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4468&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-15107/2025</t>
+  </si>
+  <si>
+    <t>Marin Deković 82948227467</t>
+  </si>
+  <si>
+    <t>07.09.2026. 08:40:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a00d06aa-77dd-43df-8e07-621d93be09fd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a00d06aa-77dd-43df-8e07-621d93be09fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15107&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-16775/2022</t>
+  </si>
+  <si>
+    <t>Zijada Osmanović 68307400328</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:13:28</t>
+  </si>
+  <si>
+    <t>14.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4f4352f-ba85-45d4-8f46-f6049dfc8f8c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4f4352f-ba85-45d4-8f46-f6049dfc8f8c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=16775&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-6055/2026</t>
+  </si>
+  <si>
+    <t>Stela Jozić 00718305355</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:54:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9636fe5-fec1-47c6-a8dd-28474522ac02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9636fe5-fec1-47c6-a8dd-28474522ac02/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6055&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5220/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 15.10.2026. u 08,30 sati</t>
+  </si>
+  <si>
+    <t>Dino Jelavić Šako 36448603061</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:53:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88281354-58ad-427d-baa9-1669700d4555</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 15.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88281354-58ad-427d-baa9-1669700d4555/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5220&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6127/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 30.04.2026.</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:03:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/685a4777-6626-4052-a149-f54493991493</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/685a4777-6626-4052-a149-f54493991493/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6127&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3799/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 28.04.2026.</t>
+  </si>
+  <si>
+    <t>Hrvoje Fresl 72776232965</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:00:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cc046c2-a8ad-4509-8af4-88c21fac7732</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cc046c2-a8ad-4509-8af4-88c21fac7732/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3799&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5867/2026</t>
+  </si>
+  <si>
+    <t>Domagoj Barbir 63760867018</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:59:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31305375-fe75-445d-ae19-5352b274772f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31305375-fe75-445d-ae19-5352b274772f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5867&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8750/2026</t>
+  </si>
+  <si>
+    <t>Mladen Tolić 82295534050</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:20:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e77c1800-12ea-4626-a017-93d563cc9427</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 01.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e77c1800-12ea-4626-a017-93d563cc9427/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8750&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OPORTUM d.o.o.  za graditeljstvo i trgovinu 63832882190</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:20:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bd90131-0925-42cf-9310-0e0f822e72ee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bd90131-0925-42cf-9310-0e0f822e72ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-9049/2026</t>
+  </si>
+  <si>
+    <t>Mislav Malić 43715738427</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:00:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/095df9f4-02ca-49c0-967a-b325a66524f5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/095df9f4-02ca-49c0-967a-b325a66524f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9049&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6666/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 25.09.2026.</t>
+  </si>
+  <si>
+    <t>Filip Conjar 44706664037</t>
+  </si>
+  <si>
+    <t>04.09.2026. 09:54:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54518e05-76b5-4d5e-95d4-556f33219901</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 25.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54518e05-76b5-4d5e-95d4-556f33219901/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6666&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4526/2025</t>
+  </si>
+  <si>
+    <t>AC KOTAČI društvo s ograničenom odgovornošću za trgovinu i usluge 25223924712</t>
+  </si>
+  <si>
+    <t>04.09.2026. 09:07:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0573cde7-6e60-4d95-ad33-d0284f304dcb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0573cde7-6e60-4d95-ad33-d0284f304dcb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4526&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Tamara Tači 52655972203</t>
+  </si>
+  <si>
+    <t>04.09.2026. 09:07:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c5e1580-d236-490b-87f3-c8d8dfcc3482</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c5e1580-d236-490b-87f3-c8d8dfcc3482/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-2542/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>Lana Klobučarić 72597148258</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:58:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f62bda45-7920-4e1d-9512-9625dbe61a17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f62bda45-7920-4e1d-9512-9625dbe61a17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2542&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-175/2026</t>
+  </si>
+  <si>
+    <t>RatCat 94264326550</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:54:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5137b475-de2a-44fc-9b94-fead7828b5a3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5137b475-de2a-44fc-9b94-fead7828b5a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=175&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-14383/2024</t>
+  </si>
+  <si>
+    <t>Matilda Čavić 29092714538</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:51:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2070898-989b-4b2a-b8da-1c23bbe2d738</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2070898-989b-4b2a-b8da-1c23bbe2d738/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14383&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-5334/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>Mehmed Mujanović 88214697486</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:50:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d764ced7-d990-401f-854f-c28e7065ce0f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d764ced7-d990-401f-854f-c28e7065ce0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5334&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-17793/2023</t>
+  </si>
+  <si>
+    <t>Presuda VPS.a od 12. studenog 2025.</t>
+  </si>
+  <si>
+    <t>SUPERIOR CONSULTING  d.o.o. za usluge 00152973240</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:46:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c06adfe-a869-4b1e-beb2-ee2a77f12c8d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c06adfe-a869-4b1e-beb2-ee2a77f12c8d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17793&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Presuda VPS.a od 12.studenog 2025.</t>
+  </si>
+  <si>
+    <t>Martina Gregov 70104273952</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:46:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c890fac8-a54f-4fad-b0c0-ae3c47d20252</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c890fac8-a54f-4fad-b0c0-ae3c47d20252/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-6410/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:40:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d91324e-4cd0-4cde-b233-3fdadc84be67</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d91324e-4cd0-4cde-b233-3fdadc84be67/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6410&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8304/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>Nikica Jelavić 17065227839</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:39:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b30e0201-8374-46c9-9cdd-af179b0f09c5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b30e0201-8374-46c9-9cdd-af179b0f09c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8304&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4439/2026</t>
+  </si>
+  <si>
+    <t>Čatip Bajrami 35400515598</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:34:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4a6b90b-cfdb-4ed3-b3ee-fa7a67ba741f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4a6b90b-cfdb-4ed3-b3ee-fa7a67ba741f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4439&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Dennis Allan Herak 56867696055</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:34:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/051543d3-b95b-46c0-80bc-52a3e75c4df9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/051543d3-b95b-46c0-80bc-52a3e75c4df9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-9196/2025</t>
+  </si>
+  <si>
+    <t>Mega Moto LS d.o.o. 12455537306</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:26:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2bce910-de10-441d-b1b0-eebc34c491fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2bce910-de10-441d-b1b0-eebc34c491fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9196&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7040/2026</t>
+  </si>
+  <si>
+    <t>Ante Lozo 23283902608</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:01:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/377625f7-ceab-4227-bb97-c415707d517b</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 29.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/377625f7-ceab-4227-bb97-c415707d517b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7040&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-13527/2025</t>
+  </si>
+  <si>
+    <t>Marko Marčec 64927482509</t>
+  </si>
+  <si>
+    <t>04.09.2026. 07:43:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc5cf0d3-6e55-412a-aa2c-38faff826c77</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc5cf0d3-6e55-412a-aa2c-38faff826c77/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=13527&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6113/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 15.05.2026.</t>
+  </si>
+  <si>
+    <t>Antonio Butić 59165420442</t>
+  </si>
+  <si>
+    <t>04.09.2026. 07:41:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92aa3ddf-6be0-425d-8fdb-7b7195cb77a7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92aa3ddf-6be0-425d-8fdb-7b7195cb77a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6113&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14267/2025</t>
+  </si>
+  <si>
+    <t>Karlo Bačani 79699753121</t>
+  </si>
+  <si>
+    <t>03.09.2026. 09:20:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f15f66ee-e63f-449e-83ce-3d0770e951b7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f15f66ee-e63f-449e-83ce-3d0770e951b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14267&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>BOKAI ZAGREB društvo s ograničenom odgovornošću za usluge 93216924894</t>
+  </si>
+  <si>
+    <t>03.09.2026. 09:20:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88b23673-3d35-4428-92fe-ae64943d1f6f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88b23673-3d35-4428-92fe-ae64943d1f6f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-19275/2025</t>
+  </si>
+  <si>
+    <t>Ninoslav Pavić 41354688888</t>
+  </si>
+  <si>
+    <t>03.09.2026. 09:10:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4764d9d-32cf-463c-b212-2c89bfcb5eb0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4764d9d-32cf-463c-b212-2c89bfcb5eb0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19275&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1342/2026</t>
+  </si>
+  <si>
+    <t>Josip Lukić 19860646559</t>
+  </si>
+  <si>
+    <t>03.09.2026. 09:09:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4044d643-892a-4f8b-bad9-2eff51d065ca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4044d643-892a-4f8b-bad9-2eff51d065ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1342&amp;godina=2026</t>
   </si>
   <si>
     <t>Pp-8214/2025</t>
   </si>
   <si>
     <t>Presuda od 14.11.2025.</t>
   </si>
   <si>
     <t>Ivica Mičić 46949154270</t>
   </si>
   <si>
     <t>29.12.2025. 09:04:19</t>
   </si>
   <si>
     <t>07.01.2027.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1e97efeb-3d9f-41e9-908a-e2dd3347a0c2</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1e97efeb-3d9f-41e9-908a-e2dd3347a0c2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8214&amp;godina=2025</t>
   </si>
@@ -1803,53 +4264,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/d8804880-e355-418f-b34e-691f06b4064e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d8804880-e355-418f-b34e-691f06b4064e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15053&amp;godina=2024</t>
   </si>
   <si>
     <t>Pp Ikp-4894/2024</t>
   </si>
   <si>
     <t>Rješenje od 06.09.2024.</t>
   </si>
   <si>
     <t>Valentino Šajn 88940116889</t>
   </si>
   <si>
     <t>18.09.2024. 07:27:38</t>
   </si>
   <si>
     <t>26.09.2027.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/34128106-0670-41a8-9af7-eefdd1fb8415</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje o obustavi izvršenja rada za opće dobro_supletorni zatvor zbog naknadne uplate novčane kazne.docx O1597O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/34128106-0670-41a8-9af7-eefdd1fb8415/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=4894&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1859,51 +4317,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N88"/>
+  <dimension ref="A1:N213"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1955,3302 +4413,8052 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>27</v>
       </c>
-      <c r="I3" t="s">
+      <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
         <v>28</v>
       </c>
-      <c r="J3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N3" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
         <v>36</v>
       </c>
-      <c r="I4" t="s">
+      <c r="N4" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D5" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" t="s">
+        <v>42</v>
+      </c>
+      <c r="K5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" t="s">
         <v>44</v>
       </c>
-      <c r="I5" t="s">
+      <c r="M5" t="s">
         <v>45</v>
       </c>
-      <c r="J5" t="s">
-[...2 lines deleted...]
-      <c r="K5" t="s">
+      <c r="N5" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D6" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="I6" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="J6" t="s">
         <v>20</v>
       </c>
       <c r="K6" t="s">
+        <v>51</v>
+      </c>
+      <c r="L6" t="s">
+        <v>52</v>
+      </c>
+      <c r="M6" t="s">
+        <v>53</v>
+      </c>
+      <c r="N6" t="s">
         <v>54</v>
-      </c>
-[...7 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="D7" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>57</v>
+      </c>
+      <c r="I7" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="J7" t="s">
         <v>20</v>
       </c>
       <c r="K7" t="s">
+        <v>59</v>
+      </c>
+      <c r="L7" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" t="s">
         <v>60</v>
       </c>
-      <c r="L7" t="s">
-[...2 lines deleted...]
-      <c r="M7" t="s">
+      <c r="N7" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>62</v>
       </c>
       <c r="D8" t="s">
         <v>63</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>64</v>
       </c>
       <c r="I8" t="s">
         <v>65</v>
       </c>
       <c r="J8" t="s">
+        <v>42</v>
+      </c>
+      <c r="K8" t="s">
         <v>66</v>
       </c>
-      <c r="K8" t="s">
+      <c r="L8" t="s">
         <v>67</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>68</v>
       </c>
-      <c r="M8" t="s">
+      <c r="N8" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
+        <v>70</v>
+      </c>
+      <c r="D9" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
+        <v>72</v>
+      </c>
+      <c r="I9" t="s">
         <v>73</v>
       </c>
-      <c r="I9" t="s">
+      <c r="J9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K9" t="s">
         <v>74</v>
       </c>
-      <c r="J9" t="s">
-[...2 lines deleted...]
-      <c r="K9" t="s">
+      <c r="L9" t="s">
         <v>75</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
         <v>76</v>
       </c>
-      <c r="M9" t="s">
+      <c r="N9" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="D10" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I10" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J10" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="K10" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L10" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="M10" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N10" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D11" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="I11" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="J11" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="K11" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="L11" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M11" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="N11" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D12" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="I12" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="J12" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="K12" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="L12" t="s">
-        <v>96</v>
+        <v>67</v>
       </c>
       <c r="M12" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="N12" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D13" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="I13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="J13" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="K13" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="L13" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="M13" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="N13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D14" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="I14" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="J14" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="K14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="L14" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="M14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="N14" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="D15" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I15" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="J15" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="K15" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="L15" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="M15" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="N15" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D16" t="s">
-        <v>108</v>
+        <v>123</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="I16" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="J16" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="K16" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="L16" t="s">
-        <v>112</v>
+        <v>127</v>
       </c>
       <c r="M16" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="N16" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>119</v>
+        <v>130</v>
       </c>
       <c r="D17" t="s">
-        <v>108</v>
+        <v>131</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="I17" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="J17" t="s">
-        <v>66</v>
+        <v>134</v>
       </c>
       <c r="K17" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="L17" t="s">
-        <v>112</v>
+        <v>136</v>
       </c>
       <c r="M17" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="N17" t="s">
-        <v>124</v>
+        <v>138</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="D18" t="s">
-        <v>108</v>
+        <v>140</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="I18" t="s">
-        <v>131</v>
+        <v>142</v>
       </c>
       <c r="J18" t="s">
-        <v>66</v>
+        <v>134</v>
       </c>
       <c r="K18" t="s">
-        <v>132</v>
+        <v>143</v>
       </c>
       <c r="L18" t="s">
-        <v>112</v>
+        <v>144</v>
       </c>
       <c r="M18" t="s">
-        <v>133</v>
+        <v>145</v>
       </c>
       <c r="N18" t="s">
-        <v>134</v>
+        <v>146</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>129</v>
+        <v>139</v>
       </c>
       <c r="D19" t="s">
-        <v>108</v>
+        <v>140</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>135</v>
+        <v>147</v>
       </c>
       <c r="I19" t="s">
-        <v>136</v>
+        <v>148</v>
       </c>
       <c r="J19" t="s">
-        <v>66</v>
+        <v>134</v>
       </c>
       <c r="K19" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="L19" t="s">
-        <v>112</v>
+        <v>144</v>
       </c>
       <c r="M19" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
       <c r="N19" t="s">
-        <v>134</v>
+        <v>146</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>139</v>
+        <v>151</v>
       </c>
       <c r="D20" t="s">
         <v>140</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>141</v>
+        <v>152</v>
       </c>
       <c r="I20" t="s">
-        <v>142</v>
+        <v>153</v>
       </c>
       <c r="J20" t="s">
-        <v>66</v>
+        <v>134</v>
       </c>
       <c r="K20" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="L20" t="s">
         <v>144</v>
       </c>
       <c r="M20" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="N20" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="D21" t="s">
-        <v>17</v>
+        <v>140</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="I21" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="J21" t="s">
-        <v>66</v>
+        <v>134</v>
       </c>
       <c r="K21" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="L21" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="M21" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="N21" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="D22" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="I22" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="J22" t="s">
-        <v>66</v>
+        <v>134</v>
       </c>
       <c r="K22" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="L22" t="s">
-        <v>88</v>
+        <v>166</v>
       </c>
       <c r="M22" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="N22" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="D23" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="I23" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="J23" t="s">
-        <v>66</v>
+        <v>134</v>
       </c>
       <c r="K23" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="L23" t="s">
-        <v>88</v>
+        <v>174</v>
       </c>
       <c r="M23" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="N23" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="I24" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="J24" t="s">
-        <v>66</v>
+        <v>134</v>
       </c>
       <c r="K24" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="L24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="M24" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="N24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="D25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="I25" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="J25" t="s">
-        <v>66</v>
+        <v>134</v>
       </c>
       <c r="K25" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="L25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="M25" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="N25" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D26" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="I26" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="J26" t="s">
-        <v>66</v>
+        <v>134</v>
       </c>
       <c r="K26" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="L26" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="M26" t="s">
+        <v>190</v>
+      </c>
+      <c r="N26" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="D27" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="I27" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="J27" t="s">
-        <v>192</v>
+        <v>20</v>
       </c>
       <c r="K27" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="L27" t="s">
-        <v>96</v>
+        <v>196</v>
       </c>
       <c r="M27" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="N27" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="D28" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="I28" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="J28" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="K28" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="L28" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="M28" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="N28" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="D29" t="s">
-        <v>197</v>
+        <v>162</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="I29" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="J29" t="s">
-        <v>66</v>
+        <v>134</v>
       </c>
       <c r="K29" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="L29" t="s">
-        <v>96</v>
+        <v>166</v>
       </c>
       <c r="M29" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="N29" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="D30" t="s">
-        <v>208</v>
+        <v>162</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="I30" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="J30" t="s">
-        <v>66</v>
+        <v>134</v>
       </c>
       <c r="K30" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="L30" t="s">
-        <v>88</v>
+        <v>166</v>
       </c>
       <c r="M30" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="N30" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>207</v>
+        <v>218</v>
       </c>
       <c r="D31" t="s">
-        <v>208</v>
+        <v>219</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="I31" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="J31" t="s">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="K31" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="L31" t="s">
-        <v>88</v>
+        <v>127</v>
       </c>
       <c r="M31" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="N31" t="s">
-        <v>213</v>
+        <v>224</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D32" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="I32" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="J32" t="s">
-        <v>66</v>
+        <v>134</v>
       </c>
       <c r="K32" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="L32" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="M32" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="N32" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="D33" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="I33" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="J33" t="s">
-        <v>66</v>
+        <v>134</v>
       </c>
       <c r="K33" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="L33" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="M33" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="N33" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="D34" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="I34" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="J34" t="s">
-        <v>192</v>
+        <v>134</v>
       </c>
       <c r="K34" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="L34" t="s">
-        <v>47</v>
+        <v>83</v>
       </c>
       <c r="M34" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="N34" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="D35" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="I35" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="J35" t="s">
-        <v>192</v>
+        <v>134</v>
       </c>
       <c r="K35" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="L35" t="s">
-        <v>47</v>
+        <v>230</v>
       </c>
       <c r="M35" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="N35" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D36" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="I36" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="J36" t="s">
-        <v>192</v>
+        <v>134</v>
       </c>
       <c r="K36" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="L36" t="s">
-        <v>47</v>
+        <v>230</v>
       </c>
       <c r="M36" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="N36" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="D37" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="I37" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="J37" t="s">
-        <v>192</v>
+        <v>134</v>
       </c>
       <c r="K37" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="L37" t="s">
-        <v>258</v>
+        <v>83</v>
       </c>
       <c r="M37" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="N37" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="D38" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="I38" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="J38" t="s">
-        <v>192</v>
+        <v>134</v>
       </c>
       <c r="K38" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="L38" t="s">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="M38" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="N38" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="D39" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="I39" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="J39" t="s">
-        <v>192</v>
+        <v>134</v>
       </c>
       <c r="K39" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="L39" t="s">
-        <v>88</v>
+        <v>278</v>
       </c>
       <c r="M39" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="N39" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="D40" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="I40" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="J40" t="s">
-        <v>192</v>
+        <v>134</v>
       </c>
       <c r="K40" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="L40" t="s">
-        <v>88</v>
+        <v>286</v>
       </c>
       <c r="M40" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="N40" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="D41" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="I41" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="J41" t="s">
-        <v>192</v>
+        <v>293</v>
       </c>
       <c r="K41" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="L41" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="M41" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="N41" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="D42" t="s">
-        <v>219</v>
+        <v>299</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
       <c r="I42" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="J42" t="s">
-        <v>192</v>
+        <v>134</v>
       </c>
       <c r="K42" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="L42" t="s">
-        <v>223</v>
+        <v>286</v>
       </c>
       <c r="M42" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
       <c r="N42" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="D43" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>298</v>
+        <v>307</v>
       </c>
       <c r="I43" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="J43" t="s">
-        <v>300</v>
+        <v>134</v>
       </c>
       <c r="K43" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="L43" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="M43" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="N43" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>305</v>
+        <v>289</v>
       </c>
       <c r="D44" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>307</v>
+        <v>291</v>
       </c>
       <c r="I44" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="J44" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="K44" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="L44" t="s">
-        <v>302</v>
+        <v>316</v>
       </c>
       <c r="M44" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="N44" t="s">
-        <v>311</v>
+        <v>297</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="D45" t="s">
-        <v>100</v>
+        <v>319</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="I45" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="J45" t="s">
-        <v>300</v>
+        <v>134</v>
       </c>
       <c r="K45" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="L45" t="s">
-        <v>104</v>
+        <v>323</v>
       </c>
       <c r="M45" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="N45" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
         <v>318</v>
       </c>
       <c r="D46" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="I46" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="J46" t="s">
-        <v>300</v>
+        <v>134</v>
       </c>
       <c r="K46" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="L46" t="s">
-        <v>173</v>
+        <v>330</v>
       </c>
       <c r="M46" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
       <c r="N46" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="D47" t="s">
         <v>326</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="I47" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="J47" t="s">
-        <v>300</v>
+        <v>134</v>
       </c>
       <c r="K47" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="L47" t="s">
         <v>330</v>
       </c>
       <c r="M47" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="N47" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="D48" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="I48" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="J48" t="s">
-        <v>300</v>
+        <v>134</v>
       </c>
       <c r="K48" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="L48" t="s">
-        <v>88</v>
+        <v>323</v>
       </c>
       <c r="M48" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="N48" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="D49" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="I49" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="J49" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="K49" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="L49" t="s">
-        <v>88</v>
+        <v>348</v>
       </c>
       <c r="M49" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="N49" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="D50" t="s">
-        <v>189</v>
+        <v>319</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="I50" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="J50" t="s">
-        <v>300</v>
+        <v>134</v>
       </c>
       <c r="K50" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="L50" t="s">
-        <v>88</v>
+        <v>323</v>
       </c>
       <c r="M50" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="N50" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="D51" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="I51" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="J51" t="s">
-        <v>300</v>
+        <v>134</v>
       </c>
       <c r="K51" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="L51" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="M51" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="N51" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="D52" t="s">
-        <v>354</v>
+        <v>365</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="I52" t="s">
+        <v>367</v>
+      </c>
+      <c r="J52" t="s">
+        <v>134</v>
+      </c>
+      <c r="K52" t="s">
+        <v>368</v>
+      </c>
+      <c r="L52" t="s">
         <v>362</v>
       </c>
-      <c r="J52" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M52" t="s">
+        <v>369</v>
+      </c>
+      <c r="N52" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="D53" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="I53" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="J53" t="s">
-        <v>369</v>
+        <v>42</v>
       </c>
       <c r="K53" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="L53" t="s">
-        <v>96</v>
+        <v>375</v>
       </c>
       <c r="M53" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="N53" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="D54" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
+        <v>378</v>
+      </c>
+      <c r="I54" t="s">
+        <v>379</v>
+      </c>
+      <c r="J54" t="s">
+        <v>42</v>
+      </c>
+      <c r="K54" t="s">
+        <v>380</v>
+      </c>
+      <c r="L54" t="s">
         <v>375</v>
       </c>
-      <c r="I54" t="s">
-[...5 lines deleted...]
-      <c r="K54" t="s">
+      <c r="M54" t="s">
+        <v>381</v>
+      </c>
+      <c r="N54" t="s">
         <v>377</v>
-      </c>
-[...7 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="D55" t="s">
-        <v>189</v>
+        <v>383</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="I55" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="J55" t="s">
-        <v>369</v>
+        <v>134</v>
       </c>
       <c r="K55" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="L55" t="s">
-        <v>96</v>
+        <v>387</v>
       </c>
       <c r="M55" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="N55" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="D56" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="I56" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="J56" t="s">
-        <v>369</v>
+        <v>134</v>
       </c>
       <c r="K56" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="L56" t="s">
-        <v>96</v>
+        <v>395</v>
       </c>
       <c r="M56" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="N56" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="D57" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="I57" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="J57" t="s">
-        <v>300</v>
+        <v>134</v>
       </c>
       <c r="K57" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="L57" t="s">
-        <v>88</v>
+        <v>230</v>
       </c>
       <c r="M57" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="N57" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="D58" t="s">
-        <v>394</v>
+        <v>406</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="I58" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="J58" t="s">
-        <v>300</v>
+        <v>134</v>
       </c>
       <c r="K58" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="L58" t="s">
-        <v>88</v>
+        <v>238</v>
       </c>
       <c r="M58" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="N58" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="D59" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="I59" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="J59" t="s">
-        <v>300</v>
+        <v>134</v>
       </c>
       <c r="K59" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="L59" t="s">
-        <v>68</v>
+        <v>238</v>
       </c>
       <c r="M59" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="N59" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="D60" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="I60" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="J60" t="s">
-        <v>369</v>
+        <v>134</v>
       </c>
       <c r="K60" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="L60" t="s">
-        <v>185</v>
+        <v>238</v>
       </c>
       <c r="M60" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="N60" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
+        <v>419</v>
+      </c>
+      <c r="D61" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="I61" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="J61" t="s">
-        <v>300</v>
+        <v>134</v>
       </c>
       <c r="K61" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="L61" t="s">
-        <v>185</v>
+        <v>238</v>
       </c>
       <c r="M61" t="s">
+        <v>429</v>
+      </c>
+      <c r="N61" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="D62" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="I62" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="J62" t="s">
-        <v>369</v>
+        <v>134</v>
       </c>
       <c r="K62" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="L62" t="s">
-        <v>432</v>
+        <v>230</v>
       </c>
       <c r="M62" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="N62" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>427</v>
+        <v>437</v>
       </c>
       <c r="D63" t="s">
-        <v>428</v>
+        <v>391</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="I63" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="J63" t="s">
-        <v>369</v>
+        <v>134</v>
       </c>
       <c r="K63" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="L63" t="s">
-        <v>432</v>
+        <v>395</v>
       </c>
       <c r="M63" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="N63" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="D64" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>441</v>
+        <v>432</v>
       </c>
       <c r="I64" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="J64" t="s">
-        <v>369</v>
+        <v>134</v>
       </c>
       <c r="K64" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="L64" t="s">
-        <v>144</v>
+        <v>230</v>
       </c>
       <c r="M64" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="N64" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>439</v>
+        <v>449</v>
       </c>
       <c r="D65" t="s">
-        <v>440</v>
+        <v>450</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="I65" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="J65" t="s">
-        <v>369</v>
+        <v>134</v>
       </c>
       <c r="K65" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="L65" t="s">
-        <v>144</v>
+        <v>454</v>
       </c>
       <c r="M65" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N65" t="s">
-        <v>445</v>
+        <v>456</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="D66" t="s">
-        <v>428</v>
+        <v>458</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="I66" t="s">
-        <v>452</v>
+        <v>460</v>
       </c>
       <c r="J66" t="s">
-        <v>369</v>
+        <v>134</v>
       </c>
       <c r="K66" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="L66" t="s">
-        <v>432</v>
+        <v>462</v>
       </c>
       <c r="M66" t="s">
-        <v>454</v>
+        <v>463</v>
       </c>
       <c r="N66" t="s">
-        <v>455</v>
+        <v>464</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>450</v>
+        <v>465</v>
       </c>
       <c r="D67" t="s">
-        <v>428</v>
+        <v>234</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>435</v>
+        <v>466</v>
       </c>
       <c r="I67" t="s">
-        <v>456</v>
+        <v>467</v>
       </c>
       <c r="J67" t="s">
-        <v>369</v>
+        <v>134</v>
       </c>
       <c r="K67" t="s">
-        <v>457</v>
+        <v>468</v>
       </c>
       <c r="L67" t="s">
-        <v>432</v>
+        <v>469</v>
       </c>
       <c r="M67" t="s">
-        <v>458</v>
+        <v>470</v>
       </c>
       <c r="N67" t="s">
-        <v>455</v>
+        <v>471</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>459</v>
+        <v>472</v>
       </c>
       <c r="D68" t="s">
-        <v>460</v>
+        <v>473</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>461</v>
+        <v>474</v>
       </c>
       <c r="I68" t="s">
-        <v>462</v>
+        <v>475</v>
       </c>
       <c r="J68" t="s">
-        <v>369</v>
+        <v>134</v>
       </c>
       <c r="K68" t="s">
-        <v>463</v>
+        <v>476</v>
       </c>
       <c r="L68" t="s">
-        <v>55</v>
+        <v>127</v>
       </c>
       <c r="M68" t="s">
-        <v>464</v>
+        <v>477</v>
       </c>
       <c r="N68" t="s">
-        <v>465</v>
+        <v>478</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>459</v>
+        <v>479</v>
       </c>
       <c r="D69" t="s">
-        <v>460</v>
+        <v>480</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>466</v>
+        <v>481</v>
       </c>
       <c r="I69" t="s">
-        <v>467</v>
+        <v>482</v>
       </c>
       <c r="J69" t="s">
-        <v>369</v>
+        <v>134</v>
       </c>
       <c r="K69" t="s">
-        <v>468</v>
+        <v>483</v>
       </c>
       <c r="L69" t="s">
-        <v>55</v>
+        <v>484</v>
       </c>
       <c r="M69" t="s">
-        <v>469</v>
+        <v>485</v>
       </c>
       <c r="N69" t="s">
-        <v>465</v>
+        <v>486</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>470</v>
+        <v>487</v>
       </c>
       <c r="D70" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>472</v>
+        <v>489</v>
       </c>
       <c r="I70" t="s">
-        <v>473</v>
+        <v>490</v>
       </c>
       <c r="J70" t="s">
-        <v>369</v>
+        <v>134</v>
       </c>
       <c r="K70" t="s">
-        <v>474</v>
+        <v>491</v>
       </c>
       <c r="L70" t="s">
-        <v>88</v>
+        <v>196</v>
       </c>
       <c r="M70" t="s">
-        <v>475</v>
+        <v>492</v>
       </c>
       <c r="N70" t="s">
-        <v>476</v>
+        <v>493</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>470</v>
+        <v>494</v>
       </c>
       <c r="D71" t="s">
-        <v>471</v>
+        <v>495</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>477</v>
+        <v>496</v>
       </c>
       <c r="I71" t="s">
-        <v>478</v>
+        <v>497</v>
       </c>
       <c r="J71" t="s">
-        <v>369</v>
+        <v>134</v>
       </c>
       <c r="K71" t="s">
-        <v>479</v>
+        <v>498</v>
       </c>
       <c r="L71" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="M71" t="s">
-        <v>480</v>
+        <v>499</v>
       </c>
       <c r="N71" t="s">
-        <v>476</v>
+        <v>500</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>481</v>
+        <v>501</v>
       </c>
       <c r="D72" t="s">
-        <v>482</v>
+        <v>502</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>483</v>
+        <v>503</v>
       </c>
       <c r="I72" t="s">
-        <v>484</v>
+        <v>504</v>
       </c>
       <c r="J72" t="s">
-        <v>369</v>
+        <v>134</v>
       </c>
       <c r="K72" t="s">
-        <v>485</v>
+        <v>505</v>
       </c>
       <c r="L72" t="s">
-        <v>88</v>
+        <v>506</v>
       </c>
       <c r="M72" t="s">
-        <v>486</v>
+        <v>507</v>
       </c>
       <c r="N72" t="s">
-        <v>487</v>
+        <v>508</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>488</v>
+        <v>501</v>
       </c>
       <c r="D73" t="s">
-        <v>394</v>
+        <v>502</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>489</v>
+        <v>509</v>
       </c>
       <c r="I73" t="s">
-        <v>490</v>
+        <v>510</v>
       </c>
       <c r="J73" t="s">
-        <v>491</v>
+        <v>134</v>
       </c>
       <c r="K73" t="s">
-        <v>492</v>
+        <v>511</v>
       </c>
       <c r="L73" t="s">
-        <v>68</v>
+        <v>506</v>
       </c>
       <c r="M73" t="s">
-        <v>493</v>
+        <v>512</v>
       </c>
       <c r="N73" t="s">
-        <v>494</v>
+        <v>508</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>495</v>
+        <v>513</v>
       </c>
       <c r="D74" t="s">
-        <v>496</v>
+        <v>514</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>497</v>
+        <v>515</v>
       </c>
       <c r="I74" t="s">
-        <v>498</v>
+        <v>516</v>
       </c>
       <c r="J74" t="s">
-        <v>369</v>
+        <v>134</v>
       </c>
       <c r="K74" t="s">
-        <v>499</v>
+        <v>517</v>
       </c>
       <c r="L74" t="s">
-        <v>47</v>
+        <v>506</v>
       </c>
       <c r="M74" t="s">
-        <v>500</v>
+        <v>518</v>
       </c>
       <c r="N74" t="s">
-        <v>501</v>
+        <v>519</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>502</v>
+        <v>520</v>
       </c>
       <c r="D75" t="s">
-        <v>503</v>
+        <v>306</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>504</v>
+        <v>521</v>
       </c>
       <c r="I75" t="s">
-        <v>505</v>
+        <v>522</v>
       </c>
       <c r="J75" t="s">
-        <v>491</v>
+        <v>134</v>
       </c>
       <c r="K75" t="s">
+        <v>523</v>
+      </c>
+      <c r="L75" t="s">
         <v>506</v>
       </c>
-      <c r="L75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M75" t="s">
-        <v>508</v>
+        <v>524</v>
       </c>
       <c r="N75" t="s">
-        <v>509</v>
+        <v>525</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>510</v>
+        <v>526</v>
       </c>
       <c r="D76" t="s">
-        <v>511</v>
+        <v>306</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>512</v>
+        <v>527</v>
       </c>
       <c r="I76" t="s">
-        <v>513</v>
+        <v>528</v>
       </c>
       <c r="J76" t="s">
-        <v>491</v>
+        <v>134</v>
       </c>
       <c r="K76" t="s">
-        <v>514</v>
+        <v>529</v>
       </c>
       <c r="L76" t="s">
-        <v>515</v>
+        <v>506</v>
       </c>
       <c r="M76" t="s">
-        <v>516</v>
+        <v>530</v>
       </c>
       <c r="N76" t="s">
-        <v>517</v>
+        <v>531</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>510</v>
+        <v>532</v>
       </c>
       <c r="D77" t="s">
-        <v>511</v>
+        <v>533</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>518</v>
+        <v>534</v>
       </c>
       <c r="I77" t="s">
-        <v>519</v>
+        <v>535</v>
       </c>
       <c r="J77" t="s">
-        <v>491</v>
+        <v>134</v>
       </c>
       <c r="K77" t="s">
-        <v>520</v>
+        <v>536</v>
       </c>
       <c r="L77" t="s">
-        <v>515</v>
+        <v>52</v>
       </c>
       <c r="M77" t="s">
-        <v>521</v>
+        <v>537</v>
       </c>
       <c r="N77" t="s">
-        <v>517</v>
+        <v>538</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>522</v>
+        <v>539</v>
       </c>
       <c r="D78" t="s">
-        <v>523</v>
+        <v>540</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>524</v>
+        <v>541</v>
       </c>
       <c r="I78" t="s">
-        <v>525</v>
+        <v>542</v>
       </c>
       <c r="J78" t="s">
-        <v>491</v>
+        <v>293</v>
       </c>
       <c r="K78" t="s">
-        <v>526</v>
+        <v>543</v>
       </c>
       <c r="L78" t="s">
-        <v>527</v>
+        <v>544</v>
       </c>
       <c r="M78" t="s">
-        <v>528</v>
+        <v>545</v>
       </c>
       <c r="N78" t="s">
-        <v>529</v>
+        <v>546</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>522</v>
+        <v>547</v>
       </c>
       <c r="D79" t="s">
-        <v>523</v>
+        <v>548</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>530</v>
+        <v>549</v>
       </c>
       <c r="I79" t="s">
-        <v>531</v>
+        <v>550</v>
       </c>
       <c r="J79" t="s">
-        <v>491</v>
+        <v>293</v>
       </c>
       <c r="K79" t="s">
-        <v>532</v>
+        <v>551</v>
       </c>
       <c r="L79" t="s">
-        <v>527</v>
+        <v>83</v>
       </c>
       <c r="M79" t="s">
-        <v>533</v>
+        <v>552</v>
       </c>
       <c r="N79" t="s">
-        <v>529</v>
+        <v>553</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>534</v>
+        <v>554</v>
       </c>
       <c r="D80" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>536</v>
+        <v>555</v>
       </c>
       <c r="I80" t="s">
-        <v>537</v>
+        <v>556</v>
       </c>
       <c r="J80" t="s">
-        <v>491</v>
+        <v>293</v>
       </c>
       <c r="K80" t="s">
-        <v>538</v>
+        <v>557</v>
       </c>
       <c r="L80" t="s">
-        <v>302</v>
+        <v>558</v>
       </c>
       <c r="M80" t="s">
-        <v>539</v>
+        <v>559</v>
       </c>
       <c r="N80" t="s">
-        <v>540</v>
+        <v>560</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>541</v>
+        <v>554</v>
       </c>
       <c r="D81" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>543</v>
+        <v>561</v>
       </c>
       <c r="I81" t="s">
-        <v>544</v>
+        <v>562</v>
       </c>
       <c r="J81" t="s">
-        <v>491</v>
+        <v>293</v>
       </c>
       <c r="K81" t="s">
-        <v>545</v>
+        <v>563</v>
       </c>
       <c r="L81" t="s">
-        <v>527</v>
+        <v>558</v>
       </c>
       <c r="M81" t="s">
-        <v>546</v>
+        <v>564</v>
       </c>
       <c r="N81" t="s">
-        <v>547</v>
+        <v>560</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>541</v>
+        <v>565</v>
       </c>
       <c r="D82" t="s">
-        <v>542</v>
+        <v>566</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>548</v>
+        <v>567</v>
       </c>
       <c r="I82" t="s">
-        <v>549</v>
+        <v>568</v>
       </c>
       <c r="J82" t="s">
-        <v>491</v>
+        <v>293</v>
       </c>
       <c r="K82" t="s">
-        <v>550</v>
+        <v>569</v>
       </c>
       <c r="L82" t="s">
-        <v>527</v>
+        <v>83</v>
       </c>
       <c r="M82" t="s">
-        <v>551</v>
+        <v>570</v>
       </c>
       <c r="N82" t="s">
-        <v>547</v>
+        <v>571</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>552</v>
+        <v>565</v>
       </c>
       <c r="D83" t="s">
-        <v>553</v>
+        <v>566</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>554</v>
+        <v>572</v>
       </c>
       <c r="I83" t="s">
-        <v>555</v>
+        <v>573</v>
       </c>
       <c r="J83" t="s">
-        <v>491</v>
+        <v>293</v>
       </c>
       <c r="K83" t="s">
-        <v>556</v>
+        <v>574</v>
       </c>
       <c r="L83" t="s">
-        <v>557</v>
+        <v>83</v>
       </c>
       <c r="M83" t="s">
-        <v>558</v>
+        <v>575</v>
       </c>
       <c r="N83" t="s">
-        <v>559</v>
+        <v>571</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>560</v>
+        <v>576</v>
       </c>
       <c r="D84" t="s">
-        <v>561</v>
+        <v>577</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="I84" t="s">
-        <v>563</v>
+        <v>579</v>
       </c>
       <c r="J84" t="s">
-        <v>564</v>
+        <v>293</v>
       </c>
       <c r="K84" t="s">
-        <v>565</v>
+        <v>580</v>
       </c>
       <c r="L84" t="s">
-        <v>88</v>
+        <v>581</v>
       </c>
       <c r="M84" t="s">
-        <v>566</v>
+        <v>582</v>
       </c>
       <c r="N84" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>568</v>
+        <v>584</v>
       </c>
       <c r="D85" t="s">
-        <v>569</v>
+        <v>413</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>570</v>
+        <v>585</v>
       </c>
       <c r="I85" t="s">
-        <v>571</v>
+        <v>586</v>
       </c>
       <c r="J85" t="s">
-        <v>572</v>
+        <v>293</v>
       </c>
       <c r="K85" t="s">
-        <v>573</v>
+        <v>587</v>
       </c>
       <c r="L85" t="s">
-        <v>574</v>
+        <v>238</v>
       </c>
       <c r="M85" t="s">
-        <v>575</v>
+        <v>588</v>
       </c>
       <c r="N85" t="s">
-        <v>576</v>
+        <v>589</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>577</v>
+        <v>590</v>
       </c>
       <c r="D86" t="s">
-        <v>578</v>
+        <v>591</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>579</v>
+        <v>592</v>
       </c>
       <c r="I86" t="s">
-        <v>580</v>
+        <v>593</v>
       </c>
       <c r="J86" t="s">
-        <v>581</v>
+        <v>594</v>
       </c>
       <c r="K86" t="s">
-        <v>582</v>
+        <v>595</v>
       </c>
       <c r="L86" t="s">
-        <v>96</v>
+        <v>596</v>
       </c>
       <c r="M86" t="s">
-        <v>583</v>
+        <v>597</v>
       </c>
       <c r="N86" t="s">
-        <v>584</v>
+        <v>598</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="D87" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>587</v>
+        <v>599</v>
       </c>
       <c r="I87" t="s">
-        <v>588</v>
+        <v>600</v>
       </c>
       <c r="J87" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="K87" t="s">
-        <v>590</v>
+        <v>601</v>
       </c>
       <c r="L87" t="s">
-        <v>96</v>
+        <v>596</v>
       </c>
       <c r="M87" t="s">
-        <v>591</v>
+        <v>602</v>
       </c>
       <c r="N87" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>593</v>
+        <v>603</v>
       </c>
       <c r="D88" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>595</v>
+        <v>604</v>
       </c>
       <c r="I88" t="s">
+        <v>605</v>
+      </c>
+      <c r="J88" t="s">
+        <v>594</v>
+      </c>
+      <c r="K88" t="s">
+        <v>606</v>
+      </c>
+      <c r="L88" t="s">
         <v>596</v>
       </c>
-      <c r="J88" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M88" t="s">
-        <v>600</v>
+        <v>607</v>
       </c>
       <c r="N88" t="s">
-        <v>601</v>
+        <v>608</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>14</v>
+      </c>
+      <c r="B89" t="s">
+        <v>15</v>
+      </c>
+      <c r="C89" t="s">
+        <v>603</v>
+      </c>
+      <c r="D89" t="s">
+        <v>591</v>
+      </c>
+      <c r="E89"/>
+      <c r="F89"/>
+      <c r="G89"/>
+      <c r="H89" t="s">
+        <v>609</v>
+      </c>
+      <c r="I89" t="s">
+        <v>610</v>
+      </c>
+      <c r="J89" t="s">
+        <v>594</v>
+      </c>
+      <c r="K89" t="s">
+        <v>611</v>
+      </c>
+      <c r="L89" t="s">
+        <v>596</v>
+      </c>
+      <c r="M89" t="s">
+        <v>612</v>
+      </c>
+      <c r="N89" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>14</v>
+      </c>
+      <c r="B90" t="s">
+        <v>15</v>
+      </c>
+      <c r="C90" t="s">
+        <v>613</v>
+      </c>
+      <c r="D90" t="s">
+        <v>383</v>
+      </c>
+      <c r="E90"/>
+      <c r="F90"/>
+      <c r="G90"/>
+      <c r="H90" t="s">
+        <v>614</v>
+      </c>
+      <c r="I90" t="s">
+        <v>615</v>
+      </c>
+      <c r="J90" t="s">
+        <v>594</v>
+      </c>
+      <c r="K90" t="s">
+        <v>616</v>
+      </c>
+      <c r="L90" t="s">
+        <v>617</v>
+      </c>
+      <c r="M90" t="s">
+        <v>618</v>
+      </c>
+      <c r="N90" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>14</v>
+      </c>
+      <c r="B91" t="s">
+        <v>15</v>
+      </c>
+      <c r="C91" t="s">
+        <v>620</v>
+      </c>
+      <c r="D91" t="s">
+        <v>621</v>
+      </c>
+      <c r="E91"/>
+      <c r="F91"/>
+      <c r="G91"/>
+      <c r="H91" t="s">
+        <v>622</v>
+      </c>
+      <c r="I91" t="s">
+        <v>623</v>
+      </c>
+      <c r="J91" t="s">
+        <v>293</v>
+      </c>
+      <c r="K91" t="s">
+        <v>624</v>
+      </c>
+      <c r="L91" t="s">
+        <v>625</v>
+      </c>
+      <c r="M91" t="s">
+        <v>626</v>
+      </c>
+      <c r="N91" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>14</v>
+      </c>
+      <c r="B92" t="s">
+        <v>15</v>
+      </c>
+      <c r="C92" t="s">
+        <v>628</v>
+      </c>
+      <c r="D92" t="s">
+        <v>383</v>
+      </c>
+      <c r="E92"/>
+      <c r="F92"/>
+      <c r="G92"/>
+      <c r="H92" t="s">
+        <v>629</v>
+      </c>
+      <c r="I92" t="s">
+        <v>630</v>
+      </c>
+      <c r="J92" t="s">
+        <v>594</v>
+      </c>
+      <c r="K92" t="s">
+        <v>631</v>
+      </c>
+      <c r="L92" t="s">
+        <v>617</v>
+      </c>
+      <c r="M92" t="s">
+        <v>632</v>
+      </c>
+      <c r="N92" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>14</v>
+      </c>
+      <c r="B93" t="s">
+        <v>15</v>
+      </c>
+      <c r="C93" t="s">
+        <v>634</v>
+      </c>
+      <c r="D93" t="s">
+        <v>635</v>
+      </c>
+      <c r="E93"/>
+      <c r="F93"/>
+      <c r="G93"/>
+      <c r="H93" t="s">
+        <v>636</v>
+      </c>
+      <c r="I93" t="s">
+        <v>637</v>
+      </c>
+      <c r="J93" t="s">
+        <v>293</v>
+      </c>
+      <c r="K93" t="s">
+        <v>638</v>
+      </c>
+      <c r="L93" t="s">
+        <v>639</v>
+      </c>
+      <c r="M93" t="s">
+        <v>640</v>
+      </c>
+      <c r="N93" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>14</v>
+      </c>
+      <c r="B94" t="s">
+        <v>15</v>
+      </c>
+      <c r="C94" t="s">
+        <v>642</v>
+      </c>
+      <c r="D94" t="s">
+        <v>643</v>
+      </c>
+      <c r="E94"/>
+      <c r="F94"/>
+      <c r="G94"/>
+      <c r="H94" t="s">
+        <v>644</v>
+      </c>
+      <c r="I94" t="s">
+        <v>645</v>
+      </c>
+      <c r="J94" t="s">
+        <v>293</v>
+      </c>
+      <c r="K94" t="s">
+        <v>646</v>
+      </c>
+      <c r="L94" t="s">
+        <v>44</v>
+      </c>
+      <c r="M94" t="s">
+        <v>647</v>
+      </c>
+      <c r="N94" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>14</v>
+      </c>
+      <c r="B95" t="s">
+        <v>15</v>
+      </c>
+      <c r="C95" t="s">
+        <v>649</v>
+      </c>
+      <c r="D95" t="s">
+        <v>621</v>
+      </c>
+      <c r="E95"/>
+      <c r="F95"/>
+      <c r="G95"/>
+      <c r="H95" t="s">
+        <v>650</v>
+      </c>
+      <c r="I95" t="s">
+        <v>651</v>
+      </c>
+      <c r="J95" t="s">
+        <v>293</v>
+      </c>
+      <c r="K95" t="s">
+        <v>652</v>
+      </c>
+      <c r="L95" t="s">
+        <v>653</v>
+      </c>
+      <c r="M95" t="s">
+        <v>654</v>
+      </c>
+      <c r="N95" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>14</v>
+      </c>
+      <c r="B96" t="s">
+        <v>15</v>
+      </c>
+      <c r="C96" t="s">
+        <v>656</v>
+      </c>
+      <c r="D96" t="s">
+        <v>657</v>
+      </c>
+      <c r="E96"/>
+      <c r="F96"/>
+      <c r="G96"/>
+      <c r="H96" t="s">
+        <v>658</v>
+      </c>
+      <c r="I96" t="s">
+        <v>659</v>
+      </c>
+      <c r="J96" t="s">
+        <v>293</v>
+      </c>
+      <c r="K96" t="s">
+        <v>660</v>
+      </c>
+      <c r="L96" t="s">
+        <v>67</v>
+      </c>
+      <c r="M96" t="s">
+        <v>661</v>
+      </c>
+      <c r="N96" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>14</v>
+      </c>
+      <c r="B97" t="s">
+        <v>15</v>
+      </c>
+      <c r="C97" t="s">
+        <v>663</v>
+      </c>
+      <c r="D97" t="s">
+        <v>657</v>
+      </c>
+      <c r="E97"/>
+      <c r="F97"/>
+      <c r="G97"/>
+      <c r="H97" t="s">
+        <v>664</v>
+      </c>
+      <c r="I97" t="s">
+        <v>665</v>
+      </c>
+      <c r="J97" t="s">
+        <v>293</v>
+      </c>
+      <c r="K97" t="s">
+        <v>666</v>
+      </c>
+      <c r="L97" t="s">
+        <v>67</v>
+      </c>
+      <c r="M97" t="s">
+        <v>667</v>
+      </c>
+      <c r="N97" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>14</v>
+      </c>
+      <c r="B98" t="s">
+        <v>15</v>
+      </c>
+      <c r="C98" t="s">
+        <v>669</v>
+      </c>
+      <c r="D98" t="s">
+        <v>657</v>
+      </c>
+      <c r="E98"/>
+      <c r="F98"/>
+      <c r="G98"/>
+      <c r="H98" t="s">
+        <v>670</v>
+      </c>
+      <c r="I98" t="s">
+        <v>671</v>
+      </c>
+      <c r="J98" t="s">
+        <v>293</v>
+      </c>
+      <c r="K98" t="s">
+        <v>672</v>
+      </c>
+      <c r="L98" t="s">
+        <v>673</v>
+      </c>
+      <c r="M98" t="s">
+        <v>674</v>
+      </c>
+      <c r="N98" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>14</v>
+      </c>
+      <c r="B99" t="s">
+        <v>15</v>
+      </c>
+      <c r="C99" t="s">
+        <v>676</v>
+      </c>
+      <c r="D99" t="s">
+        <v>657</v>
+      </c>
+      <c r="E99"/>
+      <c r="F99"/>
+      <c r="G99"/>
+      <c r="H99" t="s">
+        <v>677</v>
+      </c>
+      <c r="I99" t="s">
+        <v>678</v>
+      </c>
+      <c r="J99" t="s">
+        <v>293</v>
+      </c>
+      <c r="K99" t="s">
+        <v>679</v>
+      </c>
+      <c r="L99" t="s">
+        <v>67</v>
+      </c>
+      <c r="M99" t="s">
+        <v>680</v>
+      </c>
+      <c r="N99" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>14</v>
+      </c>
+      <c r="B100" t="s">
+        <v>15</v>
+      </c>
+      <c r="C100" t="s">
+        <v>682</v>
+      </c>
+      <c r="D100" t="s">
+        <v>657</v>
+      </c>
+      <c r="E100"/>
+      <c r="F100"/>
+      <c r="G100"/>
+      <c r="H100" t="s">
+        <v>683</v>
+      </c>
+      <c r="I100" t="s">
+        <v>684</v>
+      </c>
+      <c r="J100" t="s">
+        <v>293</v>
+      </c>
+      <c r="K100" t="s">
+        <v>685</v>
+      </c>
+      <c r="L100" t="s">
+        <v>67</v>
+      </c>
+      <c r="M100" t="s">
+        <v>686</v>
+      </c>
+      <c r="N100" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>14</v>
+      </c>
+      <c r="B101" t="s">
+        <v>15</v>
+      </c>
+      <c r="C101" t="s">
+        <v>688</v>
+      </c>
+      <c r="D101" t="s">
+        <v>657</v>
+      </c>
+      <c r="E101"/>
+      <c r="F101"/>
+      <c r="G101"/>
+      <c r="H101" t="s">
+        <v>689</v>
+      </c>
+      <c r="I101" t="s">
+        <v>690</v>
+      </c>
+      <c r="J101" t="s">
+        <v>293</v>
+      </c>
+      <c r="K101" t="s">
+        <v>691</v>
+      </c>
+      <c r="L101" t="s">
+        <v>673</v>
+      </c>
+      <c r="M101" t="s">
+        <v>692</v>
+      </c>
+      <c r="N101" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>14</v>
+      </c>
+      <c r="B102" t="s">
+        <v>15</v>
+      </c>
+      <c r="C102" t="s">
+        <v>694</v>
+      </c>
+      <c r="D102" t="s">
+        <v>695</v>
+      </c>
+      <c r="E102"/>
+      <c r="F102"/>
+      <c r="G102"/>
+      <c r="H102" t="s">
+        <v>696</v>
+      </c>
+      <c r="I102" t="s">
+        <v>697</v>
+      </c>
+      <c r="J102" t="s">
+        <v>293</v>
+      </c>
+      <c r="K102" t="s">
+        <v>698</v>
+      </c>
+      <c r="L102" t="s">
+        <v>699</v>
+      </c>
+      <c r="M102" t="s">
+        <v>700</v>
+      </c>
+      <c r="N102" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>14</v>
+      </c>
+      <c r="B103" t="s">
+        <v>15</v>
+      </c>
+      <c r="C103" t="s">
+        <v>702</v>
+      </c>
+      <c r="D103" t="s">
+        <v>657</v>
+      </c>
+      <c r="E103"/>
+      <c r="F103"/>
+      <c r="G103"/>
+      <c r="H103" t="s">
+        <v>703</v>
+      </c>
+      <c r="I103" t="s">
+        <v>704</v>
+      </c>
+      <c r="J103" t="s">
+        <v>293</v>
+      </c>
+      <c r="K103" t="s">
+        <v>705</v>
+      </c>
+      <c r="L103" t="s">
+        <v>67</v>
+      </c>
+      <c r="M103" t="s">
+        <v>706</v>
+      </c>
+      <c r="N103" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>14</v>
+      </c>
+      <c r="B104" t="s">
+        <v>15</v>
+      </c>
+      <c r="C104" t="s">
+        <v>708</v>
+      </c>
+      <c r="D104" t="s">
+        <v>709</v>
+      </c>
+      <c r="E104"/>
+      <c r="F104"/>
+      <c r="G104"/>
+      <c r="H104" t="s">
+        <v>710</v>
+      </c>
+      <c r="I104" t="s">
+        <v>711</v>
+      </c>
+      <c r="J104" t="s">
+        <v>293</v>
+      </c>
+      <c r="K104" t="s">
+        <v>712</v>
+      </c>
+      <c r="L104" t="s">
+        <v>699</v>
+      </c>
+      <c r="M104" t="s">
+        <v>713</v>
+      </c>
+      <c r="N104" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>14</v>
+      </c>
+      <c r="B105" t="s">
+        <v>15</v>
+      </c>
+      <c r="C105" t="s">
+        <v>715</v>
+      </c>
+      <c r="D105" t="s">
+        <v>716</v>
+      </c>
+      <c r="E105"/>
+      <c r="F105"/>
+      <c r="G105"/>
+      <c r="H105" t="s">
+        <v>717</v>
+      </c>
+      <c r="I105" t="s">
+        <v>718</v>
+      </c>
+      <c r="J105" t="s">
+        <v>293</v>
+      </c>
+      <c r="K105" t="s">
+        <v>719</v>
+      </c>
+      <c r="L105" t="s">
+        <v>67</v>
+      </c>
+      <c r="M105" t="s">
+        <v>720</v>
+      </c>
+      <c r="N105" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>14</v>
+      </c>
+      <c r="B106" t="s">
+        <v>15</v>
+      </c>
+      <c r="C106" t="s">
+        <v>722</v>
+      </c>
+      <c r="D106" t="s">
+        <v>723</v>
+      </c>
+      <c r="E106"/>
+      <c r="F106"/>
+      <c r="G106"/>
+      <c r="H106" t="s">
+        <v>724</v>
+      </c>
+      <c r="I106" t="s">
+        <v>725</v>
+      </c>
+      <c r="J106" t="s">
+        <v>293</v>
+      </c>
+      <c r="K106" t="s">
+        <v>726</v>
+      </c>
+      <c r="L106" t="s">
+        <v>727</v>
+      </c>
+      <c r="M106" t="s">
+        <v>728</v>
+      </c>
+      <c r="N106" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>14</v>
+      </c>
+      <c r="B107" t="s">
+        <v>15</v>
+      </c>
+      <c r="C107" t="s">
+        <v>730</v>
+      </c>
+      <c r="D107" t="s">
+        <v>657</v>
+      </c>
+      <c r="E107"/>
+      <c r="F107"/>
+      <c r="G107"/>
+      <c r="H107" t="s">
+        <v>731</v>
+      </c>
+      <c r="I107" t="s">
+        <v>732</v>
+      </c>
+      <c r="J107" t="s">
+        <v>293</v>
+      </c>
+      <c r="K107" t="s">
+        <v>733</v>
+      </c>
+      <c r="L107" t="s">
+        <v>67</v>
+      </c>
+      <c r="M107" t="s">
+        <v>734</v>
+      </c>
+      <c r="N107" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>14</v>
+      </c>
+      <c r="B108" t="s">
+        <v>15</v>
+      </c>
+      <c r="C108" t="s">
+        <v>722</v>
+      </c>
+      <c r="D108" t="s">
+        <v>723</v>
+      </c>
+      <c r="E108"/>
+      <c r="F108"/>
+      <c r="G108"/>
+      <c r="H108" t="s">
+        <v>736</v>
+      </c>
+      <c r="I108" t="s">
+        <v>732</v>
+      </c>
+      <c r="J108" t="s">
+        <v>293</v>
+      </c>
+      <c r="K108" t="s">
+        <v>737</v>
+      </c>
+      <c r="L108" t="s">
+        <v>727</v>
+      </c>
+      <c r="M108" t="s">
+        <v>738</v>
+      </c>
+      <c r="N108" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>14</v>
+      </c>
+      <c r="B109" t="s">
+        <v>15</v>
+      </c>
+      <c r="C109" t="s">
+        <v>739</v>
+      </c>
+      <c r="D109" t="s">
+        <v>566</v>
+      </c>
+      <c r="E109"/>
+      <c r="F109"/>
+      <c r="G109"/>
+      <c r="H109" t="s">
+        <v>740</v>
+      </c>
+      <c r="I109" t="s">
+        <v>741</v>
+      </c>
+      <c r="J109" t="s">
+        <v>293</v>
+      </c>
+      <c r="K109" t="s">
+        <v>742</v>
+      </c>
+      <c r="L109" t="s">
+        <v>52</v>
+      </c>
+      <c r="M109" t="s">
+        <v>743</v>
+      </c>
+      <c r="N109" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>14</v>
+      </c>
+      <c r="B110" t="s">
+        <v>15</v>
+      </c>
+      <c r="C110" t="s">
+        <v>739</v>
+      </c>
+      <c r="D110" t="s">
+        <v>566</v>
+      </c>
+      <c r="E110"/>
+      <c r="F110"/>
+      <c r="G110"/>
+      <c r="H110" t="s">
+        <v>745</v>
+      </c>
+      <c r="I110" t="s">
+        <v>746</v>
+      </c>
+      <c r="J110" t="s">
+        <v>293</v>
+      </c>
+      <c r="K110" t="s">
+        <v>747</v>
+      </c>
+      <c r="L110" t="s">
+        <v>52</v>
+      </c>
+      <c r="M110" t="s">
+        <v>748</v>
+      </c>
+      <c r="N110" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>14</v>
+      </c>
+      <c r="B111" t="s">
+        <v>15</v>
+      </c>
+      <c r="C111" t="s">
+        <v>749</v>
+      </c>
+      <c r="D111" t="s">
+        <v>750</v>
+      </c>
+      <c r="E111"/>
+      <c r="F111"/>
+      <c r="G111"/>
+      <c r="H111" t="s">
+        <v>751</v>
+      </c>
+      <c r="I111" t="s">
+        <v>752</v>
+      </c>
+      <c r="J111" t="s">
+        <v>293</v>
+      </c>
+      <c r="K111" t="s">
+        <v>753</v>
+      </c>
+      <c r="L111" t="s">
+        <v>754</v>
+      </c>
+      <c r="M111" t="s">
+        <v>755</v>
+      </c>
+      <c r="N111" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>14</v>
+      </c>
+      <c r="B112" t="s">
+        <v>15</v>
+      </c>
+      <c r="C112" t="s">
+        <v>757</v>
+      </c>
+      <c r="D112" t="s">
+        <v>758</v>
+      </c>
+      <c r="E112"/>
+      <c r="F112"/>
+      <c r="G112"/>
+      <c r="H112" t="s">
+        <v>759</v>
+      </c>
+      <c r="I112" t="s">
+        <v>760</v>
+      </c>
+      <c r="J112" t="s">
+        <v>293</v>
+      </c>
+      <c r="K112" t="s">
+        <v>761</v>
+      </c>
+      <c r="L112" t="s">
+        <v>754</v>
+      </c>
+      <c r="M112" t="s">
+        <v>762</v>
+      </c>
+      <c r="N112" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>14</v>
+      </c>
+      <c r="B113" t="s">
+        <v>15</v>
+      </c>
+      <c r="C113" t="s">
+        <v>764</v>
+      </c>
+      <c r="D113" t="s">
+        <v>621</v>
+      </c>
+      <c r="E113"/>
+      <c r="F113"/>
+      <c r="G113"/>
+      <c r="H113" t="s">
+        <v>765</v>
+      </c>
+      <c r="I113" t="s">
+        <v>766</v>
+      </c>
+      <c r="J113" t="s">
+        <v>293</v>
+      </c>
+      <c r="K113" t="s">
+        <v>767</v>
+      </c>
+      <c r="L113" t="s">
+        <v>625</v>
+      </c>
+      <c r="M113" t="s">
+        <v>768</v>
+      </c>
+      <c r="N113" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>14</v>
+      </c>
+      <c r="B114" t="s">
+        <v>15</v>
+      </c>
+      <c r="C114" t="s">
+        <v>770</v>
+      </c>
+      <c r="D114" t="s">
+        <v>771</v>
+      </c>
+      <c r="E114"/>
+      <c r="F114"/>
+      <c r="G114"/>
+      <c r="H114" t="s">
+        <v>772</v>
+      </c>
+      <c r="I114" t="s">
+        <v>773</v>
+      </c>
+      <c r="J114" t="s">
+        <v>594</v>
+      </c>
+      <c r="K114" t="s">
+        <v>774</v>
+      </c>
+      <c r="L114" t="s">
+        <v>83</v>
+      </c>
+      <c r="M114" t="s">
+        <v>775</v>
+      </c>
+      <c r="N114" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>14</v>
+      </c>
+      <c r="B115" t="s">
+        <v>15</v>
+      </c>
+      <c r="C115" t="s">
+        <v>777</v>
+      </c>
+      <c r="D115" t="s">
+        <v>771</v>
+      </c>
+      <c r="E115"/>
+      <c r="F115"/>
+      <c r="G115"/>
+      <c r="H115" t="s">
+        <v>778</v>
+      </c>
+      <c r="I115" t="s">
+        <v>779</v>
+      </c>
+      <c r="J115" t="s">
+        <v>594</v>
+      </c>
+      <c r="K115" t="s">
+        <v>780</v>
+      </c>
+      <c r="L115" t="s">
+        <v>83</v>
+      </c>
+      <c r="M115" t="s">
+        <v>781</v>
+      </c>
+      <c r="N115" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>14</v>
+      </c>
+      <c r="B116" t="s">
+        <v>15</v>
+      </c>
+      <c r="C116" t="s">
+        <v>783</v>
+      </c>
+      <c r="D116" t="s">
+        <v>784</v>
+      </c>
+      <c r="E116"/>
+      <c r="F116"/>
+      <c r="G116"/>
+      <c r="H116" t="s">
+        <v>785</v>
+      </c>
+      <c r="I116" t="s">
+        <v>786</v>
+      </c>
+      <c r="J116" t="s">
+        <v>293</v>
+      </c>
+      <c r="K116" t="s">
+        <v>787</v>
+      </c>
+      <c r="L116" t="s">
+        <v>52</v>
+      </c>
+      <c r="M116" t="s">
+        <v>788</v>
+      </c>
+      <c r="N116" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>14</v>
+      </c>
+      <c r="B117" t="s">
+        <v>15</v>
+      </c>
+      <c r="C117" t="s">
+        <v>790</v>
+      </c>
+      <c r="D117" t="s">
+        <v>791</v>
+      </c>
+      <c r="E117"/>
+      <c r="F117"/>
+      <c r="G117"/>
+      <c r="H117" t="s">
+        <v>792</v>
+      </c>
+      <c r="I117" t="s">
+        <v>793</v>
+      </c>
+      <c r="J117" t="s">
+        <v>293</v>
+      </c>
+      <c r="K117" t="s">
+        <v>794</v>
+      </c>
+      <c r="L117" t="s">
+        <v>795</v>
+      </c>
+      <c r="M117" t="s">
+        <v>796</v>
+      </c>
+      <c r="N117" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>14</v>
+      </c>
+      <c r="B118" t="s">
+        <v>15</v>
+      </c>
+      <c r="C118" t="s">
+        <v>798</v>
+      </c>
+      <c r="D118" t="s">
+        <v>799</v>
+      </c>
+      <c r="E118"/>
+      <c r="F118"/>
+      <c r="G118"/>
+      <c r="H118" t="s">
+        <v>800</v>
+      </c>
+      <c r="I118" t="s">
+        <v>801</v>
+      </c>
+      <c r="J118" t="s">
+        <v>293</v>
+      </c>
+      <c r="K118" t="s">
+        <v>802</v>
+      </c>
+      <c r="L118" t="s">
+        <v>803</v>
+      </c>
+      <c r="M118" t="s">
+        <v>804</v>
+      </c>
+      <c r="N118" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>14</v>
+      </c>
+      <c r="B119" t="s">
+        <v>15</v>
+      </c>
+      <c r="C119" t="s">
+        <v>806</v>
+      </c>
+      <c r="D119" t="s">
+        <v>807</v>
+      </c>
+      <c r="E119"/>
+      <c r="F119"/>
+      <c r="G119"/>
+      <c r="H119" t="s">
+        <v>808</v>
+      </c>
+      <c r="I119" t="s">
+        <v>809</v>
+      </c>
+      <c r="J119" t="s">
+        <v>293</v>
+      </c>
+      <c r="K119" t="s">
+        <v>810</v>
+      </c>
+      <c r="L119" t="s">
+        <v>196</v>
+      </c>
+      <c r="M119" t="s">
+        <v>811</v>
+      </c>
+      <c r="N119" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>14</v>
+      </c>
+      <c r="B120" t="s">
+        <v>15</v>
+      </c>
+      <c r="C120" t="s">
+        <v>813</v>
+      </c>
+      <c r="D120" t="s">
+        <v>799</v>
+      </c>
+      <c r="E120"/>
+      <c r="F120"/>
+      <c r="G120"/>
+      <c r="H120" t="s">
+        <v>814</v>
+      </c>
+      <c r="I120" t="s">
+        <v>815</v>
+      </c>
+      <c r="J120" t="s">
+        <v>293</v>
+      </c>
+      <c r="K120" t="s">
+        <v>816</v>
+      </c>
+      <c r="L120" t="s">
+        <v>803</v>
+      </c>
+      <c r="M120" t="s">
+        <v>817</v>
+      </c>
+      <c r="N120" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>14</v>
+      </c>
+      <c r="B121" t="s">
+        <v>15</v>
+      </c>
+      <c r="C121" t="s">
+        <v>819</v>
+      </c>
+      <c r="D121" t="s">
+        <v>820</v>
+      </c>
+      <c r="E121"/>
+      <c r="F121"/>
+      <c r="G121"/>
+      <c r="H121" t="s">
+        <v>432</v>
+      </c>
+      <c r="I121" t="s">
+        <v>821</v>
+      </c>
+      <c r="J121" t="s">
+        <v>293</v>
+      </c>
+      <c r="K121" t="s">
+        <v>822</v>
+      </c>
+      <c r="L121" t="s">
+        <v>230</v>
+      </c>
+      <c r="M121" t="s">
+        <v>823</v>
+      </c>
+      <c r="N121" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>14</v>
+      </c>
+      <c r="B122" t="s">
+        <v>15</v>
+      </c>
+      <c r="C122" t="s">
+        <v>825</v>
+      </c>
+      <c r="D122" t="s">
+        <v>820</v>
+      </c>
+      <c r="E122"/>
+      <c r="F122"/>
+      <c r="G122"/>
+      <c r="H122" t="s">
+        <v>432</v>
+      </c>
+      <c r="I122" t="s">
+        <v>826</v>
+      </c>
+      <c r="J122" t="s">
+        <v>293</v>
+      </c>
+      <c r="K122" t="s">
+        <v>827</v>
+      </c>
+      <c r="L122" t="s">
+        <v>75</v>
+      </c>
+      <c r="M122" t="s">
+        <v>828</v>
+      </c>
+      <c r="N122" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>14</v>
+      </c>
+      <c r="B123" t="s">
+        <v>15</v>
+      </c>
+      <c r="C123" t="s">
+        <v>830</v>
+      </c>
+      <c r="D123" t="s">
+        <v>799</v>
+      </c>
+      <c r="E123"/>
+      <c r="F123"/>
+      <c r="G123"/>
+      <c r="H123" t="s">
+        <v>831</v>
+      </c>
+      <c r="I123" t="s">
+        <v>832</v>
+      </c>
+      <c r="J123" t="s">
+        <v>293</v>
+      </c>
+      <c r="K123" t="s">
+        <v>833</v>
+      </c>
+      <c r="L123" t="s">
+        <v>803</v>
+      </c>
+      <c r="M123" t="s">
+        <v>834</v>
+      </c>
+      <c r="N123" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>14</v>
+      </c>
+      <c r="B124" t="s">
+        <v>15</v>
+      </c>
+      <c r="C124" t="s">
+        <v>836</v>
+      </c>
+      <c r="D124" t="s">
+        <v>837</v>
+      </c>
+      <c r="E124"/>
+      <c r="F124"/>
+      <c r="G124"/>
+      <c r="H124" t="s">
+        <v>838</v>
+      </c>
+      <c r="I124" t="s">
+        <v>839</v>
+      </c>
+      <c r="J124" t="s">
+        <v>293</v>
+      </c>
+      <c r="K124" t="s">
+        <v>840</v>
+      </c>
+      <c r="L124" t="s">
+        <v>841</v>
+      </c>
+      <c r="M124" t="s">
+        <v>842</v>
+      </c>
+      <c r="N124" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>14</v>
+      </c>
+      <c r="B125" t="s">
+        <v>15</v>
+      </c>
+      <c r="C125" t="s">
+        <v>844</v>
+      </c>
+      <c r="D125" t="s">
+        <v>319</v>
+      </c>
+      <c r="E125"/>
+      <c r="F125"/>
+      <c r="G125"/>
+      <c r="H125" t="s">
+        <v>845</v>
+      </c>
+      <c r="I125" t="s">
+        <v>846</v>
+      </c>
+      <c r="J125" t="s">
+        <v>293</v>
+      </c>
+      <c r="K125" t="s">
+        <v>847</v>
+      </c>
+      <c r="L125" t="s">
+        <v>323</v>
+      </c>
+      <c r="M125" t="s">
+        <v>848</v>
+      </c>
+      <c r="N125" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
+        <v>14</v>
+      </c>
+      <c r="B126" t="s">
+        <v>15</v>
+      </c>
+      <c r="C126" t="s">
+        <v>850</v>
+      </c>
+      <c r="D126" t="s">
+        <v>851</v>
+      </c>
+      <c r="E126"/>
+      <c r="F126"/>
+      <c r="G126"/>
+      <c r="H126" t="s">
+        <v>852</v>
+      </c>
+      <c r="I126" t="s">
+        <v>853</v>
+      </c>
+      <c r="J126" t="s">
+        <v>293</v>
+      </c>
+      <c r="K126" t="s">
+        <v>854</v>
+      </c>
+      <c r="L126" t="s">
+        <v>699</v>
+      </c>
+      <c r="M126" t="s">
+        <v>855</v>
+      </c>
+      <c r="N126" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>14</v>
+      </c>
+      <c r="B127" t="s">
+        <v>15</v>
+      </c>
+      <c r="C127" t="s">
+        <v>857</v>
+      </c>
+      <c r="D127" t="s">
+        <v>858</v>
+      </c>
+      <c r="E127"/>
+      <c r="F127"/>
+      <c r="G127"/>
+      <c r="H127" t="s">
+        <v>859</v>
+      </c>
+      <c r="I127" t="s">
+        <v>860</v>
+      </c>
+      <c r="J127" t="s">
+        <v>594</v>
+      </c>
+      <c r="K127" t="s">
+        <v>861</v>
+      </c>
+      <c r="L127" t="s">
+        <v>75</v>
+      </c>
+      <c r="M127" t="s">
+        <v>862</v>
+      </c>
+      <c r="N127" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>14</v>
+      </c>
+      <c r="B128" t="s">
+        <v>15</v>
+      </c>
+      <c r="C128" t="s">
+        <v>864</v>
+      </c>
+      <c r="D128" t="s">
+        <v>249</v>
+      </c>
+      <c r="E128"/>
+      <c r="F128"/>
+      <c r="G128"/>
+      <c r="H128" t="s">
+        <v>865</v>
+      </c>
+      <c r="I128" t="s">
+        <v>866</v>
+      </c>
+      <c r="J128" t="s">
+        <v>594</v>
+      </c>
+      <c r="K128" t="s">
+        <v>867</v>
+      </c>
+      <c r="L128" t="s">
+        <v>75</v>
+      </c>
+      <c r="M128" t="s">
+        <v>868</v>
+      </c>
+      <c r="N128" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>14</v>
+      </c>
+      <c r="B129" t="s">
+        <v>15</v>
+      </c>
+      <c r="C129" t="s">
+        <v>870</v>
+      </c>
+      <c r="D129" t="s">
+        <v>871</v>
+      </c>
+      <c r="E129"/>
+      <c r="F129"/>
+      <c r="G129"/>
+      <c r="H129" t="s">
+        <v>872</v>
+      </c>
+      <c r="I129" t="s">
+        <v>873</v>
+      </c>
+      <c r="J129" t="s">
+        <v>293</v>
+      </c>
+      <c r="K129" t="s">
+        <v>874</v>
+      </c>
+      <c r="L129" t="s">
+        <v>581</v>
+      </c>
+      <c r="M129" t="s">
+        <v>875</v>
+      </c>
+      <c r="N129" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s">
+        <v>14</v>
+      </c>
+      <c r="B130" t="s">
+        <v>15</v>
+      </c>
+      <c r="C130" t="s">
+        <v>877</v>
+      </c>
+      <c r="D130" t="s">
+        <v>63</v>
+      </c>
+      <c r="E130"/>
+      <c r="F130"/>
+      <c r="G130"/>
+      <c r="H130" t="s">
+        <v>878</v>
+      </c>
+      <c r="I130" t="s">
+        <v>879</v>
+      </c>
+      <c r="J130" t="s">
+        <v>594</v>
+      </c>
+      <c r="K130" t="s">
+        <v>880</v>
+      </c>
+      <c r="L130" t="s">
+        <v>67</v>
+      </c>
+      <c r="M130" t="s">
+        <v>881</v>
+      </c>
+      <c r="N130" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>14</v>
+      </c>
+      <c r="B131" t="s">
+        <v>15</v>
+      </c>
+      <c r="C131" t="s">
+        <v>883</v>
+      </c>
+      <c r="D131" t="s">
+        <v>884</v>
+      </c>
+      <c r="E131"/>
+      <c r="F131"/>
+      <c r="G131"/>
+      <c r="H131" t="s">
+        <v>885</v>
+      </c>
+      <c r="I131" t="s">
+        <v>886</v>
+      </c>
+      <c r="J131" t="s">
+        <v>594</v>
+      </c>
+      <c r="K131" t="s">
+        <v>887</v>
+      </c>
+      <c r="L131" t="s">
+        <v>238</v>
+      </c>
+      <c r="M131" t="s">
+        <v>888</v>
+      </c>
+      <c r="N131" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>14</v>
+      </c>
+      <c r="B132" t="s">
+        <v>15</v>
+      </c>
+      <c r="C132" t="s">
+        <v>890</v>
+      </c>
+      <c r="D132" t="s">
+        <v>891</v>
+      </c>
+      <c r="E132"/>
+      <c r="F132"/>
+      <c r="G132"/>
+      <c r="H132" t="s">
+        <v>892</v>
+      </c>
+      <c r="I132" t="s">
+        <v>893</v>
+      </c>
+      <c r="J132" t="s">
+        <v>594</v>
+      </c>
+      <c r="K132" t="s">
+        <v>894</v>
+      </c>
+      <c r="L132" t="s">
+        <v>75</v>
+      </c>
+      <c r="M132" t="s">
+        <v>895</v>
+      </c>
+      <c r="N132" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>14</v>
+      </c>
+      <c r="B133" t="s">
+        <v>15</v>
+      </c>
+      <c r="C133" t="s">
+        <v>897</v>
+      </c>
+      <c r="D133" t="s">
+        <v>898</v>
+      </c>
+      <c r="E133"/>
+      <c r="F133"/>
+      <c r="G133"/>
+      <c r="H133" t="s">
+        <v>899</v>
+      </c>
+      <c r="I133" t="s">
+        <v>900</v>
+      </c>
+      <c r="J133" t="s">
+        <v>594</v>
+      </c>
+      <c r="K133" t="s">
+        <v>901</v>
+      </c>
+      <c r="L133" t="s">
+        <v>52</v>
+      </c>
+      <c r="M133" t="s">
+        <v>902</v>
+      </c>
+      <c r="N133" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s">
+        <v>14</v>
+      </c>
+      <c r="B134" t="s">
+        <v>15</v>
+      </c>
+      <c r="C134" t="s">
+        <v>904</v>
+      </c>
+      <c r="D134" t="s">
+        <v>905</v>
+      </c>
+      <c r="E134"/>
+      <c r="F134"/>
+      <c r="G134"/>
+      <c r="H134" t="s">
+        <v>906</v>
+      </c>
+      <c r="I134" t="s">
+        <v>907</v>
+      </c>
+      <c r="J134" t="s">
+        <v>594</v>
+      </c>
+      <c r="K134" t="s">
+        <v>908</v>
+      </c>
+      <c r="L134" t="s">
+        <v>67</v>
+      </c>
+      <c r="M134" t="s">
+        <v>909</v>
+      </c>
+      <c r="N134" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="s">
+        <v>14</v>
+      </c>
+      <c r="B135" t="s">
+        <v>15</v>
+      </c>
+      <c r="C135" t="s">
+        <v>911</v>
+      </c>
+      <c r="D135" t="s">
+        <v>912</v>
+      </c>
+      <c r="E135"/>
+      <c r="F135"/>
+      <c r="G135"/>
+      <c r="H135" t="s">
+        <v>913</v>
+      </c>
+      <c r="I135" t="s">
+        <v>914</v>
+      </c>
+      <c r="J135" t="s">
+        <v>293</v>
+      </c>
+      <c r="K135" t="s">
+        <v>915</v>
+      </c>
+      <c r="L135" t="s">
+        <v>230</v>
+      </c>
+      <c r="M135" t="s">
+        <v>916</v>
+      </c>
+      <c r="N135" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>14</v>
+      </c>
+      <c r="B136" t="s">
+        <v>15</v>
+      </c>
+      <c r="C136" t="s">
+        <v>918</v>
+      </c>
+      <c r="D136" t="s">
+        <v>919</v>
+      </c>
+      <c r="E136"/>
+      <c r="F136"/>
+      <c r="G136"/>
+      <c r="H136" t="s">
+        <v>920</v>
+      </c>
+      <c r="I136" t="s">
+        <v>921</v>
+      </c>
+      <c r="J136" t="s">
+        <v>293</v>
+      </c>
+      <c r="K136" t="s">
+        <v>922</v>
+      </c>
+      <c r="L136" t="s">
+        <v>923</v>
+      </c>
+      <c r="M136" t="s">
+        <v>924</v>
+      </c>
+      <c r="N136" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s">
+        <v>14</v>
+      </c>
+      <c r="B137" t="s">
+        <v>15</v>
+      </c>
+      <c r="C137" t="s">
+        <v>926</v>
+      </c>
+      <c r="D137" t="s">
+        <v>95</v>
+      </c>
+      <c r="E137"/>
+      <c r="F137"/>
+      <c r="G137"/>
+      <c r="H137" t="s">
+        <v>927</v>
+      </c>
+      <c r="I137" t="s">
+        <v>928</v>
+      </c>
+      <c r="J137" t="s">
+        <v>594</v>
+      </c>
+      <c r="K137" t="s">
+        <v>929</v>
+      </c>
+      <c r="L137" t="s">
+        <v>67</v>
+      </c>
+      <c r="M137" t="s">
+        <v>930</v>
+      </c>
+      <c r="N137" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>14</v>
+      </c>
+      <c r="B138" t="s">
+        <v>15</v>
+      </c>
+      <c r="C138" t="s">
+        <v>932</v>
+      </c>
+      <c r="D138" t="s">
+        <v>905</v>
+      </c>
+      <c r="E138"/>
+      <c r="F138"/>
+      <c r="G138"/>
+      <c r="H138" t="s">
+        <v>933</v>
+      </c>
+      <c r="I138" t="s">
+        <v>934</v>
+      </c>
+      <c r="J138" t="s">
+        <v>594</v>
+      </c>
+      <c r="K138" t="s">
+        <v>935</v>
+      </c>
+      <c r="L138" t="s">
+        <v>67</v>
+      </c>
+      <c r="M138" t="s">
+        <v>936</v>
+      </c>
+      <c r="N138" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>14</v>
+      </c>
+      <c r="B139" t="s">
+        <v>15</v>
+      </c>
+      <c r="C139" t="s">
+        <v>938</v>
+      </c>
+      <c r="D139" t="s">
+        <v>566</v>
+      </c>
+      <c r="E139"/>
+      <c r="F139"/>
+      <c r="G139"/>
+      <c r="H139" t="s">
+        <v>939</v>
+      </c>
+      <c r="I139" t="s">
+        <v>940</v>
+      </c>
+      <c r="J139" t="s">
+        <v>594</v>
+      </c>
+      <c r="K139" t="s">
+        <v>941</v>
+      </c>
+      <c r="L139" t="s">
+        <v>52</v>
+      </c>
+      <c r="M139" t="s">
+        <v>942</v>
+      </c>
+      <c r="N139" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>14</v>
+      </c>
+      <c r="B140" t="s">
+        <v>15</v>
+      </c>
+      <c r="C140" t="s">
+        <v>944</v>
+      </c>
+      <c r="D140" t="s">
+        <v>945</v>
+      </c>
+      <c r="E140"/>
+      <c r="F140"/>
+      <c r="G140"/>
+      <c r="H140" t="s">
+        <v>946</v>
+      </c>
+      <c r="I140" t="s">
+        <v>947</v>
+      </c>
+      <c r="J140" t="s">
+        <v>293</v>
+      </c>
+      <c r="K140" t="s">
+        <v>948</v>
+      </c>
+      <c r="L140" t="s">
+        <v>52</v>
+      </c>
+      <c r="M140" t="s">
+        <v>949</v>
+      </c>
+      <c r="N140" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>14</v>
+      </c>
+      <c r="B141" t="s">
+        <v>15</v>
+      </c>
+      <c r="C141" t="s">
+        <v>951</v>
+      </c>
+      <c r="D141" t="s">
+        <v>952</v>
+      </c>
+      <c r="E141"/>
+      <c r="F141"/>
+      <c r="G141"/>
+      <c r="H141" t="s">
+        <v>953</v>
+      </c>
+      <c r="I141" t="s">
+        <v>954</v>
+      </c>
+      <c r="J141" t="s">
+        <v>293</v>
+      </c>
+      <c r="K141" t="s">
+        <v>955</v>
+      </c>
+      <c r="L141" t="s">
+        <v>52</v>
+      </c>
+      <c r="M141" t="s">
+        <v>956</v>
+      </c>
+      <c r="N141" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>14</v>
+      </c>
+      <c r="B142" t="s">
+        <v>15</v>
+      </c>
+      <c r="C142" t="s">
+        <v>958</v>
+      </c>
+      <c r="D142" t="s">
+        <v>959</v>
+      </c>
+      <c r="E142"/>
+      <c r="F142"/>
+      <c r="G142"/>
+      <c r="H142" t="s">
+        <v>960</v>
+      </c>
+      <c r="I142" t="s">
+        <v>961</v>
+      </c>
+      <c r="J142" t="s">
+        <v>594</v>
+      </c>
+      <c r="K142" t="s">
+        <v>962</v>
+      </c>
+      <c r="L142" t="s">
+        <v>196</v>
+      </c>
+      <c r="M142" t="s">
+        <v>963</v>
+      </c>
+      <c r="N142" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s">
+        <v>14</v>
+      </c>
+      <c r="B143" t="s">
+        <v>15</v>
+      </c>
+      <c r="C143" t="s">
+        <v>965</v>
+      </c>
+      <c r="D143" t="s">
+        <v>966</v>
+      </c>
+      <c r="E143"/>
+      <c r="F143"/>
+      <c r="G143"/>
+      <c r="H143" t="s">
+        <v>967</v>
+      </c>
+      <c r="I143" t="s">
+        <v>968</v>
+      </c>
+      <c r="J143" t="s">
+        <v>594</v>
+      </c>
+      <c r="K143" t="s">
+        <v>969</v>
+      </c>
+      <c r="L143" t="s">
+        <v>196</v>
+      </c>
+      <c r="M143" t="s">
+        <v>970</v>
+      </c>
+      <c r="N143" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>14</v>
+      </c>
+      <c r="B144" t="s">
+        <v>15</v>
+      </c>
+      <c r="C144" t="s">
+        <v>972</v>
+      </c>
+      <c r="D144" t="s">
+        <v>973</v>
+      </c>
+      <c r="E144"/>
+      <c r="F144"/>
+      <c r="G144"/>
+      <c r="H144" t="s">
+        <v>974</v>
+      </c>
+      <c r="I144" t="s">
+        <v>975</v>
+      </c>
+      <c r="J144" t="s">
+        <v>594</v>
+      </c>
+      <c r="K144" t="s">
+        <v>976</v>
+      </c>
+      <c r="L144" t="s">
+        <v>106</v>
+      </c>
+      <c r="M144" t="s">
+        <v>977</v>
+      </c>
+      <c r="N144" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s">
+        <v>14</v>
+      </c>
+      <c r="B145" t="s">
+        <v>15</v>
+      </c>
+      <c r="C145" t="s">
+        <v>979</v>
+      </c>
+      <c r="D145" t="s">
+        <v>980</v>
+      </c>
+      <c r="E145"/>
+      <c r="F145"/>
+      <c r="G145"/>
+      <c r="H145" t="s">
+        <v>981</v>
+      </c>
+      <c r="I145" t="s">
+        <v>982</v>
+      </c>
+      <c r="J145" t="s">
+        <v>594</v>
+      </c>
+      <c r="K145" t="s">
+        <v>983</v>
+      </c>
+      <c r="L145" t="s">
+        <v>52</v>
+      </c>
+      <c r="M145" t="s">
+        <v>984</v>
+      </c>
+      <c r="N145" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="s">
+        <v>14</v>
+      </c>
+      <c r="B146" t="s">
+        <v>15</v>
+      </c>
+      <c r="C146" t="s">
+        <v>979</v>
+      </c>
+      <c r="D146" t="s">
+        <v>980</v>
+      </c>
+      <c r="E146"/>
+      <c r="F146"/>
+      <c r="G146"/>
+      <c r="H146" t="s">
+        <v>986</v>
+      </c>
+      <c r="I146" t="s">
+        <v>987</v>
+      </c>
+      <c r="J146" t="s">
+        <v>594</v>
+      </c>
+      <c r="K146" t="s">
+        <v>988</v>
+      </c>
+      <c r="L146" t="s">
+        <v>52</v>
+      </c>
+      <c r="M146" t="s">
+        <v>989</v>
+      </c>
+      <c r="N146" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s">
+        <v>14</v>
+      </c>
+      <c r="B147" t="s">
+        <v>15</v>
+      </c>
+      <c r="C147" t="s">
+        <v>990</v>
+      </c>
+      <c r="D147" t="s">
+        <v>991</v>
+      </c>
+      <c r="E147"/>
+      <c r="F147"/>
+      <c r="G147"/>
+      <c r="H147" t="s">
+        <v>992</v>
+      </c>
+      <c r="I147" t="s">
+        <v>993</v>
+      </c>
+      <c r="J147" t="s">
+        <v>594</v>
+      </c>
+      <c r="K147" t="s">
+        <v>994</v>
+      </c>
+      <c r="L147" t="s">
+        <v>581</v>
+      </c>
+      <c r="M147" t="s">
+        <v>995</v>
+      </c>
+      <c r="N147" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
+        <v>14</v>
+      </c>
+      <c r="B148" t="s">
+        <v>15</v>
+      </c>
+      <c r="C148" t="s">
+        <v>990</v>
+      </c>
+      <c r="D148" t="s">
+        <v>991</v>
+      </c>
+      <c r="E148"/>
+      <c r="F148"/>
+      <c r="G148"/>
+      <c r="H148" t="s">
+        <v>997</v>
+      </c>
+      <c r="I148" t="s">
+        <v>998</v>
+      </c>
+      <c r="J148" t="s">
+        <v>594</v>
+      </c>
+      <c r="K148" t="s">
+        <v>999</v>
+      </c>
+      <c r="L148" t="s">
+        <v>581</v>
+      </c>
+      <c r="M148" t="s">
+        <v>1000</v>
+      </c>
+      <c r="N148" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="s">
+        <v>14</v>
+      </c>
+      <c r="B149" t="s">
+        <v>15</v>
+      </c>
+      <c r="C149" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D149" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E149"/>
+      <c r="F149"/>
+      <c r="G149"/>
+      <c r="H149" t="s">
+        <v>1003</v>
+      </c>
+      <c r="I149" t="s">
+        <v>1004</v>
+      </c>
+      <c r="J149" t="s">
+        <v>594</v>
+      </c>
+      <c r="K149" t="s">
+        <v>1005</v>
+      </c>
+      <c r="L149" t="s">
+        <v>52</v>
+      </c>
+      <c r="M149" t="s">
+        <v>1006</v>
+      </c>
+      <c r="N149" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>14</v>
+      </c>
+      <c r="B150" t="s">
+        <v>15</v>
+      </c>
+      <c r="C150" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D150" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E150"/>
+      <c r="F150"/>
+      <c r="G150"/>
+      <c r="H150" t="s">
+        <v>1010</v>
+      </c>
+      <c r="I150" t="s">
+        <v>1011</v>
+      </c>
+      <c r="J150" t="s">
+        <v>594</v>
+      </c>
+      <c r="K150" t="s">
+        <v>1012</v>
+      </c>
+      <c r="L150" t="s">
+        <v>238</v>
+      </c>
+      <c r="M150" t="s">
+        <v>1013</v>
+      </c>
+      <c r="N150" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s">
+        <v>14</v>
+      </c>
+      <c r="B151" t="s">
+        <v>15</v>
+      </c>
+      <c r="C151" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D151" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E151"/>
+      <c r="F151"/>
+      <c r="G151"/>
+      <c r="H151" t="s">
+        <v>1015</v>
+      </c>
+      <c r="I151" t="s">
+        <v>1016</v>
+      </c>
+      <c r="J151" t="s">
+        <v>594</v>
+      </c>
+      <c r="K151" t="s">
+        <v>1017</v>
+      </c>
+      <c r="L151" t="s">
+        <v>238</v>
+      </c>
+      <c r="M151" t="s">
+        <v>1018</v>
+      </c>
+      <c r="N151" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>14</v>
+      </c>
+      <c r="B152" t="s">
+        <v>15</v>
+      </c>
+      <c r="C152" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D152" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E152"/>
+      <c r="F152"/>
+      <c r="G152"/>
+      <c r="H152" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I152" t="s">
+        <v>1022</v>
+      </c>
+      <c r="J152" t="s">
+        <v>594</v>
+      </c>
+      <c r="K152" t="s">
+        <v>1023</v>
+      </c>
+      <c r="L152" t="s">
+        <v>52</v>
+      </c>
+      <c r="M152" t="s">
+        <v>1024</v>
+      </c>
+      <c r="N152" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="s">
+        <v>14</v>
+      </c>
+      <c r="B153" t="s">
+        <v>15</v>
+      </c>
+      <c r="C153" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D153" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E153"/>
+      <c r="F153"/>
+      <c r="G153"/>
+      <c r="H153" t="s">
+        <v>1028</v>
+      </c>
+      <c r="I153" t="s">
+        <v>1029</v>
+      </c>
+      <c r="J153" t="s">
+        <v>594</v>
+      </c>
+      <c r="K153" t="s">
+        <v>1030</v>
+      </c>
+      <c r="L153" t="s">
+        <v>230</v>
+      </c>
+      <c r="M153" t="s">
+        <v>1031</v>
+      </c>
+      <c r="N153" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="s">
+        <v>14</v>
+      </c>
+      <c r="B154" t="s">
+        <v>15</v>
+      </c>
+      <c r="C154" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D154" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E154"/>
+      <c r="F154"/>
+      <c r="G154"/>
+      <c r="H154" t="s">
+        <v>1035</v>
+      </c>
+      <c r="I154" t="s">
+        <v>1036</v>
+      </c>
+      <c r="J154" t="s">
+        <v>594</v>
+      </c>
+      <c r="K154" t="s">
+        <v>1037</v>
+      </c>
+      <c r="L154" t="s">
+        <v>238</v>
+      </c>
+      <c r="M154" t="s">
+        <v>1038</v>
+      </c>
+      <c r="N154" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="s">
+        <v>14</v>
+      </c>
+      <c r="B155" t="s">
+        <v>15</v>
+      </c>
+      <c r="C155" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D155" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E155"/>
+      <c r="F155"/>
+      <c r="G155"/>
+      <c r="H155" t="s">
+        <v>1042</v>
+      </c>
+      <c r="I155" t="s">
+        <v>1043</v>
+      </c>
+      <c r="J155" t="s">
+        <v>594</v>
+      </c>
+      <c r="K155" t="s">
+        <v>1044</v>
+      </c>
+      <c r="L155" t="s">
+        <v>127</v>
+      </c>
+      <c r="M155" t="s">
+        <v>1045</v>
+      </c>
+      <c r="N155" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="s">
+        <v>14</v>
+      </c>
+      <c r="B156" t="s">
+        <v>15</v>
+      </c>
+      <c r="C156" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D156" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E156"/>
+      <c r="F156"/>
+      <c r="G156"/>
+      <c r="H156" t="s">
+        <v>1047</v>
+      </c>
+      <c r="I156" t="s">
+        <v>1048</v>
+      </c>
+      <c r="J156" t="s">
+        <v>594</v>
+      </c>
+      <c r="K156" t="s">
+        <v>1049</v>
+      </c>
+      <c r="L156" t="s">
+        <v>127</v>
+      </c>
+      <c r="M156" t="s">
+        <v>1050</v>
+      </c>
+      <c r="N156" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s">
+        <v>14</v>
+      </c>
+      <c r="B157" t="s">
+        <v>15</v>
+      </c>
+      <c r="C157" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D157" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E157"/>
+      <c r="F157"/>
+      <c r="G157"/>
+      <c r="H157" t="s">
+        <v>1051</v>
+      </c>
+      <c r="I157" t="s">
+        <v>1052</v>
+      </c>
+      <c r="J157" t="s">
+        <v>594</v>
+      </c>
+      <c r="K157" t="s">
+        <v>1053</v>
+      </c>
+      <c r="L157" t="s">
+        <v>127</v>
+      </c>
+      <c r="M157" t="s">
+        <v>1054</v>
+      </c>
+      <c r="N157" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="s">
+        <v>14</v>
+      </c>
+      <c r="B158" t="s">
+        <v>15</v>
+      </c>
+      <c r="C158" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D158" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E158"/>
+      <c r="F158"/>
+      <c r="G158"/>
+      <c r="H158" t="s">
+        <v>1057</v>
+      </c>
+      <c r="I158" t="s">
+        <v>1058</v>
+      </c>
+      <c r="J158" t="s">
+        <v>594</v>
+      </c>
+      <c r="K158" t="s">
+        <v>1059</v>
+      </c>
+      <c r="L158" t="s">
+        <v>83</v>
+      </c>
+      <c r="M158" t="s">
+        <v>1060</v>
+      </c>
+      <c r="N158" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="s">
+        <v>14</v>
+      </c>
+      <c r="B159" t="s">
+        <v>15</v>
+      </c>
+      <c r="C159" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D159" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E159"/>
+      <c r="F159"/>
+      <c r="G159"/>
+      <c r="H159" t="s">
+        <v>227</v>
+      </c>
+      <c r="I159" t="s">
+        <v>1064</v>
+      </c>
+      <c r="J159" t="s">
+        <v>594</v>
+      </c>
+      <c r="K159" t="s">
+        <v>1065</v>
+      </c>
+      <c r="L159" t="s">
+        <v>230</v>
+      </c>
+      <c r="M159" t="s">
+        <v>1066</v>
+      </c>
+      <c r="N159" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="s">
+        <v>14</v>
+      </c>
+      <c r="B160" t="s">
+        <v>15</v>
+      </c>
+      <c r="C160" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D160" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E160"/>
+      <c r="F160"/>
+      <c r="G160"/>
+      <c r="H160" t="s">
+        <v>1069</v>
+      </c>
+      <c r="I160" t="s">
+        <v>1070</v>
+      </c>
+      <c r="J160" t="s">
+        <v>594</v>
+      </c>
+      <c r="K160" t="s">
+        <v>1071</v>
+      </c>
+      <c r="L160" t="s">
+        <v>581</v>
+      </c>
+      <c r="M160" t="s">
+        <v>1072</v>
+      </c>
+      <c r="N160" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s">
+        <v>14</v>
+      </c>
+      <c r="B161" t="s">
+        <v>15</v>
+      </c>
+      <c r="C161" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D161" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E161"/>
+      <c r="F161"/>
+      <c r="G161"/>
+      <c r="H161" t="s">
+        <v>1076</v>
+      </c>
+      <c r="I161" t="s">
+        <v>1077</v>
+      </c>
+      <c r="J161" t="s">
+        <v>293</v>
+      </c>
+      <c r="K161" t="s">
+        <v>1078</v>
+      </c>
+      <c r="L161" t="s">
+        <v>196</v>
+      </c>
+      <c r="M161" t="s">
+        <v>1079</v>
+      </c>
+      <c r="N161" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="s">
+        <v>14</v>
+      </c>
+      <c r="B162" t="s">
+        <v>15</v>
+      </c>
+      <c r="C162" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D162" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E162"/>
+      <c r="F162"/>
+      <c r="G162"/>
+      <c r="H162" t="s">
+        <v>432</v>
+      </c>
+      <c r="I162" t="s">
+        <v>1083</v>
+      </c>
+      <c r="J162" t="s">
+        <v>594</v>
+      </c>
+      <c r="K162" t="s">
+        <v>1084</v>
+      </c>
+      <c r="L162" t="s">
+        <v>75</v>
+      </c>
+      <c r="M162" t="s">
+        <v>1085</v>
+      </c>
+      <c r="N162" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="s">
+        <v>14</v>
+      </c>
+      <c r="B163" t="s">
+        <v>15</v>
+      </c>
+      <c r="C163" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D163" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E163"/>
+      <c r="F163"/>
+      <c r="G163"/>
+      <c r="H163" t="s">
+        <v>1088</v>
+      </c>
+      <c r="I163" t="s">
+        <v>1089</v>
+      </c>
+      <c r="J163" t="s">
+        <v>594</v>
+      </c>
+      <c r="K163" t="s">
+        <v>1090</v>
+      </c>
+      <c r="L163" t="s">
+        <v>196</v>
+      </c>
+      <c r="M163" t="s">
+        <v>1091</v>
+      </c>
+      <c r="N163" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="s">
+        <v>14</v>
+      </c>
+      <c r="B164" t="s">
+        <v>15</v>
+      </c>
+      <c r="C164" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D164" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E164"/>
+      <c r="F164"/>
+      <c r="G164"/>
+      <c r="H164" t="s">
+        <v>1095</v>
+      </c>
+      <c r="I164" t="s">
+        <v>1096</v>
+      </c>
+      <c r="J164" t="s">
+        <v>594</v>
+      </c>
+      <c r="K164" t="s">
+        <v>1097</v>
+      </c>
+      <c r="L164" t="s">
+        <v>238</v>
+      </c>
+      <c r="M164" t="s">
+        <v>1098</v>
+      </c>
+      <c r="N164" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s">
+        <v>14</v>
+      </c>
+      <c r="B165" t="s">
+        <v>15</v>
+      </c>
+      <c r="C165" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D165" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E165"/>
+      <c r="F165"/>
+      <c r="G165"/>
+      <c r="H165" t="s">
+        <v>1102</v>
+      </c>
+      <c r="I165" t="s">
+        <v>1103</v>
+      </c>
+      <c r="J165" t="s">
+        <v>594</v>
+      </c>
+      <c r="K165" t="s">
+        <v>1104</v>
+      </c>
+      <c r="L165" t="s">
+        <v>127</v>
+      </c>
+      <c r="M165" t="s">
+        <v>1105</v>
+      </c>
+      <c r="N165" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s">
+        <v>14</v>
+      </c>
+      <c r="B166" t="s">
+        <v>15</v>
+      </c>
+      <c r="C166" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D166" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E166"/>
+      <c r="F166"/>
+      <c r="G166"/>
+      <c r="H166" t="s">
+        <v>1109</v>
+      </c>
+      <c r="I166" t="s">
+        <v>1110</v>
+      </c>
+      <c r="J166" t="s">
+        <v>293</v>
+      </c>
+      <c r="K166" t="s">
+        <v>1111</v>
+      </c>
+      <c r="L166" t="s">
+        <v>127</v>
+      </c>
+      <c r="M166" t="s">
+        <v>1112</v>
+      </c>
+      <c r="N166" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="s">
+        <v>14</v>
+      </c>
+      <c r="B167" t="s">
+        <v>15</v>
+      </c>
+      <c r="C167" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D167" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E167"/>
+      <c r="F167"/>
+      <c r="G167"/>
+      <c r="H167" t="s">
+        <v>1076</v>
+      </c>
+      <c r="I167" t="s">
+        <v>1115</v>
+      </c>
+      <c r="J167" t="s">
+        <v>594</v>
+      </c>
+      <c r="K167" t="s">
+        <v>1116</v>
+      </c>
+      <c r="L167" t="s">
+        <v>196</v>
+      </c>
+      <c r="M167" t="s">
+        <v>1117</v>
+      </c>
+      <c r="N167" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="s">
+        <v>14</v>
+      </c>
+      <c r="B168" t="s">
+        <v>15</v>
+      </c>
+      <c r="C168" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D168" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E168"/>
+      <c r="F168"/>
+      <c r="G168"/>
+      <c r="H168" t="s">
+        <v>1121</v>
+      </c>
+      <c r="I168" t="s">
+        <v>1122</v>
+      </c>
+      <c r="J168" t="s">
+        <v>1123</v>
+      </c>
+      <c r="K168" t="s">
+        <v>1124</v>
+      </c>
+      <c r="L168" t="s">
+        <v>230</v>
+      </c>
+      <c r="M168" t="s">
+        <v>1125</v>
+      </c>
+      <c r="N168" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="s">
+        <v>14</v>
+      </c>
+      <c r="B169" t="s">
+        <v>15</v>
+      </c>
+      <c r="C169" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D169" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E169"/>
+      <c r="F169"/>
+      <c r="G169"/>
+      <c r="H169" t="s">
+        <v>1129</v>
+      </c>
+      <c r="I169" t="s">
+        <v>1130</v>
+      </c>
+      <c r="J169" t="s">
+        <v>293</v>
+      </c>
+      <c r="K169" t="s">
+        <v>1131</v>
+      </c>
+      <c r="L169" t="s">
+        <v>1132</v>
+      </c>
+      <c r="M169" t="s">
+        <v>1133</v>
+      </c>
+      <c r="N169" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="s">
+        <v>14</v>
+      </c>
+      <c r="B170" t="s">
+        <v>15</v>
+      </c>
+      <c r="C170" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D170" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E170"/>
+      <c r="F170"/>
+      <c r="G170"/>
+      <c r="H170" t="s">
+        <v>1137</v>
+      </c>
+      <c r="I170" t="s">
+        <v>1138</v>
+      </c>
+      <c r="J170" t="s">
+        <v>1123</v>
+      </c>
+      <c r="K170" t="s">
+        <v>1139</v>
+      </c>
+      <c r="L170" t="s">
+        <v>52</v>
+      </c>
+      <c r="M170" t="s">
+        <v>1140</v>
+      </c>
+      <c r="N170" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="s">
+        <v>14</v>
+      </c>
+      <c r="B171" t="s">
+        <v>15</v>
+      </c>
+      <c r="C171" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D171" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E171"/>
+      <c r="F171"/>
+      <c r="G171"/>
+      <c r="H171" t="s">
+        <v>220</v>
+      </c>
+      <c r="I171" t="s">
+        <v>1144</v>
+      </c>
+      <c r="J171" t="s">
+        <v>1123</v>
+      </c>
+      <c r="K171" t="s">
+        <v>1145</v>
+      </c>
+      <c r="L171" t="s">
+        <v>127</v>
+      </c>
+      <c r="M171" t="s">
+        <v>1146</v>
+      </c>
+      <c r="N171" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="s">
+        <v>14</v>
+      </c>
+      <c r="B172" t="s">
+        <v>15</v>
+      </c>
+      <c r="C172" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D172" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E172"/>
+      <c r="F172"/>
+      <c r="G172"/>
+      <c r="H172" t="s">
+        <v>1150</v>
+      </c>
+      <c r="I172" t="s">
+        <v>1151</v>
+      </c>
+      <c r="J172" t="s">
+        <v>1123</v>
+      </c>
+      <c r="K172" t="s">
+        <v>1152</v>
+      </c>
+      <c r="L172" t="s">
+        <v>83</v>
+      </c>
+      <c r="M172" t="s">
+        <v>1153</v>
+      </c>
+      <c r="N172" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="s">
+        <v>14</v>
+      </c>
+      <c r="B173" t="s">
+        <v>15</v>
+      </c>
+      <c r="C173" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D173" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E173"/>
+      <c r="F173"/>
+      <c r="G173"/>
+      <c r="H173" t="s">
+        <v>1157</v>
+      </c>
+      <c r="I173" t="s">
+        <v>1158</v>
+      </c>
+      <c r="J173" t="s">
+        <v>1123</v>
+      </c>
+      <c r="K173" t="s">
+        <v>1159</v>
+      </c>
+      <c r="L173" t="s">
+        <v>673</v>
+      </c>
+      <c r="M173" t="s">
+        <v>1160</v>
+      </c>
+      <c r="N173" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B174" t="s">
+        <v>15</v>
+      </c>
+      <c r="C174" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D174" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E174"/>
+      <c r="F174"/>
+      <c r="G174"/>
+      <c r="H174" t="s">
+        <v>1164</v>
+      </c>
+      <c r="I174" t="s">
+        <v>1165</v>
+      </c>
+      <c r="J174" t="s">
+        <v>1123</v>
+      </c>
+      <c r="K174" t="s">
+        <v>1166</v>
+      </c>
+      <c r="L174" t="s">
+        <v>1167</v>
+      </c>
+      <c r="M174" t="s">
+        <v>1168</v>
+      </c>
+      <c r="N174" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="s">
+        <v>14</v>
+      </c>
+      <c r="B175" t="s">
+        <v>15</v>
+      </c>
+      <c r="C175" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D175" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E175"/>
+      <c r="F175"/>
+      <c r="G175"/>
+      <c r="H175" t="s">
+        <v>1172</v>
+      </c>
+      <c r="I175" t="s">
+        <v>1173</v>
+      </c>
+      <c r="J175" t="s">
+        <v>1123</v>
+      </c>
+      <c r="K175" t="s">
+        <v>1174</v>
+      </c>
+      <c r="L175" t="s">
+        <v>484</v>
+      </c>
+      <c r="M175" t="s">
+        <v>1175</v>
+      </c>
+      <c r="N175" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="s">
+        <v>14</v>
+      </c>
+      <c r="B176" t="s">
+        <v>15</v>
+      </c>
+      <c r="C176" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D176" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E176"/>
+      <c r="F176"/>
+      <c r="G176"/>
+      <c r="H176" t="s">
+        <v>1076</v>
+      </c>
+      <c r="I176" t="s">
+        <v>1179</v>
+      </c>
+      <c r="J176" t="s">
+        <v>1123</v>
+      </c>
+      <c r="K176" t="s">
+        <v>1180</v>
+      </c>
+      <c r="L176" t="s">
+        <v>238</v>
+      </c>
+      <c r="M176" t="s">
+        <v>1181</v>
+      </c>
+      <c r="N176" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="s">
+        <v>14</v>
+      </c>
+      <c r="B177" t="s">
+        <v>15</v>
+      </c>
+      <c r="C177" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D177" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E177"/>
+      <c r="F177"/>
+      <c r="G177"/>
+      <c r="H177" t="s">
+        <v>1185</v>
+      </c>
+      <c r="I177" t="s">
+        <v>1186</v>
+      </c>
+      <c r="J177" t="s">
+        <v>1123</v>
+      </c>
+      <c r="K177" t="s">
+        <v>1187</v>
+      </c>
+      <c r="L177" t="s">
+        <v>581</v>
+      </c>
+      <c r="M177" t="s">
+        <v>1188</v>
+      </c>
+      <c r="N177" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="s">
+        <v>14</v>
+      </c>
+      <c r="B178" t="s">
+        <v>15</v>
+      </c>
+      <c r="C178" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D178" t="s">
+        <v>750</v>
+      </c>
+      <c r="E178"/>
+      <c r="F178"/>
+      <c r="G178"/>
+      <c r="H178" t="s">
+        <v>1191</v>
+      </c>
+      <c r="I178" t="s">
+        <v>1192</v>
+      </c>
+      <c r="J178" t="s">
+        <v>1123</v>
+      </c>
+      <c r="K178" t="s">
+        <v>1193</v>
+      </c>
+      <c r="L178" t="s">
+        <v>83</v>
+      </c>
+      <c r="M178" t="s">
+        <v>1194</v>
+      </c>
+      <c r="N178" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="s">
+        <v>14</v>
+      </c>
+      <c r="B179" t="s">
+        <v>15</v>
+      </c>
+      <c r="C179" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D179" t="s">
+        <v>249</v>
+      </c>
+      <c r="E179"/>
+      <c r="F179"/>
+      <c r="G179"/>
+      <c r="H179" t="s">
+        <v>1197</v>
+      </c>
+      <c r="I179" t="s">
+        <v>1198</v>
+      </c>
+      <c r="J179" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K179" t="s">
+        <v>1200</v>
+      </c>
+      <c r="L179" t="s">
+        <v>230</v>
+      </c>
+      <c r="M179" t="s">
+        <v>1201</v>
+      </c>
+      <c r="N179" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="s">
+        <v>14</v>
+      </c>
+      <c r="B180" t="s">
+        <v>15</v>
+      </c>
+      <c r="C180" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D180" t="s">
+        <v>891</v>
+      </c>
+      <c r="E180"/>
+      <c r="F180"/>
+      <c r="G180"/>
+      <c r="H180" t="s">
+        <v>1204</v>
+      </c>
+      <c r="I180" t="s">
+        <v>1205</v>
+      </c>
+      <c r="J180" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K180" t="s">
+        <v>1206</v>
+      </c>
+      <c r="L180" t="s">
+        <v>230</v>
+      </c>
+      <c r="M180" t="s">
+        <v>1207</v>
+      </c>
+      <c r="N180" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="s">
+        <v>14</v>
+      </c>
+      <c r="B181" t="s">
+        <v>15</v>
+      </c>
+      <c r="C181" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D181" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E181"/>
+      <c r="F181"/>
+      <c r="G181"/>
+      <c r="H181" t="s">
+        <v>1211</v>
+      </c>
+      <c r="I181" t="s">
+        <v>1212</v>
+      </c>
+      <c r="J181" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K181" t="s">
+        <v>1213</v>
+      </c>
+      <c r="L181" t="s">
+        <v>1214</v>
+      </c>
+      <c r="M181" t="s">
+        <v>1215</v>
+      </c>
+      <c r="N181" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="s">
+        <v>14</v>
+      </c>
+      <c r="B182" t="s">
+        <v>15</v>
+      </c>
+      <c r="C182" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D182" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E182"/>
+      <c r="F182"/>
+      <c r="G182"/>
+      <c r="H182" t="s">
+        <v>227</v>
+      </c>
+      <c r="I182" t="s">
+        <v>1219</v>
+      </c>
+      <c r="J182" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K182" t="s">
+        <v>1220</v>
+      </c>
+      <c r="L182" t="s">
+        <v>230</v>
+      </c>
+      <c r="M182" t="s">
+        <v>1221</v>
+      </c>
+      <c r="N182" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="s">
+        <v>14</v>
+      </c>
+      <c r="B183" t="s">
+        <v>15</v>
+      </c>
+      <c r="C183" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D183" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E183"/>
+      <c r="F183"/>
+      <c r="G183"/>
+      <c r="H183" t="s">
+        <v>1225</v>
+      </c>
+      <c r="I183" t="s">
+        <v>1226</v>
+      </c>
+      <c r="J183" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K183" t="s">
+        <v>1227</v>
+      </c>
+      <c r="L183" t="s">
+        <v>52</v>
+      </c>
+      <c r="M183" t="s">
+        <v>1228</v>
+      </c>
+      <c r="N183" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="s">
+        <v>14</v>
+      </c>
+      <c r="B184" t="s">
+        <v>15</v>
+      </c>
+      <c r="C184" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D184" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E184"/>
+      <c r="F184"/>
+      <c r="G184"/>
+      <c r="H184" t="s">
+        <v>1231</v>
+      </c>
+      <c r="I184" t="s">
+        <v>1232</v>
+      </c>
+      <c r="J184" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K184" t="s">
+        <v>1233</v>
+      </c>
+      <c r="L184" t="s">
+        <v>75</v>
+      </c>
+      <c r="M184" t="s">
+        <v>1234</v>
+      </c>
+      <c r="N184" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="s">
+        <v>14</v>
+      </c>
+      <c r="B185" t="s">
+        <v>15</v>
+      </c>
+      <c r="C185" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D185" t="s">
+        <v>458</v>
+      </c>
+      <c r="E185"/>
+      <c r="F185"/>
+      <c r="G185"/>
+      <c r="H185" t="s">
+        <v>1237</v>
+      </c>
+      <c r="I185" t="s">
+        <v>1238</v>
+      </c>
+      <c r="J185" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K185" t="s">
+        <v>1239</v>
+      </c>
+      <c r="L185" t="s">
+        <v>1240</v>
+      </c>
+      <c r="M185" t="s">
+        <v>1241</v>
+      </c>
+      <c r="N185" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="s">
+        <v>14</v>
+      </c>
+      <c r="B186" t="s">
+        <v>15</v>
+      </c>
+      <c r="C186" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D186" t="s">
+        <v>458</v>
+      </c>
+      <c r="E186"/>
+      <c r="F186"/>
+      <c r="G186"/>
+      <c r="H186" t="s">
+        <v>1243</v>
+      </c>
+      <c r="I186" t="s">
+        <v>1244</v>
+      </c>
+      <c r="J186" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K186" t="s">
+        <v>1245</v>
+      </c>
+      <c r="L186" t="s">
+        <v>1240</v>
+      </c>
+      <c r="M186" t="s">
+        <v>1246</v>
+      </c>
+      <c r="N186" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="s">
+        <v>14</v>
+      </c>
+      <c r="B187" t="s">
+        <v>15</v>
+      </c>
+      <c r="C187" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D187" t="s">
+        <v>458</v>
+      </c>
+      <c r="E187"/>
+      <c r="F187"/>
+      <c r="G187"/>
+      <c r="H187" t="s">
+        <v>1248</v>
+      </c>
+      <c r="I187" t="s">
+        <v>1249</v>
+      </c>
+      <c r="J187" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K187" t="s">
+        <v>1250</v>
+      </c>
+      <c r="L187" t="s">
+        <v>1240</v>
+      </c>
+      <c r="M187" t="s">
+        <v>1251</v>
+      </c>
+      <c r="N187" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="s">
+        <v>14</v>
+      </c>
+      <c r="B188" t="s">
+        <v>15</v>
+      </c>
+      <c r="C188" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D188" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E188"/>
+      <c r="F188"/>
+      <c r="G188"/>
+      <c r="H188" t="s">
+        <v>1255</v>
+      </c>
+      <c r="I188" t="s">
+        <v>1256</v>
+      </c>
+      <c r="J188" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K188" t="s">
+        <v>1257</v>
+      </c>
+      <c r="L188" t="s">
+        <v>1258</v>
+      </c>
+      <c r="M188" t="s">
+        <v>1259</v>
+      </c>
+      <c r="N188" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="s">
+        <v>14</v>
+      </c>
+      <c r="B189" t="s">
+        <v>15</v>
+      </c>
+      <c r="C189" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D189" t="s">
+        <v>952</v>
+      </c>
+      <c r="E189"/>
+      <c r="F189"/>
+      <c r="G189"/>
+      <c r="H189" t="s">
+        <v>1262</v>
+      </c>
+      <c r="I189" t="s">
+        <v>1263</v>
+      </c>
+      <c r="J189" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K189" t="s">
+        <v>1264</v>
+      </c>
+      <c r="L189" t="s">
+        <v>52</v>
+      </c>
+      <c r="M189" t="s">
+        <v>1265</v>
+      </c>
+      <c r="N189" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="s">
+        <v>14</v>
+      </c>
+      <c r="B190" t="s">
+        <v>15</v>
+      </c>
+      <c r="C190" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D190" t="s">
+        <v>952</v>
+      </c>
+      <c r="E190"/>
+      <c r="F190"/>
+      <c r="G190"/>
+      <c r="H190" t="s">
+        <v>1267</v>
+      </c>
+      <c r="I190" t="s">
+        <v>1268</v>
+      </c>
+      <c r="J190" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K190" t="s">
+        <v>1269</v>
+      </c>
+      <c r="L190" t="s">
+        <v>52</v>
+      </c>
+      <c r="M190" t="s">
+        <v>1270</v>
+      </c>
+      <c r="N190" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="s">
+        <v>14</v>
+      </c>
+      <c r="B191" t="s">
+        <v>15</v>
+      </c>
+      <c r="C191" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D191" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E191"/>
+      <c r="F191"/>
+      <c r="G191"/>
+      <c r="H191" t="s">
+        <v>1273</v>
+      </c>
+      <c r="I191" t="s">
+        <v>1274</v>
+      </c>
+      <c r="J191" t="s">
+        <v>20</v>
+      </c>
+      <c r="K191" t="s">
+        <v>1275</v>
+      </c>
+      <c r="L191" t="s">
+        <v>1132</v>
+      </c>
+      <c r="M191" t="s">
+        <v>1276</v>
+      </c>
+      <c r="N191" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="s">
+        <v>14</v>
+      </c>
+      <c r="B192" t="s">
+        <v>15</v>
+      </c>
+      <c r="C192" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D192" t="s">
+        <v>548</v>
+      </c>
+      <c r="E192"/>
+      <c r="F192"/>
+      <c r="G192"/>
+      <c r="H192" t="s">
+        <v>1279</v>
+      </c>
+      <c r="I192" t="s">
+        <v>1280</v>
+      </c>
+      <c r="J192" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K192" t="s">
+        <v>1281</v>
+      </c>
+      <c r="L192" t="s">
+        <v>754</v>
+      </c>
+      <c r="M192" t="s">
+        <v>1282</v>
+      </c>
+      <c r="N192" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="s">
+        <v>14</v>
+      </c>
+      <c r="B193" t="s">
+        <v>15</v>
+      </c>
+      <c r="C193" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D193" t="s">
+        <v>952</v>
+      </c>
+      <c r="E193"/>
+      <c r="F193"/>
+      <c r="G193"/>
+      <c r="H193" t="s">
+        <v>1285</v>
+      </c>
+      <c r="I193" t="s">
+        <v>1286</v>
+      </c>
+      <c r="J193" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K193" t="s">
+        <v>1287</v>
+      </c>
+      <c r="L193" t="s">
+        <v>52</v>
+      </c>
+      <c r="M193" t="s">
+        <v>1288</v>
+      </c>
+      <c r="N193" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="s">
+        <v>14</v>
+      </c>
+      <c r="B194" t="s">
+        <v>15</v>
+      </c>
+      <c r="C194" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D194" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E194"/>
+      <c r="F194"/>
+      <c r="G194"/>
+      <c r="H194" t="s">
+        <v>1292</v>
+      </c>
+      <c r="I194" t="s">
+        <v>1293</v>
+      </c>
+      <c r="J194" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K194" t="s">
+        <v>1294</v>
+      </c>
+      <c r="L194" t="s">
+        <v>83</v>
+      </c>
+      <c r="M194" t="s">
+        <v>1295</v>
+      </c>
+      <c r="N194" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="s">
+        <v>14</v>
+      </c>
+      <c r="B195" t="s">
+        <v>15</v>
+      </c>
+      <c r="C195" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D195" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E195"/>
+      <c r="F195"/>
+      <c r="G195"/>
+      <c r="H195" t="s">
+        <v>1299</v>
+      </c>
+      <c r="I195" t="s">
+        <v>1300</v>
+      </c>
+      <c r="J195" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K195" t="s">
+        <v>1301</v>
+      </c>
+      <c r="L195" t="s">
+        <v>127</v>
+      </c>
+      <c r="M195" t="s">
+        <v>1302</v>
+      </c>
+      <c r="N195" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="s">
+        <v>14</v>
+      </c>
+      <c r="B196" t="s">
+        <v>15</v>
+      </c>
+      <c r="C196" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D196" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E196"/>
+      <c r="F196"/>
+      <c r="G196"/>
+      <c r="H196" t="s">
+        <v>1305</v>
+      </c>
+      <c r="I196" t="s">
+        <v>1306</v>
+      </c>
+      <c r="J196" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K196" t="s">
+        <v>1307</v>
+      </c>
+      <c r="L196" t="s">
+        <v>127</v>
+      </c>
+      <c r="M196" t="s">
+        <v>1308</v>
+      </c>
+      <c r="N196" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="s">
+        <v>14</v>
+      </c>
+      <c r="B197" t="s">
+        <v>15</v>
+      </c>
+      <c r="C197" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D197" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E197"/>
+      <c r="F197"/>
+      <c r="G197"/>
+      <c r="H197" t="s">
+        <v>1231</v>
+      </c>
+      <c r="I197" t="s">
+        <v>1311</v>
+      </c>
+      <c r="J197" t="s">
+        <v>1123</v>
+      </c>
+      <c r="K197" t="s">
+        <v>1312</v>
+      </c>
+      <c r="L197" t="s">
+        <v>230</v>
+      </c>
+      <c r="M197" t="s">
+        <v>1313</v>
+      </c>
+      <c r="N197" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="s">
+        <v>14</v>
+      </c>
+      <c r="B198" t="s">
+        <v>15</v>
+      </c>
+      <c r="C198" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D198" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E198"/>
+      <c r="F198"/>
+      <c r="G198"/>
+      <c r="H198" t="s">
+        <v>1317</v>
+      </c>
+      <c r="I198" t="s">
+        <v>1318</v>
+      </c>
+      <c r="J198" t="s">
+        <v>1123</v>
+      </c>
+      <c r="K198" t="s">
+        <v>1319</v>
+      </c>
+      <c r="L198" t="s">
+        <v>230</v>
+      </c>
+      <c r="M198" t="s">
+        <v>1320</v>
+      </c>
+      <c r="N198" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="s">
+        <v>14</v>
+      </c>
+      <c r="B199" t="s">
+        <v>15</v>
+      </c>
+      <c r="C199" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D199" t="s">
+        <v>791</v>
+      </c>
+      <c r="E199"/>
+      <c r="F199"/>
+      <c r="G199"/>
+      <c r="H199" t="s">
+        <v>1323</v>
+      </c>
+      <c r="I199" t="s">
+        <v>1324</v>
+      </c>
+      <c r="J199" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K199" t="s">
+        <v>1325</v>
+      </c>
+      <c r="L199" t="s">
+        <v>35</v>
+      </c>
+      <c r="M199" t="s">
+        <v>1326</v>
+      </c>
+      <c r="N199" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="s">
+        <v>14</v>
+      </c>
+      <c r="B200" t="s">
+        <v>15</v>
+      </c>
+      <c r="C200" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D200" t="s">
+        <v>791</v>
+      </c>
+      <c r="E200"/>
+      <c r="F200"/>
+      <c r="G200"/>
+      <c r="H200" t="s">
+        <v>1328</v>
+      </c>
+      <c r="I200" t="s">
+        <v>1329</v>
+      </c>
+      <c r="J200" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K200" t="s">
+        <v>1330</v>
+      </c>
+      <c r="L200" t="s">
+        <v>35</v>
+      </c>
+      <c r="M200" t="s">
+        <v>1331</v>
+      </c>
+      <c r="N200" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="s">
+        <v>14</v>
+      </c>
+      <c r="B201" t="s">
+        <v>15</v>
+      </c>
+      <c r="C201" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D201" t="s">
+        <v>750</v>
+      </c>
+      <c r="E201"/>
+      <c r="F201"/>
+      <c r="G201"/>
+      <c r="H201" t="s">
+        <v>1333</v>
+      </c>
+      <c r="I201" t="s">
+        <v>1334</v>
+      </c>
+      <c r="J201" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K201" t="s">
+        <v>1335</v>
+      </c>
+      <c r="L201" t="s">
+        <v>230</v>
+      </c>
+      <c r="M201" t="s">
+        <v>1336</v>
+      </c>
+      <c r="N201" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="s">
+        <v>14</v>
+      </c>
+      <c r="B202" t="s">
+        <v>15</v>
+      </c>
+      <c r="C202" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D202" t="s">
+        <v>391</v>
+      </c>
+      <c r="E202"/>
+      <c r="F202"/>
+      <c r="G202"/>
+      <c r="H202" t="s">
+        <v>1339</v>
+      </c>
+      <c r="I202" t="s">
+        <v>1340</v>
+      </c>
+      <c r="J202" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K202" t="s">
+        <v>1341</v>
+      </c>
+      <c r="L202" t="s">
+        <v>1342</v>
+      </c>
+      <c r="M202" t="s">
+        <v>1343</v>
+      </c>
+      <c r="N202" t="s">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="s">
+        <v>14</v>
+      </c>
+      <c r="B203" t="s">
+        <v>15</v>
+      </c>
+      <c r="C203" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D203" t="s">
+        <v>577</v>
+      </c>
+      <c r="E203"/>
+      <c r="F203"/>
+      <c r="G203"/>
+      <c r="H203" t="s">
+        <v>1346</v>
+      </c>
+      <c r="I203" t="s">
+        <v>1347</v>
+      </c>
+      <c r="J203" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K203" t="s">
+        <v>1348</v>
+      </c>
+      <c r="L203" t="s">
+        <v>75</v>
+      </c>
+      <c r="M203" t="s">
+        <v>1349</v>
+      </c>
+      <c r="N203" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="s">
+        <v>14</v>
+      </c>
+      <c r="B204" t="s">
+        <v>15</v>
+      </c>
+      <c r="C204" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D204" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E204"/>
+      <c r="F204"/>
+      <c r="G204"/>
+      <c r="H204" t="s">
+        <v>1353</v>
+      </c>
+      <c r="I204" t="s">
+        <v>1354</v>
+      </c>
+      <c r="J204" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K204" t="s">
+        <v>1355</v>
+      </c>
+      <c r="L204" t="s">
+        <v>52</v>
+      </c>
+      <c r="M204" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N204" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="s">
+        <v>14</v>
+      </c>
+      <c r="B205" t="s">
+        <v>15</v>
+      </c>
+      <c r="C205" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D205" t="s">
+        <v>566</v>
+      </c>
+      <c r="E205"/>
+      <c r="F205"/>
+      <c r="G205"/>
+      <c r="H205" t="s">
+        <v>1359</v>
+      </c>
+      <c r="I205" t="s">
+        <v>1360</v>
+      </c>
+      <c r="J205" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K205" t="s">
+        <v>1361</v>
+      </c>
+      <c r="L205" t="s">
+        <v>83</v>
+      </c>
+      <c r="M205" t="s">
+        <v>1362</v>
+      </c>
+      <c r="N205" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="s">
+        <v>14</v>
+      </c>
+      <c r="B206" t="s">
+        <v>15</v>
+      </c>
+      <c r="C206" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D206" t="s">
+        <v>566</v>
+      </c>
+      <c r="E206"/>
+      <c r="F206"/>
+      <c r="G206"/>
+      <c r="H206" t="s">
+        <v>1364</v>
+      </c>
+      <c r="I206" t="s">
+        <v>1365</v>
+      </c>
+      <c r="J206" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K206" t="s">
+        <v>1366</v>
+      </c>
+      <c r="L206" t="s">
+        <v>83</v>
+      </c>
+      <c r="M206" t="s">
+        <v>1367</v>
+      </c>
+      <c r="N206" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="s">
+        <v>14</v>
+      </c>
+      <c r="B207" t="s">
+        <v>15</v>
+      </c>
+      <c r="C207" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D207" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E207"/>
+      <c r="F207"/>
+      <c r="G207"/>
+      <c r="H207" t="s">
+        <v>1369</v>
+      </c>
+      <c r="I207" t="s">
+        <v>1370</v>
+      </c>
+      <c r="J207" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K207" t="s">
+        <v>1371</v>
+      </c>
+      <c r="L207" t="s">
+        <v>1132</v>
+      </c>
+      <c r="M207" t="s">
+        <v>1372</v>
+      </c>
+      <c r="N207" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="s">
+        <v>14</v>
+      </c>
+      <c r="B208" t="s">
+        <v>15</v>
+      </c>
+      <c r="C208" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D208" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E208"/>
+      <c r="F208"/>
+      <c r="G208"/>
+      <c r="H208" t="s">
+        <v>1375</v>
+      </c>
+      <c r="I208" t="s">
+        <v>1376</v>
+      </c>
+      <c r="J208" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K208" t="s">
+        <v>1377</v>
+      </c>
+      <c r="L208" t="s">
+        <v>1132</v>
+      </c>
+      <c r="M208" t="s">
+        <v>1378</v>
+      </c>
+      <c r="N208" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="s">
+        <v>14</v>
+      </c>
+      <c r="B209" t="s">
+        <v>15</v>
+      </c>
+      <c r="C209" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D209" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E209"/>
+      <c r="F209"/>
+      <c r="G209"/>
+      <c r="H209" t="s">
+        <v>1382</v>
+      </c>
+      <c r="I209" t="s">
+        <v>1383</v>
+      </c>
+      <c r="J209" t="s">
+        <v>1384</v>
+      </c>
+      <c r="K209" t="s">
+        <v>1385</v>
+      </c>
+      <c r="L209" t="s">
+        <v>83</v>
+      </c>
+      <c r="M209" t="s">
+        <v>1386</v>
+      </c>
+      <c r="N209" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="s">
+        <v>14</v>
+      </c>
+      <c r="B210" t="s">
+        <v>15</v>
+      </c>
+      <c r="C210" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D210" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E210"/>
+      <c r="F210"/>
+      <c r="G210"/>
+      <c r="H210" t="s">
+        <v>1390</v>
+      </c>
+      <c r="I210" t="s">
+        <v>1391</v>
+      </c>
+      <c r="J210" t="s">
+        <v>1392</v>
+      </c>
+      <c r="K210" t="s">
+        <v>1393</v>
+      </c>
+      <c r="L210" t="s">
+        <v>1394</v>
+      </c>
+      <c r="M210" t="s">
+        <v>1395</v>
+      </c>
+      <c r="N210" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="s">
+        <v>14</v>
+      </c>
+      <c r="B211" t="s">
+        <v>15</v>
+      </c>
+      <c r="C211" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D211" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E211"/>
+      <c r="F211"/>
+      <c r="G211"/>
+      <c r="H211" t="s">
+        <v>1399</v>
+      </c>
+      <c r="I211" t="s">
+        <v>1400</v>
+      </c>
+      <c r="J211" t="s">
+        <v>1401</v>
+      </c>
+      <c r="K211" t="s">
+        <v>1402</v>
+      </c>
+      <c r="L211" t="s">
+        <v>52</v>
+      </c>
+      <c r="M211" t="s">
+        <v>1403</v>
+      </c>
+      <c r="N211" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="s">
+        <v>14</v>
+      </c>
+      <c r="B212" t="s">
+        <v>15</v>
+      </c>
+      <c r="C212" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D212" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E212"/>
+      <c r="F212"/>
+      <c r="G212"/>
+      <c r="H212" t="s">
+        <v>1407</v>
+      </c>
+      <c r="I212" t="s">
+        <v>1408</v>
+      </c>
+      <c r="J212" t="s">
+        <v>1409</v>
+      </c>
+      <c r="K212" t="s">
+        <v>1410</v>
+      </c>
+      <c r="L212" t="s">
+        <v>52</v>
+      </c>
+      <c r="M212" t="s">
+        <v>1411</v>
+      </c>
+      <c r="N212" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="s">
+        <v>14</v>
+      </c>
+      <c r="B213" t="s">
+        <v>15</v>
+      </c>
+      <c r="C213" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D213" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E213"/>
+      <c r="F213"/>
+      <c r="G213"/>
+      <c r="H213" t="s">
+        <v>1415</v>
+      </c>
+      <c r="I213" t="s">
+        <v>1416</v>
+      </c>
+      <c r="J213" t="s">
+        <v>1417</v>
+      </c>
+      <c r="K213" t="s">
+        <v>1418</v>
+      </c>
+      <c r="L213" t="s">
+        <v>673</v>
+      </c>
+      <c r="M213" t="s">
+        <v>1419</v>
+      </c>
+      <c r="N213" t="s">
+        <v>1420</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>