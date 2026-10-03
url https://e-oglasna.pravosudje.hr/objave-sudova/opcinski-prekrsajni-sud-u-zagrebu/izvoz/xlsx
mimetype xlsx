--- v6 (2026-09-13)
+++ v7 (2026-10-03)
@@ -6,4308 +6,4055 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2346" uniqueCount="1421">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2280" uniqueCount="1337">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Zagrebu</t>
   </si>
   <si>
-    <t>Pp-17070/2025</t>
-[...104 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e8958645-5a08-47d4-9169-e2e4de093cf3</t>
+    <t>Pp-16390/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 03.03.2026.</t>
+  </si>
+  <si>
+    <t>Mislav Mendeš 13262131826</t>
+  </si>
+  <si>
+    <t>02.10.2026. 14:12:15</t>
+  </si>
+  <si>
+    <t>12.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1775e7cc-9eb9-4608-8d15-3f7a7e6e00b6</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.docx O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1775e7cc-9eb9-4608-8d15-3f7a7e6e00b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=16390&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10930/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 28.10.2026. u 10,00</t>
+  </si>
+  <si>
+    <t>Almir Havziu 98504545945</t>
+  </si>
+  <si>
+    <t>02.10.2026. 13:57:47</t>
+  </si>
+  <si>
+    <t>10.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a620819-7adb-47fb-aad2-58612ec456ee</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 28.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a620819-7adb-47fb-aad2-58612ec456ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10930&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10492/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 02.11.2026. u 11,00</t>
+  </si>
+  <si>
+    <t>Ivor Zubac 77145457027</t>
+  </si>
+  <si>
+    <t>02.10.2026. 13:46:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97b453dd-b241-403b-8420-5090655c8abb</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 02.11.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97b453dd-b241-403b-8420-5090655c8abb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10492&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1778/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 15.10.2026., 10.00 sati</t>
+  </si>
+  <si>
+    <t>Gordana Ždravac 67082906905</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:03:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32fed287-dd3b-4386-b5e7-836cac04c3c9</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 15.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32fed287-dd3b-4386-b5e7-836cac04c3c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1778&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3297/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 15.10.2026., 09.40 sati</t>
+  </si>
+  <si>
+    <t>Mara Jurilj 57882399785</t>
+  </si>
+  <si>
+    <t>02.10.2026. 11:47:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef830e2c-5c1e-451d-941a-165837928cf1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef830e2c-5c1e-451d-941a-165837928cf1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3297&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5576/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 15.10.2026., 09.20 sati</t>
+  </si>
+  <si>
+    <t>Marko Čabraja 05677814627</t>
+  </si>
+  <si>
+    <t>02.10.2026. 11:41:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e88f6522-7b48-426f-bf18-ed1902856130</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e88f6522-7b48-426f-bf18-ed1902856130/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5576&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5633/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 15.10.2026., 09.00 sati</t>
+  </si>
+  <si>
+    <t>Ivana Pović 88212671960</t>
+  </si>
+  <si>
+    <t>02.10.2026. 11:36:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbddc31a-cfc2-4691-90cd-de1e1951f011</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbddc31a-cfc2-4691-90cd-de1e1951f011/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5633&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1035/2026</t>
+  </si>
+  <si>
+    <t>Dragan Pažin 70622065416</t>
+  </si>
+  <si>
+    <t>02.10.2026. 11:36:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cf36eb9-bf92-483c-a3be-0bf5d9e19a08</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cf36eb9-bf92-483c-a3be-0bf5d9e19a08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1035&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10150/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 19.10.2026. u 09,00 sati</t>
+  </si>
+  <si>
+    <t>Dušan Frljanović 69552407784</t>
+  </si>
+  <si>
+    <t>02.10.2026. 11:31:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a143431-5184-4298-86cf-ae762d8e40ed</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 19.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a143431-5184-4298-86cf-ae762d8e40ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10150&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7044/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 12.05.2026.</t>
+  </si>
+  <si>
+    <t>Igor Bojanić 99070811737</t>
+  </si>
+  <si>
+    <t>02.10.2026. 11:24:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d7732d0-7bed-4234-abf9-0d5a0cde9654</t>
   </si>
   <si>
     <t>Presuda - osuđujuća.docx O80O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/e8958645-5a08-47d4-9169-e2e4de093cf3/dokumenti/preuzimanje</t>
-[...26 lines deleted...]
-    <t>Pp Ikp-7649/2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d7732d0-7bed-4234-abf9-0d5a0cde9654/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7044&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Nikola Delić 81753204015</t>
+  </si>
+  <si>
+    <t>02.10.2026. 11:23:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a49b3600-a466-4df6-8170-2724fac0301a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a49b3600-a466-4df6-8170-2724fac0301a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-16182/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 18.02.2026.</t>
+  </si>
+  <si>
+    <t>Nikša Stančić-Rokotov 02313169956</t>
+  </si>
+  <si>
+    <t>02.10.2026. 10:20:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d0f8ac7-8b3b-4fb6-a383-70b56ad5ec22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d0f8ac7-8b3b-4fb6-a383-70b56ad5ec22/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=16182&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-9468/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 05.11.2026.</t>
+  </si>
+  <si>
+    <t>TOLERO društvo s ograničenom odgovornošću za trgovinu, ugostiteljstvo i zastupanje 17803239681</t>
+  </si>
+  <si>
+    <t>02.10.2026. 10:01:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0cb16c2d-a50c-4ec3-b5ce-a4646adba547</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 05.11.2026.pdf; Poziv za sudsku radnju od 05.11.2026.pdf; Poziv za sudsku radnju od 05.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0cb16c2d-a50c-4ec3-b5ce-a4646adba547/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9468&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Domagoj Marić 86354348579</t>
+  </si>
+  <si>
+    <t>02.10.2026. 10:01:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e9fbd53-a63f-4c1a-b8cb-7805353aec0c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e9fbd53-a63f-4c1a-b8cb-7805353aec0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Marko Škrinjarić 72013332994</t>
+  </si>
+  <si>
+    <t>02.10.2026. 10:01:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50a7c9c6-02ba-4357-82b7-e5daddac3489</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50a7c9c6-02ba-4357-82b7-e5daddac3489/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-4909/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.08.2026.</t>
+  </si>
+  <si>
+    <t>Luka Balen 15847919769</t>
+  </si>
+  <si>
+    <t>02.10.2026. 09:48:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15f51a75-0ea2-4d05-b800-0d1b78e9c957</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15f51a75-0ea2-4d05-b800-0d1b78e9c957/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4909&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rock brigada društvo s ograničenom odgovornošću za usluge 03704066171</t>
+  </si>
+  <si>
+    <t>02.10.2026. 09:48:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb037a20-73a8-43c9-ac34-76b5a2268e06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb037a20-73a8-43c9-ac34-76b5a2268e06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-5138/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 22.10.2026. u 10,10</t>
+  </si>
+  <si>
+    <t>Dubravko Ožanić 93710162344</t>
+  </si>
+  <si>
+    <t>02.10.2026. 09:43:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/997474ff-0301-4c2e-a49a-46907319319b</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 22.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/997474ff-0301-4c2e-a49a-46907319319b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5138&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11553/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 20.10.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Ljubas 84694259114</t>
+  </si>
+  <si>
+    <t>02.10.2026. 09:36:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b3b5bf9-a412-422d-b0cc-60211d611e80</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 20.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b3b5bf9-a412-422d-b0cc-60211d611e80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11553&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4055/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 05.11.2026. u 10:20 sati</t>
+  </si>
+  <si>
+    <t>KNOT DUBROVNIK j.d.o.o. za usluge 56714302806</t>
+  </si>
+  <si>
+    <t>02.10.2026. 09:22:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08e4b569-1c22-4423-8439-ad8323a15982</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 05.11.2026.pdf; Poziv za sudsku radnju od 05.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08e4b569-1c22-4423-8439-ad8323a15982/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4055&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pero Stjepović 57454712249</t>
+  </si>
+  <si>
+    <t>02.10.2026. 09:22:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/baf3c128-8e57-42b1-95c6-66fff545461a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/baf3c128-8e57-42b1-95c6-66fff545461a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-14931/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 05.11.2026. u 10.10 sati</t>
+  </si>
+  <si>
+    <t>CACAO d.o.o. za  ugostiteljstvo, trgovinu i usluge 06382304444</t>
+  </si>
+  <si>
+    <t>02.10.2026. 09:13:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0378e7bb-016c-4e79-acac-9288b087be63</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0378e7bb-016c-4e79-acac-9288b087be63/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14931&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 05.11.2026. u 10:10 sati</t>
+  </si>
+  <si>
+    <t>Katarina Kraljević 23518005118</t>
+  </si>
+  <si>
+    <t>02.10.2026. 09:13:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a4fdab8-c6ad-44ac-816d-24ece86a6cae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a4fdab8-c6ad-44ac-816d-24ece86a6cae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-6511/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>Filip Opuhač 60087982335</t>
+  </si>
+  <si>
+    <t>02.10.2026. 09:07:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63ee96bd-7ad8-4349-8360-a0cf9feada00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63ee96bd-7ad8-4349-8360-a0cf9feada00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6511&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8116/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>Stipe Grubišić 85727988880</t>
+  </si>
+  <si>
+    <t>02.10.2026. 07:50:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bbc028f-fc40-43ab-ac37-56b639760fc0</t>
+  </si>
+  <si>
+    <t>Presuda - odbijajuća.docx O77O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bbc028f-fc40-43ab-ac37-56b639760fc0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8116&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-12580/2024</t>
+  </si>
+  <si>
+    <t>Odluka VPS-a od 28.1.2026</t>
+  </si>
+  <si>
+    <t>BAKHO d.o.o. za ugostiteljstvo 41021362927</t>
+  </si>
+  <si>
+    <t>01.10.2026. 14:32:04</t>
+  </si>
+  <si>
+    <t>09.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3421b0b-d61e-4884-a833-a22fb264f470</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.docx P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3421b0b-d61e-4884-a833-a22fb264f470/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=12580&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-4998/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 08.05.2026.</t>
+  </si>
+  <si>
+    <t>Ljilja Bakin 68355925345</t>
+  </si>
+  <si>
+    <t>01.10.2026. 14:30:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e932f749-0ffb-4bb5-a149-a29b753c4ce0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e932f749-0ffb-4bb5-a149-a29b753c4ce0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4998&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-18545/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 26.02.2026.</t>
+  </si>
+  <si>
+    <t>Ante Kelava 06995284364</t>
+  </si>
+  <si>
+    <t>01.10.2026. 14:23:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1ebf08d-b4c0-48a3-8893-9e5fc4eebcda</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1ebf08d-b4c0-48a3-8893-9e5fc4eebcda/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18545&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-12377/2023</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 25.11.2026.</t>
+  </si>
+  <si>
+    <t>Damir Validžić 19148904895</t>
+  </si>
+  <si>
+    <t>01.10.2026. 13:45:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24cf1367-fe20-471f-b0d4-f4e77dbc8ccc</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 25.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24cf1367-fe20-471f-b0d4-f4e77dbc8ccc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=12377&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-18278/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 14.10.2026. u 08,30</t>
+  </si>
+  <si>
+    <t>Ira Blažević 50033366496</t>
+  </si>
+  <si>
+    <t>01.10.2026. 13:22:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b05fce8-08ea-43d2-9103-8f06834ed4af</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 14.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b05fce8-08ea-43d2-9103-8f06834ed4af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18278&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-17311/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 03.11.2026.</t>
+  </si>
+  <si>
+    <t>Josip Maha 95015801780</t>
+  </si>
+  <si>
+    <t>01.10.2026. 11:37:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfaaa527-c402-4787-a597-ea18d7abdc9a</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 03.11.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfaaa527-c402-4787-a597-ea18d7abdc9a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17311&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Daniel Svoboda 03997353052</t>
+  </si>
+  <si>
+    <t>01.10.2026. 11:37:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e47d993b-c4c5-4280-ab08-d7a899a73fec</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e47d993b-c4c5-4280-ab08-d7a899a73fec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-9394/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 02.11.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Mrvac 47321623951</t>
+  </si>
+  <si>
+    <t>01.10.2026. 11:28:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12e1a249-0ab4-4735-8104-e330897c6884</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12e1a249-0ab4-4735-8104-e330897c6884/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9394&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4880/2026</t>
+  </si>
+  <si>
+    <t>Tin Medved 66643171465</t>
+  </si>
+  <si>
+    <t>01.10.2026. 11:23:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffa1ff2f-989a-4b48-9d22-7d43d9e4490f</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 03.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffa1ff2f-989a-4b48-9d22-7d43d9e4490f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4880&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2069/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 21.10.2026.; Poziv - Ročište 21.10.2026.</t>
+  </si>
+  <si>
+    <t>Lekatron  društvo s ograničenom odgovornošću za trgovinu i usluge 56373381765</t>
+  </si>
+  <si>
+    <t>01.10.2026. 11:19:47</t>
+  </si>
+  <si>
+    <t>08.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9e9493c-611b-44bb-82cd-5aead470fbc9</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 21.10.2026.pdf; Poziv za sudsku radnju od 21.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9e9493c-611b-44bb-82cd-5aead470fbc9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2069&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Roman Pokos 85866777898</t>
+  </si>
+  <si>
+    <t>01.10.2026. 11:19:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e1152e9-d207-4cc9-951e-3f5994fa3913</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e1152e9-d207-4cc9-951e-3f5994fa3913/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-7041/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 10.12.2026.</t>
+  </si>
+  <si>
+    <t>Branko Smoljanić 25027700018</t>
+  </si>
+  <si>
+    <t>01.10.2026. 11:18:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4486889-67f4-4e30-bd80-78f1588d1ef5</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 10.12.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4486889-67f4-4e30-bd80-78f1588d1ef5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7041&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>FINI LIMUN j.d.o.o. za usluge 99880041726</t>
+  </si>
+  <si>
+    <t>01.10.2026. 11:18:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efdde37c-1f8a-4405-9bbf-07b6f1213597</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 10.12.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efdde37c-1f8a-4405-9bbf-07b6f1213597/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-17243/2025</t>
+  </si>
+  <si>
+    <t>Ivan Krasnić 78041524848</t>
+  </si>
+  <si>
+    <t>01.10.2026. 11:07:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6790c3c0-1c88-4fae-bb97-98fd23acf76f</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 20.10.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6790c3c0-1c88-4fae-bb97-98fd23acf76f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17243&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-15683/2024</t>
+  </si>
+  <si>
+    <t>TOZ PENKALA INTERNATIONAL d.o.o. za proizvodnju i trgovinu 48888905215</t>
+  </si>
+  <si>
+    <t>01.10.2026. 10:46:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd975c1c-2b4c-4533-a500-bec83b186c5f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd975c1c-2b4c-4533-a500-bec83b186c5f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15683&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Željko Viduka 98075269308</t>
+  </si>
+  <si>
+    <t>01.10.2026. 10:46:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26eb1e03-fd3d-4ca3-9044-72f81ebca374</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26eb1e03-fd3d-4ca3-9044-72f81ebca374/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-18151/2025</t>
+  </si>
+  <si>
+    <t>Dragan Conjar 15362339419</t>
+  </si>
+  <si>
+    <t>01.10.2026. 10:38:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/176a4489-8bb0-438e-8976-5f66fb064751</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/176a4489-8bb0-438e-8976-5f66fb064751/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18151&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11213/2026</t>
+  </si>
+  <si>
+    <t>Marija Stipanović 95547414993</t>
+  </si>
+  <si>
+    <t>01.10.2026. 10:23:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98421dca-fdbf-48cd-944c-327704a2c9c2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98421dca-fdbf-48cd-944c-327704a2c9c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11213&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7021/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 20.10.2026., 11.00 sati</t>
+  </si>
+  <si>
+    <t>Juraj Havaš 52574082349</t>
+  </si>
+  <si>
+    <t>01.10.2026. 09:42:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc601048-ee2b-413e-b607-4b6183b8e640</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc601048-ee2b-413e-b607-4b6183b8e640/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7021&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8671/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 30.10.2026.</t>
+  </si>
+  <si>
+    <t>Davor Lugarić 24982499930</t>
+  </si>
+  <si>
+    <t>01.10.2026. 09:41:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d40c54b4-bd86-4661-9d08-7ae2f02d5dd6</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 30.10.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d40c54b4-bd86-4661-9d08-7ae2f02d5dd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8671&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-18984/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 13.02.2026.</t>
+  </si>
+  <si>
+    <t>Veselko Topić 88116090800</t>
+  </si>
+  <si>
+    <t>01.10.2026. 09:16:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bca00017-31c0-484c-ad2f-39f5bedca62b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bca00017-31c0-484c-ad2f-39f5bedca62b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18984&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>TOPTAL CARS d.o.o. za usluge i trgovinu 31253008137</t>
+  </si>
+  <si>
+    <t>01.10.2026. 09:15:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/859dfb20-1eaf-4df8-b461-376f2d569a19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/859dfb20-1eaf-4df8-b461-376f2d569a19/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-7627/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 20.10.2026., 10.30 sati</t>
+  </si>
+  <si>
+    <t>Nenad Pavin 16950144984</t>
+  </si>
+  <si>
+    <t>01.10.2026. 09:13:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c154dc54-e56b-40be-994e-db33818c6977</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c154dc54-e56b-40be-994e-db33818c6977/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7627&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4775/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.09.2026. + ispravak presude</t>
+  </si>
+  <si>
+    <t>Mirela Filipović 24474212398</t>
+  </si>
+  <si>
+    <t>01.10.2026. 09:00:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bcab22e-8d85-46d7-a9c3-4c103b8f5e3d</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak presude.pdf O165O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5bcab22e-8d85-46d7-a9c3-4c103b8f5e3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4775&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-19194/2021</t>
+  </si>
+  <si>
+    <t>Odluka od 22.10.2025.</t>
+  </si>
+  <si>
+    <t>Lovro Kuželj 80651818393</t>
+  </si>
+  <si>
+    <t>01.10.2026. 08:35:56</t>
+  </si>
+  <si>
+    <t>05.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a7bfc1c-d4a1-4376-b811-99a4be7c3352</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a7bfc1c-d4a1-4376-b811-99a4be7c3352/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19194&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Pp-18809/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 02.06.2026.</t>
+  </si>
+  <si>
+    <t>Mia Krasić 86505741236</t>
+  </si>
+  <si>
+    <t>01.10.2026. 08:29:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba63d59e-8b2c-41f1-a30d-618870b64162</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.pdf O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba63d59e-8b2c-41f1-a30d-618870b64162/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18809&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6253/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 28.07.2026.</t>
+  </si>
+  <si>
+    <t>Helena Andračić 38139004540</t>
+  </si>
+  <si>
+    <t>01.10.2026. 08:20:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/006f44d8-e433-40ef-ac49-7a031764fd04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/006f44d8-e433-40ef-ac49-7a031764fd04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6253&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-15017/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>Sula Sulkaj 94086194554</t>
+  </si>
+  <si>
+    <t>01.10.2026. 08:19:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/413d6868-6caf-4839-b538-12b89829d442</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.docx O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/413d6868-6caf-4839-b538-12b89829d442/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15017&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7367/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 28.10.2026. u 9,50</t>
+  </si>
+  <si>
+    <t>RO-NU PROJEKT d.o.o. za usluge 14439936211</t>
+  </si>
+  <si>
+    <t>30.09.2026. 15:00:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c84b582-0d42-4447-9ba2-ced012756f1c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c84b582-0d42-4447-9ba2-ced012756f1c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7367&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Robert Nuši 70272098717</t>
+  </si>
+  <si>
+    <t>30.09.2026. 15:00:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61174793-015c-4711-8c9b-6888a98ed7bb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61174793-015c-4711-8c9b-6888a98ed7bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-11615/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 28.10.2026. u 9,30</t>
+  </si>
+  <si>
+    <t>Dario Ostojić 14672562290</t>
+  </si>
+  <si>
+    <t>30.09.2026. 14:52:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f219c4fc-c41d-4e8b-baa8-a4052d8d8f2f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f219c4fc-c41d-4e8b-baa8-a4052d8d8f2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11615&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10605/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 16.10.2026.</t>
+  </si>
+  <si>
+    <t>Filip Kovačević 20281744321</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:42:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b90a33a-f5e3-4c3c-a0ed-db376974ab8b</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 16.10.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b90a33a-f5e3-4c3c-a0ed-db376974ab8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10605&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>FILIMAR RI jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo i usluge 30649328971</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:42:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9bba522-d830-45e1-952b-24701192a904</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9bba522-d830-45e1-952b-24701192a904/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-6005/2026</t>
+  </si>
+  <si>
+    <t>Alen Lisac 00011870324</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:39:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/793770f2-b544-4300-9215-954c0303cfd8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/793770f2-b544-4300-9215-954c0303cfd8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6005&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>RUE WINE &amp; DINE društvo s ograničenom odgovornošću za usluge 74814497309</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:39:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/186273fc-06f1-4147-86d0-b3c9bb66826c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/186273fc-06f1-4147-86d0-b3c9bb66826c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-11219/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 03.11.2026.; -10,20 h</t>
+  </si>
+  <si>
+    <t>P.M.U. Masterclass jednostavno društvo s ograničenom odgovornošću za usluge 13005727455</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:34:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/032e82f9-c209-4f02-bd0d-e93915204540</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 03.11.2026.docx; Poziv za sudsku radnju od 03.11.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/032e82f9-c209-4f02-bd0d-e93915204540/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11219&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 03.11.2026.;</t>
+  </si>
+  <si>
+    <t>Antonija Perišić 64154389291</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:34:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ffbe72f-757a-45f8-a498-7b16371f7b2b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ffbe72f-757a-45f8-a498-7b16371f7b2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-10757/2026</t>
+  </si>
+  <si>
+    <t>ATTAINMENT jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo 70490054774</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:27:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ab38421-d104-4387-bd16-716f8cec78c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ab38421-d104-4387-bd16-716f8cec78c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10757&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ivana Milun 20668708416</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:27:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4eee63a9-0ee9-4bfa-bf38-0991bee08bf7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4eee63a9-0ee9-4bfa-bf38-0991bee08bf7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-11322/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 03.11.2026. -10,00 h</t>
+  </si>
+  <si>
+    <t>Toni Ban 27357734035</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:20:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ab4fb55-e6c0-4658-84bd-73e56b9ff068</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ab4fb55-e6c0-4658-84bd-73e56b9ff068/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11322&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11234/2026</t>
+  </si>
+  <si>
+    <t>RIGHT TIME društvo s ograničenom odgovornošću, za ugostiteljstvo i usluge 88707914394</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:15:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e416b61d-2a37-4ede-a5cb-bd7b11851c18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e416b61d-2a37-4ede-a5cb-bd7b11851c18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11234&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Vjeka Pirić 76182345444</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:15:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/144fe050-86bd-4a07-b445-75d40b249aa6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/144fe050-86bd-4a07-b445-75d40b249aa6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp Prz-138/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>Asmir Sadiković 64802437477</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:06:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d6dbcd8-156f-45d1-b845-63ddbfb08593</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d6dbcd8-156f-45d1-b845-63ddbfb08593/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Prz&amp;predmet=138&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11306/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 03.11.2026.;  -9,40 h</t>
+  </si>
+  <si>
+    <t>DESEO MODA j.d.o.o. za trgovinu i usluge 22656439624</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:06:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b49c1c6-edc4-44c8-85c4-a0d78a8e0773</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b49c1c6-edc4-44c8-85c4-a0d78a8e0773/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11306&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Jana Jonjić 11846150512</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:06:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c04be0e-cc6c-4a26-aa54-5dd8e24194e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c04be0e-cc6c-4a26-aa54-5dd8e24194e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-11262/2026</t>
+  </si>
+  <si>
+    <t>ONESTA 2022  jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo 44158251435</t>
+  </si>
+  <si>
+    <t>30.09.2026. 12:59:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8c8c9ad-bd0e-4f1d-8fa1-b017e0501b3c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8c8c9ad-bd0e-4f1d-8fa1-b017e0501b3c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11262&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Nikola Maljković 86505376538</t>
+  </si>
+  <si>
+    <t>30.09.2026. 12:59:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f0c169a-7901-421d-b81b-a2e52176cea9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f0c169a-7901-421d-b81b-a2e52176cea9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-12451/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 28.10.2026. u 09,50</t>
+  </si>
+  <si>
+    <t>Josip Mijić 24914654767</t>
+  </si>
+  <si>
+    <t>30.09.2026. 11:38:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8b596de-c18d-4a26-896a-792c89b2fc96</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8b596de-c18d-4a26-896a-792c89b2fc96/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=12451&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>J. &amp; P. LOGISTIK d.o.o. za turizam 68816173795</t>
+  </si>
+  <si>
+    <t>30.09.2026. 11:38:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ebf81a2-a8b8-465c-9008-e8c294019467</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ebf81a2-a8b8-465c-9008-e8c294019467/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-7738/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>Kristijan Gajić 81417416508</t>
+  </si>
+  <si>
+    <t>30.09.2026. 11:32:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17bbdbce-2bda-4fad-a52a-cbe369c72266</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17bbdbce-2bda-4fad-a52a-cbe369c72266/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7738&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 03.09.2026.</t>
   </si>
   <si>
-    <t>Vesna Tolić Prugovečki 76989482294</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a1baf27c-244c-4ad1-bf49-ba46d2efff02</t>
+    <t>30.09.2026. 11:32:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d21d3dcd-4e5a-40d2-b737-fc0ba415c35e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d21d3dcd-4e5a-40d2-b737-fc0ba415c35e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-11707/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 23.06.2026.</t>
+  </si>
+  <si>
+    <t>Marko Petraš 12572418009</t>
+  </si>
+  <si>
+    <t>30.09.2026. 11:01:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9bd8a91-2921-4723-b8c1-27731880defc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9bd8a91-2921-4723-b8c1-27731880defc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11707&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10698/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 16.03.2026.</t>
+  </si>
+  <si>
+    <t>Josip Barić 70687723400</t>
+  </si>
+  <si>
+    <t>30.09.2026. 11:00:23</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5f490eb-282f-4d65-88c3-bb9f8c10721c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5f490eb-282f-4d65-88c3-bb9f8c10721c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10698&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3433/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 24.04.2026.</t>
+  </si>
+  <si>
+    <t>LINGON UGOSTITELJSTVO d.o.o. za usluge 29988250860</t>
+  </si>
+  <si>
+    <t>30.09.2026. 10:58:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f724a52-c920-4291-a772-646a120b23ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f724a52-c920-4291-a772-646a120b23ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3433&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6065/2026</t>
+  </si>
+  <si>
+    <t>Andrija Berišić 60938119009</t>
+  </si>
+  <si>
+    <t>30.09.2026. 10:38:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c59734e-228f-464b-886a-16c4dfbc46a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c59734e-228f-464b-886a-16c4dfbc46a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6065&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3668/2026</t>
+  </si>
+  <si>
+    <t>Robert Schwarz 84061316122</t>
+  </si>
+  <si>
+    <t>30.09.2026. 10:37:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ece52c69-877e-48e2-8c76-e0a330b8a689</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ece52c69-877e-48e2-8c76-e0a330b8a689/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3668&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5194/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 12.10.2026. 09:15</t>
+  </si>
+  <si>
+    <t>Stjepan Malković 75677991625</t>
+  </si>
+  <si>
+    <t>30.09.2026. 10:06:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a453331-95d1-4894-a2ae-5380a3719f1f</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 12.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a453331-95d1-4894-a2ae-5380a3719f1f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5194&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1462/2025</t>
+  </si>
+  <si>
+    <t>Igor Vaniček 41868432590</t>
+  </si>
+  <si>
+    <t>30.09.2026. 09:57:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/666bfa45-953f-466f-aa50-0ae3af10d6a3</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 12.10.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/666bfa45-953f-466f-aa50-0ae3af10d6a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1462&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>David Krasnoševski Kolar 06626797431</t>
+  </si>
+  <si>
+    <t>30.09.2026. 09:57:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/686eca0f-abcd-4b89-b5e0-9a052a92325b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/686eca0f-abcd-4b89-b5e0-9a052a92325b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-3510/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 29.10.2026. 10:15</t>
+  </si>
+  <si>
+    <t>KRIŠTO TURIZAM  d.o.o. za hotelijerstvo 74581693165</t>
+  </si>
+  <si>
+    <t>30.09.2026. 09:56:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d70fbec3-c8ec-40d9-8dc1-552b98b74929</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 29.10.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d70fbec3-c8ec-40d9-8dc1-552b98b74929/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3510&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pavo Batinić 89769124584</t>
+  </si>
+  <si>
+    <t>30.09.2026. 09:55:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b338153c-af11-4504-b6e2-94038bb17fe6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b338153c-af11-4504-b6e2-94038bb17fe6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-11270/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 15.10.2026.; Poziv - Ročište 15.10.2026.</t>
+  </si>
+  <si>
+    <t>Vrg art jednostavno društvo s ograničenom odgovornošću za usluge 14728108064</t>
+  </si>
+  <si>
+    <t>30.09.2026. 09:37:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d58a6150-b965-419d-9aa9-0aef5ddf7bd5</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 15.10.2026.pdf; Poziv za sudsku radnju od 15.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d58a6150-b965-419d-9aa9-0aef5ddf7bd5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11270&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Anamarija Čović 03545016064</t>
+  </si>
+  <si>
+    <t>30.09.2026. 09:37:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2de30e29-6d55-406d-b7e8-6aa1122707d4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2de30e29-6d55-406d-b7e8-6aa1122707d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-1617/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 14.10.2026. 09:45</t>
+  </si>
+  <si>
+    <t>Josip Domin 73154541479</t>
+  </si>
+  <si>
+    <t>30.09.2026. 09:31:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cecb5d28-5e85-4896-929e-ee183ffc8197</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 14.10.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cecb5d28-5e85-4896-929e-ee183ffc8197/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1617&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>F&amp;B COMPANY društvo s ograničenom odgovornošću za turizam, ugostiteljstvo i usluge 48988956249</t>
+  </si>
+  <si>
+    <t>30.09.2026. 09:31:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e25d9ec0-451d-43bf-b056-a8051a86fad9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e25d9ec0-451d-43bf-b056-a8051a86fad9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-11174/2026</t>
+  </si>
+  <si>
+    <t>FABULA UGOSTITELJSTVO jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo i usluge 94503234092</t>
+  </si>
+  <si>
+    <t>30.09.2026. 09:17:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/727f6e56-2cb0-4ed8-a5cd-bf8cb154b710</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/727f6e56-2cb0-4ed8-a5cd-bf8cb154b710/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11174&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Stjepan Bušić 44511385398</t>
+  </si>
+  <si>
+    <t>30.09.2026. 09:17:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b082da7-62e8-4bd2-845d-69c99b8476fd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b082da7-62e8-4bd2-845d-69c99b8476fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-7753/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>Mirela Kolonić 42308123044</t>
+  </si>
+  <si>
+    <t>30.09.2026. 09:16:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0266167a-1188-48d6-a668-77fc902a302b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0266167a-1188-48d6-a668-77fc902a302b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7753&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9845/2026</t>
+  </si>
+  <si>
+    <t>IMPERIAL CHEF jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo 44734436722</t>
+  </si>
+  <si>
+    <t>30.09.2026. 09:01:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdc469c7-c2e0-450d-9eae-0d173b458366</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdc469c7-c2e0-450d-9eae-0d173b458366/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9845&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Vehid Šaldić 76757862475</t>
+  </si>
+  <si>
+    <t>30.09.2026. 09:01:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4eecc28-93ea-4950-b0ae-83cc58a4a6a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4eecc28-93ea-4950-b0ae-83cc58a4a6a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-8879/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>Vetri Saravanan Ganesha Moorthy 71746986762</t>
+  </si>
+  <si>
+    <t>30.09.2026. 08:26:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b33167eb-03ab-4d06-a1bb-028ab918eb41</t>
+  </si>
+  <si>
+    <t>Prekršajni nalog.docx O1528O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b33167eb-03ab-4d06-a1bb-028ab918eb41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8879&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Moustafa Mohamed Gharib Mohamed Nasar 95168891674</t>
+  </si>
+  <si>
+    <t>30.09.2026. 08:26:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93f92281-5ab7-4456-adc2-f1f384b2b15c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93f92281-5ab7-4456-adc2-f1f384b2b15c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-4181/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>DELMAH d.o.o. za usluge 50201424349</t>
+  </si>
+  <si>
+    <t>30.09.2026. 08:00:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfdba001-6e06-4e7b-8dc6-12af9bcba081</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfdba001-6e06-4e7b-8dc6-12af9bcba081/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4181&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Leon Horvat 12317318523</t>
+  </si>
+  <si>
+    <t>30.09.2026. 08:00:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a512bb3-ec11-4ed2-97d3-d339c6d74115</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a512bb3-ec11-4ed2-97d3-d339c6d74115/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Daniel Šeda 04410716662</t>
+  </si>
+  <si>
+    <t>30.09.2026. 08:00:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d675f4c4-bb60-4228-bcfe-bd5e06ce2961</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d675f4c4-bb60-4228-bcfe-bd5e06ce2961/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-3755/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 25.03.2026.</t>
+  </si>
+  <si>
+    <t>Dean Stanković 33787526336</t>
+  </si>
+  <si>
+    <t>30.09.2026. 07:58:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6245af4b-d0d0-4213-a760-995288f049af</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6245af4b-d0d0-4213-a760-995288f049af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3755&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-15102/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 14.10.2026. 10:30</t>
+  </si>
+  <si>
+    <t>Damir Herceg 97496857606</t>
+  </si>
+  <si>
+    <t>29.09.2026. 14:42:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9b29ad5-30f4-441e-8211-be7523e84600</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9b29ad5-30f4-441e-8211-be7523e84600/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15102&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>DUBROVNIK LUXURY RESIDENCE d.o.o. za turizam, trgovinu i usluge, putnička agencija 75390473716</t>
+  </si>
+  <si>
+    <t>29.09.2026. 14:42:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c29d81ba-b555-430e-b730-b945840ecdcc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c29d81ba-b555-430e-b730-b945840ecdcc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-7893/2026</t>
+  </si>
+  <si>
+    <t>PD Presude od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>Željko Paić-Karega 40910539719</t>
+  </si>
+  <si>
+    <t>29.09.2026. 14:22:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a9f8304-e16f-4249-b57b-69ea7c98bb45</t>
+  </si>
+  <si>
+    <t>Presuda - odbijajuća.pdf O77O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a9f8304-e16f-4249-b57b-69ea7c98bb45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7893&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>JTL-PROM j.d.o.o. za usluge 77379377872</t>
+  </si>
+  <si>
+    <t>29.09.2026. 14:22:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fe536ae-cb8c-4dad-9bfc-151b8cc83ebd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fe536ae-cb8c-4dad-9bfc-151b8cc83ebd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-9966/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 28.10.2026. u 09,00</t>
+  </si>
+  <si>
+    <t>Teo Jusufović 36090141606</t>
+  </si>
+  <si>
+    <t>29.09.2026. 14:12:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1638839-0818-4a2c-8315-6e9e8be7426b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1638839-0818-4a2c-8315-6e9e8be7426b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9966&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10242/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 26.10.2026.</t>
+  </si>
+  <si>
+    <t>Mario Marijanović 31654803622</t>
+  </si>
+  <si>
+    <t>29.09.2026. 13:56:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c436ed5-819a-45b5-af2a-4fb1610dd863</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 26.10.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c436ed5-819a-45b5-af2a-4fb1610dd863/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10242&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Varaždin city movers j.d.o.o. za usluge 35201844398</t>
+  </si>
+  <si>
+    <t>29.09.2026. 13:56:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6861eae5-be45-4ea0-a40a-b9791f3700d1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6861eae5-be45-4ea0-a40a-b9791f3700d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-15543/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>Antonija Bubalo 32403735081</t>
+  </si>
+  <si>
+    <t>29.09.2026. 13:50:30</t>
+  </si>
+  <si>
+    <t>06.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f50572e3-6de8-4a2d-9626-969926bd7c63</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f50572e3-6de8-4a2d-9626-969926bd7c63/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15543&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-9416/2026</t>
+  </si>
+  <si>
+    <t>Tomislav Ramić 37976826889</t>
+  </si>
+  <si>
+    <t>29.09.2026. 13:35:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df842fc3-9f76-4d89-8d45-f90714bab4ed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df842fc3-9f76-4d89-8d45-f90714bab4ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9416&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Borna Ramić 72833151389</t>
+  </si>
+  <si>
+    <t>29.09.2026. 13:35:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc69a224-48dd-4e06-82b9-bd7e1c18d1e6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc69a224-48dd-4e06-82b9-bd7e1c18d1e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp Ikp-7651/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.08.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Novak 50361445124</t>
+  </si>
+  <si>
+    <t>29.09.2026. 13:34:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15d5ff1d-e064-40fe-b58d-b472d08f70d8</t>
   </si>
   <si>
     <t>Rješenje o zastari izvršenja.docx O1574O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/a1baf27c-244c-4ad1-bf49-ba46d2efff02/dokumenti/preuzimanje</t>
-[...111 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f9def1a7-83a0-4b46-8eef-b28211cf5836</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/15d5ff1d-e064-40fe-b58d-b472d08f70d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=7651&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3960/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 13.10.2026. u 09,00</t>
+  </si>
+  <si>
+    <t>Antun Vrdoljak 64910471239</t>
+  </si>
+  <si>
+    <t>29.09.2026. 13:21:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2b0cd2e-86da-4d20-ab36-77aa99310719</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 13.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2b0cd2e-86da-4d20-ab36-77aa99310719/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3960&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7845/2026</t>
+  </si>
+  <si>
+    <t>Igor Galović 08005113172</t>
+  </si>
+  <si>
+    <t>29.09.2026. 13:08:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0efa3e7-cccc-44c4-bfec-822dd4c792e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0efa3e7-cccc-44c4-bfec-822dd4c792e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7845&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9347/2026</t>
+  </si>
+  <si>
+    <t>Tonino Vujeva 73060681133</t>
+  </si>
+  <si>
+    <t>29.09.2026. 12:55:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd87e080-0bfb-4686-b248-6441339d4f89</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd87e080-0bfb-4686-b248-6441339d4f89/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9347&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-14607/2025</t>
+  </si>
+  <si>
+    <t>PD Presude od 14.11.2025.</t>
+  </si>
+  <si>
+    <t>Hrvoje Černjević 38860052496</t>
+  </si>
+  <si>
+    <t>29.09.2026. 10:53:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4176ce98-10e8-40c1-aa77-db8aa69d13cc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4176ce98-10e8-40c1-aa77-db8aa69d13cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14607&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14895/2025</t>
+  </si>
+  <si>
+    <t>PD Presude od 02.01.2026.</t>
+  </si>
+  <si>
+    <t>Kristijan Ciglec 13223128684</t>
+  </si>
+  <si>
+    <t>29.09.2026. 10:51:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b33c35be-e854-4af9-9014-1690b7e99b72</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b33c35be-e854-4af9-9014-1690b7e99b72/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14895&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-9039/2025</t>
+  </si>
+  <si>
+    <t>PD Presude od 05.11.2025.</t>
+  </si>
+  <si>
+    <t>29.09.2026. 10:45:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a38e5f4e-c442-4cd2-9e5c-8ae89f1979f0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a38e5f4e-c442-4cd2-9e5c-8ae89f1979f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9039&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>29.09.2026. 10:44:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a8efbb3-b624-425e-969a-c4a647699386</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a8efbb3-b624-425e-969a-c4a647699386/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-7330/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>Dorotea Vanjek 87828924137</t>
+  </si>
+  <si>
+    <t>29.09.2026. 10:40:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f87012b-79f0-4d9e-ab37-9736f75295b7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f87012b-79f0-4d9e-ab37-9736f75295b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7330&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7554/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Robert Kovač 81300618731</t>
+  </si>
+  <si>
+    <t>29.09.2026. 10:39:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5dfe6bc8-ce3b-4691-bc27-ad453b3fffac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5dfe6bc8-ce3b-4691-bc27-ad453b3fffac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7554&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11831/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 13.10.2026. u 12:35 sati</t>
+  </si>
+  <si>
+    <t>KOD VIKTORIJE jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo i usluge 60867924140</t>
+  </si>
+  <si>
+    <t>29.09.2026. 10:35:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7abeeb1-f647-4dfc-94a3-0c9a9adee260</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7abeeb1-f647-4dfc-94a3-0c9a9adee260/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11831&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Viktorija Petković 90907888876</t>
+  </si>
+  <si>
+    <t>29.09.2026. 10:35:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9410c3a4-0655-47ea-997b-eb4b1e5864b5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9410c3a4-0655-47ea-997b-eb4b1e5864b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp Prz-141/2026</t>
+  </si>
+  <si>
+    <t>Nikola Glavaš 35213547505</t>
+  </si>
+  <si>
+    <t>29.09.2026. 10:27:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8305271a-83a5-47b0-8f7c-de010f3a00ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8305271a-83a5-47b0-8f7c-de010f3a00ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Prz&amp;predmet=141&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-929/2026</t>
+  </si>
+  <si>
+    <t>PD Presude od 20.03.2026.</t>
+  </si>
+  <si>
+    <t>Eduard Kurtić 57576058740</t>
+  </si>
+  <si>
+    <t>29.09.2026. 10:17:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbfca455-935c-4987-88cc-ee74a96b5b9d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbfca455-935c-4987-88cc-ee74a96b5b9d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=929&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6010/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 27.10.2026. u 10,50</t>
+  </si>
+  <si>
+    <t>Žarko Božić 45388472299</t>
+  </si>
+  <si>
+    <t>29.09.2026. 10:02:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd0716e4-8204-4eeb-8201-93e5cec9491b</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 27.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd0716e4-8204-4eeb-8201-93e5cec9491b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6010&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Odluka VPS-a od 25.06.2026.</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:59:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d055cbab-1966-4f46-98c8-ffeecbe353ef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d055cbab-1966-4f46-98c8-ffeecbe353ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-4901/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 07.09.2026.</t>
+  </si>
+  <si>
+    <t>Josipa Belić 28435791686</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:57:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a67eaa7b-d9f3-43e2-9d88-5016567c0e85</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a67eaa7b-d9f3-43e2-9d88-5016567c0e85/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4901&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zvonimir Belić 88631606781</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:57:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0cfce041-9791-4aef-b7a4-e8e154f0c3ef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0cfce041-9791-4aef-b7a4-e8e154f0c3ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:57:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7defdfc5-9111-486a-b328-b1e8f6d3b6d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7defdfc5-9111-486a-b328-b1e8f6d3b6d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1406/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.08.2026.</t>
+  </si>
+  <si>
+    <t>Igor Serdarević 53741477365</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:28:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2679caa5-886e-4eb3-8475-e9f1b3e5dc34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2679caa5-886e-4eb3-8475-e9f1b3e5dc34/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1406&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-7665/2025</t>
+  </si>
+  <si>
+    <t>PD Rješenje od 27.08.2026.</t>
+  </si>
+  <si>
+    <t>Tamara Galović 36426418719</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:27:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e13f6fdb-33ab-4aa7-9b14-ec42c0a5fba1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e13f6fdb-33ab-4aa7-9b14-ec42c0a5fba1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=7665&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-6076/2025</t>
+  </si>
+  <si>
+    <t>Damir Palić 36044348439</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:26:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/622823d2-9289-415b-a910-bfc79e10fabd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/622823d2-9289-415b-a910-bfc79e10fabd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=6076&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-6075/2025</t>
+  </si>
+  <si>
+    <t>PD Rješenje od 01.09.2026.</t>
+  </si>
+  <si>
+    <t>Pavle Gugić 89218636203</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:26:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/738ca82d-9efa-4f68-9a9c-d76edd529bff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/738ca82d-9efa-4f68-9a9c-d76edd529bff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=6075&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-5452/2025</t>
+  </si>
+  <si>
+    <t>Darko Klinec 60774468299</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:25:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c7b566e-1f30-41b0-8b1a-2079967cfae1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c7b566e-1f30-41b0-8b1a-2079967cfae1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=5452&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6910/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>Arshdeep Kaur 78048526948</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:09:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/764f71f3-3c18-450b-b757-ecb212ea347c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/764f71f3-3c18-450b-b757-ecb212ea347c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6910&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8265/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 29.10.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Čačić 18683545087</t>
+  </si>
+  <si>
+    <t>29.09.2026. 08:55:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be403a55-9bce-4371-b9aa-bd0608525a33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be403a55-9bce-4371-b9aa-bd0608525a33/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8265&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6195/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 28.10.2026.</t>
+  </si>
+  <si>
+    <t>Alen Stamenković 88501576312</t>
+  </si>
+  <si>
+    <t>29.09.2026. 08:50:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b46e6b31-537a-43c4-85c2-85a4ead2b928</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b46e6b31-537a-43c4-85c2-85a4ead2b928/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6195&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11257/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 13.10.2026. u 13:00 sati</t>
+  </si>
+  <si>
+    <t>VELIKSAM d.o.o. za trgovinu, ugostiteljstvo i usluge 42225345122</t>
+  </si>
+  <si>
+    <t>29.09.2026. 08:50:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42877318-afe8-4236-b5f4-daf09f695b3a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42877318-afe8-4236-b5f4-daf09f695b3a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11257&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Samar Amin 21514587786</t>
+  </si>
+  <si>
+    <t>29.09.2026. 08:49:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2194407-46b4-4206-8875-d125e68cbe3e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2194407-46b4-4206-8875-d125e68cbe3e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-15999/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Zlatko Kovačić 05895321706</t>
+  </si>
+  <si>
+    <t>29.09.2026. 08:43:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25156ca1-0f6c-44ce-b3ab-053bc25657d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25156ca1-0f6c-44ce-b3ab-053bc25657d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15999&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3393/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>Martina Dražić 67865892976</t>
+  </si>
+  <si>
+    <t>29.09.2026. 08:36:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7d55c75-aaa6-4a8b-9576-024c66d22387</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7d55c75-aaa6-4a8b-9576-024c66d22387/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3393&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11457/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 13.10.2026. u 12:30 sati</t>
+  </si>
+  <si>
+    <t>Antonio Botica 86176946254</t>
+  </si>
+  <si>
+    <t>29.09.2026. 08:29:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5c9c881-8000-47d8-b1c6-439dd252fc04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5c9c881-8000-47d8-b1c6-439dd252fc04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11457&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5663/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 13.10.2026. u 13:30 sati</t>
+  </si>
+  <si>
+    <t>Ana Barbir 75292760508</t>
+  </si>
+  <si>
+    <t>28.09.2026. 15:04:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a97f6f6d-ac33-4218-aaac-c1ce30391272</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a97f6f6d-ac33-4218-aaac-c1ce30391272/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5663&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10819/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 13.10.2026. u 13:50 sati</t>
+  </si>
+  <si>
+    <t>Željko Brlečić 82596822369</t>
+  </si>
+  <si>
+    <t>28.09.2026. 14:57:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1409609b-5ed2-4f43-9baa-e3c46154b368</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1409609b-5ed2-4f43-9baa-e3c46154b368/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10819&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11914/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 13.10.2026. u 13:55 sati</t>
+  </si>
+  <si>
+    <t>Juraj Brezak 07861101873</t>
+  </si>
+  <si>
+    <t>28.09.2026. 14:52:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbfe4a12-7e0c-4376-a172-fa8fa68e3cf2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbfe4a12-7e0c-4376-a172-fa8fa68e3cf2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11914&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6112/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 26.11.2026.</t>
+  </si>
+  <si>
+    <t>Dražen Šulekić 05750542953</t>
+  </si>
+  <si>
+    <t>28.09.2026. 14:11:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17547ae2-29ca-4b92-8f11-dd5cd38c0085</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 26.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17547ae2-29ca-4b92-8f11-dd5cd38c0085/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6112&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-73/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.12.2026.</t>
+  </si>
+  <si>
+    <t>Vanela market društvo s ograničenom odgovornošću za usluge 89647608297</t>
+  </si>
+  <si>
+    <t>28.09.2026. 13:52:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/868f296f-39e1-4a83-8adc-714eb5564c55</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 07.12.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/868f296f-39e1-4a83-8adc-714eb5564c55/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=73&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kristijan Hegol 65508932753</t>
+  </si>
+  <si>
+    <t>28.09.2026. 13:52:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c714def-da2c-45bb-98b2-0d09264dd624</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c714def-da2c-45bb-98b2-0d09264dd624/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-5268/2026</t>
+  </si>
+  <si>
+    <t>Srećko Sladoljev 37889966703</t>
+  </si>
+  <si>
+    <t>28.09.2026. 13:33:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81ecb337-5da1-4311-a008-7a3647d00c9f</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 28.10.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81ecb337-5da1-4311-a008-7a3647d00c9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5268&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4682/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 02.11.2026. u 10,00 sati</t>
+  </si>
+  <si>
+    <t>Ljubiša Nikolić</t>
+  </si>
+  <si>
+    <t>28.09.2026. 13:26:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa6cbffb-13d7-4755-8aac-97dea9c98711</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 02.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa6cbffb-13d7-4755-8aac-97dea9c98711/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4682&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9114/2026</t>
+  </si>
+  <si>
+    <t>Katica Daradan 15064351643</t>
+  </si>
+  <si>
+    <t>28.09.2026. 13:20:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba717404-5b47-46e5-afe7-3c4528926965</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 29.10.2026.pdf; Poziv za sudsku radnju od 29.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba717404-5b47-46e5-afe7-3c4528926965/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9114&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>MDK Drogeri Diskont j.d.o.o. za trgovinu i usluge 52668201690</t>
+  </si>
+  <si>
+    <t>28.09.2026. 13:20:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13f41bb3-aa07-44dd-a32b-aa88f8f37557</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13f41bb3-aa07-44dd-a32b-aa88f8f37557/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-8890/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 27.10.2026.</t>
+  </si>
+  <si>
+    <t>Nedjeljko Andrić 71253672890</t>
+  </si>
+  <si>
+    <t>28.09.2026. 11:46:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aecfb4bd-6d90-4aab-a944-04d3b2069fab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aecfb4bd-6d90-4aab-a944-04d3b2069fab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8890&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-406/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 26.10.2026. u 11,30 sati</t>
+  </si>
+  <si>
+    <t>Ivan Šulje 38286360223</t>
+  </si>
+  <si>
+    <t>28.09.2026. 11:19:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d2e8a8e-92d8-4eca-98bf-6c06b51ee2fe</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 26.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d2e8a8e-92d8-4eca-98bf-6c06b51ee2fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=406&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8173/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 19.11.2026.</t>
+  </si>
+  <si>
+    <t>Tonći Gracin 94508603393</t>
+  </si>
+  <si>
+    <t>28.09.2026. 11:10:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6571e458-5d1c-49e2-80eb-c3389aceab6d</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 19.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6571e458-5d1c-49e2-80eb-c3389aceab6d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8173&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-16544/2023</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 26.10.2026. u 10,30 sati</t>
+  </si>
+  <si>
+    <t>ČAMBER GRADNJA društvo s ograničenom odgovornošću za građenje, proizvodnju i usluge 07460398586</t>
+  </si>
+  <si>
+    <t>28.09.2026. 10:56:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dad31df2-0ec0-491e-9478-2bcc121e20b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dad31df2-0ec0-491e-9478-2bcc121e20b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=16544&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Dario Čamber 01296144972</t>
+  </si>
+  <si>
+    <t>28.09.2026. 10:56:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbcbde5d-66c4-473d-83ee-c9bf2a9c9287</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbcbde5d-66c4-473d-83ee-c9bf2a9c9287/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-943/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 12.10.2026.</t>
+  </si>
+  <si>
+    <t>Željko Marijanov 43703241848</t>
+  </si>
+  <si>
+    <t>28.09.2026. 10:45:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18051dd4-39b4-47ae-8960-964dc1b15b97</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18051dd4-39b4-47ae-8960-964dc1b15b97/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=943&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>GOTIVA jednostavno društvo s ograničenom odgovornošću za trgovinu i usluge 05385215559</t>
+  </si>
+  <si>
+    <t>28.09.2026. 10:45:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/588024f5-50dd-43c0-80fa-be7ba268d8d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/588024f5-50dd-43c0-80fa-be7ba268d8d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-8526/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 28.10.2026.</t>
+  </si>
+  <si>
+    <t>Renato Oršoš 38216676417</t>
+  </si>
+  <si>
+    <t>28.09.2026. 08:52:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1113f99-9f4d-4653-9ea6-ae4c45885d63</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1113f99-9f4d-4653-9ea6-ae4c45885d63/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8526&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8937/2026</t>
+  </si>
+  <si>
+    <t>Roko Gracin 78363592731</t>
+  </si>
+  <si>
+    <t>28.09.2026. 08:51:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23091dc1-0239-483e-a567-d7351811417a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23091dc1-0239-483e-a567-d7351811417a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8937&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-18199/2025</t>
+  </si>
+  <si>
+    <t>Ivo Mikulić 46225887613</t>
+  </si>
+  <si>
+    <t>28.09.2026. 08:50:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53a889d6-918c-429e-971f-605a3d66b1f8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53a889d6-918c-429e-971f-605a3d66b1f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18199&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8330/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 23.10.2026.</t>
+  </si>
+  <si>
+    <t>Igor Kovač 35815226141</t>
+  </si>
+  <si>
+    <t>28.09.2026. 08:50:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/880b0dbe-9a2b-4719-93a2-ebdf19f9caca</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 23.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/880b0dbe-9a2b-4719-93a2-ebdf19f9caca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8330&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8628/2026</t>
+  </si>
+  <si>
+    <t>Vinetu Šečić 07977136727</t>
+  </si>
+  <si>
+    <t>28.09.2026. 08:50:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edd5eb03-fcf0-4d0e-9d4e-3453c724eeba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edd5eb03-fcf0-4d0e-9d4e-3453c724eeba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8628&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-13664/2024</t>
+  </si>
+  <si>
+    <t>Dragan Knežević 04397569169</t>
+  </si>
+  <si>
+    <t>28.09.2026. 08:49:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c16706c-2121-4fba-aeb8-fd83eaca04eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c16706c-2121-4fba-aeb8-fd83eaca04eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=13664&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-6240/2025</t>
+  </si>
+  <si>
+    <t>Mirko Đinkić 01851964454</t>
+  </si>
+  <si>
+    <t>28.09.2026. 08:49:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d47e3728-4bb2-4030-99c2-11edba0f11b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d47e3728-4bb2-4030-99c2-11edba0f11b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6240&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10201/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 12.10.2026. u 09,00 sati</t>
+  </si>
+  <si>
+    <t>Tomislav Culjak 00171383812</t>
+  </si>
+  <si>
+    <t>28.09.2026. 08:14:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b984240c-ee33-4093-804d-6cb8c52aba5a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b984240c-ee33-4093-804d-6cb8c52aba5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10201&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7790/2026</t>
+  </si>
+  <si>
+    <t>Ali Oubari 49425422343</t>
+  </si>
+  <si>
+    <t>28.09.2026. 07:55:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9967fc6-4e55-40c0-bb7b-e121307a4e32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9967fc6-4e55-40c0-bb7b-e121307a4e32/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7790&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>ČANAK j.d.o.o. za usluge 87407748331</t>
+  </si>
+  <si>
+    <t>28.09.2026. 07:55:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aae3938e-6f98-46d5-985d-418f640be054</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aae3938e-6f98-46d5-985d-418f640be054/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp Ikp-3227/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.06.2026.</t>
+  </si>
+  <si>
+    <t>Stipe Mioč 90726985195</t>
+  </si>
+  <si>
+    <t>27.09.2026. 07:16:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/464efff5-7161-4225-86dd-80a9f24b81a7</t>
   </si>
   <si>
     <t>Rješenje o zamjeni novčane kazne radom za opće dobro.docx O1573O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/f9def1a7-83a0-4b46-8eef-b28211cf5836/dokumenti/preuzimanje</t>
-[...83 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4f0c79a5-46ef-4b44-900a-684e6dccf293</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/464efff5-7161-4225-86dd-80a9f24b81a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=3227&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-2093/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.04.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Babić 46775506783</t>
+  </si>
+  <si>
+    <t>27.09.2026. 07:13:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f60c372-093b-4f28-b794-c298dfc14af1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f60c372-093b-4f28-b794-c298dfc14af1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=2093&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11066/2026</t>
+  </si>
+  <si>
+    <t>Darko Avdejev 51255390034</t>
+  </si>
+  <si>
+    <t>25.09.2026. 16:17:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b2b9d36-baff-46f9-a77c-26c786cbc517</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b2b9d36-baff-46f9-a77c-26c786cbc517/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11066&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7753/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 24.09.2026.</t>
+  </si>
+  <si>
+    <t>Zhivko Asprov 51382047710</t>
+  </si>
+  <si>
+    <t>25.09.2026. 13:51:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/675ad83e-dd1d-47f2-bb9a-2a7f06512bbe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/675ad83e-dd1d-47f2-bb9a-2a7f06512bbe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7753&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-936/2026</t>
+  </si>
+  <si>
+    <t>25.09.2026. 12:51:42</t>
+  </si>
+  <si>
+    <t>03.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40d7ccf3-e2b6-437c-aebf-6732fa70c6a9</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 12.10.2026.docx; Poziv za sudsku radnju od 12.10.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40d7ccf3-e2b6-437c-aebf-6732fa70c6a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=936&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>25.09.2026. 12:51:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42ea0fe3-1a37-4f9a-87f1-987984ba1ca2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42ea0fe3-1a37-4f9a-87f1-987984ba1ca2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-12077/2025</t>
+  </si>
+  <si>
+    <t>Trabakul Murter d.o.o. za usluge 97224761453</t>
+  </si>
+  <si>
+    <t>25.09.2026. 12:38:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/532167c1-0a53-4f6d-9285-158aa057f6f0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/532167c1-0a53-4f6d-9285-158aa057f6f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=12077&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Antoni Krolo 61165343995</t>
+  </si>
+  <si>
+    <t>25.09.2026. 12:38:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79466863-48e5-47dd-bd28-62ca69570d3d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79466863-48e5-47dd-bd28-62ca69570d3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-4779/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 06.10.2026.</t>
+  </si>
+  <si>
+    <t>Marko Zoroje 29282828365</t>
+  </si>
+  <si>
+    <t>25.09.2026. 12:33:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94d76692-419f-402c-966c-66391024a18e</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 06.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94d76692-419f-402c-966c-66391024a18e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4779&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7434/2026</t>
+  </si>
+  <si>
+    <t>Kristijan Poldrugač 29937565090</t>
+  </si>
+  <si>
+    <t>25.09.2026. 12:32:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c8f5f8f-3baf-40cb-8746-7686d8491e38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c8f5f8f-3baf-40cb-8746-7686d8491e38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7434&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4912/2026</t>
+  </si>
+  <si>
+    <t>Jurica Zadravec 80135153234</t>
+  </si>
+  <si>
+    <t>25.09.2026. 12:31:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/752db94c-d496-49b0-8e27-5884272c64e9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/752db94c-d496-49b0-8e27-5884272c64e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4912&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5627/2026</t>
+  </si>
+  <si>
+    <t>Davor Halper 74981898187</t>
+  </si>
+  <si>
+    <t>25.09.2026. 12:30:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0be0088-17e4-450c-8438-9bed78b99d6a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0be0088-17e4-450c-8438-9bed78b99d6a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5627&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5843/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 23.04.2026.</t>
+  </si>
+  <si>
+    <t>Mladen Šir 03008843067</t>
+  </si>
+  <si>
+    <t>25.09.2026. 10:40:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d14412a-334d-41fc-9502-c68e8b578eee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d14412a-334d-41fc-9502-c68e8b578eee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5843&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Jan Šir 91771211661</t>
+  </si>
+  <si>
+    <t>25.09.2026. 10:40:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/585215e9-9c6b-46ac-babb-412d81a53d44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/585215e9-9c6b-46ac-babb-412d81a53d44/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-7362/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 10.11.2026. u 8,30</t>
+  </si>
+  <si>
+    <t>Ivan Abramović 91134596392</t>
+  </si>
+  <si>
+    <t>25.09.2026. 10:16:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/928482c4-099a-405f-b60b-f3068a5f35a9</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 10.11.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/928482c4-099a-405f-b60b-f3068a5f35a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7362&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6415/2026</t>
+  </si>
+  <si>
+    <t>PD Presuda od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>Nikolina Gelo 57653015060</t>
+  </si>
+  <si>
+    <t>25.09.2026. 10:07:29</t>
+  </si>
+  <si>
+    <t>04.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/833c4f14-0cd2-45ef-9a0f-a2d665a5c076</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/833c4f14-0cd2-45ef-9a0f-a2d665a5c076/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6415&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7411/2025</t>
+  </si>
+  <si>
+    <t>¸PD Presude od 09.12.2025.</t>
+  </si>
+  <si>
+    <t>DIOKI Organska petrokemija dioničko društvo u stečaju 71451172026</t>
+  </si>
+  <si>
+    <t>25.09.2026. 09:58:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63a44c8d-09c3-40b1-9425-e7079fede5d9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63a44c8d-09c3-40b1-9425-e7079fede5d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7411&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14482/2025</t>
+  </si>
+  <si>
+    <t>PD - Presuda od 07.05.2026.</t>
+  </si>
+  <si>
+    <t>Dominik Đurašević 33793887309</t>
+  </si>
+  <si>
+    <t>25.09.2026. 09:17:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f4ea2c2-69f6-4ddb-9dfb-1c7aa7ff15b3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f4ea2c2-69f6-4ddb-9dfb-1c7aa7ff15b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14482&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7924/2025</t>
+  </si>
+  <si>
+    <t>PD - Presuda od 08.05.2026.</t>
+  </si>
+  <si>
+    <t>Tibor Lalić 25961016405</t>
+  </si>
+  <si>
+    <t>25.09.2026. 09:08:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be597403-08b0-40a2-86c4-353977ecb680</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be597403-08b0-40a2-86c4-353977ecb680/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7924&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5336/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.10.2026. u 11,00 sati</t>
+  </si>
+  <si>
+    <t>David Mirosavljević 45109986630</t>
+  </si>
+  <si>
+    <t>25.09.2026. 08:46:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ebf4813-9d32-4fae-9121-0fc45e93a93e</t>
   </si>
   <si>
     <t>Poziv za sudsku radnju od 07.10.2026.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/4f0c79a5-46ef-4b44-900a-684e6dccf293/dokumenti/preuzimanje</t>
-[...245 lines deleted...]
-    <t>Odluka VPS-a od 28.01.2026.</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ebf4813-9d32-4fae-9121-0fc45e93a93e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5336&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-3179/2026</t>
+  </si>
+  <si>
+    <t>Ivan Vonić 84459539272</t>
+  </si>
+  <si>
+    <t>25.09.2026. 08:20:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/246ba550-37ab-42fc-b6d3-6052b7841053</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/246ba550-37ab-42fc-b6d3-6052b7841053/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=3179&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10666/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 29.10.2026. u 09:55 sati</t>
+  </si>
+  <si>
+    <t>Petar Tomić 25255023050</t>
+  </si>
+  <si>
+    <t>25.09.2026. 08:08:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9442bf36-27aa-428a-8a79-3bc5bcb366d7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9442bf36-27aa-428a-8a79-3bc5bcb366d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10666&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 29.10.2026.  u 09:55 sati</t>
+  </si>
+  <si>
+    <t>DIATOMIĆ društvo s ograničenom odgovornošću za ugostiteljstvo 69992548292</t>
+  </si>
+  <si>
+    <t>25.09.2026. 08:08:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/103928fc-9fc5-4b43-af1c-42782c235e59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/103928fc-9fc5-4b43-af1c-42782c235e59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-10182/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 29.10.2026. u 09:45 sati</t>
+  </si>
+  <si>
+    <t>CIPELA BROJ 42. d.o.o. za trgovinu i usluge 63657780051</t>
+  </si>
+  <si>
+    <t>25.09.2026. 07:58:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/051a398f-bece-4f9d-8b36-be31a2dca935</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/051a398f-bece-4f9d-8b36-be31a2dca935/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10182&amp;godina=2026</t>
   </si>
   <si>
     <t>Josip Galinec 58302139318</t>
   </si>
   <si>
-    <t>11.09.2026. 08:41:25</t>
-[...1352 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b8bf4405-dbd0-46d8-8357-65821d2ff1b4</t>
+    <t>25.09.2026. 07:58:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6efe0ef4-e976-431c-b3c2-b70cbab06f6a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6efe0ef4-e976-431c-b3c2-b70cbab06f6a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-8901/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 29.10.2026. u 09:25 sati</t>
+  </si>
+  <si>
+    <t>Tonči Žuvela 12050375793</t>
+  </si>
+  <si>
+    <t>25.09.2026. 07:50:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3a584bb-1fd5-49cd-bf59-c42e69ecb731</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3a584bb-1fd5-49cd-bf59-c42e69ecb731/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8901&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9980/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 15.10.2026. 10:00</t>
+  </si>
+  <si>
+    <t>Tomislav Zemljić 24306380982</t>
+  </si>
+  <si>
+    <t>24.09.2026. 13:32:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac4e4c4e-3ab0-47bb-8629-735e48a3a485</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac4e4c4e-3ab0-47bb-8629-735e48a3a485/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9980&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7009/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 15.10.2026. 09:39</t>
+  </si>
+  <si>
+    <t>Dario Banožić 58713884981</t>
+  </si>
+  <si>
+    <t>24.09.2026. 13:29:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99ade1b1-051f-4665-8983-dee7bb978b6a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99ade1b1-051f-4665-8983-dee7bb978b6a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7009&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1913/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 06.05.2026.</t>
+  </si>
+  <si>
+    <t>BANDIĆ MILAN 365 - STRANKA RADA I SOLIDARNOSTI U STEČAJU 72454645041</t>
+  </si>
+  <si>
+    <t>24.09.2026. 08:37:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48419840-cbe9-47f1-9f0c-c4cbf96495c9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48419840-cbe9-47f1-9f0c-c4cbf96495c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1913&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1658/2026</t>
+  </si>
+  <si>
+    <t>Vilim Martinčić 03506090892</t>
+  </si>
+  <si>
+    <t>24.09.2026. 08:12:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ce754f3-984f-4f40-8906-f30086cfa49d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ce754f3-984f-4f40-8906-f30086cfa49d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1658&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5871/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 30.04.2026.</t>
+  </si>
+  <si>
+    <t>Milorad Dobrilović 64569403181</t>
+  </si>
+  <si>
+    <t>24.09.2026. 07:04:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55bd63a6-1454-4cca-8335-89d44fc8f29e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55bd63a6-1454-4cca-8335-89d44fc8f29e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5871&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8214/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 14.11.2025.</t>
+  </si>
+  <si>
+    <t>Ivica Mičić 46949154270</t>
+  </si>
+  <si>
+    <t>29.12.2025. 09:04:19</t>
+  </si>
+  <si>
+    <t>07.01.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e97efeb-3d9f-41e9-908a-e2dd3347a0c2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e97efeb-3d9f-41e9-908a-e2dd3347a0c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8214&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5409/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 16.09.2025. 09:15</t>
+  </si>
+  <si>
+    <t>Maja Sesvečanec 67310876018</t>
+  </si>
+  <si>
+    <t>29.07.2025. 08:20:01</t>
+  </si>
+  <si>
+    <t>07.08.2205.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11403df2-5b25-4b8e-a2c0-78a822ddf3d9</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 16.09.2025.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11403df2-5b25-4b8e-a2c0-78a822ddf3d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5409&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14515/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 17.02.2025.</t>
+  </si>
+  <si>
+    <t>29.04.2025. 09:18:04</t>
+  </si>
+  <si>
+    <t>07.05.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00d65bd2-4595-4143-8e57-17e25c35118c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00d65bd2-4595-4143-8e57-17e25c35118c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14515&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-15053/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 18.02.2025.</t>
+  </si>
+  <si>
+    <t>Željko Međurečan 91844960610</t>
+  </si>
+  <si>
+    <t>04.04.2025. 09:51:24</t>
+  </si>
+  <si>
+    <t>13.04.2205.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8804880-e355-418f-b34e-691f06b4064e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8804880-e355-418f-b34e-691f06b4064e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15053&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp Ikp-4894/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.09.2024.</t>
+  </si>
+  <si>
+    <t>Valentino Šajn 88940116889</t>
+  </si>
+  <si>
+    <t>18.09.2024. 07:27:38</t>
+  </si>
+  <si>
+    <t>26.09.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34128106-0670-41a8-9af7-eefdd1fb8415</t>
   </si>
   <si>
     <t>Rješenje o obustavi izvršenja rada za opće dobro_supletorni zatvor zbog naknadne uplate novčane kazne.docx O1597O</t>
-  </si>
-[...2233 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/34128106-0670-41a8-9af7-eefdd1fb8415</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/34128106-0670-41a8-9af7-eefdd1fb8415/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=4894&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -4317,51 +4064,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N213"/>
+  <dimension ref="A1:N207"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -4413,294 +4160,294 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="I5" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="J5" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="K5" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L5" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="M5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="N5" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D6" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="I6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="J6" t="s">
         <v>20</v>
       </c>
       <c r="K6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L6" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="M6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I7" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="J7" t="s">
         <v>20</v>
       </c>
       <c r="K7" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L7" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="M7" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N7" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D8" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I8" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="J8" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="K8" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L8" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="M8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>72</v>
       </c>
       <c r="I9" t="s">
         <v>73</v>
       </c>
       <c r="J9" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K9" t="s">
         <v>74</v>
       </c>
       <c r="L9" t="s">
         <v>75</v>
       </c>
       <c r="M9" t="s">
         <v>76</v>
       </c>
       <c r="N9" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>78</v>
       </c>
       <c r="D10" t="s">
@@ -4732,7733 +4479,7505 @@
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>86</v>
       </c>
       <c r="D11" t="s">
         <v>87</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>88</v>
       </c>
       <c r="I11" t="s">
         <v>89</v>
       </c>
       <c r="J11" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="K11" t="s">
         <v>90</v>
       </c>
       <c r="L11" t="s">
         <v>91</v>
       </c>
       <c r="M11" t="s">
         <v>92</v>
       </c>
       <c r="N11" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="D12" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="I12" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="J12" t="s">
         <v>20</v>
       </c>
       <c r="K12" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="L12" t="s">
-        <v>67</v>
+        <v>91</v>
       </c>
       <c r="M12" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="N12" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="D13" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="I13" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="J13" t="s">
         <v>20</v>
       </c>
       <c r="K13" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="L13" t="s">
-        <v>106</v>
+        <v>91</v>
       </c>
       <c r="M13" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="N13" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="D14" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="I14" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="J14" t="s">
         <v>20</v>
       </c>
       <c r="K14" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="L14" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="M14" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="N14" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="D15" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="I15" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="J15" t="s">
         <v>20</v>
       </c>
       <c r="K15" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="L15" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="M15" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="N15" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>122</v>
+        <v>105</v>
       </c>
       <c r="D16" t="s">
-        <v>123</v>
+        <v>106</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="I16" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="J16" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="K16" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="L16" t="s">
-        <v>127</v>
+        <v>110</v>
       </c>
       <c r="M16" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="N16" t="s">
-        <v>129</v>
+        <v>112</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="D17" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="I17" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="J17" t="s">
-        <v>134</v>
+        <v>20</v>
       </c>
       <c r="K17" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="L17" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="M17" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="N17" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>139</v>
+        <v>121</v>
       </c>
       <c r="D18" t="s">
-        <v>140</v>
+        <v>122</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="I18" t="s">
-        <v>142</v>
+        <v>130</v>
       </c>
       <c r="J18" t="s">
-        <v>134</v>
+        <v>20</v>
       </c>
       <c r="K18" t="s">
-        <v>143</v>
+        <v>131</v>
       </c>
       <c r="L18" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="M18" t="s">
-        <v>145</v>
+        <v>132</v>
       </c>
       <c r="N18" t="s">
-        <v>146</v>
+        <v>128</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="D19" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>147</v>
+        <v>135</v>
       </c>
       <c r="I19" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
       <c r="J19" t="s">
-        <v>134</v>
+        <v>29</v>
       </c>
       <c r="K19" t="s">
-        <v>149</v>
+        <v>137</v>
       </c>
       <c r="L19" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="M19" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="N19" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
       <c r="D20" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="I20" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="J20" t="s">
-        <v>134</v>
+        <v>29</v>
       </c>
       <c r="K20" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="L20" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="M20" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="N20" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="D21" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="I21" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="J21" t="s">
-        <v>134</v>
+        <v>20</v>
       </c>
       <c r="K21" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="L21" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="M21" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="N21" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="D22" t="s">
-        <v>162</v>
+        <v>150</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="I22" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="J22" t="s">
-        <v>134</v>
+        <v>20</v>
       </c>
       <c r="K22" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="L22" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="M22" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="N22" t="s">
-        <v>168</v>
+        <v>156</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="D23" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="I23" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="J23" t="s">
-        <v>134</v>
+        <v>20</v>
       </c>
       <c r="K23" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="L23" t="s">
-        <v>174</v>
+        <v>154</v>
       </c>
       <c r="M23" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="N23" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="D24" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="I24" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="J24" t="s">
-        <v>134</v>
+        <v>20</v>
       </c>
       <c r="K24" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="L24" t="s">
-        <v>174</v>
+        <v>154</v>
       </c>
       <c r="M24" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="N24" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="D25" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="I25" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="J25" t="s">
-        <v>134</v>
+        <v>20</v>
       </c>
       <c r="K25" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="L25" t="s">
-        <v>174</v>
+        <v>22</v>
       </c>
       <c r="M25" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="N25" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
+        <v>180</v>
+      </c>
+      <c r="D26" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
+        <v>182</v>
+      </c>
+      <c r="I26" t="s">
+        <v>183</v>
+      </c>
+      <c r="J26" t="s">
+        <v>20</v>
+      </c>
+      <c r="K26" t="s">
+        <v>184</v>
+      </c>
+      <c r="L26" t="s">
+        <v>185</v>
+      </c>
+      <c r="M26" t="s">
+        <v>186</v>
+      </c>
+      <c r="N26" t="s">
         <v>187</v>
-      </c>
-[...16 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="D27" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
+        <v>190</v>
+      </c>
+      <c r="I27" t="s">
+        <v>191</v>
+      </c>
+      <c r="J27" t="s">
+        <v>192</v>
+      </c>
+      <c r="K27" t="s">
         <v>193</v>
       </c>
-      <c r="I27" t="s">
+      <c r="L27" t="s">
         <v>194</v>
       </c>
-      <c r="J27" t="s">
-[...2 lines deleted...]
-      <c r="K27" t="s">
+      <c r="M27" t="s">
         <v>195</v>
       </c>
-      <c r="L27" t="s">
+      <c r="N27" t="s">
         <v>196</v>
-      </c>
-[...4 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="D28" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
+        <v>199</v>
+      </c>
+      <c r="I28" t="s">
+        <v>200</v>
+      </c>
+      <c r="J28" t="s">
+        <v>192</v>
+      </c>
+      <c r="K28" t="s">
         <v>201</v>
       </c>
-      <c r="I28" t="s">
+      <c r="L28" t="s">
+        <v>75</v>
+      </c>
+      <c r="M28" t="s">
         <v>202</v>
       </c>
-      <c r="J28" t="s">
-[...2 lines deleted...]
-      <c r="K28" t="s">
+      <c r="N28" t="s">
         <v>203</v>
-      </c>
-[...7 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="D29" t="s">
-        <v>162</v>
+        <v>205</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
+        <v>206</v>
+      </c>
+      <c r="I29" t="s">
         <v>207</v>
       </c>
-      <c r="I29" t="s">
+      <c r="J29" t="s">
+        <v>192</v>
+      </c>
+      <c r="K29" t="s">
         <v>208</v>
       </c>
-      <c r="J29" t="s">
-[...2 lines deleted...]
-      <c r="K29" t="s">
+      <c r="L29" t="s">
+        <v>75</v>
+      </c>
+      <c r="M29" t="s">
         <v>209</v>
       </c>
-      <c r="L29" t="s">
-[...2 lines deleted...]
-      <c r="M29" t="s">
+      <c r="N29" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
+        <v>211</v>
+      </c>
+      <c r="D30" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
         <v>213</v>
       </c>
       <c r="I30" t="s">
         <v>214</v>
       </c>
       <c r="J30" t="s">
-        <v>134</v>
+        <v>192</v>
       </c>
       <c r="K30" t="s">
         <v>215</v>
       </c>
       <c r="L30" t="s">
-        <v>166</v>
+        <v>216</v>
       </c>
       <c r="M30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="N30" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D31" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="I31" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="J31" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="K31" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="L31" t="s">
-        <v>127</v>
+        <v>224</v>
       </c>
       <c r="M31" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="N31" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="D32" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="I32" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J32" t="s">
-        <v>134</v>
+        <v>192</v>
       </c>
       <c r="K32" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="L32" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="M32" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="N32" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="D33" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
         <v>235</v>
       </c>
       <c r="I33" t="s">
         <v>236</v>
       </c>
       <c r="J33" t="s">
-        <v>134</v>
+        <v>192</v>
       </c>
       <c r="K33" t="s">
         <v>237</v>
       </c>
       <c r="L33" t="s">
+        <v>232</v>
+      </c>
+      <c r="M33" t="s">
         <v>238</v>
       </c>
-      <c r="M33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N33" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D34" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
+        <v>241</v>
+      </c>
+      <c r="I34" t="s">
+        <v>242</v>
+      </c>
+      <c r="J34" t="s">
+        <v>192</v>
+      </c>
+      <c r="K34" t="s">
         <v>243</v>
       </c>
-      <c r="I34" t="s">
+      <c r="L34" t="s">
+        <v>39</v>
+      </c>
+      <c r="M34" t="s">
         <v>244</v>
       </c>
-      <c r="J34" t="s">
-[...2 lines deleted...]
-      <c r="K34" t="s">
+      <c r="N34" t="s">
         <v>245</v>
-      </c>
-[...7 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="D35" t="s">
-        <v>249</v>
+        <v>228</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
+        <v>247</v>
+      </c>
+      <c r="I35" t="s">
+        <v>248</v>
+      </c>
+      <c r="J35" t="s">
+        <v>192</v>
+      </c>
+      <c r="K35" t="s">
+        <v>249</v>
+      </c>
+      <c r="L35" t="s">
         <v>250</v>
       </c>
-      <c r="I35" t="s">
+      <c r="M35" t="s">
         <v>251</v>
       </c>
-      <c r="J35" t="s">
-[...2 lines deleted...]
-      <c r="K35" t="s">
+      <c r="N35" t="s">
         <v>252</v>
-      </c>
-[...7 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="D36" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
         <v>255</v>
       </c>
       <c r="I36" t="s">
         <v>256</v>
       </c>
       <c r="J36" t="s">
-        <v>134</v>
+        <v>257</v>
       </c>
       <c r="K36" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="L36" t="s">
-        <v>230</v>
+        <v>259</v>
       </c>
       <c r="M36" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="N36" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>259</v>
+        <v>253</v>
       </c>
       <c r="D37" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
+        <v>262</v>
+      </c>
+      <c r="I37" t="s">
+        <v>263</v>
+      </c>
+      <c r="J37" t="s">
+        <v>257</v>
+      </c>
+      <c r="K37" t="s">
+        <v>264</v>
+      </c>
+      <c r="L37" t="s">
+        <v>259</v>
+      </c>
+      <c r="M37" t="s">
+        <v>265</v>
+      </c>
+      <c r="N37" t="s">
         <v>261</v>
-      </c>
-[...16 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
         <v>266</v>
       </c>
       <c r="D38" t="s">
         <v>267</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
         <v>268</v>
       </c>
       <c r="I38" t="s">
         <v>269</v>
       </c>
       <c r="J38" t="s">
-        <v>134</v>
+        <v>192</v>
       </c>
       <c r="K38" t="s">
         <v>270</v>
       </c>
       <c r="L38" t="s">
-        <v>136</v>
+        <v>271</v>
       </c>
       <c r="M38" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="N38" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="D39" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
+        <v>274</v>
+      </c>
+      <c r="I39" t="s">
         <v>275</v>
       </c>
-      <c r="I39" t="s">
+      <c r="J39" t="s">
+        <v>192</v>
+      </c>
+      <c r="K39" t="s">
         <v>276</v>
       </c>
-      <c r="J39" t="s">
-[...2 lines deleted...]
-      <c r="K39" t="s">
+      <c r="L39" t="s">
         <v>277</v>
       </c>
-      <c r="L39" t="s">
+      <c r="M39" t="s">
         <v>278</v>
       </c>
-      <c r="M39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N39" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="D40" t="s">
-        <v>282</v>
+        <v>142</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
+        <v>280</v>
+      </c>
+      <c r="I40" t="s">
+        <v>281</v>
+      </c>
+      <c r="J40" t="s">
+        <v>192</v>
+      </c>
+      <c r="K40" t="s">
+        <v>282</v>
+      </c>
+      <c r="L40" t="s">
         <v>283</v>
       </c>
-      <c r="I40" t="s">
+      <c r="M40" t="s">
         <v>284</v>
       </c>
-      <c r="J40" t="s">
-[...2 lines deleted...]
-      <c r="K40" t="s">
+      <c r="N40" t="s">
         <v>285</v>
-      </c>
-[...7 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="D41" t="s">
-        <v>290</v>
+        <v>254</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
+        <v>287</v>
+      </c>
+      <c r="I41" t="s">
+        <v>288</v>
+      </c>
+      <c r="J41" t="s">
+        <v>257</v>
+      </c>
+      <c r="K41" t="s">
+        <v>289</v>
+      </c>
+      <c r="L41" t="s">
+        <v>259</v>
+      </c>
+      <c r="M41" t="s">
+        <v>290</v>
+      </c>
+      <c r="N41" t="s">
         <v>291</v>
-      </c>
-[...16 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>298</v>
+        <v>286</v>
       </c>
       <c r="D42" t="s">
-        <v>299</v>
+        <v>254</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="I42" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="J42" t="s">
-        <v>134</v>
+        <v>257</v>
       </c>
       <c r="K42" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="L42" t="s">
-        <v>286</v>
+        <v>259</v>
       </c>
       <c r="M42" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="N42" t="s">
-        <v>304</v>
+        <v>291</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="D43" t="s">
-        <v>306</v>
+        <v>142</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="I43" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="J43" t="s">
-        <v>134</v>
+        <v>192</v>
       </c>
       <c r="K43" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="L43" t="s">
-        <v>310</v>
+        <v>283</v>
       </c>
       <c r="M43" t="s">
-        <v>311</v>
+        <v>300</v>
       </c>
       <c r="N43" t="s">
-        <v>312</v>
+        <v>301</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>289</v>
+        <v>302</v>
       </c>
       <c r="D44" t="s">
-        <v>313</v>
+        <v>142</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="I44" t="s">
-        <v>314</v>
+        <v>304</v>
       </c>
       <c r="J44" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="K44" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="L44" t="s">
-        <v>316</v>
+        <v>146</v>
       </c>
       <c r="M44" t="s">
-        <v>317</v>
+        <v>306</v>
       </c>
       <c r="N44" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="D45" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="I45" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="J45" t="s">
-        <v>134</v>
+        <v>192</v>
       </c>
       <c r="K45" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="L45" t="s">
-        <v>323</v>
+        <v>146</v>
       </c>
       <c r="M45" t="s">
-        <v>324</v>
+        <v>313</v>
       </c>
       <c r="N45" t="s">
-        <v>325</v>
+        <v>314</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D46" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>327</v>
+        <v>317</v>
       </c>
       <c r="I46" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="J46" t="s">
-        <v>134</v>
+        <v>192</v>
       </c>
       <c r="K46" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
       <c r="L46" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="M46" t="s">
-        <v>331</v>
+        <v>321</v>
       </c>
       <c r="N46" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="D47" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="I47" t="s">
-        <v>333</v>
+        <v>326</v>
       </c>
       <c r="J47" t="s">
-        <v>134</v>
+        <v>20</v>
       </c>
       <c r="K47" t="s">
-        <v>334</v>
+        <v>327</v>
       </c>
       <c r="L47" t="s">
-        <v>330</v>
+        <v>22</v>
       </c>
       <c r="M47" t="s">
-        <v>335</v>
+        <v>328</v>
       </c>
       <c r="N47" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>336</v>
+        <v>323</v>
       </c>
       <c r="D48" t="s">
-        <v>337</v>
+        <v>324</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>338</v>
+        <v>330</v>
       </c>
       <c r="I48" t="s">
-        <v>339</v>
+        <v>331</v>
       </c>
       <c r="J48" t="s">
-        <v>134</v>
+        <v>20</v>
       </c>
       <c r="K48" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="L48" t="s">
-        <v>323</v>
+        <v>22</v>
       </c>
       <c r="M48" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
       <c r="N48" t="s">
-        <v>342</v>
+        <v>329</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="D49" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="I49" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
       <c r="J49" t="s">
-        <v>293</v>
+        <v>192</v>
       </c>
       <c r="K49" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="L49" t="s">
-        <v>348</v>
+        <v>283</v>
       </c>
       <c r="M49" t="s">
-        <v>349</v>
+        <v>339</v>
       </c>
       <c r="N49" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>351</v>
+        <v>341</v>
       </c>
       <c r="D50" t="s">
-        <v>319</v>
+        <v>342</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="I50" t="s">
-        <v>353</v>
+        <v>344</v>
       </c>
       <c r="J50" t="s">
-        <v>134</v>
+        <v>192</v>
       </c>
       <c r="K50" t="s">
-        <v>354</v>
+        <v>345</v>
       </c>
       <c r="L50" t="s">
-        <v>323</v>
+        <v>346</v>
       </c>
       <c r="M50" t="s">
-        <v>355</v>
+        <v>347</v>
       </c>
       <c r="N50" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="D51" t="s">
-        <v>358</v>
+        <v>350</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>359</v>
+        <v>351</v>
       </c>
       <c r="I51" t="s">
-        <v>360</v>
+        <v>352</v>
       </c>
       <c r="J51" t="s">
-        <v>134</v>
+        <v>353</v>
       </c>
       <c r="K51" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="L51" t="s">
-        <v>362</v>
+        <v>194</v>
       </c>
       <c r="M51" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
       <c r="N51" t="s">
-        <v>364</v>
+        <v>356</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
         <v>357</v>
       </c>
       <c r="D52" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="I52" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="J52" t="s">
-        <v>134</v>
+        <v>20</v>
       </c>
       <c r="K52" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="L52" t="s">
         <v>362</v>
       </c>
       <c r="M52" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="N52" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="D53" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="I53" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="J53" t="s">
-        <v>42</v>
+        <v>192</v>
       </c>
       <c r="K53" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="L53" t="s">
-        <v>375</v>
+        <v>22</v>
       </c>
       <c r="M53" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="N53" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="D54" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
+        <v>374</v>
+      </c>
+      <c r="I54" t="s">
+        <v>375</v>
+      </c>
+      <c r="J54" t="s">
+        <v>192</v>
+      </c>
+      <c r="K54" t="s">
+        <v>376</v>
+      </c>
+      <c r="L54" t="s">
+        <v>377</v>
+      </c>
+      <c r="M54" t="s">
         <v>378</v>
       </c>
-      <c r="I54" t="s">
+      <c r="N54" t="s">
         <v>379</v>
-      </c>
-[...13 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="D55" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
+        <v>382</v>
+      </c>
+      <c r="I55" t="s">
+        <v>383</v>
+      </c>
+      <c r="J55" t="s">
+        <v>257</v>
+      </c>
+      <c r="K55" t="s">
         <v>384</v>
       </c>
-      <c r="I55" t="s">
+      <c r="L55" t="s">
+        <v>31</v>
+      </c>
+      <c r="M55" t="s">
         <v>385</v>
       </c>
-      <c r="J55" t="s">
-[...2 lines deleted...]
-      <c r="K55" t="s">
+      <c r="N55" t="s">
         <v>386</v>
-      </c>
-[...7 lines deleted...]
-        <v>389</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>390</v>
+        <v>380</v>
       </c>
       <c r="D56" t="s">
-        <v>391</v>
+        <v>381</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="I56" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="J56" t="s">
-        <v>134</v>
+        <v>257</v>
       </c>
       <c r="K56" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="L56" t="s">
-        <v>395</v>
+        <v>31</v>
       </c>
       <c r="M56" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="N56" t="s">
-        <v>397</v>
+        <v>386</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="D57" t="s">
-        <v>399</v>
+        <v>392</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="I57" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="J57" t="s">
-        <v>134</v>
+        <v>257</v>
       </c>
       <c r="K57" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="L57" t="s">
-        <v>230</v>
+        <v>31</v>
       </c>
       <c r="M57" t="s">
-        <v>403</v>
+        <v>396</v>
       </c>
       <c r="N57" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="D58" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="I58" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
       <c r="J58" t="s">
-        <v>134</v>
+        <v>257</v>
       </c>
       <c r="K58" t="s">
-        <v>409</v>
+        <v>402</v>
       </c>
       <c r="L58" t="s">
-        <v>238</v>
+        <v>403</v>
       </c>
       <c r="M58" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="N58" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>412</v>
+        <v>398</v>
       </c>
       <c r="D59" t="s">
-        <v>413</v>
+        <v>399</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>414</v>
+        <v>406</v>
       </c>
       <c r="I59" t="s">
-        <v>415</v>
+        <v>407</v>
       </c>
       <c r="J59" t="s">
-        <v>134</v>
+        <v>257</v>
       </c>
       <c r="K59" t="s">
-        <v>416</v>
+        <v>408</v>
       </c>
       <c r="L59" t="s">
-        <v>238</v>
+        <v>403</v>
       </c>
       <c r="M59" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
       <c r="N59" t="s">
-        <v>418</v>
+        <v>405</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="D60" t="s">
-        <v>420</v>
+        <v>399</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="I60" t="s">
-        <v>422</v>
+        <v>412</v>
       </c>
       <c r="J60" t="s">
-        <v>134</v>
+        <v>257</v>
       </c>
       <c r="K60" t="s">
-        <v>423</v>
+        <v>413</v>
       </c>
       <c r="L60" t="s">
-        <v>238</v>
+        <v>403</v>
       </c>
       <c r="M60" t="s">
-        <v>424</v>
+        <v>414</v>
       </c>
       <c r="N60" t="s">
-        <v>425</v>
+        <v>415</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="D61" t="s">
-        <v>420</v>
+        <v>399</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>426</v>
+        <v>416</v>
       </c>
       <c r="I61" t="s">
-        <v>427</v>
+        <v>417</v>
       </c>
       <c r="J61" t="s">
-        <v>134</v>
+        <v>257</v>
       </c>
       <c r="K61" t="s">
-        <v>428</v>
+        <v>418</v>
       </c>
       <c r="L61" t="s">
-        <v>238</v>
+        <v>403</v>
       </c>
       <c r="M61" t="s">
-        <v>429</v>
+        <v>419</v>
       </c>
       <c r="N61" t="s">
-        <v>425</v>
+        <v>415</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>430</v>
+        <v>420</v>
       </c>
       <c r="D62" t="s">
-        <v>431</v>
+        <v>421</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>432</v>
+        <v>422</v>
       </c>
       <c r="I62" t="s">
-        <v>433</v>
+        <v>423</v>
       </c>
       <c r="J62" t="s">
-        <v>134</v>
+        <v>257</v>
       </c>
       <c r="K62" t="s">
-        <v>434</v>
+        <v>424</v>
       </c>
       <c r="L62" t="s">
-        <v>230</v>
+        <v>425</v>
       </c>
       <c r="M62" t="s">
-        <v>435</v>
+        <v>426</v>
       </c>
       <c r="N62" t="s">
-        <v>436</v>
+        <v>427</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>437</v>
+        <v>420</v>
       </c>
       <c r="D63" t="s">
-        <v>391</v>
+        <v>428</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>438</v>
+        <v>429</v>
       </c>
       <c r="I63" t="s">
-        <v>439</v>
+        <v>430</v>
       </c>
       <c r="J63" t="s">
-        <v>134</v>
+        <v>257</v>
       </c>
       <c r="K63" t="s">
-        <v>440</v>
+        <v>431</v>
       </c>
       <c r="L63" t="s">
-        <v>395</v>
+        <v>425</v>
       </c>
       <c r="M63" t="s">
-        <v>441</v>
+        <v>432</v>
       </c>
       <c r="N63" t="s">
-        <v>442</v>
+        <v>427</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>443</v>
+        <v>433</v>
       </c>
       <c r="D64" t="s">
-        <v>444</v>
+        <v>428</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="I64" t="s">
-        <v>445</v>
+        <v>435</v>
       </c>
       <c r="J64" t="s">
-        <v>134</v>
+        <v>257</v>
       </c>
       <c r="K64" t="s">
-        <v>446</v>
+        <v>436</v>
       </c>
       <c r="L64" t="s">
-        <v>230</v>
+        <v>425</v>
       </c>
       <c r="M64" t="s">
-        <v>447</v>
+        <v>437</v>
       </c>
       <c r="N64" t="s">
-        <v>448</v>
+        <v>438</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>449</v>
+        <v>433</v>
       </c>
       <c r="D65" t="s">
-        <v>450</v>
+        <v>428</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>451</v>
+        <v>439</v>
       </c>
       <c r="I65" t="s">
-        <v>452</v>
+        <v>440</v>
       </c>
       <c r="J65" t="s">
-        <v>134</v>
+        <v>257</v>
       </c>
       <c r="K65" t="s">
-        <v>453</v>
+        <v>441</v>
       </c>
       <c r="L65" t="s">
-        <v>454</v>
+        <v>425</v>
       </c>
       <c r="M65" t="s">
-        <v>455</v>
+        <v>442</v>
       </c>
       <c r="N65" t="s">
-        <v>456</v>
+        <v>438</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>457</v>
+        <v>443</v>
       </c>
       <c r="D66" t="s">
-        <v>458</v>
+        <v>444</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>459</v>
+        <v>445</v>
       </c>
       <c r="I66" t="s">
-        <v>460</v>
+        <v>446</v>
       </c>
       <c r="J66" t="s">
-        <v>134</v>
+        <v>257</v>
       </c>
       <c r="K66" t="s">
-        <v>461</v>
+        <v>447</v>
       </c>
       <c r="L66" t="s">
-        <v>462</v>
+        <v>232</v>
       </c>
       <c r="M66" t="s">
-        <v>463</v>
+        <v>448</v>
       </c>
       <c r="N66" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>465</v>
+        <v>450</v>
       </c>
       <c r="D67" t="s">
-        <v>234</v>
+        <v>428</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>466</v>
+        <v>451</v>
       </c>
       <c r="I67" t="s">
-        <v>467</v>
+        <v>452</v>
       </c>
       <c r="J67" t="s">
-        <v>134</v>
+        <v>257</v>
       </c>
       <c r="K67" t="s">
-        <v>468</v>
+        <v>453</v>
       </c>
       <c r="L67" t="s">
-        <v>469</v>
+        <v>425</v>
       </c>
       <c r="M67" t="s">
-        <v>470</v>
+        <v>454</v>
       </c>
       <c r="N67" t="s">
-        <v>471</v>
+        <v>455</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>472</v>
+        <v>450</v>
       </c>
       <c r="D68" t="s">
-        <v>473</v>
+        <v>428</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>474</v>
+        <v>456</v>
       </c>
       <c r="I68" t="s">
-        <v>475</v>
+        <v>457</v>
       </c>
       <c r="J68" t="s">
-        <v>134</v>
+        <v>257</v>
       </c>
       <c r="K68" t="s">
-        <v>476</v>
+        <v>458</v>
       </c>
       <c r="L68" t="s">
-        <v>127</v>
+        <v>425</v>
       </c>
       <c r="M68" t="s">
-        <v>477</v>
+        <v>459</v>
       </c>
       <c r="N68" t="s">
-        <v>478</v>
+        <v>455</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>479</v>
+        <v>460</v>
       </c>
       <c r="D69" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>481</v>
+        <v>462</v>
       </c>
       <c r="I69" t="s">
-        <v>482</v>
+        <v>463</v>
       </c>
       <c r="J69" t="s">
-        <v>134</v>
+        <v>257</v>
       </c>
       <c r="K69" t="s">
-        <v>483</v>
+        <v>464</v>
       </c>
       <c r="L69" t="s">
-        <v>484</v>
+        <v>465</v>
       </c>
       <c r="M69" t="s">
-        <v>485</v>
+        <v>466</v>
       </c>
       <c r="N69" t="s">
-        <v>486</v>
+        <v>467</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>487</v>
+        <v>468</v>
       </c>
       <c r="D70" t="s">
-        <v>488</v>
+        <v>469</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>489</v>
+        <v>470</v>
       </c>
       <c r="I70" t="s">
-        <v>490</v>
+        <v>471</v>
       </c>
       <c r="J70" t="s">
-        <v>134</v>
+        <v>257</v>
       </c>
       <c r="K70" t="s">
-        <v>491</v>
+        <v>472</v>
       </c>
       <c r="L70" t="s">
-        <v>196</v>
+        <v>425</v>
       </c>
       <c r="M70" t="s">
-        <v>492</v>
+        <v>473</v>
       </c>
       <c r="N70" t="s">
-        <v>493</v>
+        <v>474</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>494</v>
+        <v>468</v>
       </c>
       <c r="D71" t="s">
-        <v>495</v>
+        <v>469</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>496</v>
+        <v>475</v>
       </c>
       <c r="I71" t="s">
-        <v>497</v>
+        <v>476</v>
       </c>
       <c r="J71" t="s">
-        <v>134</v>
+        <v>257</v>
       </c>
       <c r="K71" t="s">
-        <v>498</v>
+        <v>477</v>
       </c>
       <c r="L71" t="s">
-        <v>83</v>
+        <v>425</v>
       </c>
       <c r="M71" t="s">
-        <v>499</v>
+        <v>478</v>
       </c>
       <c r="N71" t="s">
-        <v>500</v>
+        <v>474</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>501</v>
+        <v>479</v>
       </c>
       <c r="D72" t="s">
-        <v>502</v>
+        <v>428</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>503</v>
+        <v>480</v>
       </c>
       <c r="I72" t="s">
-        <v>504</v>
+        <v>481</v>
       </c>
       <c r="J72" t="s">
-        <v>134</v>
+        <v>257</v>
       </c>
       <c r="K72" t="s">
-        <v>505</v>
+        <v>482</v>
       </c>
       <c r="L72" t="s">
-        <v>506</v>
+        <v>425</v>
       </c>
       <c r="M72" t="s">
-        <v>507</v>
+        <v>483</v>
       </c>
       <c r="N72" t="s">
-        <v>508</v>
+        <v>484</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>501</v>
+        <v>479</v>
       </c>
       <c r="D73" t="s">
-        <v>502</v>
+        <v>228</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>509</v>
+        <v>485</v>
       </c>
       <c r="I73" t="s">
-        <v>510</v>
+        <v>486</v>
       </c>
       <c r="J73" t="s">
-        <v>134</v>
+        <v>257</v>
       </c>
       <c r="K73" t="s">
-        <v>511</v>
+        <v>487</v>
       </c>
       <c r="L73" t="s">
-        <v>506</v>
+        <v>232</v>
       </c>
       <c r="M73" t="s">
-        <v>512</v>
+        <v>488</v>
       </c>
       <c r="N73" t="s">
-        <v>508</v>
+        <v>484</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>513</v>
+        <v>489</v>
       </c>
       <c r="D74" t="s">
-        <v>514</v>
+        <v>490</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>515</v>
+        <v>491</v>
       </c>
       <c r="I74" t="s">
-        <v>516</v>
+        <v>492</v>
       </c>
       <c r="J74" t="s">
-        <v>134</v>
+        <v>257</v>
       </c>
       <c r="K74" t="s">
-        <v>517</v>
+        <v>493</v>
       </c>
       <c r="L74" t="s">
-        <v>506</v>
+        <v>31</v>
       </c>
       <c r="M74" t="s">
-        <v>518</v>
+        <v>494</v>
       </c>
       <c r="N74" t="s">
-        <v>519</v>
+        <v>495</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>520</v>
+        <v>489</v>
       </c>
       <c r="D75" t="s">
-        <v>306</v>
+        <v>490</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>521</v>
+        <v>496</v>
       </c>
       <c r="I75" t="s">
-        <v>522</v>
+        <v>497</v>
       </c>
       <c r="J75" t="s">
-        <v>134</v>
+        <v>257</v>
       </c>
       <c r="K75" t="s">
-        <v>523</v>
+        <v>498</v>
       </c>
       <c r="L75" t="s">
-        <v>506</v>
+        <v>31</v>
       </c>
       <c r="M75" t="s">
-        <v>524</v>
+        <v>499</v>
       </c>
       <c r="N75" t="s">
-        <v>525</v>
+        <v>495</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>526</v>
+        <v>500</v>
       </c>
       <c r="D76" t="s">
-        <v>306</v>
+        <v>501</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>527</v>
+        <v>502</v>
       </c>
       <c r="I76" t="s">
-        <v>528</v>
+        <v>503</v>
       </c>
       <c r="J76" t="s">
-        <v>134</v>
+        <v>257</v>
       </c>
       <c r="K76" t="s">
-        <v>529</v>
+        <v>504</v>
       </c>
       <c r="L76" t="s">
+        <v>75</v>
+      </c>
+      <c r="M76" t="s">
+        <v>505</v>
+      </c>
+      <c r="N76" t="s">
         <v>506</v>
-      </c>
-[...4 lines deleted...]
-        <v>531</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>532</v>
+        <v>500</v>
       </c>
       <c r="D77" t="s">
-        <v>533</v>
+        <v>507</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>534</v>
+        <v>502</v>
       </c>
       <c r="I77" t="s">
-        <v>535</v>
+        <v>508</v>
       </c>
       <c r="J77" t="s">
-        <v>134</v>
+        <v>257</v>
       </c>
       <c r="K77" t="s">
-        <v>536</v>
+        <v>509</v>
       </c>
       <c r="L77" t="s">
-        <v>52</v>
+        <v>346</v>
       </c>
       <c r="M77" t="s">
-        <v>537</v>
+        <v>510</v>
       </c>
       <c r="N77" t="s">
-        <v>538</v>
+        <v>506</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>539</v>
+        <v>511</v>
       </c>
       <c r="D78" t="s">
-        <v>540</v>
+        <v>512</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>541</v>
+        <v>513</v>
       </c>
       <c r="I78" t="s">
-        <v>542</v>
+        <v>514</v>
       </c>
       <c r="J78" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="K78" t="s">
-        <v>543</v>
+        <v>515</v>
       </c>
       <c r="L78" t="s">
-        <v>544</v>
+        <v>75</v>
       </c>
       <c r="M78" t="s">
-        <v>545</v>
+        <v>516</v>
       </c>
       <c r="N78" t="s">
-        <v>546</v>
+        <v>517</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>547</v>
+        <v>518</v>
       </c>
       <c r="D79" t="s">
-        <v>548</v>
+        <v>519</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>549</v>
+        <v>520</v>
       </c>
       <c r="I79" t="s">
-        <v>550</v>
+        <v>521</v>
       </c>
       <c r="J79" t="s">
-        <v>293</v>
+        <v>522</v>
       </c>
       <c r="K79" t="s">
-        <v>551</v>
+        <v>523</v>
       </c>
       <c r="L79" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="M79" t="s">
-        <v>552</v>
+        <v>524</v>
       </c>
       <c r="N79" t="s">
-        <v>553</v>
+        <v>525</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>554</v>
+        <v>526</v>
       </c>
       <c r="D80" t="s">
-        <v>540</v>
+        <v>527</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>555</v>
+        <v>528</v>
       </c>
       <c r="I80" t="s">
-        <v>556</v>
+        <v>529</v>
       </c>
       <c r="J80" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="K80" t="s">
-        <v>557</v>
+        <v>530</v>
       </c>
       <c r="L80" t="s">
-        <v>558</v>
+        <v>75</v>
       </c>
       <c r="M80" t="s">
-        <v>559</v>
+        <v>531</v>
       </c>
       <c r="N80" t="s">
-        <v>560</v>
+        <v>532</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>554</v>
+        <v>533</v>
       </c>
       <c r="D81" t="s">
-        <v>540</v>
+        <v>358</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>561</v>
+        <v>534</v>
       </c>
       <c r="I81" t="s">
-        <v>562</v>
+        <v>535</v>
       </c>
       <c r="J81" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="K81" t="s">
-        <v>563</v>
+        <v>536</v>
       </c>
       <c r="L81" t="s">
-        <v>558</v>
+        <v>22</v>
       </c>
       <c r="M81" t="s">
-        <v>564</v>
+        <v>537</v>
       </c>
       <c r="N81" t="s">
-        <v>560</v>
+        <v>538</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>565</v>
+        <v>539</v>
       </c>
       <c r="D82" t="s">
-        <v>566</v>
+        <v>358</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>567</v>
+        <v>540</v>
       </c>
       <c r="I82" t="s">
-        <v>568</v>
+        <v>541</v>
       </c>
       <c r="J82" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="K82" t="s">
-        <v>569</v>
+        <v>542</v>
       </c>
       <c r="L82" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="M82" t="s">
-        <v>570</v>
+        <v>543</v>
       </c>
       <c r="N82" t="s">
-        <v>571</v>
+        <v>544</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>565</v>
+        <v>545</v>
       </c>
       <c r="D83" t="s">
-        <v>566</v>
+        <v>546</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>572</v>
+        <v>547</v>
       </c>
       <c r="I83" t="s">
-        <v>573</v>
+        <v>548</v>
       </c>
       <c r="J83" t="s">
-        <v>293</v>
+        <v>192</v>
       </c>
       <c r="K83" t="s">
-        <v>574</v>
+        <v>549</v>
       </c>
       <c r="L83" t="s">
-        <v>83</v>
+        <v>550</v>
       </c>
       <c r="M83" t="s">
-        <v>575</v>
+        <v>551</v>
       </c>
       <c r="N83" t="s">
-        <v>571</v>
+        <v>552</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>576</v>
+        <v>553</v>
       </c>
       <c r="D84" t="s">
-        <v>577</v>
+        <v>546</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>578</v>
+        <v>554</v>
       </c>
       <c r="I84" t="s">
-        <v>579</v>
+        <v>555</v>
       </c>
       <c r="J84" t="s">
-        <v>293</v>
+        <v>192</v>
       </c>
       <c r="K84" t="s">
-        <v>580</v>
+        <v>556</v>
       </c>
       <c r="L84" t="s">
-        <v>581</v>
+        <v>557</v>
       </c>
       <c r="M84" t="s">
-        <v>582</v>
+        <v>558</v>
       </c>
       <c r="N84" t="s">
-        <v>583</v>
+        <v>559</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>584</v>
+        <v>553</v>
       </c>
       <c r="D85" t="s">
-        <v>413</v>
+        <v>546</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>585</v>
+        <v>560</v>
       </c>
       <c r="I85" t="s">
-        <v>586</v>
+        <v>561</v>
       </c>
       <c r="J85" t="s">
-        <v>293</v>
+        <v>192</v>
       </c>
       <c r="K85" t="s">
-        <v>587</v>
+        <v>562</v>
       </c>
       <c r="L85" t="s">
-        <v>238</v>
+        <v>557</v>
       </c>
       <c r="M85" t="s">
-        <v>588</v>
+        <v>563</v>
       </c>
       <c r="N85" t="s">
-        <v>589</v>
+        <v>559</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>590</v>
+        <v>564</v>
       </c>
       <c r="D86" t="s">
-        <v>591</v>
+        <v>565</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>592</v>
+        <v>566</v>
       </c>
       <c r="I86" t="s">
-        <v>593</v>
+        <v>567</v>
       </c>
       <c r="J86" t="s">
-        <v>594</v>
+        <v>20</v>
       </c>
       <c r="K86" t="s">
-        <v>595</v>
+        <v>568</v>
       </c>
       <c r="L86" t="s">
-        <v>596</v>
+        <v>569</v>
       </c>
       <c r="M86" t="s">
-        <v>597</v>
+        <v>570</v>
       </c>
       <c r="N86" t="s">
-        <v>598</v>
+        <v>571</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>590</v>
+        <v>564</v>
       </c>
       <c r="D87" t="s">
-        <v>591</v>
+        <v>565</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>599</v>
+        <v>572</v>
       </c>
       <c r="I87" t="s">
-        <v>600</v>
+        <v>573</v>
       </c>
       <c r="J87" t="s">
-        <v>594</v>
+        <v>20</v>
       </c>
       <c r="K87" t="s">
-        <v>601</v>
+        <v>574</v>
       </c>
       <c r="L87" t="s">
-        <v>596</v>
+        <v>569</v>
       </c>
       <c r="M87" t="s">
-        <v>602</v>
+        <v>575</v>
       </c>
       <c r="N87" t="s">
-        <v>598</v>
+        <v>571</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>603</v>
+        <v>576</v>
       </c>
       <c r="D88" t="s">
-        <v>591</v>
+        <v>577</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>604</v>
+        <v>578</v>
       </c>
       <c r="I88" t="s">
-        <v>605</v>
+        <v>579</v>
       </c>
       <c r="J88" t="s">
-        <v>594</v>
+        <v>522</v>
       </c>
       <c r="K88" t="s">
-        <v>606</v>
+        <v>580</v>
       </c>
       <c r="L88" t="s">
-        <v>596</v>
+        <v>581</v>
       </c>
       <c r="M88" t="s">
-        <v>607</v>
+        <v>582</v>
       </c>
       <c r="N88" t="s">
-        <v>608</v>
+        <v>583</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>603</v>
+        <v>576</v>
       </c>
       <c r="D89" t="s">
-        <v>591</v>
+        <v>577</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>609</v>
+        <v>584</v>
       </c>
       <c r="I89" t="s">
-        <v>610</v>
+        <v>585</v>
       </c>
       <c r="J89" t="s">
-        <v>594</v>
+        <v>522</v>
       </c>
       <c r="K89" t="s">
-        <v>611</v>
+        <v>586</v>
       </c>
       <c r="L89" t="s">
-        <v>596</v>
+        <v>581</v>
       </c>
       <c r="M89" t="s">
-        <v>612</v>
+        <v>587</v>
       </c>
       <c r="N89" t="s">
-        <v>608</v>
+        <v>583</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>613</v>
+        <v>588</v>
       </c>
       <c r="D90" t="s">
-        <v>383</v>
+        <v>589</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>614</v>
+        <v>590</v>
       </c>
       <c r="I90" t="s">
-        <v>615</v>
+        <v>591</v>
       </c>
       <c r="J90" t="s">
+        <v>192</v>
+      </c>
+      <c r="K90" t="s">
+        <v>592</v>
+      </c>
+      <c r="L90" t="s">
+        <v>593</v>
+      </c>
+      <c r="M90" t="s">
         <v>594</v>
       </c>
-      <c r="K90" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N90" t="s">
-        <v>619</v>
+        <v>595</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>620</v>
+        <v>588</v>
       </c>
       <c r="D91" t="s">
-        <v>621</v>
+        <v>589</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>622</v>
+        <v>596</v>
       </c>
       <c r="I91" t="s">
-        <v>623</v>
+        <v>597</v>
       </c>
       <c r="J91" t="s">
-        <v>293</v>
+        <v>192</v>
       </c>
       <c r="K91" t="s">
-        <v>624</v>
+        <v>598</v>
       </c>
       <c r="L91" t="s">
-        <v>625</v>
+        <v>593</v>
       </c>
       <c r="M91" t="s">
-        <v>626</v>
+        <v>599</v>
       </c>
       <c r="N91" t="s">
-        <v>627</v>
+        <v>595</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>628</v>
+        <v>600</v>
       </c>
       <c r="D92" t="s">
-        <v>383</v>
+        <v>577</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>629</v>
+        <v>601</v>
       </c>
       <c r="I92" t="s">
-        <v>630</v>
+        <v>602</v>
       </c>
       <c r="J92" t="s">
-        <v>594</v>
+        <v>522</v>
       </c>
       <c r="K92" t="s">
-        <v>631</v>
+        <v>603</v>
       </c>
       <c r="L92" t="s">
-        <v>617</v>
+        <v>581</v>
       </c>
       <c r="M92" t="s">
-        <v>632</v>
+        <v>604</v>
       </c>
       <c r="N92" t="s">
-        <v>633</v>
+        <v>605</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>634</v>
+        <v>600</v>
       </c>
       <c r="D93" t="s">
-        <v>635</v>
+        <v>577</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>636</v>
+        <v>606</v>
       </c>
       <c r="I93" t="s">
-        <v>637</v>
+        <v>607</v>
       </c>
       <c r="J93" t="s">
-        <v>293</v>
+        <v>522</v>
       </c>
       <c r="K93" t="s">
-        <v>638</v>
+        <v>608</v>
       </c>
       <c r="L93" t="s">
-        <v>639</v>
+        <v>581</v>
       </c>
       <c r="M93" t="s">
-        <v>640</v>
+        <v>609</v>
       </c>
       <c r="N93" t="s">
-        <v>641</v>
+        <v>605</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>642</v>
+        <v>610</v>
       </c>
       <c r="D94" t="s">
-        <v>643</v>
+        <v>611</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>644</v>
+        <v>612</v>
       </c>
       <c r="I94" t="s">
-        <v>645</v>
+        <v>613</v>
       </c>
       <c r="J94" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="K94" t="s">
-        <v>646</v>
+        <v>614</v>
       </c>
       <c r="L94" t="s">
-        <v>44</v>
+        <v>362</v>
       </c>
       <c r="M94" t="s">
-        <v>647</v>
+        <v>615</v>
       </c>
       <c r="N94" t="s">
-        <v>648</v>
+        <v>616</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>649</v>
+        <v>617</v>
       </c>
       <c r="D95" t="s">
-        <v>621</v>
+        <v>577</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>650</v>
+        <v>618</v>
       </c>
       <c r="I95" t="s">
-        <v>651</v>
+        <v>619</v>
       </c>
       <c r="J95" t="s">
-        <v>293</v>
+        <v>522</v>
       </c>
       <c r="K95" t="s">
-        <v>652</v>
+        <v>620</v>
       </c>
       <c r="L95" t="s">
-        <v>653</v>
+        <v>581</v>
       </c>
       <c r="M95" t="s">
-        <v>654</v>
+        <v>621</v>
       </c>
       <c r="N95" t="s">
-        <v>655</v>
+        <v>622</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>656</v>
+        <v>617</v>
       </c>
       <c r="D96" t="s">
-        <v>657</v>
+        <v>577</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>658</v>
+        <v>623</v>
       </c>
       <c r="I96" t="s">
-        <v>659</v>
+        <v>624</v>
       </c>
       <c r="J96" t="s">
-        <v>293</v>
+        <v>522</v>
       </c>
       <c r="K96" t="s">
-        <v>660</v>
+        <v>625</v>
       </c>
       <c r="L96" t="s">
-        <v>67</v>
+        <v>581</v>
       </c>
       <c r="M96" t="s">
-        <v>661</v>
+        <v>626</v>
       </c>
       <c r="N96" t="s">
-        <v>662</v>
+        <v>622</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>663</v>
+        <v>627</v>
       </c>
       <c r="D97" t="s">
-        <v>657</v>
+        <v>628</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>664</v>
+        <v>629</v>
       </c>
       <c r="I97" t="s">
-        <v>665</v>
+        <v>630</v>
       </c>
       <c r="J97" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="K97" t="s">
-        <v>666</v>
+        <v>631</v>
       </c>
       <c r="L97" t="s">
-        <v>67</v>
+        <v>632</v>
       </c>
       <c r="M97" t="s">
-        <v>667</v>
+        <v>633</v>
       </c>
       <c r="N97" t="s">
-        <v>668</v>
+        <v>634</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>669</v>
+        <v>627</v>
       </c>
       <c r="D98" t="s">
-        <v>657</v>
+        <v>628</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>670</v>
+        <v>635</v>
       </c>
       <c r="I98" t="s">
-        <v>671</v>
+        <v>636</v>
       </c>
       <c r="J98" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="K98" t="s">
-        <v>672</v>
+        <v>637</v>
       </c>
       <c r="L98" t="s">
-        <v>673</v>
+        <v>632</v>
       </c>
       <c r="M98" t="s">
-        <v>674</v>
+        <v>638</v>
       </c>
       <c r="N98" t="s">
-        <v>675</v>
+        <v>634</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>676</v>
+        <v>639</v>
       </c>
       <c r="D99" t="s">
-        <v>657</v>
+        <v>640</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>677</v>
+        <v>641</v>
       </c>
       <c r="I99" t="s">
-        <v>678</v>
+        <v>642</v>
       </c>
       <c r="J99" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="K99" t="s">
-        <v>679</v>
+        <v>643</v>
       </c>
       <c r="L99" t="s">
-        <v>67</v>
+        <v>185</v>
       </c>
       <c r="M99" t="s">
-        <v>680</v>
+        <v>644</v>
       </c>
       <c r="N99" t="s">
-        <v>681</v>
+        <v>645</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>682</v>
+        <v>639</v>
       </c>
       <c r="D100" t="s">
-        <v>657</v>
+        <v>640</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>683</v>
+        <v>646</v>
       </c>
       <c r="I100" t="s">
-        <v>684</v>
+        <v>647</v>
       </c>
       <c r="J100" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="K100" t="s">
-        <v>685</v>
+        <v>648</v>
       </c>
       <c r="L100" t="s">
-        <v>67</v>
+        <v>185</v>
       </c>
       <c r="M100" t="s">
-        <v>686</v>
+        <v>649</v>
       </c>
       <c r="N100" t="s">
-        <v>687</v>
+        <v>645</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>688</v>
+        <v>639</v>
       </c>
       <c r="D101" t="s">
-        <v>657</v>
+        <v>640</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>689</v>
+        <v>650</v>
       </c>
       <c r="I101" t="s">
-        <v>690</v>
+        <v>651</v>
       </c>
       <c r="J101" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="K101" t="s">
-        <v>691</v>
+        <v>652</v>
       </c>
       <c r="L101" t="s">
-        <v>673</v>
+        <v>185</v>
       </c>
       <c r="M101" t="s">
-        <v>692</v>
+        <v>653</v>
       </c>
       <c r="N101" t="s">
-        <v>693</v>
+        <v>645</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>694</v>
+        <v>654</v>
       </c>
       <c r="D102" t="s">
-        <v>695</v>
+        <v>655</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>696</v>
+        <v>656</v>
       </c>
       <c r="I102" t="s">
-        <v>697</v>
+        <v>657</v>
       </c>
       <c r="J102" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="K102" t="s">
-        <v>698</v>
+        <v>658</v>
       </c>
       <c r="L102" t="s">
-        <v>699</v>
+        <v>22</v>
       </c>
       <c r="M102" t="s">
-        <v>700</v>
+        <v>659</v>
       </c>
       <c r="N102" t="s">
-        <v>701</v>
+        <v>660</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>702</v>
+        <v>661</v>
       </c>
       <c r="D103" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>703</v>
+        <v>663</v>
       </c>
       <c r="I103" t="s">
-        <v>704</v>
+        <v>664</v>
       </c>
       <c r="J103" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="K103" t="s">
-        <v>705</v>
+        <v>665</v>
       </c>
       <c r="L103" t="s">
-        <v>67</v>
+        <v>593</v>
       </c>
       <c r="M103" t="s">
-        <v>706</v>
+        <v>666</v>
       </c>
       <c r="N103" t="s">
-        <v>707</v>
+        <v>667</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>708</v>
+        <v>661</v>
       </c>
       <c r="D104" t="s">
-        <v>709</v>
+        <v>662</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>710</v>
+        <v>668</v>
       </c>
       <c r="I104" t="s">
-        <v>711</v>
+        <v>669</v>
       </c>
       <c r="J104" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="K104" t="s">
-        <v>712</v>
+        <v>670</v>
       </c>
       <c r="L104" t="s">
-        <v>699</v>
+        <v>593</v>
       </c>
       <c r="M104" t="s">
-        <v>713</v>
+        <v>671</v>
       </c>
       <c r="N104" t="s">
-        <v>714</v>
+        <v>667</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>715</v>
+        <v>672</v>
       </c>
       <c r="D105" t="s">
-        <v>716</v>
+        <v>673</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>717</v>
+        <v>674</v>
       </c>
       <c r="I105" t="s">
-        <v>718</v>
+        <v>675</v>
       </c>
       <c r="J105" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="K105" t="s">
-        <v>719</v>
+        <v>676</v>
       </c>
       <c r="L105" t="s">
-        <v>67</v>
+        <v>677</v>
       </c>
       <c r="M105" t="s">
-        <v>720</v>
+        <v>678</v>
       </c>
       <c r="N105" t="s">
-        <v>721</v>
+        <v>679</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>722</v>
+        <v>672</v>
       </c>
       <c r="D106" t="s">
-        <v>723</v>
+        <v>673</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>724</v>
+        <v>680</v>
       </c>
       <c r="I106" t="s">
-        <v>725</v>
+        <v>681</v>
       </c>
       <c r="J106" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="K106" t="s">
-        <v>726</v>
+        <v>682</v>
       </c>
       <c r="L106" t="s">
-        <v>727</v>
+        <v>677</v>
       </c>
       <c r="M106" t="s">
-        <v>728</v>
+        <v>683</v>
       </c>
       <c r="N106" t="s">
-        <v>729</v>
+        <v>679</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>730</v>
+        <v>684</v>
       </c>
       <c r="D107" t="s">
-        <v>657</v>
+        <v>685</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>731</v>
+        <v>686</v>
       </c>
       <c r="I107" t="s">
-        <v>732</v>
+        <v>687</v>
       </c>
       <c r="J107" t="s">
-        <v>293</v>
+        <v>522</v>
       </c>
       <c r="K107" t="s">
-        <v>733</v>
+        <v>688</v>
       </c>
       <c r="L107" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="M107" t="s">
-        <v>734</v>
+        <v>689</v>
       </c>
       <c r="N107" t="s">
-        <v>735</v>
+        <v>690</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>722</v>
+        <v>691</v>
       </c>
       <c r="D108" t="s">
-        <v>723</v>
+        <v>692</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>736</v>
+        <v>693</v>
       </c>
       <c r="I108" t="s">
-        <v>732</v>
+        <v>694</v>
       </c>
       <c r="J108" t="s">
-        <v>293</v>
+        <v>522</v>
       </c>
       <c r="K108" t="s">
-        <v>737</v>
+        <v>695</v>
       </c>
       <c r="L108" t="s">
-        <v>727</v>
+        <v>696</v>
       </c>
       <c r="M108" t="s">
-        <v>738</v>
+        <v>697</v>
       </c>
       <c r="N108" t="s">
-        <v>729</v>
+        <v>698</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>739</v>
+        <v>691</v>
       </c>
       <c r="D109" t="s">
-        <v>566</v>
+        <v>692</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>740</v>
+        <v>699</v>
       </c>
       <c r="I109" t="s">
-        <v>741</v>
+        <v>700</v>
       </c>
       <c r="J109" t="s">
-        <v>293</v>
+        <v>522</v>
       </c>
       <c r="K109" t="s">
-        <v>742</v>
+        <v>701</v>
       </c>
       <c r="L109" t="s">
-        <v>52</v>
+        <v>696</v>
       </c>
       <c r="M109" t="s">
-        <v>743</v>
+        <v>702</v>
       </c>
       <c r="N109" t="s">
-        <v>744</v>
+        <v>698</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>739</v>
+        <v>703</v>
       </c>
       <c r="D110" t="s">
-        <v>566</v>
+        <v>704</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>745</v>
+        <v>705</v>
       </c>
       <c r="I110" t="s">
-        <v>746</v>
+        <v>706</v>
       </c>
       <c r="J110" t="s">
-        <v>293</v>
+        <v>707</v>
       </c>
       <c r="K110" t="s">
-        <v>747</v>
+        <v>708</v>
       </c>
       <c r="L110" t="s">
-        <v>52</v>
+        <v>377</v>
       </c>
       <c r="M110" t="s">
-        <v>748</v>
+        <v>709</v>
       </c>
       <c r="N110" t="s">
-        <v>744</v>
+        <v>710</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>749</v>
+        <v>711</v>
       </c>
       <c r="D111" t="s">
-        <v>750</v>
+        <v>692</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>751</v>
+        <v>712</v>
       </c>
       <c r="I111" t="s">
-        <v>752</v>
+        <v>713</v>
       </c>
       <c r="J111" t="s">
-        <v>293</v>
+        <v>522</v>
       </c>
       <c r="K111" t="s">
-        <v>753</v>
+        <v>714</v>
       </c>
       <c r="L111" t="s">
-        <v>754</v>
+        <v>696</v>
       </c>
       <c r="M111" t="s">
-        <v>755</v>
+        <v>715</v>
       </c>
       <c r="N111" t="s">
-        <v>756</v>
+        <v>716</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>757</v>
+        <v>711</v>
       </c>
       <c r="D112" t="s">
-        <v>758</v>
+        <v>692</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>759</v>
+        <v>717</v>
       </c>
       <c r="I112" t="s">
-        <v>760</v>
+        <v>718</v>
       </c>
       <c r="J112" t="s">
-        <v>293</v>
+        <v>522</v>
       </c>
       <c r="K112" t="s">
-        <v>761</v>
+        <v>719</v>
       </c>
       <c r="L112" t="s">
-        <v>754</v>
+        <v>696</v>
       </c>
       <c r="M112" t="s">
-        <v>762</v>
+        <v>720</v>
       </c>
       <c r="N112" t="s">
-        <v>763</v>
+        <v>716</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>764</v>
+        <v>721</v>
       </c>
       <c r="D113" t="s">
-        <v>621</v>
+        <v>722</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>765</v>
+        <v>723</v>
       </c>
       <c r="I113" t="s">
-        <v>766</v>
+        <v>724</v>
       </c>
       <c r="J113" t="s">
-        <v>293</v>
+        <v>522</v>
       </c>
       <c r="K113" t="s">
-        <v>767</v>
+        <v>725</v>
       </c>
       <c r="L113" t="s">
-        <v>625</v>
+        <v>726</v>
       </c>
       <c r="M113" t="s">
-        <v>768</v>
+        <v>727</v>
       </c>
       <c r="N113" t="s">
-        <v>769</v>
+        <v>728</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>770</v>
+        <v>729</v>
       </c>
       <c r="D114" t="s">
-        <v>771</v>
+        <v>730</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>772</v>
+        <v>731</v>
       </c>
       <c r="I114" t="s">
-        <v>773</v>
+        <v>732</v>
       </c>
       <c r="J114" t="s">
-        <v>594</v>
+        <v>522</v>
       </c>
       <c r="K114" t="s">
-        <v>774</v>
+        <v>733</v>
       </c>
       <c r="L114" t="s">
-        <v>83</v>
+        <v>734</v>
       </c>
       <c r="M114" t="s">
-        <v>775</v>
+        <v>735</v>
       </c>
       <c r="N114" t="s">
-        <v>776</v>
+        <v>736</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>777</v>
+        <v>737</v>
       </c>
       <c r="D115" t="s">
-        <v>771</v>
+        <v>692</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>778</v>
+        <v>738</v>
       </c>
       <c r="I115" t="s">
-        <v>779</v>
+        <v>739</v>
       </c>
       <c r="J115" t="s">
-        <v>594</v>
+        <v>522</v>
       </c>
       <c r="K115" t="s">
-        <v>780</v>
+        <v>740</v>
       </c>
       <c r="L115" t="s">
-        <v>83</v>
+        <v>696</v>
       </c>
       <c r="M115" t="s">
-        <v>781</v>
+        <v>741</v>
       </c>
       <c r="N115" t="s">
-        <v>782</v>
+        <v>742</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>783</v>
+        <v>743</v>
       </c>
       <c r="D116" t="s">
-        <v>784</v>
+        <v>692</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>785</v>
+        <v>744</v>
       </c>
       <c r="I116" t="s">
-        <v>786</v>
+        <v>745</v>
       </c>
       <c r="J116" t="s">
-        <v>293</v>
+        <v>522</v>
       </c>
       <c r="K116" t="s">
-        <v>787</v>
+        <v>746</v>
       </c>
       <c r="L116" t="s">
-        <v>52</v>
+        <v>696</v>
       </c>
       <c r="M116" t="s">
-        <v>788</v>
+        <v>747</v>
       </c>
       <c r="N116" t="s">
-        <v>789</v>
+        <v>748</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>790</v>
+        <v>749</v>
       </c>
       <c r="D117" t="s">
-        <v>791</v>
+        <v>750</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>792</v>
+        <v>751</v>
       </c>
       <c r="I117" t="s">
-        <v>793</v>
+        <v>752</v>
       </c>
       <c r="J117" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="K117" t="s">
-        <v>794</v>
+        <v>753</v>
       </c>
       <c r="L117" t="s">
-        <v>795</v>
+        <v>362</v>
       </c>
       <c r="M117" t="s">
-        <v>796</v>
+        <v>754</v>
       </c>
       <c r="N117" t="s">
-        <v>797</v>
+        <v>755</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>798</v>
+        <v>756</v>
       </c>
       <c r="D118" t="s">
-        <v>799</v>
+        <v>757</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>800</v>
+        <v>758</v>
       </c>
       <c r="I118" t="s">
-        <v>801</v>
+        <v>759</v>
       </c>
       <c r="J118" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="K118" t="s">
-        <v>802</v>
+        <v>760</v>
       </c>
       <c r="L118" t="s">
-        <v>803</v>
+        <v>75</v>
       </c>
       <c r="M118" t="s">
-        <v>804</v>
+        <v>761</v>
       </c>
       <c r="N118" t="s">
-        <v>805</v>
+        <v>762</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>806</v>
+        <v>763</v>
       </c>
       <c r="D119" t="s">
-        <v>807</v>
+        <v>764</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>808</v>
+        <v>456</v>
       </c>
       <c r="I119" t="s">
-        <v>809</v>
+        <v>765</v>
       </c>
       <c r="J119" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="K119" t="s">
-        <v>810</v>
+        <v>766</v>
       </c>
       <c r="L119" t="s">
-        <v>196</v>
+        <v>75</v>
       </c>
       <c r="M119" t="s">
-        <v>811</v>
+        <v>767</v>
       </c>
       <c r="N119" t="s">
-        <v>812</v>
+        <v>768</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>813</v>
+        <v>763</v>
       </c>
       <c r="D120" t="s">
-        <v>799</v>
+        <v>764</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>814</v>
+        <v>451</v>
       </c>
       <c r="I120" t="s">
-        <v>815</v>
+        <v>769</v>
       </c>
       <c r="J120" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="K120" t="s">
-        <v>816</v>
+        <v>770</v>
       </c>
       <c r="L120" t="s">
-        <v>803</v>
+        <v>75</v>
       </c>
       <c r="M120" t="s">
-        <v>817</v>
+        <v>771</v>
       </c>
       <c r="N120" t="s">
-        <v>818</v>
+        <v>768</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>819</v>
+        <v>772</v>
       </c>
       <c r="D121" t="s">
-        <v>820</v>
+        <v>773</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>432</v>
+        <v>774</v>
       </c>
       <c r="I121" t="s">
-        <v>821</v>
+        <v>775</v>
       </c>
       <c r="J121" t="s">
-        <v>293</v>
+        <v>522</v>
       </c>
       <c r="K121" t="s">
-        <v>822</v>
+        <v>776</v>
       </c>
       <c r="L121" t="s">
-        <v>230</v>
+        <v>75</v>
       </c>
       <c r="M121" t="s">
-        <v>823</v>
+        <v>777</v>
       </c>
       <c r="N121" t="s">
-        <v>824</v>
+        <v>778</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>825</v>
+        <v>779</v>
       </c>
       <c r="D122" t="s">
-        <v>820</v>
+        <v>780</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>432</v>
+        <v>781</v>
       </c>
       <c r="I122" t="s">
-        <v>826</v>
+        <v>782</v>
       </c>
       <c r="J122" t="s">
-        <v>293</v>
+        <v>522</v>
       </c>
       <c r="K122" t="s">
-        <v>827</v>
+        <v>783</v>
       </c>
       <c r="L122" t="s">
         <v>75</v>
       </c>
       <c r="M122" t="s">
-        <v>828</v>
+        <v>784</v>
       </c>
       <c r="N122" t="s">
-        <v>829</v>
+        <v>785</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>830</v>
+        <v>786</v>
       </c>
       <c r="D123" t="s">
-        <v>799</v>
+        <v>787</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>831</v>
+        <v>788</v>
       </c>
       <c r="I123" t="s">
-        <v>832</v>
+        <v>789</v>
       </c>
       <c r="J123" t="s">
-        <v>293</v>
+        <v>522</v>
       </c>
       <c r="K123" t="s">
-        <v>833</v>
+        <v>790</v>
       </c>
       <c r="L123" t="s">
-        <v>803</v>
+        <v>734</v>
       </c>
       <c r="M123" t="s">
-        <v>834</v>
+        <v>791</v>
       </c>
       <c r="N123" t="s">
-        <v>835</v>
+        <v>792</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>836</v>
+        <v>786</v>
       </c>
       <c r="D124" t="s">
-        <v>837</v>
+        <v>787</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>838</v>
+        <v>793</v>
       </c>
       <c r="I124" t="s">
-        <v>839</v>
+        <v>794</v>
       </c>
       <c r="J124" t="s">
-        <v>293</v>
+        <v>522</v>
       </c>
       <c r="K124" t="s">
-        <v>840</v>
+        <v>795</v>
       </c>
       <c r="L124" t="s">
-        <v>841</v>
+        <v>734</v>
       </c>
       <c r="M124" t="s">
-        <v>842</v>
+        <v>796</v>
       </c>
       <c r="N124" t="s">
-        <v>843</v>
+        <v>792</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>844</v>
+        <v>797</v>
       </c>
       <c r="D125" t="s">
-        <v>319</v>
+        <v>461</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>845</v>
+        <v>798</v>
       </c>
       <c r="I125" t="s">
-        <v>846</v>
+        <v>799</v>
       </c>
       <c r="J125" t="s">
-        <v>293</v>
+        <v>522</v>
       </c>
       <c r="K125" t="s">
-        <v>847</v>
+        <v>800</v>
       </c>
       <c r="L125" t="s">
-        <v>323</v>
+        <v>465</v>
       </c>
       <c r="M125" t="s">
-        <v>848</v>
+        <v>801</v>
       </c>
       <c r="N125" t="s">
-        <v>849</v>
+        <v>802</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>850</v>
+        <v>803</v>
       </c>
       <c r="D126" t="s">
-        <v>851</v>
+        <v>804</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>852</v>
+        <v>805</v>
       </c>
       <c r="I126" t="s">
-        <v>853</v>
+        <v>806</v>
       </c>
       <c r="J126" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="K126" t="s">
-        <v>854</v>
+        <v>807</v>
       </c>
       <c r="L126" t="s">
-        <v>699</v>
+        <v>677</v>
       </c>
       <c r="M126" t="s">
-        <v>855</v>
+        <v>808</v>
       </c>
       <c r="N126" t="s">
-        <v>856</v>
+        <v>809</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>857</v>
+        <v>810</v>
       </c>
       <c r="D127" t="s">
-        <v>858</v>
+        <v>811</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>859</v>
+        <v>812</v>
       </c>
       <c r="I127" t="s">
-        <v>860</v>
+        <v>813</v>
       </c>
       <c r="J127" t="s">
-        <v>594</v>
+        <v>522</v>
       </c>
       <c r="K127" t="s">
-        <v>861</v>
+        <v>814</v>
       </c>
       <c r="L127" t="s">
-        <v>75</v>
+        <v>815</v>
       </c>
       <c r="M127" t="s">
-        <v>862</v>
+        <v>816</v>
       </c>
       <c r="N127" t="s">
-        <v>863</v>
+        <v>817</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>864</v>
+        <v>341</v>
       </c>
       <c r="D128" t="s">
-        <v>249</v>
+        <v>818</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>865</v>
+        <v>343</v>
       </c>
       <c r="I128" t="s">
-        <v>866</v>
+        <v>819</v>
       </c>
       <c r="J128" t="s">
-        <v>594</v>
+        <v>522</v>
       </c>
       <c r="K128" t="s">
-        <v>867</v>
+        <v>820</v>
       </c>
       <c r="L128" t="s">
-        <v>75</v>
+        <v>194</v>
       </c>
       <c r="M128" t="s">
-        <v>868</v>
+        <v>821</v>
       </c>
       <c r="N128" t="s">
-        <v>869</v>
+        <v>348</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>870</v>
+        <v>822</v>
       </c>
       <c r="D129" t="s">
-        <v>871</v>
+        <v>823</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>872</v>
+        <v>824</v>
       </c>
       <c r="I129" t="s">
-        <v>873</v>
+        <v>825</v>
       </c>
       <c r="J129" t="s">
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="K129" t="s">
-        <v>874</v>
+        <v>826</v>
       </c>
       <c r="L129" t="s">
-        <v>581</v>
+        <v>22</v>
       </c>
       <c r="M129" t="s">
-        <v>875</v>
+        <v>827</v>
       </c>
       <c r="N129" t="s">
-        <v>876</v>
+        <v>828</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>877</v>
+        <v>822</v>
       </c>
       <c r="D130" t="s">
-        <v>63</v>
+        <v>823</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>878</v>
+        <v>829</v>
       </c>
       <c r="I130" t="s">
-        <v>879</v>
+        <v>830</v>
       </c>
       <c r="J130" t="s">
-        <v>594</v>
+        <v>257</v>
       </c>
       <c r="K130" t="s">
-        <v>880</v>
+        <v>831</v>
       </c>
       <c r="L130" t="s">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="M130" t="s">
-        <v>881</v>
+        <v>832</v>
       </c>
       <c r="N130" t="s">
-        <v>882</v>
+        <v>828</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>883</v>
+        <v>822</v>
       </c>
       <c r="D131" t="s">
-        <v>884</v>
+        <v>823</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>885</v>
+        <v>829</v>
       </c>
       <c r="I131" t="s">
-        <v>886</v>
+        <v>833</v>
       </c>
       <c r="J131" t="s">
-        <v>594</v>
+        <v>257</v>
       </c>
       <c r="K131" t="s">
-        <v>887</v>
+        <v>834</v>
       </c>
       <c r="L131" t="s">
-        <v>238</v>
+        <v>22</v>
       </c>
       <c r="M131" t="s">
-        <v>888</v>
+        <v>835</v>
       </c>
       <c r="N131" t="s">
-        <v>889</v>
+        <v>828</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>890</v>
+        <v>836</v>
       </c>
       <c r="D132" t="s">
-        <v>891</v>
+        <v>837</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>892</v>
+        <v>838</v>
       </c>
       <c r="I132" t="s">
-        <v>893</v>
+        <v>839</v>
       </c>
       <c r="J132" t="s">
-        <v>594</v>
+        <v>522</v>
       </c>
       <c r="K132" t="s">
-        <v>894</v>
+        <v>840</v>
       </c>
       <c r="L132" t="s">
-        <v>75</v>
+        <v>726</v>
       </c>
       <c r="M132" t="s">
-        <v>895</v>
+        <v>841</v>
       </c>
       <c r="N132" t="s">
-        <v>896</v>
+        <v>842</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>897</v>
+        <v>843</v>
       </c>
       <c r="D133" t="s">
-        <v>898</v>
+        <v>844</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>899</v>
+        <v>845</v>
       </c>
       <c r="I133" t="s">
-        <v>900</v>
+        <v>846</v>
       </c>
       <c r="J133" t="s">
-        <v>594</v>
+        <v>522</v>
       </c>
       <c r="K133" t="s">
-        <v>901</v>
+        <v>847</v>
       </c>
       <c r="L133" t="s">
-        <v>52</v>
+        <v>726</v>
       </c>
       <c r="M133" t="s">
-        <v>902</v>
+        <v>848</v>
       </c>
       <c r="N133" t="s">
-        <v>903</v>
+        <v>849</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>904</v>
+        <v>850</v>
       </c>
       <c r="D134" t="s">
-        <v>905</v>
+        <v>844</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>906</v>
+        <v>851</v>
       </c>
       <c r="I134" t="s">
-        <v>907</v>
+        <v>852</v>
       </c>
       <c r="J134" t="s">
-        <v>594</v>
+        <v>522</v>
       </c>
       <c r="K134" t="s">
-        <v>908</v>
+        <v>853</v>
       </c>
       <c r="L134" t="s">
-        <v>67</v>
+        <v>726</v>
       </c>
       <c r="M134" t="s">
-        <v>909</v>
+        <v>854</v>
       </c>
       <c r="N134" t="s">
-        <v>910</v>
+        <v>855</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>911</v>
+        <v>856</v>
       </c>
       <c r="D135" t="s">
-        <v>912</v>
+        <v>857</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>913</v>
+        <v>858</v>
       </c>
       <c r="I135" t="s">
-        <v>914</v>
+        <v>859</v>
       </c>
       <c r="J135" t="s">
-        <v>293</v>
+        <v>522</v>
       </c>
       <c r="K135" t="s">
-        <v>915</v>
+        <v>860</v>
       </c>
       <c r="L135" t="s">
-        <v>230</v>
+        <v>726</v>
       </c>
       <c r="M135" t="s">
-        <v>916</v>
+        <v>861</v>
       </c>
       <c r="N135" t="s">
-        <v>917</v>
+        <v>862</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>918</v>
+        <v>863</v>
       </c>
       <c r="D136" t="s">
-        <v>919</v>
+        <v>844</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>920</v>
+        <v>864</v>
       </c>
       <c r="I136" t="s">
-        <v>921</v>
+        <v>865</v>
       </c>
       <c r="J136" t="s">
-        <v>293</v>
+        <v>522</v>
       </c>
       <c r="K136" t="s">
-        <v>922</v>
+        <v>866</v>
       </c>
       <c r="L136" t="s">
-        <v>923</v>
+        <v>726</v>
       </c>
       <c r="M136" t="s">
-        <v>924</v>
+        <v>867</v>
       </c>
       <c r="N136" t="s">
-        <v>925</v>
+        <v>868</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>926</v>
+        <v>869</v>
       </c>
       <c r="D137" t="s">
-        <v>95</v>
+        <v>870</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>927</v>
+        <v>871</v>
       </c>
       <c r="I137" t="s">
-        <v>928</v>
+        <v>872</v>
       </c>
       <c r="J137" t="s">
-        <v>594</v>
+        <v>522</v>
       </c>
       <c r="K137" t="s">
-        <v>929</v>
+        <v>873</v>
       </c>
       <c r="L137" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="M137" t="s">
-        <v>930</v>
+        <v>874</v>
       </c>
       <c r="N137" t="s">
-        <v>931</v>
+        <v>875</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>932</v>
+        <v>876</v>
       </c>
       <c r="D138" t="s">
-        <v>905</v>
+        <v>877</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>933</v>
+        <v>878</v>
       </c>
       <c r="I138" t="s">
-        <v>934</v>
+        <v>879</v>
       </c>
       <c r="J138" t="s">
-        <v>594</v>
+        <v>522</v>
       </c>
       <c r="K138" t="s">
-        <v>935</v>
+        <v>880</v>
       </c>
       <c r="L138" t="s">
-        <v>67</v>
+        <v>569</v>
       </c>
       <c r="M138" t="s">
-        <v>936</v>
+        <v>881</v>
       </c>
       <c r="N138" t="s">
-        <v>937</v>
+        <v>882</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>938</v>
+        <v>883</v>
       </c>
       <c r="D139" t="s">
-        <v>566</v>
+        <v>884</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>939</v>
+        <v>885</v>
       </c>
       <c r="I139" t="s">
-        <v>940</v>
+        <v>886</v>
       </c>
       <c r="J139" t="s">
-        <v>594</v>
+        <v>522</v>
       </c>
       <c r="K139" t="s">
-        <v>941</v>
+        <v>887</v>
       </c>
       <c r="L139" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="M139" t="s">
-        <v>942</v>
+        <v>888</v>
       </c>
       <c r="N139" t="s">
-        <v>943</v>
+        <v>889</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>944</v>
+        <v>890</v>
       </c>
       <c r="D140" t="s">
-        <v>945</v>
+        <v>891</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>946</v>
+        <v>892</v>
       </c>
       <c r="I140" t="s">
-        <v>947</v>
+        <v>893</v>
       </c>
       <c r="J140" t="s">
-        <v>293</v>
+        <v>522</v>
       </c>
       <c r="K140" t="s">
-        <v>948</v>
+        <v>894</v>
       </c>
       <c r="L140" t="s">
-        <v>52</v>
+        <v>734</v>
       </c>
       <c r="M140" t="s">
-        <v>949</v>
+        <v>895</v>
       </c>
       <c r="N140" t="s">
-        <v>950</v>
+        <v>896</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>951</v>
+        <v>890</v>
       </c>
       <c r="D141" t="s">
-        <v>952</v>
+        <v>891</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>953</v>
+        <v>897</v>
       </c>
       <c r="I141" t="s">
-        <v>954</v>
+        <v>898</v>
       </c>
       <c r="J141" t="s">
-        <v>293</v>
+        <v>522</v>
       </c>
       <c r="K141" t="s">
-        <v>955</v>
+        <v>899</v>
       </c>
       <c r="L141" t="s">
-        <v>52</v>
+        <v>734</v>
       </c>
       <c r="M141" t="s">
-        <v>956</v>
+        <v>900</v>
       </c>
       <c r="N141" t="s">
-        <v>957</v>
+        <v>896</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>958</v>
+        <v>901</v>
       </c>
       <c r="D142" t="s">
-        <v>959</v>
+        <v>902</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>960</v>
+        <v>903</v>
       </c>
       <c r="I142" t="s">
-        <v>961</v>
+        <v>904</v>
       </c>
       <c r="J142" t="s">
-        <v>594</v>
+        <v>707</v>
       </c>
       <c r="K142" t="s">
-        <v>962</v>
+        <v>905</v>
       </c>
       <c r="L142" t="s">
-        <v>196</v>
+        <v>377</v>
       </c>
       <c r="M142" t="s">
-        <v>963</v>
+        <v>906</v>
       </c>
       <c r="N142" t="s">
-        <v>964</v>
+        <v>907</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>965</v>
+        <v>908</v>
       </c>
       <c r="D143" t="s">
-        <v>966</v>
+        <v>909</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>967</v>
+        <v>910</v>
       </c>
       <c r="I143" t="s">
-        <v>968</v>
+        <v>911</v>
       </c>
       <c r="J143" t="s">
-        <v>594</v>
+        <v>707</v>
       </c>
       <c r="K143" t="s">
-        <v>969</v>
+        <v>912</v>
       </c>
       <c r="L143" t="s">
-        <v>196</v>
+        <v>75</v>
       </c>
       <c r="M143" t="s">
-        <v>970</v>
+        <v>913</v>
       </c>
       <c r="N143" t="s">
-        <v>971</v>
+        <v>914</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>972</v>
+        <v>915</v>
       </c>
       <c r="D144" t="s">
-        <v>973</v>
+        <v>916</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>974</v>
+        <v>917</v>
       </c>
       <c r="I144" t="s">
-        <v>975</v>
+        <v>918</v>
       </c>
       <c r="J144" t="s">
-        <v>594</v>
+        <v>522</v>
       </c>
       <c r="K144" t="s">
-        <v>976</v>
+        <v>919</v>
       </c>
       <c r="L144" t="s">
-        <v>106</v>
+        <v>734</v>
       </c>
       <c r="M144" t="s">
-        <v>977</v>
+        <v>920</v>
       </c>
       <c r="N144" t="s">
-        <v>978</v>
+        <v>921</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>979</v>
+        <v>922</v>
       </c>
       <c r="D145" t="s">
-        <v>980</v>
+        <v>923</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>981</v>
+        <v>924</v>
       </c>
       <c r="I145" t="s">
-        <v>982</v>
+        <v>925</v>
       </c>
       <c r="J145" t="s">
-        <v>594</v>
+        <v>707</v>
       </c>
       <c r="K145" t="s">
-        <v>983</v>
+        <v>926</v>
       </c>
       <c r="L145" t="s">
-        <v>52</v>
+        <v>734</v>
       </c>
       <c r="M145" t="s">
-        <v>984</v>
+        <v>927</v>
       </c>
       <c r="N145" t="s">
-        <v>985</v>
+        <v>928</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>979</v>
+        <v>929</v>
       </c>
       <c r="D146" t="s">
-        <v>980</v>
+        <v>930</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146"/>
       <c r="H146" t="s">
-        <v>986</v>
+        <v>931</v>
       </c>
       <c r="I146" t="s">
-        <v>987</v>
+        <v>932</v>
       </c>
       <c r="J146" t="s">
-        <v>594</v>
+        <v>707</v>
       </c>
       <c r="K146" t="s">
-        <v>988</v>
+        <v>933</v>
       </c>
       <c r="L146" t="s">
-        <v>52</v>
+        <v>734</v>
       </c>
       <c r="M146" t="s">
-        <v>989</v>
+        <v>934</v>
       </c>
       <c r="N146" t="s">
-        <v>985</v>
+        <v>935</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>990</v>
+        <v>936</v>
       </c>
       <c r="D147" t="s">
-        <v>991</v>
+        <v>937</v>
       </c>
       <c r="E147"/>
       <c r="F147"/>
       <c r="G147"/>
       <c r="H147" t="s">
-        <v>992</v>
+        <v>938</v>
       </c>
       <c r="I147" t="s">
-        <v>993</v>
+        <v>939</v>
       </c>
       <c r="J147" t="s">
-        <v>594</v>
+        <v>707</v>
       </c>
       <c r="K147" t="s">
-        <v>994</v>
+        <v>940</v>
       </c>
       <c r="L147" t="s">
-        <v>581</v>
+        <v>734</v>
       </c>
       <c r="M147" t="s">
-        <v>995</v>
+        <v>941</v>
       </c>
       <c r="N147" t="s">
-        <v>996</v>
+        <v>942</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>990</v>
+        <v>943</v>
       </c>
       <c r="D148" t="s">
-        <v>991</v>
+        <v>944</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148"/>
       <c r="H148" t="s">
-        <v>997</v>
+        <v>945</v>
       </c>
       <c r="I148" t="s">
-        <v>998</v>
+        <v>946</v>
       </c>
       <c r="J148" t="s">
-        <v>594</v>
+        <v>353</v>
       </c>
       <c r="K148" t="s">
-        <v>999</v>
+        <v>947</v>
       </c>
       <c r="L148" t="s">
-        <v>581</v>
+        <v>948</v>
       </c>
       <c r="M148" t="s">
-        <v>1000</v>
+        <v>949</v>
       </c>
       <c r="N148" t="s">
-        <v>996</v>
+        <v>950</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1001</v>
+        <v>951</v>
       </c>
       <c r="D149" t="s">
-        <v>1002</v>
+        <v>952</v>
       </c>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149"/>
       <c r="H149" t="s">
-        <v>1003</v>
+        <v>953</v>
       </c>
       <c r="I149" t="s">
-        <v>1004</v>
+        <v>954</v>
       </c>
       <c r="J149" t="s">
-        <v>594</v>
+        <v>707</v>
       </c>
       <c r="K149" t="s">
-        <v>1005</v>
+        <v>955</v>
       </c>
       <c r="L149" t="s">
-        <v>52</v>
+        <v>956</v>
       </c>
       <c r="M149" t="s">
-        <v>1006</v>
+        <v>957</v>
       </c>
       <c r="N149" t="s">
-        <v>1007</v>
+        <v>958</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1008</v>
+        <v>951</v>
       </c>
       <c r="D150" t="s">
-        <v>1009</v>
+        <v>952</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>1010</v>
+        <v>959</v>
       </c>
       <c r="I150" t="s">
-        <v>1011</v>
+        <v>960</v>
       </c>
       <c r="J150" t="s">
-        <v>594</v>
+        <v>707</v>
       </c>
       <c r="K150" t="s">
-        <v>1012</v>
+        <v>961</v>
       </c>
       <c r="L150" t="s">
-        <v>238</v>
+        <v>956</v>
       </c>
       <c r="M150" t="s">
-        <v>1013</v>
+        <v>962</v>
       </c>
       <c r="N150" t="s">
-        <v>1014</v>
+        <v>958</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1008</v>
+        <v>963</v>
       </c>
       <c r="D151" t="s">
-        <v>1009</v>
+        <v>884</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>1015</v>
+        <v>964</v>
       </c>
       <c r="I151" t="s">
-        <v>1016</v>
+        <v>965</v>
       </c>
       <c r="J151" t="s">
-        <v>594</v>
+        <v>707</v>
       </c>
       <c r="K151" t="s">
-        <v>1017</v>
+        <v>966</v>
       </c>
       <c r="L151" t="s">
-        <v>238</v>
+        <v>967</v>
       </c>
       <c r="M151" t="s">
-        <v>1018</v>
+        <v>968</v>
       </c>
       <c r="N151" t="s">
-        <v>1014</v>
+        <v>969</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1019</v>
+        <v>970</v>
       </c>
       <c r="D152" t="s">
-        <v>1020</v>
+        <v>971</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>1021</v>
+        <v>972</v>
       </c>
       <c r="I152" t="s">
-        <v>1022</v>
+        <v>973</v>
       </c>
       <c r="J152" t="s">
-        <v>594</v>
+        <v>707</v>
       </c>
       <c r="K152" t="s">
-        <v>1023</v>
+        <v>974</v>
       </c>
       <c r="L152" t="s">
-        <v>52</v>
+        <v>975</v>
       </c>
       <c r="M152" t="s">
-        <v>1024</v>
+        <v>976</v>
       </c>
       <c r="N152" t="s">
-        <v>1025</v>
+        <v>977</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1026</v>
+        <v>978</v>
       </c>
       <c r="D153" t="s">
-        <v>1027</v>
+        <v>877</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>1028</v>
+        <v>979</v>
       </c>
       <c r="I153" t="s">
-        <v>1029</v>
+        <v>980</v>
       </c>
       <c r="J153" t="s">
-        <v>594</v>
+        <v>707</v>
       </c>
       <c r="K153" t="s">
-        <v>1030</v>
+        <v>981</v>
       </c>
       <c r="L153" t="s">
-        <v>230</v>
+        <v>982</v>
       </c>
       <c r="M153" t="s">
-        <v>1031</v>
+        <v>983</v>
       </c>
       <c r="N153" t="s">
-        <v>1032</v>
+        <v>984</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1033</v>
+        <v>978</v>
       </c>
       <c r="D154" t="s">
-        <v>1034</v>
+        <v>877</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>1035</v>
+        <v>985</v>
       </c>
       <c r="I154" t="s">
-        <v>1036</v>
+        <v>986</v>
       </c>
       <c r="J154" t="s">
-        <v>594</v>
+        <v>707</v>
       </c>
       <c r="K154" t="s">
-        <v>1037</v>
+        <v>987</v>
       </c>
       <c r="L154" t="s">
-        <v>238</v>
+        <v>982</v>
       </c>
       <c r="M154" t="s">
-        <v>1038</v>
+        <v>988</v>
       </c>
       <c r="N154" t="s">
-        <v>1039</v>
+        <v>984</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1040</v>
+        <v>989</v>
       </c>
       <c r="D155" t="s">
-        <v>1041</v>
+        <v>990</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>1042</v>
+        <v>991</v>
       </c>
       <c r="I155" t="s">
-        <v>1043</v>
+        <v>992</v>
       </c>
       <c r="J155" t="s">
-        <v>594</v>
+        <v>522</v>
       </c>
       <c r="K155" t="s">
-        <v>1044</v>
+        <v>993</v>
       </c>
       <c r="L155" t="s">
-        <v>127</v>
+        <v>815</v>
       </c>
       <c r="M155" t="s">
-        <v>1045</v>
+        <v>994</v>
       </c>
       <c r="N155" t="s">
-        <v>1046</v>
+        <v>995</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1040</v>
+        <v>996</v>
       </c>
       <c r="D156" t="s">
-        <v>1041</v>
+        <v>997</v>
       </c>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>1047</v>
+        <v>998</v>
       </c>
       <c r="I156" t="s">
-        <v>1048</v>
+        <v>999</v>
       </c>
       <c r="J156" t="s">
-        <v>594</v>
+        <v>707</v>
       </c>
       <c r="K156" t="s">
-        <v>1049</v>
+        <v>1000</v>
       </c>
       <c r="L156" t="s">
-        <v>127</v>
+        <v>1001</v>
       </c>
       <c r="M156" t="s">
-        <v>1050</v>
+        <v>1002</v>
       </c>
       <c r="N156" t="s">
-        <v>1046</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1040</v>
+        <v>1004</v>
       </c>
       <c r="D157" t="s">
-        <v>1041</v>
+        <v>1005</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>1051</v>
+        <v>1006</v>
       </c>
       <c r="I157" t="s">
-        <v>1052</v>
+        <v>1007</v>
       </c>
       <c r="J157" t="s">
-        <v>594</v>
+        <v>707</v>
       </c>
       <c r="K157" t="s">
-        <v>1053</v>
+        <v>1008</v>
       </c>
       <c r="L157" t="s">
-        <v>127</v>
+        <v>1009</v>
       </c>
       <c r="M157" t="s">
-        <v>1054</v>
+        <v>1010</v>
       </c>
       <c r="N157" t="s">
-        <v>1046</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1055</v>
+        <v>1012</v>
       </c>
       <c r="D158" t="s">
-        <v>1056</v>
+        <v>1013</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>1057</v>
+        <v>1014</v>
       </c>
       <c r="I158" t="s">
-        <v>1058</v>
+        <v>1015</v>
       </c>
       <c r="J158" t="s">
-        <v>594</v>
+        <v>707</v>
       </c>
       <c r="K158" t="s">
-        <v>1059</v>
+        <v>1016</v>
       </c>
       <c r="L158" t="s">
-        <v>83</v>
+        <v>1001</v>
       </c>
       <c r="M158" t="s">
-        <v>1060</v>
+        <v>1017</v>
       </c>
       <c r="N158" t="s">
-        <v>1061</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1062</v>
+        <v>1012</v>
       </c>
       <c r="D159" t="s">
-        <v>1063</v>
+        <v>1013</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>227</v>
+        <v>1019</v>
       </c>
       <c r="I159" t="s">
-        <v>1064</v>
+        <v>1020</v>
       </c>
       <c r="J159" t="s">
-        <v>594</v>
+        <v>707</v>
       </c>
       <c r="K159" t="s">
-        <v>1065</v>
+        <v>1021</v>
       </c>
       <c r="L159" t="s">
-        <v>230</v>
+        <v>1001</v>
       </c>
       <c r="M159" t="s">
-        <v>1066</v>
+        <v>1022</v>
       </c>
       <c r="N159" t="s">
-        <v>1067</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1068</v>
+        <v>1023</v>
       </c>
       <c r="D160" t="s">
-        <v>1063</v>
+        <v>1024</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>1069</v>
+        <v>1025</v>
       </c>
       <c r="I160" t="s">
-        <v>1070</v>
+        <v>1026</v>
       </c>
       <c r="J160" t="s">
-        <v>594</v>
+        <v>353</v>
       </c>
       <c r="K160" t="s">
-        <v>1071</v>
+        <v>1027</v>
       </c>
       <c r="L160" t="s">
-        <v>581</v>
+        <v>557</v>
       </c>
       <c r="M160" t="s">
-        <v>1072</v>
+        <v>1028</v>
       </c>
       <c r="N160" t="s">
-        <v>1073</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1074</v>
+        <v>1023</v>
       </c>
       <c r="D161" t="s">
-        <v>1075</v>
+        <v>1024</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>1076</v>
+        <v>1030</v>
       </c>
       <c r="I161" t="s">
-        <v>1077</v>
+        <v>1031</v>
       </c>
       <c r="J161" t="s">
-        <v>293</v>
+        <v>353</v>
       </c>
       <c r="K161" t="s">
-        <v>1078</v>
+        <v>1032</v>
       </c>
       <c r="L161" t="s">
-        <v>196</v>
+        <v>557</v>
       </c>
       <c r="M161" t="s">
-        <v>1079</v>
+        <v>1033</v>
       </c>
       <c r="N161" t="s">
-        <v>1080</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1081</v>
+        <v>1034</v>
       </c>
       <c r="D162" t="s">
-        <v>1082</v>
+        <v>1035</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162" t="s">
-        <v>432</v>
+        <v>1036</v>
       </c>
       <c r="I162" t="s">
-        <v>1083</v>
+        <v>1037</v>
       </c>
       <c r="J162" t="s">
-        <v>594</v>
+        <v>707</v>
       </c>
       <c r="K162" t="s">
-        <v>1084</v>
+        <v>1038</v>
       </c>
       <c r="L162" t="s">
-        <v>75</v>
+        <v>967</v>
       </c>
       <c r="M162" t="s">
-        <v>1085</v>
+        <v>1039</v>
       </c>
       <c r="N162" t="s">
-        <v>1086</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1087</v>
+        <v>1041</v>
       </c>
       <c r="D163" t="s">
-        <v>1075</v>
+        <v>1035</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>1088</v>
+        <v>1042</v>
       </c>
       <c r="I163" t="s">
-        <v>1089</v>
+        <v>1043</v>
       </c>
       <c r="J163" t="s">
-        <v>594</v>
+        <v>707</v>
       </c>
       <c r="K163" t="s">
-        <v>1090</v>
+        <v>1044</v>
       </c>
       <c r="L163" t="s">
-        <v>196</v>
+        <v>967</v>
       </c>
       <c r="M163" t="s">
-        <v>1091</v>
+        <v>1045</v>
       </c>
       <c r="N163" t="s">
-        <v>1092</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1093</v>
+        <v>1047</v>
       </c>
       <c r="D164" t="s">
-        <v>1094</v>
+        <v>1035</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>1095</v>
+        <v>1048</v>
       </c>
       <c r="I164" t="s">
-        <v>1096</v>
+        <v>1049</v>
       </c>
       <c r="J164" t="s">
-        <v>594</v>
+        <v>707</v>
       </c>
       <c r="K164" t="s">
-        <v>1097</v>
+        <v>1050</v>
       </c>
       <c r="L164" t="s">
-        <v>238</v>
+        <v>967</v>
       </c>
       <c r="M164" t="s">
-        <v>1098</v>
+        <v>1051</v>
       </c>
       <c r="N164" t="s">
-        <v>1099</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1100</v>
+        <v>1053</v>
       </c>
       <c r="D165" t="s">
-        <v>1101</v>
+        <v>1054</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>1102</v>
+        <v>1055</v>
       </c>
       <c r="I165" t="s">
-        <v>1103</v>
+        <v>1056</v>
       </c>
       <c r="J165" t="s">
-        <v>594</v>
+        <v>707</v>
       </c>
       <c r="K165" t="s">
-        <v>1104</v>
+        <v>1057</v>
       </c>
       <c r="L165" t="s">
-        <v>127</v>
+        <v>1058</v>
       </c>
       <c r="M165" t="s">
-        <v>1105</v>
+        <v>1059</v>
       </c>
       <c r="N165" t="s">
-        <v>1106</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1107</v>
+        <v>1061</v>
       </c>
       <c r="D166" t="s">
-        <v>1108</v>
+        <v>1035</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>1109</v>
+        <v>1062</v>
       </c>
       <c r="I166" t="s">
-        <v>1110</v>
+        <v>1063</v>
       </c>
       <c r="J166" t="s">
-        <v>293</v>
+        <v>707</v>
       </c>
       <c r="K166" t="s">
-        <v>1111</v>
+        <v>1064</v>
       </c>
       <c r="L166" t="s">
-        <v>127</v>
+        <v>967</v>
       </c>
       <c r="M166" t="s">
-        <v>1112</v>
+        <v>1065</v>
       </c>
       <c r="N166" t="s">
-        <v>1113</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1114</v>
+        <v>1067</v>
       </c>
       <c r="D167" t="s">
-        <v>1075</v>
+        <v>884</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>1076</v>
+        <v>1068</v>
       </c>
       <c r="I167" t="s">
-        <v>1115</v>
+        <v>1069</v>
       </c>
       <c r="J167" t="s">
-        <v>594</v>
+        <v>707</v>
       </c>
       <c r="K167" t="s">
-        <v>1116</v>
+        <v>1070</v>
       </c>
       <c r="L167" t="s">
-        <v>196</v>
+        <v>967</v>
       </c>
       <c r="M167" t="s">
-        <v>1117</v>
+        <v>1071</v>
       </c>
       <c r="N167" t="s">
-        <v>1118</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1119</v>
+        <v>1073</v>
       </c>
       <c r="D168" t="s">
-        <v>1120</v>
+        <v>884</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>1121</v>
+        <v>1074</v>
       </c>
       <c r="I168" t="s">
-        <v>1122</v>
+        <v>1075</v>
       </c>
       <c r="J168" t="s">
-        <v>1123</v>
+        <v>707</v>
       </c>
       <c r="K168" t="s">
-        <v>1124</v>
+        <v>1076</v>
       </c>
       <c r="L168" t="s">
-        <v>230</v>
+        <v>967</v>
       </c>
       <c r="M168" t="s">
-        <v>1125</v>
+        <v>1077</v>
       </c>
       <c r="N168" t="s">
-        <v>1126</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1127</v>
+        <v>1079</v>
       </c>
       <c r="D169" t="s">
-        <v>1128</v>
+        <v>1080</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>1129</v>
+        <v>1081</v>
       </c>
       <c r="I169" t="s">
-        <v>1130</v>
+        <v>1082</v>
       </c>
       <c r="J169" t="s">
-        <v>293</v>
+        <v>707</v>
       </c>
       <c r="K169" t="s">
-        <v>1131</v>
+        <v>1083</v>
       </c>
       <c r="L169" t="s">
-        <v>1132</v>
+        <v>550</v>
       </c>
       <c r="M169" t="s">
-        <v>1133</v>
+        <v>1084</v>
       </c>
       <c r="N169" t="s">
-        <v>1134</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1135</v>
+        <v>1086</v>
       </c>
       <c r="D170" t="s">
-        <v>1136</v>
+        <v>1054</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>1137</v>
+        <v>1087</v>
       </c>
       <c r="I170" t="s">
-        <v>1138</v>
+        <v>1088</v>
       </c>
       <c r="J170" t="s">
-        <v>1123</v>
+        <v>707</v>
       </c>
       <c r="K170" t="s">
-        <v>1139</v>
+        <v>1089</v>
       </c>
       <c r="L170" t="s">
-        <v>52</v>
+        <v>1058</v>
       </c>
       <c r="M170" t="s">
-        <v>1140</v>
+        <v>1090</v>
       </c>
       <c r="N170" t="s">
-        <v>1141</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1142</v>
+        <v>1086</v>
       </c>
       <c r="D171" t="s">
-        <v>1143</v>
+        <v>1054</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>220</v>
+        <v>1092</v>
       </c>
       <c r="I171" t="s">
-        <v>1144</v>
+        <v>1093</v>
       </c>
       <c r="J171" t="s">
-        <v>1123</v>
+        <v>707</v>
       </c>
       <c r="K171" t="s">
-        <v>1145</v>
+        <v>1094</v>
       </c>
       <c r="L171" t="s">
-        <v>127</v>
+        <v>1058</v>
       </c>
       <c r="M171" t="s">
-        <v>1146</v>
+        <v>1095</v>
       </c>
       <c r="N171" t="s">
-        <v>1147</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1148</v>
+        <v>1096</v>
       </c>
       <c r="D172" t="s">
-        <v>1149</v>
+        <v>1097</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>1150</v>
+        <v>1098</v>
       </c>
       <c r="I172" t="s">
-        <v>1151</v>
+        <v>1099</v>
       </c>
       <c r="J172" t="s">
-        <v>1123</v>
+        <v>353</v>
       </c>
       <c r="K172" t="s">
-        <v>1152</v>
+        <v>1100</v>
       </c>
       <c r="L172" t="s">
-        <v>83</v>
+        <v>1101</v>
       </c>
       <c r="M172" t="s">
-        <v>1153</v>
+        <v>1102</v>
       </c>
       <c r="N172" t="s">
-        <v>1154</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1155</v>
+        <v>1104</v>
       </c>
       <c r="D173" t="s">
-        <v>1156</v>
+        <v>1105</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>1157</v>
+        <v>1106</v>
       </c>
       <c r="I173" t="s">
-        <v>1158</v>
+        <v>1107</v>
       </c>
       <c r="J173" t="s">
-        <v>1123</v>
+        <v>353</v>
       </c>
       <c r="K173" t="s">
-        <v>1159</v>
+        <v>1108</v>
       </c>
       <c r="L173" t="s">
-        <v>673</v>
+        <v>1101</v>
       </c>
       <c r="M173" t="s">
-        <v>1160</v>
+        <v>1109</v>
       </c>
       <c r="N173" t="s">
-        <v>1161</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1162</v>
+        <v>1111</v>
       </c>
       <c r="D174" t="s">
-        <v>1163</v>
+        <v>990</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1164</v>
+        <v>1112</v>
       </c>
       <c r="I174" t="s">
-        <v>1165</v>
+        <v>1113</v>
       </c>
       <c r="J174" t="s">
-        <v>1123</v>
+        <v>353</v>
       </c>
       <c r="K174" t="s">
-        <v>1166</v>
+        <v>1114</v>
       </c>
       <c r="L174" t="s">
-        <v>1167</v>
+        <v>815</v>
       </c>
       <c r="M174" t="s">
-        <v>1168</v>
+        <v>1115</v>
       </c>
       <c r="N174" t="s">
-        <v>1169</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1170</v>
+        <v>1117</v>
       </c>
       <c r="D175" t="s">
-        <v>1171</v>
+        <v>1118</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>1172</v>
+        <v>1119</v>
       </c>
       <c r="I175" t="s">
-        <v>1173</v>
+        <v>1120</v>
       </c>
       <c r="J175" t="s">
+        <v>353</v>
+      </c>
+      <c r="K175" t="s">
+        <v>1121</v>
+      </c>
+      <c r="L175" t="s">
+        <v>362</v>
+      </c>
+      <c r="M175" t="s">
+        <v>1122</v>
+      </c>
+      <c r="N175" t="s">
         <v>1123</v>
-      </c>
-[...10 lines deleted...]
-        <v>1176</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>14</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1177</v>
+        <v>1124</v>
       </c>
       <c r="D176" t="s">
-        <v>1178</v>
+        <v>1024</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>1076</v>
+        <v>668</v>
       </c>
       <c r="I176" t="s">
-        <v>1179</v>
+        <v>1125</v>
       </c>
       <c r="J176" t="s">
-        <v>1123</v>
+        <v>1126</v>
       </c>
       <c r="K176" t="s">
-        <v>1180</v>
+        <v>1127</v>
       </c>
       <c r="L176" t="s">
-        <v>238</v>
+        <v>1128</v>
       </c>
       <c r="M176" t="s">
-        <v>1181</v>
+        <v>1129</v>
       </c>
       <c r="N176" t="s">
-        <v>1182</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1183</v>
+        <v>1124</v>
       </c>
       <c r="D177" t="s">
-        <v>1184</v>
+        <v>1024</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>1185</v>
+        <v>663</v>
       </c>
       <c r="I177" t="s">
-        <v>1186</v>
+        <v>1131</v>
       </c>
       <c r="J177" t="s">
-        <v>1123</v>
+        <v>1126</v>
       </c>
       <c r="K177" t="s">
-        <v>1187</v>
+        <v>1132</v>
       </c>
       <c r="L177" t="s">
-        <v>581</v>
+        <v>1128</v>
       </c>
       <c r="M177" t="s">
-        <v>1188</v>
+        <v>1133</v>
       </c>
       <c r="N177" t="s">
-        <v>1189</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1190</v>
+        <v>1134</v>
       </c>
       <c r="D178" t="s">
-        <v>750</v>
+        <v>1024</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>1191</v>
+        <v>1135</v>
       </c>
       <c r="I178" t="s">
-        <v>1192</v>
+        <v>1136</v>
       </c>
       <c r="J178" t="s">
-        <v>1123</v>
+        <v>1126</v>
       </c>
       <c r="K178" t="s">
-        <v>1193</v>
+        <v>1137</v>
       </c>
       <c r="L178" t="s">
-        <v>83</v>
+        <v>1128</v>
       </c>
       <c r="M178" t="s">
-        <v>1194</v>
+        <v>1138</v>
       </c>
       <c r="N178" t="s">
-        <v>1195</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1196</v>
+        <v>1134</v>
       </c>
       <c r="D179" t="s">
-        <v>249</v>
+        <v>1024</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>1197</v>
+        <v>1140</v>
       </c>
       <c r="I179" t="s">
-        <v>1198</v>
+        <v>1141</v>
       </c>
       <c r="J179" t="s">
-        <v>1199</v>
+        <v>1126</v>
       </c>
       <c r="K179" t="s">
-        <v>1200</v>
+        <v>1142</v>
       </c>
       <c r="L179" t="s">
-        <v>230</v>
+        <v>1128</v>
       </c>
       <c r="M179" t="s">
-        <v>1201</v>
+        <v>1143</v>
       </c>
       <c r="N179" t="s">
-        <v>1202</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1203</v>
+        <v>1144</v>
       </c>
       <c r="D180" t="s">
-        <v>891</v>
+        <v>1145</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>1204</v>
+        <v>1146</v>
       </c>
       <c r="I180" t="s">
-        <v>1205</v>
+        <v>1147</v>
       </c>
       <c r="J180" t="s">
-        <v>1199</v>
+        <v>353</v>
       </c>
       <c r="K180" t="s">
-        <v>1206</v>
+        <v>1148</v>
       </c>
       <c r="L180" t="s">
-        <v>230</v>
+        <v>1149</v>
       </c>
       <c r="M180" t="s">
-        <v>1207</v>
+        <v>1150</v>
       </c>
       <c r="N180" t="s">
-        <v>1208</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1209</v>
+        <v>1152</v>
       </c>
       <c r="D181" t="s">
-        <v>1210</v>
+        <v>1145</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>1211</v>
+        <v>1153</v>
       </c>
       <c r="I181" t="s">
-        <v>1212</v>
+        <v>1154</v>
       </c>
       <c r="J181" t="s">
-        <v>1199</v>
+        <v>353</v>
       </c>
       <c r="K181" t="s">
-        <v>1213</v>
+        <v>1155</v>
       </c>
       <c r="L181" t="s">
-        <v>1214</v>
+        <v>1149</v>
       </c>
       <c r="M181" t="s">
-        <v>1215</v>
+        <v>1156</v>
       </c>
       <c r="N181" t="s">
-        <v>1216</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1217</v>
+        <v>1158</v>
       </c>
       <c r="D182" t="s">
-        <v>1218</v>
+        <v>1145</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>227</v>
+        <v>1159</v>
       </c>
       <c r="I182" t="s">
-        <v>1219</v>
+        <v>1160</v>
       </c>
       <c r="J182" t="s">
-        <v>1199</v>
+        <v>353</v>
       </c>
       <c r="K182" t="s">
-        <v>1220</v>
+        <v>1161</v>
       </c>
       <c r="L182" t="s">
-        <v>230</v>
+        <v>1149</v>
       </c>
       <c r="M182" t="s">
-        <v>1221</v>
+        <v>1162</v>
       </c>
       <c r="N182" t="s">
-        <v>1222</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1223</v>
+        <v>1164</v>
       </c>
       <c r="D183" t="s">
-        <v>1224</v>
+        <v>1145</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183" t="s">
-        <v>1225</v>
+        <v>1165</v>
       </c>
       <c r="I183" t="s">
-        <v>1226</v>
+        <v>1166</v>
       </c>
       <c r="J183" t="s">
-        <v>1199</v>
+        <v>707</v>
       </c>
       <c r="K183" t="s">
-        <v>1227</v>
+        <v>1167</v>
       </c>
       <c r="L183" t="s">
-        <v>52</v>
+        <v>1149</v>
       </c>
       <c r="M183" t="s">
-        <v>1228</v>
+        <v>1168</v>
       </c>
       <c r="N183" t="s">
-        <v>1229</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>14</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1230</v>
+        <v>1170</v>
       </c>
       <c r="D184" t="s">
-        <v>1224</v>
+        <v>1171</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>1231</v>
+        <v>1172</v>
       </c>
       <c r="I184" t="s">
-        <v>1232</v>
+        <v>1173</v>
       </c>
       <c r="J184" t="s">
-        <v>1199</v>
+        <v>1126</v>
       </c>
       <c r="K184" t="s">
-        <v>1233</v>
+        <v>1174</v>
       </c>
       <c r="L184" t="s">
-        <v>75</v>
+        <v>362</v>
       </c>
       <c r="M184" t="s">
-        <v>1234</v>
+        <v>1175</v>
       </c>
       <c r="N184" t="s">
-        <v>1235</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>14</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1236</v>
+        <v>1170</v>
       </c>
       <c r="D185" t="s">
-        <v>458</v>
+        <v>1171</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185" t="s">
-        <v>1237</v>
+        <v>1177</v>
       </c>
       <c r="I185" t="s">
-        <v>1238</v>
+        <v>1178</v>
       </c>
       <c r="J185" t="s">
-        <v>1199</v>
+        <v>1126</v>
       </c>
       <c r="K185" t="s">
-        <v>1239</v>
+        <v>1179</v>
       </c>
       <c r="L185" t="s">
-        <v>1240</v>
+        <v>362</v>
       </c>
       <c r="M185" t="s">
-        <v>1241</v>
+        <v>1180</v>
       </c>
       <c r="N185" t="s">
-        <v>1242</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>14</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1236</v>
+        <v>1181</v>
       </c>
       <c r="D186" t="s">
-        <v>458</v>
+        <v>1182</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186" t="s">
-        <v>1243</v>
+        <v>1183</v>
       </c>
       <c r="I186" t="s">
-        <v>1244</v>
+        <v>1184</v>
       </c>
       <c r="J186" t="s">
-        <v>1199</v>
+        <v>353</v>
       </c>
       <c r="K186" t="s">
-        <v>1245</v>
+        <v>1185</v>
       </c>
       <c r="L186" t="s">
-        <v>1240</v>
+        <v>1186</v>
       </c>
       <c r="M186" t="s">
-        <v>1246</v>
+        <v>1187</v>
       </c>
       <c r="N186" t="s">
-        <v>1242</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>14</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1247</v>
+        <v>1189</v>
       </c>
       <c r="D187" t="s">
-        <v>458</v>
+        <v>1190</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187" t="s">
-        <v>1248</v>
+        <v>1191</v>
       </c>
       <c r="I187" t="s">
-        <v>1249</v>
+        <v>1192</v>
       </c>
       <c r="J187" t="s">
-        <v>1199</v>
+        <v>1193</v>
       </c>
       <c r="K187" t="s">
-        <v>1250</v>
+        <v>1194</v>
       </c>
       <c r="L187" t="s">
-        <v>1240</v>
+        <v>362</v>
       </c>
       <c r="M187" t="s">
-        <v>1251</v>
+        <v>1195</v>
       </c>
       <c r="N187" t="s">
-        <v>1252</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>14</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1253</v>
+        <v>1197</v>
       </c>
       <c r="D188" t="s">
-        <v>1254</v>
+        <v>1198</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188"/>
       <c r="H188" t="s">
-        <v>1255</v>
+        <v>1199</v>
       </c>
       <c r="I188" t="s">
-        <v>1256</v>
+        <v>1200</v>
       </c>
       <c r="J188" t="s">
-        <v>1199</v>
+        <v>1193</v>
       </c>
       <c r="K188" t="s">
-        <v>1257</v>
+        <v>1201</v>
       </c>
       <c r="L188" t="s">
-        <v>1258</v>
+        <v>75</v>
       </c>
       <c r="M188" t="s">
-        <v>1259</v>
+        <v>1202</v>
       </c>
       <c r="N188" t="s">
-        <v>1260</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1261</v>
+        <v>1204</v>
       </c>
       <c r="D189" t="s">
-        <v>952</v>
+        <v>1205</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>1262</v>
+        <v>1206</v>
       </c>
       <c r="I189" t="s">
-        <v>1263</v>
+        <v>1207</v>
       </c>
       <c r="J189" t="s">
-        <v>1199</v>
+        <v>1126</v>
       </c>
       <c r="K189" t="s">
-        <v>1264</v>
+        <v>1208</v>
       </c>
       <c r="L189" t="s">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="M189" t="s">
-        <v>1265</v>
+        <v>1209</v>
       </c>
       <c r="N189" t="s">
-        <v>1266</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>14</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1261</v>
+        <v>1211</v>
       </c>
       <c r="D190" t="s">
-        <v>952</v>
+        <v>1212</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190" t="s">
-        <v>1267</v>
+        <v>1213</v>
       </c>
       <c r="I190" t="s">
-        <v>1268</v>
+        <v>1214</v>
       </c>
       <c r="J190" t="s">
-        <v>1199</v>
+        <v>1126</v>
       </c>
       <c r="K190" t="s">
-        <v>1269</v>
+        <v>1215</v>
       </c>
       <c r="L190" t="s">
-        <v>52</v>
+        <v>362</v>
       </c>
       <c r="M190" t="s">
-        <v>1270</v>
+        <v>1216</v>
       </c>
       <c r="N190" t="s">
-        <v>1266</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>14</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1271</v>
+        <v>1218</v>
       </c>
       <c r="D191" t="s">
-        <v>1272</v>
+        <v>1219</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191"/>
       <c r="H191" t="s">
-        <v>1273</v>
+        <v>1220</v>
       </c>
       <c r="I191" t="s">
-        <v>1274</v>
+        <v>1221</v>
       </c>
       <c r="J191" t="s">
-        <v>20</v>
+        <v>353</v>
       </c>
       <c r="K191" t="s">
-        <v>1275</v>
+        <v>1222</v>
       </c>
       <c r="L191" t="s">
-        <v>1132</v>
+        <v>1223</v>
       </c>
       <c r="M191" t="s">
-        <v>1276</v>
+        <v>1224</v>
       </c>
       <c r="N191" t="s">
-        <v>1277</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1278</v>
+        <v>1226</v>
       </c>
       <c r="D192" t="s">
-        <v>548</v>
+        <v>722</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192"/>
       <c r="H192" t="s">
-        <v>1279</v>
+        <v>1227</v>
       </c>
       <c r="I192" t="s">
-        <v>1280</v>
+        <v>1228</v>
       </c>
       <c r="J192" t="s">
-        <v>1199</v>
+        <v>353</v>
       </c>
       <c r="K192" t="s">
-        <v>1281</v>
+        <v>1229</v>
       </c>
       <c r="L192" t="s">
-        <v>754</v>
+        <v>726</v>
       </c>
       <c r="M192" t="s">
-        <v>1282</v>
+        <v>1230</v>
       </c>
       <c r="N192" t="s">
-        <v>1283</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1284</v>
+        <v>1232</v>
       </c>
       <c r="D193" t="s">
-        <v>952</v>
+        <v>1233</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193"/>
       <c r="H193" t="s">
-        <v>1285</v>
+        <v>1234</v>
       </c>
       <c r="I193" t="s">
-        <v>1286</v>
+        <v>1235</v>
       </c>
       <c r="J193" t="s">
-        <v>1199</v>
+        <v>353</v>
       </c>
       <c r="K193" t="s">
-        <v>1287</v>
+        <v>1236</v>
       </c>
       <c r="L193" t="s">
-        <v>52</v>
+        <v>569</v>
       </c>
       <c r="M193" t="s">
-        <v>1288</v>
+        <v>1237</v>
       </c>
       <c r="N193" t="s">
-        <v>1289</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>14</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1290</v>
+        <v>1232</v>
       </c>
       <c r="D194" t="s">
-        <v>1291</v>
+        <v>1239</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194"/>
       <c r="H194" t="s">
-        <v>1292</v>
+        <v>1240</v>
       </c>
       <c r="I194" t="s">
-        <v>1293</v>
+        <v>1241</v>
       </c>
       <c r="J194" t="s">
-        <v>1199</v>
+        <v>353</v>
       </c>
       <c r="K194" t="s">
-        <v>1294</v>
+        <v>1242</v>
       </c>
       <c r="L194" t="s">
-        <v>83</v>
+        <v>569</v>
       </c>
       <c r="M194" t="s">
-        <v>1295</v>
+        <v>1243</v>
       </c>
       <c r="N194" t="s">
-        <v>1296</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>14</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1297</v>
+        <v>1244</v>
       </c>
       <c r="D195" t="s">
-        <v>1298</v>
+        <v>1245</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195"/>
       <c r="H195" t="s">
-        <v>1299</v>
+        <v>1246</v>
       </c>
       <c r="I195" t="s">
-        <v>1300</v>
+        <v>1247</v>
       </c>
       <c r="J195" t="s">
-        <v>1199</v>
+        <v>353</v>
       </c>
       <c r="K195" t="s">
-        <v>1301</v>
+        <v>1248</v>
       </c>
       <c r="L195" t="s">
-        <v>127</v>
+        <v>569</v>
       </c>
       <c r="M195" t="s">
-        <v>1302</v>
+        <v>1249</v>
       </c>
       <c r="N195" t="s">
-        <v>1303</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>14</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1297</v>
+        <v>1244</v>
       </c>
       <c r="D196" t="s">
-        <v>1304</v>
+        <v>1245</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196"/>
       <c r="H196" t="s">
-        <v>1305</v>
+        <v>1251</v>
       </c>
       <c r="I196" t="s">
-        <v>1306</v>
+        <v>1252</v>
       </c>
       <c r="J196" t="s">
-        <v>1199</v>
+        <v>353</v>
       </c>
       <c r="K196" t="s">
-        <v>1307</v>
+        <v>1253</v>
       </c>
       <c r="L196" t="s">
-        <v>127</v>
+        <v>569</v>
       </c>
       <c r="M196" t="s">
-        <v>1308</v>
+        <v>1254</v>
       </c>
       <c r="N196" t="s">
-        <v>1303</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>14</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1309</v>
+        <v>1255</v>
       </c>
       <c r="D197" t="s">
-        <v>1310</v>
+        <v>1256</v>
       </c>
       <c r="E197"/>
       <c r="F197"/>
       <c r="G197"/>
       <c r="H197" t="s">
-        <v>1231</v>
+        <v>1257</v>
       </c>
       <c r="I197" t="s">
-        <v>1311</v>
+        <v>1258</v>
       </c>
       <c r="J197" t="s">
-        <v>1123</v>
+        <v>353</v>
       </c>
       <c r="K197" t="s">
-        <v>1312</v>
+        <v>1259</v>
       </c>
       <c r="L197" t="s">
-        <v>230</v>
+        <v>569</v>
       </c>
       <c r="M197" t="s">
-        <v>1313</v>
+        <v>1260</v>
       </c>
       <c r="N197" t="s">
-        <v>1314</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>14</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>1315</v>
+        <v>1262</v>
       </c>
       <c r="D198" t="s">
-        <v>1316</v>
+        <v>1263</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198"/>
       <c r="H198" t="s">
-        <v>1317</v>
+        <v>1264</v>
       </c>
       <c r="I198" t="s">
-        <v>1318</v>
+        <v>1265</v>
       </c>
       <c r="J198" t="s">
-        <v>1123</v>
+        <v>353</v>
       </c>
       <c r="K198" t="s">
-        <v>1319</v>
+        <v>1266</v>
       </c>
       <c r="L198" t="s">
-        <v>230</v>
+        <v>47</v>
       </c>
       <c r="M198" t="s">
-        <v>1320</v>
+        <v>1267</v>
       </c>
       <c r="N198" t="s">
-        <v>1321</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>14</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1322</v>
+        <v>1269</v>
       </c>
       <c r="D199" t="s">
-        <v>791</v>
+        <v>1270</v>
       </c>
       <c r="E199"/>
       <c r="F199"/>
       <c r="G199"/>
       <c r="H199" t="s">
-        <v>1323</v>
+        <v>1271</v>
       </c>
       <c r="I199" t="s">
-        <v>1324</v>
+        <v>1272</v>
       </c>
       <c r="J199" t="s">
-        <v>1199</v>
+        <v>353</v>
       </c>
       <c r="K199" t="s">
-        <v>1325</v>
+        <v>1273</v>
       </c>
       <c r="L199" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="M199" t="s">
-        <v>1326</v>
+        <v>1274</v>
       </c>
       <c r="N199" t="s">
-        <v>1327</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>14</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1322</v>
+        <v>1276</v>
       </c>
       <c r="D200" t="s">
-        <v>791</v>
+        <v>1277</v>
       </c>
       <c r="E200"/>
       <c r="F200"/>
       <c r="G200"/>
       <c r="H200" t="s">
-        <v>1328</v>
+        <v>1278</v>
       </c>
       <c r="I200" t="s">
-        <v>1329</v>
+        <v>1279</v>
       </c>
       <c r="J200" t="s">
-        <v>1199</v>
+        <v>353</v>
       </c>
       <c r="K200" t="s">
-        <v>1330</v>
+        <v>1280</v>
       </c>
       <c r="L200" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="M200" t="s">
-        <v>1331</v>
+        <v>1281</v>
       </c>
       <c r="N200" t="s">
-        <v>1327</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>14</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1332</v>
+        <v>1283</v>
       </c>
       <c r="D201" t="s">
-        <v>750</v>
+        <v>205</v>
       </c>
       <c r="E201"/>
       <c r="F201"/>
       <c r="G201"/>
       <c r="H201" t="s">
-        <v>1333</v>
+        <v>1284</v>
       </c>
       <c r="I201" t="s">
-        <v>1334</v>
+        <v>1285</v>
       </c>
       <c r="J201" t="s">
-        <v>1199</v>
+        <v>353</v>
       </c>
       <c r="K201" t="s">
-        <v>1335</v>
+        <v>1286</v>
       </c>
       <c r="L201" t="s">
-        <v>230</v>
+        <v>362</v>
       </c>
       <c r="M201" t="s">
-        <v>1336</v>
+        <v>1287</v>
       </c>
       <c r="N201" t="s">
-        <v>1337</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>14</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1338</v>
+        <v>1289</v>
       </c>
       <c r="D202" t="s">
-        <v>391</v>
+        <v>1290</v>
       </c>
       <c r="E202"/>
       <c r="F202"/>
       <c r="G202"/>
       <c r="H202" t="s">
-        <v>1339</v>
+        <v>1291</v>
       </c>
       <c r="I202" t="s">
-        <v>1340</v>
+        <v>1292</v>
       </c>
       <c r="J202" t="s">
-        <v>1199</v>
+        <v>353</v>
       </c>
       <c r="K202" t="s">
-        <v>1341</v>
+        <v>1293</v>
       </c>
       <c r="L202" t="s">
-        <v>1342</v>
+        <v>632</v>
       </c>
       <c r="M202" t="s">
-        <v>1343</v>
+        <v>1294</v>
       </c>
       <c r="N202" t="s">
-        <v>1344</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>14</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1345</v>
+        <v>1296</v>
       </c>
       <c r="D203" t="s">
-        <v>577</v>
+        <v>1297</v>
       </c>
       <c r="E203"/>
       <c r="F203"/>
       <c r="G203"/>
       <c r="H203" t="s">
-        <v>1346</v>
+        <v>1298</v>
       </c>
       <c r="I203" t="s">
-        <v>1347</v>
+        <v>1299</v>
       </c>
       <c r="J203" t="s">
-        <v>1199</v>
+        <v>1300</v>
       </c>
       <c r="K203" t="s">
-        <v>1348</v>
+        <v>1301</v>
       </c>
       <c r="L203" t="s">
         <v>75</v>
       </c>
       <c r="M203" t="s">
-        <v>1349</v>
+        <v>1302</v>
       </c>
       <c r="N203" t="s">
-        <v>1350</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>14</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>1351</v>
+        <v>1304</v>
       </c>
       <c r="D204" t="s">
-        <v>1352</v>
+        <v>1305</v>
       </c>
       <c r="E204"/>
       <c r="F204"/>
       <c r="G204"/>
       <c r="H204" t="s">
-        <v>1353</v>
+        <v>1306</v>
       </c>
       <c r="I204" t="s">
-        <v>1354</v>
+        <v>1307</v>
       </c>
       <c r="J204" t="s">
-        <v>1199</v>
+        <v>1308</v>
       </c>
       <c r="K204" t="s">
-        <v>1355</v>
+        <v>1309</v>
       </c>
       <c r="L204" t="s">
-        <v>52</v>
+        <v>1310</v>
       </c>
       <c r="M204" t="s">
-        <v>1356</v>
+        <v>1311</v>
       </c>
       <c r="N204" t="s">
-        <v>1357</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
         <v>14</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1358</v>
+        <v>1313</v>
       </c>
       <c r="D205" t="s">
-        <v>566</v>
+        <v>1314</v>
       </c>
       <c r="E205"/>
       <c r="F205"/>
       <c r="G205"/>
       <c r="H205" t="s">
-        <v>1359</v>
+        <v>663</v>
       </c>
       <c r="I205" t="s">
-        <v>1360</v>
+        <v>1315</v>
       </c>
       <c r="J205" t="s">
-        <v>1199</v>
+        <v>1316</v>
       </c>
       <c r="K205" t="s">
-        <v>1361</v>
+        <v>1317</v>
       </c>
       <c r="L205" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="M205" t="s">
-        <v>1362</v>
+        <v>1318</v>
       </c>
       <c r="N205" t="s">
-        <v>1363</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
         <v>14</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1358</v>
+        <v>1320</v>
       </c>
       <c r="D206" t="s">
-        <v>566</v>
+        <v>1321</v>
       </c>
       <c r="E206"/>
       <c r="F206"/>
       <c r="G206"/>
       <c r="H206" t="s">
-        <v>1364</v>
+        <v>1322</v>
       </c>
       <c r="I206" t="s">
-        <v>1365</v>
+        <v>1323</v>
       </c>
       <c r="J206" t="s">
-        <v>1199</v>
+        <v>1324</v>
       </c>
       <c r="K206" t="s">
-        <v>1366</v>
+        <v>1325</v>
       </c>
       <c r="L206" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="M206" t="s">
-        <v>1367</v>
+        <v>1326</v>
       </c>
       <c r="N206" t="s">
-        <v>1363</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>14</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>1368</v>
+        <v>1328</v>
       </c>
       <c r="D207" t="s">
-        <v>1128</v>
+        <v>1329</v>
       </c>
       <c r="E207"/>
       <c r="F207"/>
       <c r="G207"/>
       <c r="H207" t="s">
-        <v>1369</v>
+        <v>1330</v>
       </c>
       <c r="I207" t="s">
-        <v>1370</v>
+        <v>1331</v>
       </c>
       <c r="J207" t="s">
-        <v>1199</v>
+        <v>1332</v>
       </c>
       <c r="K207" t="s">
-        <v>1371</v>
+        <v>1333</v>
       </c>
       <c r="L207" t="s">
-        <v>1132</v>
+        <v>1334</v>
       </c>
       <c r="M207" t="s">
-        <v>1372</v>
+        <v>1335</v>
       </c>
       <c r="N207" t="s">
-        <v>1373</v>
-[...227 lines deleted...]
-        <v>1420</v>
+        <v>1336</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>