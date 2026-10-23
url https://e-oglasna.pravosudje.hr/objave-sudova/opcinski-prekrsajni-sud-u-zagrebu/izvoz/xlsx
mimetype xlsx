--- v7 (2026-10-03)
+++ v8 (2026-10-23)
@@ -6,3995 +6,5024 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2280" uniqueCount="1337">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2874" uniqueCount="1680">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Zagrebu</t>
   </si>
   <si>
-    <t>Pp-16390/2025</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1775e7cc-9eb9-4608-8d15-3f7a7e6e00b6</t>
+    <t>Pp-5440/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 16.11.2026.</t>
+  </si>
+  <si>
+    <t>Zrinka Grubišić Tanfara 04835856917</t>
+  </si>
+  <si>
+    <t>23.10.2026. 15:47:19</t>
+  </si>
+  <si>
+    <t>31.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1c27e2e-7a1e-4bd7-9cb5-126ab7ad06ee</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 16.11.2026.pdf; Poziv za sudsku radnju od 16.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1c27e2e-7a1e-4bd7-9cb5-126ab7ad06ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5440&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>BAKHO d.o.o. za ugostiteljstvo 41021362927</t>
+  </si>
+  <si>
+    <t>23.10.2026. 15:47:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d4ee8be-c950-4520-a2bc-055139f12576</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d4ee8be-c950-4520-a2bc-055139f12576/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-1198/2026</t>
+  </si>
+  <si>
+    <t>Josip Galinec 58302139318</t>
+  </si>
+  <si>
+    <t>23.10.2026. 15:34:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/834d9539-35b5-4c4a-9c8e-eb49ec0bee26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/834d9539-35b5-4c4a-9c8e-eb49ec0bee26/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1198&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>HOTEL NOVI ZAGREB d.o.o. za usluge 80656816942</t>
+  </si>
+  <si>
+    <t>23.10.2026. 15:34:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1327d896-692e-40e9-bf63-7172577a0241</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1327d896-692e-40e9-bf63-7172577a0241/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-3113/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 16.11.2026</t>
+  </si>
+  <si>
+    <t>Marinko Bob Ivancic 04342805000</t>
+  </si>
+  <si>
+    <t>23.10.2026. 15:18:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ece5f180-6d1a-48d5-ba24-40da1fb1111c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ece5f180-6d1a-48d5-ba24-40da1fb1111c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3113&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>KRALJEVI RESTORANI društvo s ograničenom odgovornošću za usluge 37567261825</t>
+  </si>
+  <si>
+    <t>23.10.2026. 15:18:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aeab76e5-f46e-4128-898b-0a4285fa7fb2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aeab76e5-f46e-4128-898b-0a4285fa7fb2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-13191/2025</t>
+  </si>
+  <si>
+    <t>Marijo Kozić 19722719710</t>
+  </si>
+  <si>
+    <t>23.10.2026. 15:05:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0cfe333a-e49f-4a8e-82d5-9d83906578b5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0cfe333a-e49f-4a8e-82d5-9d83906578b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=13191&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>KOZIĆ UGOSTITELJSTVO j.d.o.o. za trgovinu i usluge 10961980483</t>
+  </si>
+  <si>
+    <t>23.10.2026. 15:05:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ada0168-1ccc-4c6c-bcd3-dd1d5d569f1f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ada0168-1ccc-4c6c-bcd3-dd1d5d569f1f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-8447/2025</t>
+  </si>
+  <si>
+    <t>23.10.2026. 14:53:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5ad1097-c511-4afb-8422-c76b419b0951</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5ad1097-c511-4afb-8422-c76b419b0951/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8447&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>23.10.2026. 14:53:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8537ca9-b077-401e-8087-060eb6124c36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8537ca9-b077-401e-8087-060eb6124c36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-14269/2025</t>
+  </si>
+  <si>
+    <t>Siniša Plemenčić 25819618458</t>
+  </si>
+  <si>
+    <t>23.10.2026. 14:45:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/754fb670-77e0-463f-855c-7894b0b694f4</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 16.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/754fb670-77e0-463f-855c-7894b0b694f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14269&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-2639/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 11.11.2026.</t>
+  </si>
+  <si>
+    <t>Sanjin Kosovac 85622775722</t>
+  </si>
+  <si>
+    <t>23.10.2026. 13:57:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f391c684-e664-474d-8e51-f1ba021e05b4</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 11.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f391c684-e664-474d-8e51-f1ba021e05b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2639&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3431/2026</t>
+  </si>
+  <si>
+    <t>PD Presude od 24.08.2026.</t>
+  </si>
+  <si>
+    <t>Nataša Bakija 73142311414</t>
+  </si>
+  <si>
+    <t>23.10.2026. 13:49:13</t>
+  </si>
+  <si>
+    <t>01.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2f29a12-fd92-491c-9ffd-47c7a42a0b84</t>
+  </si>
+  <si>
+    <t>Presuda - odbijajuća.pdf O77O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2f29a12-fd92-491c-9ffd-47c7a42a0b84/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3431&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10252/2025</t>
+  </si>
+  <si>
+    <t>PD Presude od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>Petra Škulj (ranije Rohaček) 92800805149</t>
+  </si>
+  <si>
+    <t>23.10.2026. 13:47:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e3e42a2-12ee-45f3-8b1c-c0595ccbf126</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća.pdf O80O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e3e42a2-12ee-45f3-8b1c-c0595ccbf126/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10252&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-9648/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 31.08.2026.</t>
+  </si>
+  <si>
+    <t>Zlatko Marošević 17705056555</t>
+  </si>
+  <si>
+    <t>23.10.2026. 13:40:44</t>
+  </si>
+  <si>
+    <t>02.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45fbbe8a-f75e-4e09-9342-63614d1c8713</t>
   </si>
   <si>
     <t>Presuda - oslobađajuća.docx O79O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/1775e7cc-9eb9-4608-8d15-3f7a7e6e00b6/dokumenti/preuzimanje</t>
-[...200 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7d7732d0-7bed-4234-abf9-0d5a0cde9654</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/45fbbe8a-f75e-4e09-9342-63614d1c8713/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9648&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4237/2025</t>
+  </si>
+  <si>
+    <t>Andrija Njegač 29596885429</t>
+  </si>
+  <si>
+    <t>23.10.2026. 13:36:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67018a4b-c90e-4811-9af5-1fc5511ae57d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67018a4b-c90e-4811-9af5-1fc5511ae57d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4237&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3303/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>La Poa Bar d.o.o. 89857079934</t>
+  </si>
+  <si>
+    <t>23.10.2026. 13:03:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48ee5441-91ce-442e-afe2-66602761582a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48ee5441-91ce-442e-afe2-66602761582a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3303&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Antonio Šarić 73725621878</t>
+  </si>
+  <si>
+    <t>23.10.2026. 13:03:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c183edef-7402-4132-9f9e-d0e6d28a8949</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c183edef-7402-4132-9f9e-d0e6d28a8949/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-14262/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 09.04.2026.</t>
+  </si>
+  <si>
+    <t>Petra Kelečić 22668015913</t>
+  </si>
+  <si>
+    <t>23.10.2026. 12:59:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96712ca9-ad5e-4b55-8e01-d049d64ca230</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96712ca9-ad5e-4b55-8e01-d049d64ca230/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14262&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Tribani društvo s ograničenom odgovornošću za usluge 29952996744</t>
+  </si>
+  <si>
+    <t>23.10.2026. 12:59:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3612ecc2-e9ab-46fc-9ec1-d273051a1c6c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3612ecc2-e9ab-46fc-9ec1-d273051a1c6c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-2916/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 16.04.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Njavro 74674762938</t>
+  </si>
+  <si>
+    <t>23.10.2026. 12:48:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31188eff-25c8-425c-b9c4-b15ed2a5a6d2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31188eff-25c8-425c-b9c4-b15ed2a5a6d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2916&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>ROTO d.o.o. za trgovinu, turizam i konzalting 37110476307</t>
+  </si>
+  <si>
+    <t>23.10.2026. 12:48:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a72818e-2c21-4559-a2a3-e84412b8c6fb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a72818e-2c21-4559-a2a3-e84412b8c6fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-1873/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 25.03.2026.</t>
+  </si>
+  <si>
+    <t>Ivana Golubić 84832620141</t>
+  </si>
+  <si>
+    <t>23.10.2026. 11:48:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/724557ca-6cfa-4726-ae8f-7a00349d0254</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.pdf O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/724557ca-6cfa-4726-ae8f-7a00349d0254/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1873&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-132/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 02.02.2026.</t>
+  </si>
+  <si>
+    <t>Boško Petrović 29124769299</t>
+  </si>
+  <si>
+    <t>23.10.2026. 11:26:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/debcb2dc-7b31-490c-8970-59a28a796788</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/debcb2dc-7b31-490c-8970-59a28a796788/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=132&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-14119/2024</t>
+  </si>
+  <si>
+    <t>Zenon Ornik 55244072159</t>
+  </si>
+  <si>
+    <t>23.10.2026. 10:54:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8553db10-72e6-43dd-b621-c4396ccf6f9f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8553db10-72e6-43dd-b621-c4396ccf6f9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14119&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-5802/2025</t>
+  </si>
+  <si>
+    <t>Valentino Očko 80972490032</t>
+  </si>
+  <si>
+    <t>23.10.2026. 10:40:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72520078-cbb4-4ecd-8063-08e29808cdb7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72520078-cbb4-4ecd-8063-08e29808cdb7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5802&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14693/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 19.11.2026.</t>
+  </si>
+  <si>
+    <t>23.10.2026. 08:32:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b9fabcc-7e5f-4e96-bbad-bb1bef36010a</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 19.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b9fabcc-7e5f-4e96-bbad-bb1bef36010a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14693&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4172/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 08.05.2026.</t>
+  </si>
+  <si>
+    <t>Augustin Miletić 45331760611</t>
+  </si>
+  <si>
+    <t>23.10.2026. 08:31:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dea29b19-9dad-4112-9a15-e77166f055cc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dea29b19-9dad-4112-9a15-e77166f055cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4172&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1572/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 11.03.2026.</t>
+  </si>
+  <si>
+    <t>Mijo Jeličić 91213186307</t>
+  </si>
+  <si>
+    <t>23.10.2026. 08:28:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13c8a62f-a4bf-44ab-9446-979b5dbe395a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13c8a62f-a4bf-44ab-9446-979b5dbe395a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1572&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-65/2025</t>
+  </si>
+  <si>
+    <t>Sandra Laković 87672100824</t>
+  </si>
+  <si>
+    <t>23.10.2026. 08:27:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e44172d-bfbf-4ab5-b03a-bcff0f8cfb99</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e44172d-bfbf-4ab5-b03a-bcff0f8cfb99/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=65&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Klara Tešić 68452946449</t>
+  </si>
+  <si>
+    <t>23.10.2026. 08:27:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f7e84b4-773f-44e1-adc0-8150284ec3f1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f7e84b4-773f-44e1-adc0-8150284ec3f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-7109/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Rade Zdrilić 16301488625</t>
+  </si>
+  <si>
+    <t>23.10.2026. 08:27:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ebafe12-ecfc-461b-893d-d7200bb5999a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ebafe12-ecfc-461b-893d-d7200bb5999a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7109&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11429/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 12.11.2026.;  -9,00 h</t>
+  </si>
+  <si>
+    <t>Branko Stanišić 83577809928</t>
+  </si>
+  <si>
+    <t>22.10.2026. 16:38:25</t>
+  </si>
+  <si>
+    <t>30.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70361c78-d5d8-449c-a05a-9b7ebf20becb</t>
+  </si>
+  <si>
+    <t>Nadopuna optužnog prijedloga.pdf P1519P; Poziv za sudsku radnju od 12.11.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70361c78-d5d8-449c-a05a-9b7ebf20becb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11429&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1435/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 12.11.2026.</t>
+  </si>
+  <si>
+    <t>Adriano Perković 48326847296</t>
+  </si>
+  <si>
+    <t>22.10.2026. 15:29:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86190966-6a5e-4cd1-8399-7d3260d51510</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 12.11.2026.pdf; Poziv za sudsku radnju od 12.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86190966-6a5e-4cd1-8399-7d3260d51510/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1435&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>SMOKER jednostavno društvo s ograničenom odgovornošću za usluge 33671116960</t>
+  </si>
+  <si>
+    <t>22.10.2026. 15:29:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2058304f-e95e-46e5-8215-7953e4349c6a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2058304f-e95e-46e5-8215-7953e4349c6a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-470/2026</t>
+  </si>
+  <si>
+    <t>Denis Dražić 99691235352</t>
+  </si>
+  <si>
+    <t>22.10.2026. 15:17:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbe3a814-efd5-4846-9bac-47ffe57bc27f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbe3a814-efd5-4846-9bac-47ffe57bc27f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=470&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>LJETNI RAJ društvo s ograničenom odgovornošću za ugostiteljstvo i usluge 06824510693</t>
+  </si>
+  <si>
+    <t>22.10.2026. 15:17:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/781f2779-5a23-46fe-ac2d-027c69d3766b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/781f2779-5a23-46fe-ac2d-027c69d3766b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-206/2026</t>
+  </si>
+  <si>
+    <t>Miro Cvitanić 81155279655</t>
+  </si>
+  <si>
+    <t>22.10.2026. 15:09:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04b32343-7369-47e3-a237-63338df232d4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04b32343-7369-47e3-a237-63338df232d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=206&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>RUŽMARIN 2023 j.d.o.o. za usluge 61387539178</t>
+  </si>
+  <si>
+    <t>22.10.2026. 15:09:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70454a0c-d705-4a0a-aec9-2cc29b993ff7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70454a0c-d705-4a0a-aec9-2cc29b993ff7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-2318/2026</t>
+  </si>
+  <si>
+    <t>Anita Pospišil 31615864360</t>
+  </si>
+  <si>
+    <t>22.10.2026. 14:59:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76197919-c7fa-4be7-b0da-0806e4adab3f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76197919-c7fa-4be7-b0da-0806e4adab3f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2318&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>AR BORDO j.d.o.o. za usluge 11270839171</t>
+  </si>
+  <si>
+    <t>22.10.2026. 14:59:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aff77361-4b34-448b-9f04-90db1e8a9594</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aff77361-4b34-448b-9f04-90db1e8a9594/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-3389/2026</t>
+  </si>
+  <si>
+    <t>Marica Bošnjak 19820771424</t>
+  </si>
+  <si>
+    <t>22.10.2026. 14:29:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/432eaa0a-162d-4a33-a8ff-670f8b7dab7b</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 12.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/432eaa0a-162d-4a33-a8ff-670f8b7dab7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3389&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-239/2026</t>
+  </si>
+  <si>
+    <t>Valentina Prtorić 21442630652</t>
+  </si>
+  <si>
+    <t>22.10.2026. 14:25:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8b3ad78-4da8-4546-9693-2ad5d5200704</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8b3ad78-4da8-4546-9693-2ad5d5200704/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=239&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3591/2026</t>
+  </si>
+  <si>
+    <t>Hrvoje Poljaković 74269385152</t>
+  </si>
+  <si>
+    <t>22.10.2026. 14:22:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36368ab8-c5c9-44c6-bc09-d25f7f055c47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36368ab8-c5c9-44c6-bc09-d25f7f055c47/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3591&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-248/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>Hana Kolgjeraj 33265571434</t>
+  </si>
+  <si>
+    <t>22.10.2026. 13:48:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9e93650-cbfd-482f-a711-5ec316f1ea06</t>
   </si>
   <si>
     <t>Presuda - osuđujuća.docx O80O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/7d7732d0-7bed-4234-abf9-0d5a0cde9654/dokumenti/preuzimanje</t>
-[...38 lines deleted...]
-    <t>Pp-9468/2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9e93650-cbfd-482f-a711-5ec316f1ea06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=248&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10232/2025</t>
+  </si>
+  <si>
+    <t>Marin Radić 14949819104</t>
+  </si>
+  <si>
+    <t>22.10.2026. 13:41:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f08c8813-137c-4a84-8c4b-067b10052374</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f08c8813-137c-4a84-8c4b-067b10052374/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10232&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6951/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 26.11.2026.</t>
+  </si>
+  <si>
+    <t>Jurica Vlasteličić 38848115208</t>
+  </si>
+  <si>
+    <t>22.10.2026. 13:21:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e83db50-6375-4d8f-8ab6-7b82c944dd19</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 26.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e83db50-6375-4d8f-8ab6-7b82c944dd19/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6951&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10765/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 26.11.2026. 10:00</t>
+  </si>
+  <si>
+    <t>Miljenko Dvornik-Gosaić 00888961469</t>
+  </si>
+  <si>
+    <t>22.10.2026. 13:18:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8290e0f-891f-4fa4-a6df-970b20e724fa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8290e0f-891f-4fa4-a6df-970b20e724fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10765&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Marin Dvornik-Gosaić 91003521264</t>
+  </si>
+  <si>
+    <t>22.10.2026. 13:18:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56c47b87-97c3-4f08-8f89-918ba491df58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56c47b87-97c3-4f08-8f89-918ba491df58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-5260/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 16.11.2026. u 10,15</t>
+  </si>
+  <si>
+    <t>Dejan Štokan 14821574990</t>
+  </si>
+  <si>
+    <t>22.10.2026. 12:02:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48b3b50e-eb60-4fa6-b831-f48fcedbce48</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 16.11.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48b3b50e-eb60-4fa6-b831-f48fcedbce48/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5260&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11506/2026</t>
+  </si>
+  <si>
+    <t>Zapisnik od 13.10.2026. 11:30</t>
+  </si>
+  <si>
+    <t>Martina Petravić 40352575921</t>
+  </si>
+  <si>
+    <t>22.10.2026. 11:53:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af74c15e-0c21-45a8-8cfe-25205a827ab0</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 13.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af74c15e-0c21-45a8-8cfe-25205a827ab0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11506&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11255/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 13.11.2026. u 11,15</t>
+  </si>
+  <si>
+    <t>Ali Panti 95564506837</t>
+  </si>
+  <si>
+    <t>22.10.2026. 11:46:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e11205d-369c-46b8-850c-7a9ef2a4107d</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 13.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e11205d-369c-46b8-850c-7a9ef2a4107d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11255&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>MACHEN d.o.o. za ugostiteljstvo 22593568028</t>
+  </si>
+  <si>
+    <t>22.10.2026. 11:45:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6457860f-a9f0-4696-8958-bdf6bba356dc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6457860f-a9f0-4696-8958-bdf6bba356dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-5346/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 09.03.2026.</t>
+  </si>
+  <si>
+    <t>Tihomir Smoljanec 16169742806</t>
+  </si>
+  <si>
+    <t>22.10.2026. 11:31:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f47c112-ae6a-445a-a3b8-6637c0daf3a6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f47c112-ae6a-445a-a3b8-6637c0daf3a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5346&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10148/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 25.11.2026. 09:45</t>
+  </si>
+  <si>
+    <t>Mate Herman 48482284005</t>
+  </si>
+  <si>
+    <t>22.10.2026. 11:30:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd9e267e-2c97-41d3-8bdd-2204b3940cd6</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 25.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd9e267e-2c97-41d3-8bdd-2204b3940cd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10148&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>HER MAN UGOSTITELJSTVO društvo s ograničenom odgovornošću za ugostiteljstvo, trgovinu i usluge 09192663480</t>
+  </si>
+  <si>
+    <t>22.10.2026. 11:30:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d783b35-96f7-41f1-beb0-272a8d6b1086</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d783b35-96f7-41f1-beb0-272a8d6b1086/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-18572/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 04.03.2026.</t>
+  </si>
+  <si>
+    <t>Petar Tomić 25629940244</t>
+  </si>
+  <si>
+    <t>22.10.2026. 11:30:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d6ae0fc-e49f-4855-acbf-b7fdcae928cc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d6ae0fc-e49f-4855-acbf-b7fdcae928cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18572&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-17971/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 23.03.2026.</t>
+  </si>
+  <si>
+    <t>Ivana Brkljača 19388862104</t>
+  </si>
+  <si>
+    <t>22.10.2026. 11:25:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa0607dd-5bd0-4ce6-8d01-9b5ab8683e6d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa0607dd-5bd0-4ce6-8d01-9b5ab8683e6d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17971&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8510/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 25.11.2026. 09:15</t>
+  </si>
+  <si>
+    <t>Suzana Josipa Gudelj 55429995192</t>
+  </si>
+  <si>
+    <t>22.10.2026. 11:24:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0232b51d-846a-4a25-8077-ddf8ea0dc5b3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0232b51d-846a-4a25-8077-ddf8ea0dc5b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8510&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6301/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>Zdravko Marić 71813283424</t>
+  </si>
+  <si>
+    <t>22.10.2026. 11:21:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c84fabc-854f-4ad6-a44f-57cd803b9bc1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c84fabc-854f-4ad6-a44f-57cd803b9bc1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6301&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-19102/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 05.06.2026.</t>
+  </si>
+  <si>
+    <t>Maroje Ivandić 61595867902</t>
+  </si>
+  <si>
+    <t>22.10.2026. 11:14:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d5e08b7-76ed-4b5e-ab73-264528915e7e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d5e08b7-76ed-4b5e-ab73-264528915e7e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19102&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11222/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 13.11.2026. u 11,00</t>
+  </si>
+  <si>
+    <t>Skolastika Lovrić Caparin 67701227655</t>
+  </si>
+  <si>
+    <t>22.10.2026. 09:58:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06d1d82d-c611-47fb-a58d-ea4535562ded</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 13.11.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06d1d82d-c611-47fb-a58d-ea4535562ded/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11222&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-638/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 08.09.2026.</t>
+  </si>
+  <si>
+    <t>ADING PROJEKT d.o.o. 23194084178</t>
+  </si>
+  <si>
+    <t>22.10.2026. 09:35:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2febb1b5-5ff5-49f9-8c57-d9b95cc0b635</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2febb1b5-5ff5-49f9-8c57-d9b95cc0b635/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=638&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7748/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 01.09.2026.</t>
+  </si>
+  <si>
+    <t>Bruno Lukas 35612126339</t>
+  </si>
+  <si>
+    <t>22.10.2026. 08:57:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1c7e103-0559-4fa5-bf4f-7826bca1cb14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1c7e103-0559-4fa5-bf4f-7826bca1cb14/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7748&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7812/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 22.10.2026.</t>
+  </si>
+  <si>
+    <t>Vlado Perhat</t>
+  </si>
+  <si>
+    <t>22.10.2026. 08:52:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a2e23e9-3cb9-4ae2-baae-7c80e289040d</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a2e23e9-3cb9-4ae2-baae-7c80e289040d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7812&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-14555/2024</t>
+  </si>
+  <si>
+    <t>PD - Presuda od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Luka Zdrilić 65475214080</t>
+  </si>
+  <si>
+    <t>22.10.2026. 08:46:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1ddcf30-790f-45ed-8b68-bd2aa51c3e74</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1ddcf30-790f-45ed-8b68-bd2aa51c3e74/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14555&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-6049/2024</t>
+  </si>
+  <si>
+    <t>Nikola Galina 85626978014</t>
+  </si>
+  <si>
+    <t>22.10.2026. 08:32:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32e39d0b-e77e-4f23-bc09-31346cf8bd3b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32e39d0b-e77e-4f23-bc09-31346cf8bd3b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6049&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-1473/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>Larisa Vujić 13765595857</t>
+  </si>
+  <si>
+    <t>22.10.2026. 08:29:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91dbde5d-6e32-4f77-ae64-5e9151df981b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91dbde5d-6e32-4f77-ae64-5e9151df981b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1473&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-583/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 11.09.2026.</t>
+  </si>
+  <si>
+    <t>Jasna Bedeniković 87868809228</t>
+  </si>
+  <si>
+    <t>22.10.2026. 08:09:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57b1074f-de9d-445b-91ad-54ca1363dc38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57b1074f-de9d-445b-91ad-54ca1363dc38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=583&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>LATIDO glazbena škola 30987102177</t>
+  </si>
+  <si>
+    <t>22.10.2026. 08:09:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8c7adff-d1e2-491c-b383-369571e50434</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8c7adff-d1e2-491c-b383-369571e50434/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-7648/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 04.11.2026. u 13:30 sati</t>
+  </si>
+  <si>
+    <t>Ljekarna LUKAČIN zdravstvena ustanova za ljekarničke djelatnosti 98986410590</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:27:32</t>
+  </si>
+  <si>
+    <t>29.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76f2cecc-37c7-47ca-ba34-e1c9d43147b6</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 04.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76f2cecc-37c7-47ca-ba34-e1c9d43147b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7648&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Domagoj Lukačin 58445036871</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:27:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa1c6db5-bace-4a89-8aef-66987ca34562</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa1c6db5-bace-4a89-8aef-66987ca34562/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-229/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 10.11.2026. 10:15</t>
+  </si>
+  <si>
+    <t>FACTA VERA d.o.o. putnička agencija za turizam i trgovinu 12722099417</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:16:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32371d2f-6660-40bc-b402-392e4e130b0b</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 10.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32371d2f-6660-40bc-b402-392e4e130b0b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=229&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Općinski sud u Dubrovniku 48074464528</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:16:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/724a45cb-4686-44ab-8062-60b34b3fe55d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/724a45cb-4686-44ab-8062-60b34b3fe55d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-8874/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 10.11.2026. 09:45</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:04:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7172a31-b2cb-4eea-82f4-bb132ab07b71</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7172a31-b2cb-4eea-82f4-bb132ab07b71/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8874&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>21.10.2026. 14:04:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72d9c9ec-0027-451b-b4f6-56e20950bcb4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72d9c9ec-0027-451b-b4f6-56e20950bcb4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-218/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 10.11.2026. 09:15</t>
+  </si>
+  <si>
+    <t>Ivo Kurtin 99277692408</t>
+  </si>
+  <si>
+    <t>21.10.2026. 13:52:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3db3d4d-2da2-4bbf-aa92-59a37b8d87a5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3db3d4d-2da2-4bbf-aa92-59a37b8d87a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=218&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>CAVALLO NERO društvo s ograničenom odgovornošću za ugostiteljstvo i turizam 33475403742</t>
+  </si>
+  <si>
+    <t>21.10.2026. 13:52:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14ae6fec-d87d-474b-bb8d-434e04f79450</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14ae6fec-d87d-474b-bb8d-434e04f79450/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-11619/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 05.11.2026.; u 11,15</t>
+  </si>
+  <si>
+    <t>Mohammad Delowar Hossain Cho Saidy 56266699769</t>
+  </si>
+  <si>
+    <t>21.10.2026. 13:47:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea1a040d-1857-43b5-8b3d-536f88cf3f5d</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 05.11.2026.pdf; Poziv za sudsku radnju od 05.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea1a040d-1857-43b5-8b3d-536f88cf3f5d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11619&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-12596/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 03.10.2026.</t>
+  </si>
+  <si>
+    <t>Matea Drača 96595052462</t>
+  </si>
+  <si>
+    <t>21.10.2026. 13:44:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa6d1794-44a6-45f8-b97b-4fa80a1b3246</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa6d1794-44a6-45f8-b97b-4fa80a1b3246/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=12596&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9577/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.12.2026.</t>
+  </si>
+  <si>
+    <t>Marko Jozić 69649414653</t>
+  </si>
+  <si>
+    <t>21.10.2026. 13:30:23</t>
+  </si>
+  <si>
+    <t>28.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0c972a8-5e37-4cfe-8c95-2af22a639a83</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 07.12.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0c972a8-5e37-4cfe-8c95-2af22a639a83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9577&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>SAPA d.o.o. za ugostiteljstvo 10064228833</t>
+  </si>
+  <si>
+    <t>21.10.2026. 13:30:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/500efbd7-7fbe-4d9f-bb56-3762fd66d2b6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/500efbd7-7fbe-4d9f-bb56-3762fd66d2b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-1622/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 09.11.2026. u 10,15</t>
+  </si>
+  <si>
+    <t>Drago Ličina 40374474524</t>
+  </si>
+  <si>
+    <t>21.10.2026. 13:17:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a7c84f7-eb3f-4571-a725-2a3b8b67c96e</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 09.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a7c84f7-eb3f-4571-a725-2a3b8b67c96e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1622&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Unikat 42135937797</t>
+  </si>
+  <si>
+    <t>21.10.2026. 13:17:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b490bf76-6b55-4fc4-b70e-fbbe2743ff1a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b490bf76-6b55-4fc4-b70e-fbbe2743ff1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-4626/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Gordana Šimunic 69218914524</t>
+  </si>
+  <si>
+    <t>21.10.2026. 12:48:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45def087-79a6-4579-be6b-bfb8b4b34916</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.docx O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45def087-79a6-4579-be6b-bfb8b4b34916/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4626&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp-15218/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 03.12.2025.</t>
+  </si>
+  <si>
+    <t>Mirko Jurak 73347314099</t>
+  </si>
+  <si>
+    <t>21.10.2026. 12:10:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11822b64-4032-4745-88aa-e2887c49572d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11822b64-4032-4745-88aa-e2887c49572d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15218&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11152/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 13.11.2026. u 10,30</t>
+  </si>
+  <si>
+    <t>Mirjana Biškić 53873392373</t>
+  </si>
+  <si>
+    <t>21.10.2026. 11:55:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2584cf28-9952-448a-9fca-05949c383db3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2584cf28-9952-448a-9fca-05949c383db3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11152&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-152/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 09.11.2026. u 10,00</t>
+  </si>
+  <si>
+    <t>Zvonimir Azinović 89415890369</t>
+  </si>
+  <si>
+    <t>21.10.2026. 11:49:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/827ec011-0d86-4d84-9b1b-ca9603067c94</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/827ec011-0d86-4d84-9b1b-ca9603067c94/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=152&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-18187/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 05.11.2026. u 11,00</t>
+  </si>
+  <si>
+    <t>Daniel Mujadžić 41656003186</t>
+  </si>
+  <si>
+    <t>21.10.2026. 11:43:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e854ca05-5bcb-4051-8c3e-b1480bea5589</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 05.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e854ca05-5bcb-4051-8c3e-b1480bea5589/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18187&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-16556/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 18.03.2026.</t>
+  </si>
+  <si>
+    <t>Stanislav Verić 17652378414</t>
+  </si>
+  <si>
+    <t>21.10.2026. 11:32:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc34a4d1-f0e3-4522-b8a1-75fce71daabd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc34a4d1-f0e3-4522-b8a1-75fce71daabd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=16556&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-19660/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 25.11.2026.</t>
+  </si>
+  <si>
+    <t>Jadranko Havidić 85708272361</t>
+  </si>
+  <si>
+    <t>21.10.2026. 11:03:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10f9732a-9fbf-4f9b-a3e7-3b82dbb87e62</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10f9732a-9fbf-4f9b-a3e7-3b82dbb87e62/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19660&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4197/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 10.11.2026.</t>
+  </si>
+  <si>
+    <t>JOSIP PRENKPALAJ</t>
+  </si>
+  <si>
+    <t>21.10.2026. 11:01:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/568e699e-1142-495d-9307-e8a49f93181f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/568e699e-1142-495d-9307-e8a49f93181f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4197&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-871/2026</t>
+  </si>
+  <si>
+    <t>Senad Seferović 32661579606</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:57:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67f5c31b-3535-4c47-8bba-dc8cefb0472c</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 25.11.2026.pdf; Poziv za sudsku radnju od 25.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67f5c31b-3535-4c47-8bba-dc8cefb0472c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=871&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-7647/2025</t>
+  </si>
+  <si>
+    <t>PD Rješenje od 27.08.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Vučilovski 15905667291</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:51:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fe6e3bb-141a-4eff-986d-8eceb3c05597</t>
+  </si>
+  <si>
+    <t>Rješenje o zastari izvršenja.docx O1574O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fe6e3bb-141a-4eff-986d-8eceb3c05597/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=7647&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-385/2026</t>
+  </si>
+  <si>
+    <t>PD Rješenje od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>Boris Butković 07460381146</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:45:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d71183a-fdca-4992-bed1-f12b7e94eb6d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d71183a-fdca-4992-bed1-f12b7e94eb6d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=385&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-888/2026</t>
+  </si>
+  <si>
+    <t>PD - Rješenje od 27.08.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Bilonić 16011546198</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:44:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5add60c3-6802-41d9-880e-909b263c2555</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5add60c3-6802-41d9-880e-909b263c2555/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=888&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-4121/2026</t>
+  </si>
+  <si>
+    <t>PD - Rješenje od 09.09.2026.</t>
+  </si>
+  <si>
+    <t>Marin Draženović 06113908514</t>
+  </si>
+  <si>
+    <t>21.10.2026. 10:43:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4671d49e-c325-4b4a-ac75-eef77d2c84d7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4671d49e-c325-4b4a-ac75-eef77d2c84d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=4121&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-2486/2025</t>
+  </si>
+  <si>
+    <t>Josip Opuhač 83335661900</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:45:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78e2ca3f-f1c6-45dc-8beb-846296bece5b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78e2ca3f-f1c6-45dc-8beb-846296bece5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=2486&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11730/2025</t>
+  </si>
+  <si>
+    <t>Hrvoje Vrabec 24113798919</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:34:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1922af9-0a5f-4837-a992-8accb578ef3f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1922af9-0a5f-4837-a992-8accb578ef3f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11730&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-9474/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>CONNECT COMPANY d.o.o. za ugostiteljstvo u stečaju 86495667447</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:33:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7610dca-0def-44d9-8698-57c359387170</t>
+  </si>
+  <si>
+    <t>Presuda - odbijajuća.docx O77O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7610dca-0def-44d9-8698-57c359387170/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9474&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Adis Kapić 59564021026</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:33:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53c4a3b8-46c0-429b-80c1-3a91ff124b7a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53c4a3b8-46c0-429b-80c1-3a91ff124b7a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-11471/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 13.11.2026. u 10,15</t>
+  </si>
+  <si>
+    <t>Jelena Fištrek 42380005115</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:28:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0de3a6ed-fd79-4065-99e7-1718a913844c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0de3a6ed-fd79-4065-99e7-1718a913844c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11471&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1354/2026</t>
+  </si>
+  <si>
+    <t>Odluka VPS-a RH od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Benić 41767521287</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:28:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9dd7752-806b-4ca4-8f91-7f96ad2e43f9</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.docx P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9dd7752-806b-4ca4-8f91-7f96ad2e43f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1354&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-14640/2025</t>
+  </si>
+  <si>
+    <t>Liljana Mehkek 51743122161</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:26:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d09439c7-d592-45b3-bd14-c55b9859799e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d09439c7-d592-45b3-bd14-c55b9859799e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14640&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-17540/2025</t>
+  </si>
+  <si>
+    <t>Ivana Marinac 92786577360</t>
+  </si>
+  <si>
+    <t>21.10.2026. 09:15:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bef874af-4eb5-4ee9-98ec-2b6320d04bb9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bef874af-4eb5-4ee9-98ec-2b6320d04bb9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=17540&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7937/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 04.11.2026. u 11,00 sati</t>
+  </si>
+  <si>
+    <t>Ante Polić 53539778787</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:56:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c43a67e4-e3c4-4b77-beea-072271597ef6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c43a67e4-e3c4-4b77-beea-072271597ef6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7937&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Karelia d.o.o. za trgovinu i usluge 01185430595</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:56:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7147aba6-7754-4177-8210-729f494d7ea5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7147aba6-7754-4177-8210-729f494d7ea5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-9557/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 04.11.2026. u 10,50 sati</t>
+  </si>
+  <si>
+    <t>Ivana Novko 94310245676</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:55:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/761f3a10-dd27-4273-a2dc-cbd1568f01d1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/761f3a10-dd27-4273-a2dc-cbd1568f01d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9557&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-7643/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 04.11.2026. u 10,40 sati</t>
+  </si>
+  <si>
+    <t>Miloš Stević 81578604080</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:54:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7479e97-47de-4467-80f8-c5599798ffbf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7479e97-47de-4467-80f8-c5599798ffbf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7643&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-13018/2025</t>
+  </si>
+  <si>
+    <t>PD - Presuda od 19.03.2026.</t>
+  </si>
+  <si>
+    <t>Filip Đurić 12645048095</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:41:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b844099a-319d-49f7-87a9-ecb69dd6f41f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b844099a-319d-49f7-87a9-ecb69dd6f41f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=13018&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5566/2026</t>
+  </si>
+  <si>
+    <t>ERGO EVENT d.o.o. za ugostiteljstvo i usluge 04983354943</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:38:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6df44f2-da47-43cf-b7ae-07ead173aeeb</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 12.11.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6df44f2-da47-43cf-b7ae-07ead173aeeb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5566&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Antoni Krolo 61165343995</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:38:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b79e254-7d74-4ae6-8449-28eac6e28d4c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b79e254-7d74-4ae6-8449-28eac6e28d4c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-6877/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 02.11.2026.</t>
+  </si>
+  <si>
+    <t>Marko Marušić 92825840490</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:25:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1f56207-aea0-44bc-b7e7-c4764ce634b0</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 02.11.2026.docx; Poziv za sudsku radnju od 02.11.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1f56207-aea0-44bc-b7e7-c4764ce634b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6877&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-4450/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.09.2026.</t>
+  </si>
+  <si>
+    <t>Siniša Topolnjak 36042349068</t>
+  </si>
+  <si>
+    <t>20.10.2026. 14:34:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f6de61d-cff2-4d0d-88b2-006363ba48b1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f6de61d-cff2-4d0d-88b2-006363ba48b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=4450&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-5366/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 23.06.2026.</t>
+  </si>
+  <si>
+    <t>Kristijan Glasnović 66718043135</t>
+  </si>
+  <si>
+    <t>20.10.2026. 14:10:47</t>
+  </si>
+  <si>
+    <t>27.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56904647-c7b1-4143-9942-b4c1f833849d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56904647-c7b1-4143-9942-b4c1f833849d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5366&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9103/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 30.12.2026. u 11,30 sati</t>
+  </si>
+  <si>
+    <t>Robert Ciboci 83025856291</t>
+  </si>
+  <si>
+    <t>20.10.2026. 14:08:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ceea8460-d7d8-469c-90ca-51329cea30db</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 30.12.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ceea8460-d7d8-469c-90ca-51329cea30db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9103&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10441/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 09.11.2026.</t>
+  </si>
+  <si>
+    <t>Gastro - Gjuro jednostavno društvo s ograničenom odgovornošću za usluge 89993423121</t>
+  </si>
+  <si>
+    <t>20.10.2026. 13:59:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfe59b0b-05a8-4fbb-8076-f8aeeb0ffb71</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfe59b0b-05a8-4fbb-8076-f8aeeb0ffb71/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10441&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11453/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 09.11.2026.</t>
+  </si>
+  <si>
+    <t>Jakov Vinceković 51183983854</t>
+  </si>
+  <si>
+    <t>20.10.2026. 13:55:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dba42dde-b4c7-47af-ac94-76695c6ba583</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 09.11.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dba42dde-b4c7-47af-ac94-76695c6ba583/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11453&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-2206/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.10.2026.</t>
+  </si>
+  <si>
+    <t>Branimir Malenica 82291894727</t>
+  </si>
+  <si>
+    <t>20.10.2026. 13:54:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1094f438-d1be-4991-9133-693c64cd7294</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1094f438-d1be-4991-9133-693c64cd7294/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=2206&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9996/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 17.11.2026.</t>
+  </si>
+  <si>
+    <t>Spinea Navis j.d.o.o. za trgovinu, proizvodnju i usluge 76406622873</t>
+  </si>
+  <si>
+    <t>20.10.2026. 13:25:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2e494ca-904c-422c-8d23-77c2c57743d1</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 17.11.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2e494ca-904c-422c-8d23-77c2c57743d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9996&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Denis Kipson 38108516462</t>
+  </si>
+  <si>
+    <t>20.10.2026. 13:25:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d5e31f9-c515-4677-a466-af7295d5b8c9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d5e31f9-c515-4677-a466-af7295d5b8c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-4525/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 04.11.2026.</t>
+  </si>
+  <si>
+    <t>Nikola Umićević 19278920802</t>
+  </si>
+  <si>
+    <t>20.10.2026. 13:19:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aadf1403-b9ca-4b91-bfb9-ff8754edb3af</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 04.11.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aadf1403-b9ca-4b91-bfb9-ff8754edb3af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4525&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Dežman d.o.o. za usluge 42812654010</t>
+  </si>
+  <si>
+    <t>20.10.2026. 13:19:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f4a470b-b828-4253-82fa-a51b83390044</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f4a470b-b828-4253-82fa-a51b83390044/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-10382/2026</t>
+  </si>
+  <si>
+    <t>Benjamin Daka 89759758149</t>
+  </si>
+  <si>
+    <t>20.10.2026. 13:14:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92a9440c-c1cd-4b64-a46c-791e596fb6f3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92a9440c-c1cd-4b64-a46c-791e596fb6f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10382&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>FA. BE. MA. TRGOVINA društvo s ograničenom odgovornošću za ugostiteljstvo i trgovinu 60898333063</t>
+  </si>
+  <si>
+    <t>20.10.2026. 13:14:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1200de86-1625-4e4c-badd-b34f47eca921</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1200de86-1625-4e4c-badd-b34f47eca921/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-9773/2025</t>
+  </si>
+  <si>
+    <t>Aditya Kumar 73362355782</t>
+  </si>
+  <si>
+    <t>20.10.2026. 13:05:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6c1ff97-c832-4d68-ae15-e9cdef68a22b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6c1ff97-c832-4d68-ae15-e9cdef68a22b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9773&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-10510/2026</t>
+  </si>
+  <si>
+    <t>CHEF AT HOME j.d.o.o. za ugostiteljstvo 07777174459</t>
+  </si>
+  <si>
+    <t>20.10.2026. 11:48:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b924099c-d055-4da4-8529-1f87b2a91f65</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b924099c-d055-4da4-8529-1f87b2a91f65/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10510&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Marko Lukež 01619841251</t>
+  </si>
+  <si>
+    <t>20.10.2026. 11:48:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e23ad419-e263-44f6-84e1-88c31d7d426d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e23ad419-e263-44f6-84e1-88c31d7d426d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-12182/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 11.11.2026.u 10:15 sati</t>
+  </si>
+  <si>
+    <t>Juraj Mrčela 96470114544</t>
+  </si>
+  <si>
+    <t>20.10.2026. 11:41:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f18afbc-bb8b-46b2-8ec7-888737c01b8f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f18afbc-bb8b-46b2-8ec7-888737c01b8f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=12182&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11899/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 24.11.2026.</t>
+  </si>
+  <si>
+    <t>Antonio Vuković 56799087772</t>
+  </si>
+  <si>
+    <t>20.10.2026. 11:39:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e694d172-6040-4d32-833a-44bb301040ac</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 24.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e694d172-6040-4d32-833a-44bb301040ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11899&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1510/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 09.11.2026. 10:00</t>
+  </si>
+  <si>
+    <t>Kata Žuža Šišak 25495345844</t>
+  </si>
+  <si>
+    <t>20.10.2026. 11:18:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f3b7750-dc91-4ba9-8beb-afc9a54e33c4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f3b7750-dc91-4ba9-8beb-afc9a54e33c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1510&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>LIPA VITA d.o.o. za usluge 21100700546</t>
+  </si>
+  <si>
+    <t>20.10.2026. 11:18:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f086aef1-a995-4686-9834-f49192946c0c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f086aef1-a995-4686-9834-f49192946c0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-16259/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>Milena Dražić 79251290185</t>
+  </si>
+  <si>
+    <t>20.10.2026. 11:10:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6707c5be-607c-4801-9491-79f5f126c025</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6707c5be-607c-4801-9491-79f5f126c025/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=16259&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3911/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 10.11.2026. 10:30</t>
+  </si>
+  <si>
+    <t>Arli Charles Mujkic 74711127714</t>
+  </si>
+  <si>
+    <t>20.10.2026. 11:09:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f11e882-5074-4252-ba2f-485488615a88</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f11e882-5074-4252-ba2f-485488615a88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3911&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-6134/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 10.11.2026. 09:30</t>
+  </si>
+  <si>
+    <t>Dragan Milačić 21307471626</t>
+  </si>
+  <si>
+    <t>20.10.2026. 11:05:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44e446a6-5a05-4eb3-89bc-fdf9ecd516e9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44e446a6-5a05-4eb3-89bc-fdf9ecd516e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6134&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-8201/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 09.11.2026. 09:45</t>
+  </si>
+  <si>
+    <t>Sven Medvešek 28824392508</t>
+  </si>
+  <si>
+    <t>20.10.2026. 09:53:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bd83ecf-e0b8-4a3d-a7e4-570db6a79620</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bd83ecf-e0b8-4a3d-a7e4-570db6a79620/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8201&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11975/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 09.11.2026. 09:30</t>
+  </si>
+  <si>
+    <t>Toni Gulam 16987627764</t>
+  </si>
+  <si>
+    <t>20.10.2026. 09:49:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74ef4992-cedb-40b2-9ddb-bb5d38ff6470</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74ef4992-cedb-40b2-9ddb-bb5d38ff6470/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11975&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-12568/2026</t>
+  </si>
+  <si>
+    <t>Filip Črnja 76042602989</t>
+  </si>
+  <si>
+    <t>20.10.2026. 09:04:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69239b2f-2b1d-4753-8276-a4d6ca33191e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69239b2f-2b1d-4753-8276-a4d6ca33191e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=12568&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-18381/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 22.09.2026.</t>
+  </si>
+  <si>
+    <t>Manuel Grmovšek 20010269122</t>
+  </si>
+  <si>
+    <t>20.10.2026. 08:53:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e955c6a-008d-4cbd-9d12-38ee6b607954</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e955c6a-008d-4cbd-9d12-38ee6b607954/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18381&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-1105/2026</t>
+  </si>
+  <si>
+    <t>Asha Gurung 67406748356</t>
+  </si>
+  <si>
+    <t>20.10.2026. 08:52:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e989c7f4-5e6c-4b12-ac1a-cfc2f99e92fd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e989c7f4-5e6c-4b12-ac1a-cfc2f99e92fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1105&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-16921/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 16.03.2026.</t>
+  </si>
+  <si>
+    <t>Mizana Mekić Vejzović 74081130625</t>
+  </si>
+  <si>
+    <t>20.10.2026. 08:47:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd967363-5fc8-4158-96d2-95a546e76bf5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd967363-5fc8-4158-96d2-95a546e76bf5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=16921&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-947/2026</t>
+  </si>
+  <si>
+    <t>Marko Gubeljić 01608594758</t>
+  </si>
+  <si>
+    <t>20.10.2026. 08:44:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3552ce7-4850-4a08-9029-faa3314cd472</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3552ce7-4850-4a08-9029-faa3314cd472/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=947&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-11952/2026</t>
+  </si>
+  <si>
+    <t>Andrea Britvec 94657462453</t>
+  </si>
+  <si>
+    <t>20.10.2026. 08:43:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23b73e8b-95a4-4963-8842-309a2284a809</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23b73e8b-95a4-4963-8842-309a2284a809/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11952&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>BAM usluge jednostavno društvo s ograničenom odgovornošću za usluge 49085004613</t>
+  </si>
+  <si>
+    <t>20.10.2026. 08:43:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8388965a-2805-4e44-8552-11edcac33c17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8388965a-2805-4e44-8552-11edcac33c17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-15134/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 21.12.2023.</t>
+  </si>
+  <si>
+    <t>Josip Hadaš 48172995925</t>
+  </si>
+  <si>
+    <t>20.10.2026. 08:21:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d079098-c333-4fa4-b9d6-36d3ac2bcc34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d079098-c333-4fa4-b9d6-36d3ac2bcc34/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15134&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pp Ikp-7636/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.09.2026.</t>
+  </si>
+  <si>
+    <t>Ante Žižanović 73587278466</t>
+  </si>
+  <si>
+    <t>20.10.2026. 06:57:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c10cbfe-0653-46df-9c9a-04bbebf26232</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c10cbfe-0653-46df-9c9a-04bbebf26232/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=7636&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11107/2026</t>
+  </si>
+  <si>
+    <t>Anka Cerovski 46174161389</t>
+  </si>
+  <si>
+    <t>19.10.2026. 14:06:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d7375c7-3498-4446-b4df-2bc55c29364e</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 25.11.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d7375c7-3498-4446-b4df-2bc55c29364e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11107&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-7384/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 30.10.2026.</t>
+  </si>
+  <si>
+    <t>Manuela Rahle 43237434366</t>
+  </si>
+  <si>
+    <t>19.10.2026. 14:00:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84d986f2-deea-4fcb-96e5-21dcc26ac57f</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 30.10.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84d986f2-deea-4fcb-96e5-21dcc26ac57f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7384&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-14000/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 27.11.2026.; Poziv - Ročište 27.11.2026.</t>
+  </si>
+  <si>
+    <t>LABIN MUSIC jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo i turistička agencija 10853297021</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:31:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68b81c56-c217-46ee-a456-6ce1d3973765</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 27.11.2026.docx; Poziv za sudsku radnju od 27.11.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68b81c56-c217-46ee-a456-6ce1d3973765/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14000&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Alen Vozila 85336960734</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:31:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18ed1a1c-c81c-450e-89ac-4f3d80a1dcbc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18ed1a1c-c81c-450e-89ac-4f3d80a1dcbc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp Ikp-3339/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>Želimir Čabraja 73563037737</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:24:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eff28736-1d27-4148-857b-4be5f9c0af45</t>
+  </si>
+  <si>
+    <t>Rješenje o zamjeni novčane kazne radom za opće dobro.docx O1573O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eff28736-1d27-4148-857b-4be5f9c0af45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=3339&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-3334/2026</t>
+  </si>
+  <si>
+    <t>Tomislav Bezak 32916681502</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:24:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70664b62-095f-4519-81e9-8e5097aa6166</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70664b62-095f-4519-81e9-8e5097aa6166/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=3334&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-3231/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>Damir Đukić 67553955432</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:23:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0353dbd-0181-4b98-8e07-a609076d5731</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0353dbd-0181-4b98-8e07-a609076d5731/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=3231&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-3193/2026</t>
+  </si>
+  <si>
+    <t>Arman Mihalić 33646460570</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:22:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a370d4a0-d54b-4cb7-9eb1-d7ce21663e97</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a370d4a0-d54b-4cb7-9eb1-d7ce21663e97/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=3193&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-3143/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>Anton Glasnović 87903740588</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:21:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79fac501-e38a-4ab2-b596-30a09c05e8bc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79fac501-e38a-4ab2-b596-30a09c05e8bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=3143&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-2657/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>Zajko Mujić 99565321567</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:21:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a302690f-c5b0-43d6-b5a0-82c1bb6a7e1b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a302690f-c5b0-43d6-b5a0-82c1bb6a7e1b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=2657&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9895/2025</t>
+  </si>
+  <si>
+    <t>PD Presude od 23.06.2026.</t>
+  </si>
+  <si>
+    <t>Željka Šurbek Deduš 62250798222</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:20:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c02510d-6921-44ac-8b2e-59dd51ae5bef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c02510d-6921-44ac-8b2e-59dd51ae5bef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9895&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-4455/2026</t>
+  </si>
+  <si>
+    <t>PD Presude od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Dmitry Zaretskiy 66728277606</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:19:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d9ffdcd-e7be-4ca3-a64e-2e0d7246c92e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d9ffdcd-e7be-4ca3-a64e-2e0d7246c92e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4455&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Honeycomb Live d.o.o. za usluge 13538609639</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:19:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/293b81f8-631b-400f-9d8e-5051272f3129</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/293b81f8-631b-400f-9d8e-5051272f3129/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp Ikp-2588/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.07.2026.</t>
+  </si>
+  <si>
+    <t>Dario Fabrični 39693260935</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:14:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e300369-d6b6-4f9c-8338-036f4675a567</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e300369-d6b6-4f9c-8338-036f4675a567/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=2588&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-2484/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.05.2026.</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:13:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db2a32ed-c15a-4ecd-9e6b-e308f25858a5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db2a32ed-c15a-4ecd-9e6b-e308f25858a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=2484&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-2279/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.04.2026.</t>
+  </si>
+  <si>
+    <t>Željko Cvetković 55235944473</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:13:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff7a345f-f800-47eb-8fd9-c320914ec798</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff7a345f-f800-47eb-8fd9-c320914ec798/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=2279&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-672/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Miljenko Vugrinčić 54486920130</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:12:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc3dce66-2d3a-4c95-acdb-92e0db5a48a5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc3dce66-2d3a-4c95-acdb-92e0db5a48a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=672&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-7640/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>Krešimir Drokan 54847849944</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:11:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4ba865f-8095-48a0-89dc-2991e8bba210</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4ba865f-8095-48a0-89dc-2991e8bba210/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=7640&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-9875/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 30.10.2026.</t>
+  </si>
+  <si>
+    <t>Stjepan Antić 97022031641</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:11:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2a1dc4f-5ca7-4651-bf8e-f39ba9f23325</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2a1dc4f-5ca7-4651-bf8e-f39ba9f23325/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9875&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-7004/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>Roko Rodić 50683865714</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:11:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c695c16f-598a-418e-aecb-c66846f8d05b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c695c16f-598a-418e-aecb-c66846f8d05b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=7004&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-6596/2025</t>
+  </si>
+  <si>
+    <t>Goran Bertić 11362171808</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:10:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/751c4330-60ae-460f-a35f-5ccb56e5c734</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/751c4330-60ae-460f-a35f-5ccb56e5c734/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=6596&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-6131/2025</t>
+  </si>
+  <si>
+    <t>Avdilj Alitovski 46844711839</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:09:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce2d695e-0bdd-4542-a2fd-e0ed2aa0497b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce2d695e-0bdd-4542-a2fd-e0ed2aa0497b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=6131&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-4953/2025</t>
+  </si>
+  <si>
+    <t>Helena Andračić 38139004540</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:09:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae7249fc-5541-4343-9f58-b976fc76bdd4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae7249fc-5541-4343-9f58-b976fc76bdd4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=4953&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-3133/2025</t>
+  </si>
+  <si>
+    <t>Područni carinski ured Zagreb, Odjel za carinsko-prekršajni postupak</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:08:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3a3da14-dbf2-461a-b82e-a91cef8d9da4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3a3da14-dbf2-461a-b82e-a91cef8d9da4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=3133&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-2241/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.11.2025.</t>
+  </si>
+  <si>
+    <t>Općinski sud u Karlovcu 05541256968</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:07:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a24b178a-6046-4a26-b19f-6f421a551e88</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a24b178a-6046-4a26-b19f-6f421a551e88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=2241&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-4582/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.06.2026.</t>
+  </si>
+  <si>
+    <t>Luka Marković 25116372649</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:03:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bde3c691-282f-44f7-aadf-ca17644aff0a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bde3c691-282f-44f7-aadf-ca17644aff0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=4582&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp Ikp-3743/2024</t>
+  </si>
+  <si>
+    <t>Tomislav Ćibar 83174220987</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:02:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75b04a1e-6ede-4799-87d9-14b839b18a5b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75b04a1e-6ede-4799-87d9-14b839b18a5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=3743&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp Ikp-3678/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.06.2026.</t>
+  </si>
+  <si>
+    <t>Sanjin Albert Čubelić 04126820920</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:01:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7c95fb9-d2d5-419c-aff9-3aae90a37485</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7c95fb9-d2d5-419c-aff9-3aae90a37485/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=3678&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp Ikp-3551/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.06.2026.</t>
+  </si>
+  <si>
+    <t>Saša Bačkonja 71893844415</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:01:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2015c402-5515-41d5-9fef-5c1bef859fcc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2015c402-5515-41d5-9fef-5c1bef859fcc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=3551&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp Ikp-3463/2024</t>
+  </si>
+  <si>
+    <t>Elvir Haušić 18173036716</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:00:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43f8c0c9-8861-41cb-b8c0-9139b2a01b03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43f8c0c9-8861-41cb-b8c0-9139b2a01b03/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=3463&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp Ikp-3296/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.05.2026.</t>
+  </si>
+  <si>
+    <t>19.10.2026. 12:59:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50e661ca-4e55-4152-9312-ac4658ab8c99</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50e661ca-4e55-4152-9312-ac4658ab8c99/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=3296&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp Ikp-3035/2024</t>
+  </si>
+  <si>
+    <t>Igor Piskrec 68780632139</t>
+  </si>
+  <si>
+    <t>19.10.2026. 12:57:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/580dfec0-9dd2-4c09-abcd-05f13f582229</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/580dfec0-9dd2-4c09-abcd-05f13f582229/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=3035&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp Ikp-3010/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.06.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Nikolić 83022782019</t>
+  </si>
+  <si>
+    <t>19.10.2026. 12:57:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6397b9e0-2c82-461a-8974-1874e7d18ccd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6397b9e0-2c82-461a-8974-1874e7d18ccd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=3010&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp Ikp-2941/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Ante Subašić 50752310981</t>
+  </si>
+  <si>
+    <t>19.10.2026. 12:56:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f3373e9-e896-4204-a2ba-88ca784a5f83</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačena žalba kao nedopuštena_nepotpuna_nepravodobna.docx O214O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f3373e9-e896-4204-a2ba-88ca784a5f83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=2941&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp Ikp-7333/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.09.2026.</t>
+  </si>
+  <si>
+    <t>Damir Bičak 13284554014</t>
+  </si>
+  <si>
+    <t>19.10.2026. 12:55:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ad31c78-904e-47bb-adc2-0475655a2dce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ad31c78-904e-47bb-adc2-0475655a2dce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=7333&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp Ikp-6548/2023</t>
+  </si>
+  <si>
+    <t>Mario Štanta 35116522189</t>
+  </si>
+  <si>
+    <t>19.10.2026. 12:54:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4419565-51ed-45e5-9d62-101581c482de</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4419565-51ed-45e5-9d62-101581c482de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=6548&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp Ikp-4602/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>Dario Kahlina 48047655117</t>
+  </si>
+  <si>
+    <t>19.10.2026. 12:53:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df193ea6-23e2-49b4-a85d-96b436ccbc3f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df193ea6-23e2-49b4-a85d-96b436ccbc3f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=4602&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-6389/2026</t>
+  </si>
+  <si>
+    <t>PD Presude od 30.06.2026.</t>
+  </si>
+  <si>
+    <t>Dijana Renić 35094279267</t>
+  </si>
+  <si>
+    <t>19.10.2026. 11:41:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f72cd0b3-9605-4a86-b5f0-92059c459428</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f72cd0b3-9605-4a86-b5f0-92059c459428/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6389&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-3527/2026</t>
+  </si>
+  <si>
+    <t>Karolina Marić 77410914945</t>
+  </si>
+  <si>
+    <t>19.10.2026. 11:21:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b3235a5-389a-4160-89c5-4e41fecf6b83</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b3235a5-389a-4160-89c5-4e41fecf6b83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3527&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>dm-drogerie markt d.o.o. za veletrgovinu i trgovinu na malo drogerijskom i parfimerijskom robom 94124811986</t>
+  </si>
+  <si>
+    <t>19.10.2026. 11:20:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03c8b6a1-881b-4755-bb35-daf23abe1e2d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03c8b6a1-881b-4755-bb35-daf23abe1e2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-8055/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 12.11.2026. u 10:15 sati</t>
+  </si>
+  <si>
+    <t>Matea Pavić 63269236676</t>
+  </si>
+  <si>
+    <t>19.10.2026. 11:03:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c75274c-fada-486c-8fe0-34d78c1d23e0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c75274c-fada-486c-8fe0-34d78c1d23e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8055&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6354/2026</t>
   </si>
   <si>
     <t>Poziv - Ročište 05.11.2026.</t>
   </si>
   <si>
-    <t>TOLERO društvo s ograničenom odgovornošću za trgovinu, ugostiteljstvo i zastupanje 17803239681</t>
-[...53 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/15f51a75-0ea2-4d05-b800-0d1b78e9c957</t>
+    <t>Stanka Saraja 84433914929</t>
+  </si>
+  <si>
+    <t>19.10.2026. 10:41:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ee03a35-b797-44e1-a94a-51b1fcfffa5b</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 05.11.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ee03a35-b797-44e1-a94a-51b1fcfffa5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6354&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10426/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 16.11.2026. u 09:30 sati</t>
+  </si>
+  <si>
+    <t>Robert Jakovljević 80070720608</t>
+  </si>
+  <si>
+    <t>19.10.2026. 10:18:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbb426be-4e8c-4905-9355-8cab63048676</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbb426be-4e8c-4905-9355-8cab63048676/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10426&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8647/2026</t>
+  </si>
+  <si>
+    <t>Vedran Dokmanović 53394516891</t>
+  </si>
+  <si>
+    <t>19.10.2026. 09:38:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46250c2e-1b04-4b2c-9dd3-23f5ad50919a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46250c2e-1b04-4b2c-9dd3-23f5ad50919a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8647&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-4020/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>Vedran Brkić 81222106974</t>
+  </si>
+  <si>
+    <t>19.10.2026. 09:12:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad15aa23-a2e1-443f-8f1e-3c51805fe405</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad15aa23-a2e1-443f-8f1e-3c51805fe405/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4020&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9677/2026</t>
+  </si>
+  <si>
+    <t>Valentin Knapić 92199729011</t>
+  </si>
+  <si>
+    <t>19.10.2026. 08:30:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec494688-731f-4953-a870-3ddbf2f55fd0</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 04.11.2026.docx; Poziv za sudsku radnju od 04.11.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec494688-731f-4953-a870-3ddbf2f55fd0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9677&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Leo Cape 68250995917</t>
+  </si>
+  <si>
+    <t>19.10.2026. 08:30:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c8a606e-2b42-4238-9b50-4a3ce4ff3990</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c8a606e-2b42-4238-9b50-4a3ce4ff3990/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-15727/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>Nicole Massan 78059274985</t>
+  </si>
+  <si>
+    <t>19.10.2026. 08:26:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ffac8fe-e3ab-49e3-b9d9-239902976606</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ffac8fe-e3ab-49e3-b9d9-239902976606/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=15727&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>T.V NICOLE d.o.o. za usluge 96365504792</t>
+  </si>
+  <si>
+    <t>19.10.2026. 08:26:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2226baff-382d-4b9a-bb84-61fcab26ee09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2226baff-382d-4b9a-bb84-61fcab26ee09/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp Ikp-2693/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.09.2026.</t>
+  </si>
+  <si>
+    <t>Mario Milićević 05745062375</t>
+  </si>
+  <si>
+    <t>18.10.2026. 07:08:20</t>
+  </si>
+  <si>
+    <t>26.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bb49eb6-90eb-43da-afd2-339e49f8ce58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bb49eb6-90eb-43da-afd2-339e49f8ce58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=2693&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-5009/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 03.11.2026.</t>
+  </si>
+  <si>
+    <t>Kristijan Slonka 20181698824</t>
+  </si>
+  <si>
+    <t>16.10.2026. 13:19:29</t>
+  </si>
+  <si>
+    <t>23.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b172cd55-aad9-4af7-bfdd-a09deeb8caa3</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 03.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b172cd55-aad9-4af7-bfdd-a09deeb8caa3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5009&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-662/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.03.2026.</t>
+  </si>
+  <si>
+    <t>Branko Drgestin 53804202893</t>
+  </si>
+  <si>
+    <t>16.10.2026. 11:25:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49c389eb-7c77-41c9-a5cd-a66dcf193b35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49c389eb-7c77-41c9-a5cd-a66dcf193b35/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=662&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10001/2026</t>
+  </si>
+  <si>
+    <t>Ana Kalter 67405493817</t>
+  </si>
+  <si>
+    <t>16.10.2026. 11:06:32</t>
+  </si>
+  <si>
+    <t>24.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4f958b3-8811-4503-b620-a2fafa293edb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4f958b3-8811-4503-b620-a2fafa293edb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10001&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10409/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 02.11.2026.</t>
+  </si>
+  <si>
+    <t>Antonijo Lelas 34083006035</t>
+  </si>
+  <si>
+    <t>16.10.2026. 10:46:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/315b073f-ed48-491d-b02b-6ab0c59f9393</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 02.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/315b073f-ed48-491d-b02b-6ab0c59f9393/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10409&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-8287/2025</t>
+  </si>
+  <si>
+    <t>Šekib Mustačević 43225611955</t>
+  </si>
+  <si>
+    <t>16.10.2026. 10:33:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04931b4b-cf2b-4368-b575-a19d34fbdbda</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 02.11.2026.pdf; Poziv za sudsku radnju od 02.11.2026.pdf; Poziv za sudsku radnju od 02.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04931b4b-cf2b-4368-b575-a19d34fbdbda/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8287&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5281/2022</t>
+  </si>
+  <si>
+    <t>Odluka od 28.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Čehok 71577083643</t>
+  </si>
+  <si>
+    <t>16.10.2026. 09:54:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44e67e89-b90d-4fc0-b94e-155127371300</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44e67e89-b90d-4fc0-b94e-155127371300/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5281&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>16.10.2026. 09:31:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f73f6a67-f56e-425c-9b76-dd827153635e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f73f6a67-f56e-425c-9b76-dd827153635e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-9270/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 13.07.2026.</t>
+  </si>
+  <si>
+    <t>16.10.2026. 08:58:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/310200de-3229-40bb-ad6a-fba69b699c09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/310200de-3229-40bb-ad6a-fba69b699c09/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9270&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>16.10.2026. 08:58:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cff883f-b66d-48d2-828d-bf9a1554456d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cff883f-b66d-48d2-828d-bf9a1554456d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-287/2025</t>
+  </si>
+  <si>
+    <t>Goran Zbašnik 10066751861</t>
+  </si>
+  <si>
+    <t>16.10.2026. 08:53:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9b88aa6-7823-45ab-aae6-7a06f97c64ef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9b88aa6-7823-45ab-aae6-7a06f97c64ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=287&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>RI Caffe bar jednostavno društvo s ograničenom odgovornošću za ugostiteljstvo i usluge 68737022900</t>
+  </si>
+  <si>
+    <t>16.10.2026. 08:51:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac117f61-c0bf-48b9-b443-3309fd1c99d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac117f61-c0bf-48b9-b443-3309fd1c99d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp Ikp-2064/2026</t>
+  </si>
+  <si>
+    <t>16.10.2026. 08:15:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6e16c5b-5c7f-47b4-9e25-6f7635e9afa2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6e16c5b-5c7f-47b4-9e25-6f7635e9afa2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=2064&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-6269/2025</t>
+  </si>
+  <si>
+    <t>Zdenko Červenka 05377886404</t>
+  </si>
+  <si>
+    <t>16.10.2026. 07:35:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6a9ec66-1761-4c0e-80a7-4b7635b9ec94</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6a9ec66-1761-4c0e-80a7-4b7635b9ec94/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=6269&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-314/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Branimir Kucelj 63575195199</t>
+  </si>
+  <si>
+    <t>16.10.2026. 07:34:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4112b5b2-aa6a-4144-b05e-855054d7c729</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4112b5b2-aa6a-4144-b05e-855054d7c729/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=314&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-670/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.05.2026.</t>
+  </si>
+  <si>
+    <t>Josip Đonović 67715345892</t>
+  </si>
+  <si>
+    <t>16.10.2026. 07:33:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf516139-e1da-45b2-a12b-0b14597de443</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf516139-e1da-45b2-a12b-0b14597de443/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=670&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-12120/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 19.09.2026.</t>
+  </si>
+  <si>
+    <t>Bella Nalini Petrić putem zz Ive Petrić 28136927313</t>
+  </si>
+  <si>
+    <t>15.10.2026. 17:54:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/113a186d-e1fd-4938-891e-2d4cd61d65cd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/113a186d-e1fd-4938-891e-2d4cd61d65cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=12120&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-2928/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Petar Božić 19348871714</t>
+  </si>
+  <si>
+    <t>15.10.2026. 14:45:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bc1e2df-3d25-45cc-ae3e-9a3db6ca37d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bc1e2df-3d25-45cc-ae3e-9a3db6ca37d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=2928&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp Ikp-2995/2024</t>
+  </si>
+  <si>
+    <t>Jozo Šarić 61777164073</t>
+  </si>
+  <si>
+    <t>15.10.2026. 14:45:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89585bf1-8c9b-4768-9a98-63bc9e314134</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89585bf1-8c9b-4768-9a98-63bc9e314134/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=2995&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp Ikp-3469/2024</t>
+  </si>
+  <si>
+    <t>Ivan Ljubičić 70276808036</t>
+  </si>
+  <si>
+    <t>15.10.2026. 14:40:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4174ec28-9031-4d65-ab28-1ffb2b716b54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4174ec28-9031-4d65-ab28-1ffb2b716b54/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=3469&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp Ikp-4549/2024</t>
+  </si>
+  <si>
+    <t>Anton Gavran 68804177752</t>
+  </si>
+  <si>
+    <t>15.10.2026. 14:40:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ad93450-264e-4ba1-beee-bb8eca7154d5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ad93450-264e-4ba1-beee-bb8eca7154d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=4549&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp Ikp-886/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.05.2026.</t>
+  </si>
+  <si>
+    <t>Krešimir Malić 36345253682</t>
+  </si>
+  <si>
+    <t>15.10.2026. 14:38:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92fa53b4-c45e-4f92-bc6c-f8aed95b019c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92fa53b4-c45e-4f92-bc6c-f8aed95b019c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=886&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-2087/2026</t>
+  </si>
+  <si>
+    <t>Kristina Drahotusky 61299025618</t>
+  </si>
+  <si>
+    <t>15.10.2026. 14:38:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c5652ff-3a7d-433e-a039-95ba3229134b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c5652ff-3a7d-433e-a039-95ba3229134b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=2087&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-3228/2026</t>
+  </si>
+  <si>
+    <t>Alen Huzejrović 02591515227</t>
+  </si>
+  <si>
+    <t>15.10.2026. 14:34:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f542285-4168-440b-b350-cda095d96b57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f542285-4168-440b-b350-cda095d96b57/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=3228&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-6635/2026</t>
+  </si>
+  <si>
+    <t>Luka Mikulić 80286231652</t>
+  </si>
+  <si>
+    <t>15.10.2026. 14:00:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74312d55-e266-4d19-85f9-6c98d31202a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74312d55-e266-4d19-85f9-6c98d31202a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=6635&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-6660/2025</t>
+  </si>
+  <si>
+    <t>Marco Andrea Hofmann 39560171034</t>
+  </si>
+  <si>
+    <t>15.10.2026. 13:53:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f9b4d34-8584-43d0-9587-9fa4bef4cd58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f9b4d34-8584-43d0-9587-9fa4bef4cd58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=6660&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-11950/2026</t>
+  </si>
+  <si>
+    <t>Lidia Deme Deže 86397000627</t>
+  </si>
+  <si>
+    <t>15.10.2026. 13:51:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a30c5f82-d0c9-41b7-a513-d55a020b64e3</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 11.11.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a30c5f82-d0c9-41b7-a513-d55a020b64e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11950&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>HOTEL IMPERIAL VODICE dioničko društvo za turizam i ugostiteljstvo 06819473304</t>
+  </si>
+  <si>
+    <t>15.10.2026. 13:51:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f65782e-41d6-4522-ba55-9f0d8b276da5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f65782e-41d6-4522-ba55-9f0d8b276da5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-11866/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 11.11.2026.u 09:50 sati</t>
+  </si>
+  <si>
+    <t>Ivan Klemen 26435296414</t>
+  </si>
+  <si>
+    <t>15.10.2026. 13:41:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad1adbb5-4919-4871-8805-90162b833535</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad1adbb5-4919-4871-8805-90162b833535/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=11866&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8140/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 11.11.2026. u 09:15 sati</t>
+  </si>
+  <si>
+    <t>Laura Klarić 35342435516</t>
+  </si>
+  <si>
+    <t>15.10.2026. 13:28:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea4c0d04-e08f-4af2-bbe0-78f7753bc360</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea4c0d04-e08f-4af2-bbe0-78f7753bc360/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Krešimir Leboš</t>
+  </si>
+  <si>
+    <t>15.10.2026. 13:28:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa947215-e0f0-46ea-98b6-fdf526b3b57b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa947215-e0f0-46ea-98b6-fdf526b3b57b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-4439/2026</t>
+  </si>
+  <si>
+    <t>Čatip Bajrami 35400515598</t>
+  </si>
+  <si>
+    <t>15.10.2026. 13:25:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6c73f4a-32cd-47ea-afe5-5bd88fffbde9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6c73f4a-32cd-47ea-afe5-5bd88fffbde9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4439&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Dennis Allan Herak 56867696055</t>
+  </si>
+  <si>
+    <t>15.10.2026. 13:25:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5818d1c0-d866-4d36-800d-e78f32e7564f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5818d1c0-d866-4d36-800d-e78f32e7564f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-10252/2026</t>
+  </si>
+  <si>
+    <t>Igor Franić 23817184371</t>
+  </si>
+  <si>
+    <t>15.10.2026. 13:04:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d281c8e7-b2d1-40fe-93da-1d0e89f70112</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d281c8e7-b2d1-40fe-93da-1d0e89f70112/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10252&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>ART ZONA, d.o.o. za arhitekturu i graditeljstvo 63248102262</t>
+  </si>
+  <si>
+    <t>15.10.2026. 13:04:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/136f25b5-a61f-455a-84ad-7f354a08340d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/136f25b5-a61f-455a-84ad-7f354a08340d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-19657/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 26.02.2026.</t>
+  </si>
+  <si>
+    <t>VB ALL SERVICES d.o.o. za usluge 78606587921</t>
+  </si>
+  <si>
+    <t>15.10.2026. 12:55:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e143c15-f562-4e69-82ab-30a50896c43d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e143c15-f562-4e69-82ab-30a50896c43d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=19657&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5553/2026</t>
+  </si>
+  <si>
+    <t>15.10.2026. 12:43:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18e4b0c0-ded9-4d90-9736-84853186e3c1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18e4b0c0-ded9-4d90-9736-84853186e3c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5553&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>ROMA BORDO j.d.o.o. za ugostiteljstvo i usluge 18346427381</t>
+  </si>
+  <si>
+    <t>15.10.2026. 12:43:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2edbf7a-ae81-4fbf-ba29-82a496138e6d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2edbf7a-ae81-4fbf-ba29-82a496138e6d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-7453/2026</t>
+  </si>
+  <si>
+    <t>Josip Vodopija 95299723671</t>
+  </si>
+  <si>
+    <t>15.10.2026. 11:45:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad8ec3fd-6a13-4e4c-bdf1-aaf45fadecdb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad8ec3fd-6a13-4e4c-bdf1-aaf45fadecdb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7453&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Majo usluge d.o.o. za usluge i trgovinu 95616316128</t>
+  </si>
+  <si>
+    <t>15.10.2026. 11:45:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab63b6dd-ae45-4b42-8d21-594d7684c6cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab63b6dd-ae45-4b42-8d21-594d7684c6cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-12219/2024</t>
+  </si>
+  <si>
+    <t>Vedran Pražić 12251831796</t>
+  </si>
+  <si>
+    <t>15.10.2026. 11:45:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14e575eb-6a36-40e4-a83a-6b19c7b7e293</t>
   </si>
   <si>
     <t>Rješenje - trošak.pdf O372O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/15f51a75-0ea2-4d05-b800-0d1b78e9c957/dokumenti/preuzimanje</t>
-[...1604 lines deleted...]
-    <t>Poziv - Ročište 14.10.2026. 10:30</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/14e575eb-6a36-40e4-a83a-6b19c7b7e293/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=12219&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-7836/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 26.10.2026. u 11,00</t>
+  </si>
+  <si>
+    <t>GRANO d.o.o. za usluge i trgovinu u stečaju 86077962502</t>
+  </si>
+  <si>
+    <t>15.10.2026. 11:41:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d749e336-f648-455d-888c-78cb0e51dd82</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 26.10.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d749e336-f648-455d-888c-78cb0e51dd82/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=7836&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1513/2026</t>
+  </si>
+  <si>
+    <t>Doris Međimorec 12377099874</t>
+  </si>
+  <si>
+    <t>15.10.2026. 11:33:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81833404-3369-4205-af3c-917a0ab21e1e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81833404-3369-4205-af3c-917a0ab21e1e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1513&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp Ikp-7614/2025</t>
+  </si>
+  <si>
+    <t>Dorian Brezinščak 39657057544</t>
+  </si>
+  <si>
+    <t>15.10.2026. 11:26:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/008f5640-7754-47bf-9e1a-a2e052c1444d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/008f5640-7754-47bf-9e1a-a2e052c1444d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=7614&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5557/2026</t>
+  </si>
+  <si>
+    <t>Jelka Turbić 99940795050</t>
+  </si>
+  <si>
+    <t>15.10.2026. 11:17:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9b1e4a3-c029-4da1-a209-6f2ecd69bf33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9b1e4a3-c029-4da1-a209-6f2ecd69bf33/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5557&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>MEP ING društvo s ograničenom odgovornošću za usluge 41969158043</t>
+  </si>
+  <si>
+    <t>15.10.2026. 11:17:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c42fdfd-b8c0-483c-aec9-222b5ac84b65</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c42fdfd-b8c0-483c-aec9-222b5ac84b65/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-8290/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 26.06.2026.</t>
+  </si>
+  <si>
+    <t>Sandra Butković 09925068338</t>
+  </si>
+  <si>
+    <t>15.10.2026. 11:16:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b929a7b1-7740-47b3-b83b-f3a720f29245</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b929a7b1-7740-47b3-b83b-f3a720f29245/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8290&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-18311/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 11.11.2026. u 09,45</t>
+  </si>
+  <si>
+    <t>Monika Šincek 54446355246</t>
+  </si>
+  <si>
+    <t>15.10.2026. 10:34:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdef9533-4b31-489e-8731-cdd14e2d05b8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdef9533-4b31-489e-8731-cdd14e2d05b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18311&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ana Ikić 22285095639</t>
+  </si>
+  <si>
+    <t>15.10.2026. 10:34:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5bfbbce-068e-4b90-aa70-8667109dde1a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5bfbbce-068e-4b90-aa70-8667109dde1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-5105/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 05.11.2026. u 10,30</t>
+  </si>
+  <si>
+    <t>Igor Mihaliček 57272439652</t>
+  </si>
+  <si>
+    <t>15.10.2026. 10:02:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e8fa2fd-c41f-4d85-bb66-cda9efb63390</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e8fa2fd-c41f-4d85-bb66-cda9efb63390/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5105&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-18420/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 23.02.2026.</t>
+  </si>
+  <si>
+    <t>DANIZLAV VLADIMIR IVANOVIC MAIER</t>
+  </si>
+  <si>
+    <t>15.10.2026. 10:00:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/450f6503-607c-44ac-aff7-a9fdd6fe9abd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/450f6503-607c-44ac-aff7-a9fdd6fe9abd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18420&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp Ikp-1299/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.04.2026.</t>
+  </si>
+  <si>
+    <t>Anton Antić 91160476227</t>
+  </si>
+  <si>
+    <t>15.10.2026. 09:51:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/751de2ca-9a02-42b1-bdc4-165d6dc1e1f1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/751de2ca-9a02-42b1-bdc4-165d6dc1e1f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=1299&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-10022/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Jan Ponjan 10620960735</t>
+  </si>
+  <si>
+    <t>15.10.2026. 09:48:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ed89c9d-4ce5-4502-859d-76f595724bfa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ed89c9d-4ce5-4502-859d-76f595724bfa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=10022&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-18418/2025</t>
+  </si>
+  <si>
+    <t>Borna Brestovec 01011290008</t>
+  </si>
+  <si>
+    <t>15.10.2026. 09:47:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe91cffa-1cc3-40fe-a9df-d9a56893cab0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe91cffa-1cc3-40fe-a9df-d9a56893cab0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18418&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3445/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>CleanExplosion j.d.o.o. za usluge 37190250666</t>
+  </si>
+  <si>
+    <t>15.10.2026. 08:43:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29c6abba-77d8-4572-abd0-c7719f4f8a1c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29c6abba-77d8-4572-abd0-c7719f4f8a1c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3445&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-16629/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 16.07.2026.</t>
+  </si>
+  <si>
+    <t>Ante Miloš 87386386452</t>
+  </si>
+  <si>
+    <t>15.10.2026. 08:28:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31e65f58-2d38-4105-a94c-87a1b4c1ddaf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31e65f58-2d38-4105-a94c-87a1b4c1ddaf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=16629&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-3723/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 15.07.2026.</t>
+  </si>
+  <si>
+    <t>Matea Jerić Ćurković 48372371643</t>
+  </si>
+  <si>
+    <t>15.10.2026. 08:24:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7e3409f-1261-4399-8791-8ae7ca4dde9c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7e3409f-1261-4399-8791-8ae7ca4dde9c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=3723&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>PRESIDENT GRUPA društvo s ograničenom odgovornošću za turizam i usluge 33301430925</t>
+  </si>
+  <si>
+    <t>15.10.2026. 08:24:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f0dfc8d-d066-4d0a-b76d-a2a455ce9dcb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f0dfc8d-d066-4d0a-b76d-a2a455ce9dcb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-9319/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 27.10.2026. 09:30</t>
+  </si>
+  <si>
+    <t>Luka Gaćina 91586368060</t>
+  </si>
+  <si>
+    <t>14.10.2026. 13:57:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d8b8363-7cc6-4223-adc3-aeab4361ed71</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 27.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d8b8363-7cc6-4223-adc3-aeab4361ed71/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9319&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-9909/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 27.10.2026. 09:20</t>
+  </si>
+  <si>
+    <t>Davor Augustinović 00111734989</t>
+  </si>
+  <si>
+    <t>14.10.2026. 13:55:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/011d06be-e1a2-416a-af35-f899f161bf56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/011d06be-e1a2-416a-af35-f899f161bf56/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9909&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-8214/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 14.11.2025.</t>
+  </si>
+  <si>
+    <t>Ivica Mičić 46949154270</t>
+  </si>
+  <si>
+    <t>29.12.2025. 09:04:19</t>
+  </si>
+  <si>
+    <t>07.01.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e97efeb-3d9f-41e9-908a-e2dd3347a0c2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e97efeb-3d9f-41e9-908a-e2dd3347a0c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8214&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-5409/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 16.09.2025. 09:15</t>
+  </si>
+  <si>
+    <t>Maja Sesvečanec 67310876018</t>
+  </si>
+  <si>
+    <t>29.07.2025. 08:20:01</t>
+  </si>
+  <si>
+    <t>07.08.2205.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11403df2-5b25-4b8e-a2c0-78a822ddf3d9</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 16.09.2025.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11403df2-5b25-4b8e-a2c0-78a822ddf3d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=5409&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-14515/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 17.02.2025.</t>
   </si>
   <si>
     <t>Damir Herceg 97496857606</t>
-  </si>
-[...1951 lines deleted...]
-    <t>Presuda od 17.02.2025.</t>
   </si>
   <si>
     <t>29.04.2025. 09:18:04</t>
   </si>
   <si>
     <t>07.05.2027.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/00d65bd2-4595-4143-8e57-17e25c35118c</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/00d65bd2-4595-4143-8e57-17e25c35118c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=14515&amp;godina=2024</t>
   </si>
   <si>
     <t>Pp-15053/2024</t>
   </si>
   <si>
     <t>Presuda od 18.02.2025.</t>
   </si>
   <si>
     <t>Željko Međurečan 91844960610</t>
   </si>
@@ -4064,51 +5093,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N207"/>
+  <dimension ref="A1:N261"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -4160,7824 +5189,9876 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>27</v>
       </c>
-      <c r="I3" t="s">
+      <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
         <v>28</v>
       </c>
-      <c r="J3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N3" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="I4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="J4" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="L4" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="M4" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="N4" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D5" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="I5" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="J5" t="s">
         <v>20</v>
       </c>
       <c r="K5" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
       <c r="L5" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="M5" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="N5" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="D6" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="I6" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="J6" t="s">
         <v>20</v>
       </c>
       <c r="K6" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="L6" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="M6" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="N6" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="I7" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="J7" t="s">
         <v>20</v>
       </c>
       <c r="K7" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="L7" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="M7" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="N7" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="D8" t="s">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="I8" t="s">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="J8" t="s">
         <v>20</v>
       </c>
       <c r="K8" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="L8" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="M8" t="s">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="N8" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="D9" t="s">
         <v>17</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="I9" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="J9" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K9" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="L9" t="s">
-        <v>75</v>
+        <v>22</v>
       </c>
       <c r="M9" t="s">
-        <v>76</v>
+        <v>59</v>
       </c>
       <c r="N9" t="s">
-        <v>77</v>
+        <v>55</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="D10" t="s">
-        <v>79</v>
+        <v>17</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="I10" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="J10" t="s">
         <v>20</v>
       </c>
       <c r="K10" t="s">
-        <v>82</v>
+        <v>62</v>
       </c>
       <c r="L10" t="s">
-        <v>83</v>
+        <v>22</v>
       </c>
       <c r="M10" t="s">
-        <v>84</v>
+        <v>63</v>
       </c>
       <c r="N10" t="s">
-        <v>85</v>
+        <v>64</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="D11" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>88</v>
+        <v>18</v>
       </c>
       <c r="I11" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="J11" t="s">
         <v>20</v>
       </c>
       <c r="K11" t="s">
-        <v>90</v>
+        <v>66</v>
       </c>
       <c r="L11" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="M11" t="s">
-        <v>92</v>
+        <v>67</v>
       </c>
       <c r="N11" t="s">
-        <v>93</v>
+        <v>64</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>86</v>
+        <v>68</v>
       </c>
       <c r="D12" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>94</v>
+        <v>69</v>
       </c>
       <c r="I12" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
       <c r="J12" t="s">
         <v>20</v>
       </c>
       <c r="K12" t="s">
-        <v>96</v>
+        <v>71</v>
       </c>
       <c r="L12" t="s">
-        <v>91</v>
+        <v>72</v>
       </c>
       <c r="M12" t="s">
-        <v>97</v>
+        <v>73</v>
       </c>
       <c r="N12" t="s">
-        <v>93</v>
+        <v>74</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>98</v>
+        <v>75</v>
       </c>
       <c r="D13" t="s">
-        <v>99</v>
+        <v>76</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>100</v>
+        <v>77</v>
       </c>
       <c r="I13" t="s">
-        <v>101</v>
+        <v>78</v>
       </c>
       <c r="J13" t="s">
         <v>20</v>
       </c>
       <c r="K13" t="s">
-        <v>102</v>
+        <v>79</v>
       </c>
       <c r="L13" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="M13" t="s">
-        <v>103</v>
+        <v>81</v>
       </c>
       <c r="N13" t="s">
-        <v>104</v>
+        <v>82</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>105</v>
+        <v>83</v>
       </c>
       <c r="D14" t="s">
-        <v>106</v>
+        <v>84</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>107</v>
+        <v>85</v>
       </c>
       <c r="I14" t="s">
-        <v>108</v>
+        <v>86</v>
       </c>
       <c r="J14" t="s">
-        <v>20</v>
+        <v>87</v>
       </c>
       <c r="K14" t="s">
-        <v>109</v>
+        <v>88</v>
       </c>
       <c r="L14" t="s">
-        <v>110</v>
+        <v>89</v>
       </c>
       <c r="M14" t="s">
-        <v>111</v>
+        <v>90</v>
       </c>
       <c r="N14" t="s">
-        <v>112</v>
+        <v>91</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>105</v>
+        <v>92</v>
       </c>
       <c r="D15" t="s">
-        <v>106</v>
+        <v>93</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>113</v>
+        <v>94</v>
       </c>
       <c r="I15" t="s">
-        <v>114</v>
+        <v>95</v>
       </c>
       <c r="J15" t="s">
-        <v>20</v>
+        <v>87</v>
       </c>
       <c r="K15" t="s">
-        <v>115</v>
+        <v>96</v>
       </c>
       <c r="L15" t="s">
-        <v>110</v>
+        <v>97</v>
       </c>
       <c r="M15" t="s">
-        <v>116</v>
+        <v>98</v>
       </c>
       <c r="N15" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="D16" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>117</v>
+        <v>102</v>
       </c>
       <c r="I16" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="J16" t="s">
-        <v>20</v>
+        <v>104</v>
       </c>
       <c r="K16" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="L16" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="M16" t="s">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="N16" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="D17" t="s">
-        <v>122</v>
+        <v>76</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="I17" t="s">
-        <v>124</v>
+        <v>111</v>
       </c>
       <c r="J17" t="s">
         <v>20</v>
       </c>
       <c r="K17" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="L17" t="s">
-        <v>126</v>
+        <v>80</v>
       </c>
       <c r="M17" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="N17" t="s">
-        <v>128</v>
+        <v>114</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="D18" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="I18" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
       <c r="J18" t="s">
         <v>20</v>
       </c>
       <c r="K18" t="s">
-        <v>131</v>
+        <v>119</v>
       </c>
       <c r="L18" t="s">
-        <v>126</v>
+        <v>89</v>
       </c>
       <c r="M18" t="s">
-        <v>132</v>
+        <v>120</v>
       </c>
       <c r="N18" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>133</v>
+        <v>115</v>
       </c>
       <c r="D19" t="s">
-        <v>134</v>
+        <v>116</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>135</v>
+        <v>122</v>
       </c>
       <c r="I19" t="s">
-        <v>136</v>
+        <v>123</v>
       </c>
       <c r="J19" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K19" t="s">
-        <v>137</v>
+        <v>124</v>
       </c>
       <c r="L19" t="s">
-        <v>138</v>
+        <v>89</v>
       </c>
       <c r="M19" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="N19" t="s">
-        <v>140</v>
+        <v>121</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>141</v>
+        <v>126</v>
       </c>
       <c r="D20" t="s">
-        <v>142</v>
+        <v>127</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>143</v>
+        <v>128</v>
       </c>
       <c r="I20" t="s">
-        <v>144</v>
+        <v>129</v>
       </c>
       <c r="J20" t="s">
-        <v>29</v>
+        <v>104</v>
       </c>
       <c r="K20" t="s">
-        <v>145</v>
+        <v>130</v>
       </c>
       <c r="L20" t="s">
-        <v>146</v>
+        <v>89</v>
       </c>
       <c r="M20" t="s">
-        <v>147</v>
+        <v>131</v>
       </c>
       <c r="N20" t="s">
-        <v>148</v>
+        <v>132</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>149</v>
+        <v>126</v>
       </c>
       <c r="D21" t="s">
-        <v>150</v>
+        <v>127</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>151</v>
+        <v>133</v>
       </c>
       <c r="I21" t="s">
-        <v>152</v>
+        <v>134</v>
       </c>
       <c r="J21" t="s">
-        <v>20</v>
+        <v>104</v>
       </c>
       <c r="K21" t="s">
-        <v>153</v>
+        <v>135</v>
       </c>
       <c r="L21" t="s">
-        <v>154</v>
+        <v>89</v>
       </c>
       <c r="M21" t="s">
-        <v>155</v>
+        <v>136</v>
       </c>
       <c r="N21" t="s">
-        <v>156</v>
+        <v>132</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>149</v>
+        <v>137</v>
       </c>
       <c r="D22" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>157</v>
+        <v>139</v>
       </c>
       <c r="I22" t="s">
-        <v>158</v>
+        <v>140</v>
       </c>
       <c r="J22" t="s">
-        <v>20</v>
+        <v>104</v>
       </c>
       <c r="K22" t="s">
-        <v>159</v>
+        <v>141</v>
       </c>
       <c r="L22" t="s">
-        <v>154</v>
+        <v>89</v>
       </c>
       <c r="M22" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="N22" t="s">
-        <v>156</v>
+        <v>143</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>161</v>
+        <v>137</v>
       </c>
       <c r="D23" t="s">
-        <v>162</v>
+        <v>138</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>163</v>
+        <v>144</v>
       </c>
       <c r="I23" t="s">
-        <v>164</v>
+        <v>145</v>
       </c>
       <c r="J23" t="s">
-        <v>20</v>
+        <v>104</v>
       </c>
       <c r="K23" t="s">
-        <v>165</v>
+        <v>146</v>
       </c>
       <c r="L23" t="s">
-        <v>154</v>
+        <v>89</v>
       </c>
       <c r="M23" t="s">
-        <v>166</v>
+        <v>147</v>
       </c>
       <c r="N23" t="s">
-        <v>167</v>
+        <v>143</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>161</v>
+        <v>148</v>
       </c>
       <c r="D24" t="s">
-        <v>168</v>
+        <v>149</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>169</v>
+        <v>150</v>
       </c>
       <c r="I24" t="s">
-        <v>170</v>
+        <v>151</v>
       </c>
       <c r="J24" t="s">
-        <v>20</v>
+        <v>104</v>
       </c>
       <c r="K24" t="s">
-        <v>171</v>
+        <v>152</v>
       </c>
       <c r="L24" t="s">
+        <v>153</v>
+      </c>
+      <c r="M24" t="s">
         <v>154</v>
       </c>
-      <c r="M24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N24" t="s">
-        <v>167</v>
+        <v>155</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>173</v>
+        <v>156</v>
       </c>
       <c r="D25" t="s">
-        <v>174</v>
+        <v>157</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>175</v>
+        <v>158</v>
       </c>
       <c r="I25" t="s">
-        <v>176</v>
+        <v>159</v>
       </c>
       <c r="J25" t="s">
-        <v>20</v>
+        <v>104</v>
       </c>
       <c r="K25" t="s">
-        <v>177</v>
+        <v>160</v>
       </c>
       <c r="L25" t="s">
-        <v>22</v>
+        <v>97</v>
       </c>
       <c r="M25" t="s">
-        <v>178</v>
+        <v>161</v>
       </c>
       <c r="N25" t="s">
-        <v>179</v>
+        <v>162</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>180</v>
+        <v>163</v>
       </c>
       <c r="D26" t="s">
-        <v>181</v>
+        <v>76</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>182</v>
+        <v>164</v>
       </c>
       <c r="I26" t="s">
-        <v>183</v>
+        <v>165</v>
       </c>
       <c r="J26" t="s">
         <v>20</v>
       </c>
       <c r="K26" t="s">
-        <v>184</v>
+        <v>166</v>
       </c>
       <c r="L26" t="s">
-        <v>185</v>
+        <v>80</v>
       </c>
       <c r="M26" t="s">
-        <v>186</v>
+        <v>167</v>
       </c>
       <c r="N26" t="s">
-        <v>187</v>
+        <v>168</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>188</v>
+        <v>169</v>
       </c>
       <c r="D27" t="s">
-        <v>189</v>
+        <v>76</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>190</v>
+        <v>170</v>
       </c>
       <c r="I27" t="s">
-        <v>191</v>
+        <v>171</v>
       </c>
       <c r="J27" t="s">
-        <v>192</v>
+        <v>20</v>
       </c>
       <c r="K27" t="s">
-        <v>193</v>
+        <v>172</v>
       </c>
       <c r="L27" t="s">
-        <v>194</v>
+        <v>80</v>
       </c>
       <c r="M27" t="s">
-        <v>195</v>
+        <v>173</v>
       </c>
       <c r="N27" t="s">
-        <v>196</v>
+        <v>174</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>197</v>
+        <v>175</v>
       </c>
       <c r="D28" t="s">
-        <v>198</v>
+        <v>176</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>199</v>
+        <v>18</v>
       </c>
       <c r="I28" t="s">
-        <v>200</v>
+        <v>177</v>
       </c>
       <c r="J28" t="s">
-        <v>192</v>
+        <v>104</v>
       </c>
       <c r="K28" t="s">
-        <v>201</v>
+        <v>178</v>
       </c>
       <c r="L28" t="s">
-        <v>75</v>
+        <v>179</v>
       </c>
       <c r="M28" t="s">
-        <v>202</v>
+        <v>180</v>
       </c>
       <c r="N28" t="s">
-        <v>203</v>
+        <v>181</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>204</v>
+        <v>182</v>
       </c>
       <c r="D29" t="s">
-        <v>205</v>
+        <v>183</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>206</v>
+        <v>184</v>
       </c>
       <c r="I29" t="s">
-        <v>207</v>
+        <v>185</v>
       </c>
       <c r="J29" t="s">
-        <v>192</v>
+        <v>104</v>
       </c>
       <c r="K29" t="s">
-        <v>208</v>
+        <v>186</v>
       </c>
       <c r="L29" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="M29" t="s">
-        <v>209</v>
+        <v>187</v>
       </c>
       <c r="N29" t="s">
-        <v>210</v>
+        <v>188</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
       <c r="D30" t="s">
-        <v>212</v>
+        <v>190</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>213</v>
+        <v>191</v>
       </c>
       <c r="I30" t="s">
-        <v>214</v>
+        <v>192</v>
       </c>
       <c r="J30" t="s">
-        <v>192</v>
+        <v>104</v>
       </c>
       <c r="K30" t="s">
-        <v>215</v>
+        <v>193</v>
       </c>
       <c r="L30" t="s">
-        <v>216</v>
+        <v>97</v>
       </c>
       <c r="M30" t="s">
-        <v>217</v>
+        <v>194</v>
       </c>
       <c r="N30" t="s">
-        <v>218</v>
+        <v>195</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>219</v>
+        <v>196</v>
       </c>
       <c r="D31" t="s">
-        <v>220</v>
+        <v>176</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>221</v>
+        <v>197</v>
       </c>
       <c r="I31" t="s">
-        <v>222</v>
+        <v>198</v>
       </c>
       <c r="J31" t="s">
-        <v>192</v>
+        <v>104</v>
       </c>
       <c r="K31" t="s">
-        <v>223</v>
+        <v>199</v>
       </c>
       <c r="L31" t="s">
-        <v>224</v>
+        <v>179</v>
       </c>
       <c r="M31" t="s">
-        <v>225</v>
+        <v>200</v>
       </c>
       <c r="N31" t="s">
-        <v>226</v>
+        <v>201</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>227</v>
+        <v>196</v>
       </c>
       <c r="D32" t="s">
-        <v>228</v>
+        <v>176</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>229</v>
+        <v>202</v>
       </c>
       <c r="I32" t="s">
-        <v>230</v>
+        <v>203</v>
       </c>
       <c r="J32" t="s">
-        <v>192</v>
+        <v>104</v>
       </c>
       <c r="K32" t="s">
-        <v>231</v>
+        <v>204</v>
       </c>
       <c r="L32" t="s">
-        <v>232</v>
+        <v>179</v>
       </c>
       <c r="M32" t="s">
-        <v>233</v>
+        <v>205</v>
       </c>
       <c r="N32" t="s">
-        <v>234</v>
+        <v>201</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>227</v>
+        <v>206</v>
       </c>
       <c r="D33" t="s">
-        <v>228</v>
+        <v>207</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>235</v>
+        <v>208</v>
       </c>
       <c r="I33" t="s">
-        <v>236</v>
+        <v>209</v>
       </c>
       <c r="J33" t="s">
-        <v>192</v>
+        <v>104</v>
       </c>
       <c r="K33" t="s">
-        <v>237</v>
+        <v>210</v>
       </c>
       <c r="L33" t="s">
-        <v>232</v>
+        <v>153</v>
       </c>
       <c r="M33" t="s">
-        <v>238</v>
+        <v>211</v>
       </c>
       <c r="N33" t="s">
-        <v>234</v>
+        <v>212</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>239</v>
+        <v>213</v>
       </c>
       <c r="D34" t="s">
-        <v>240</v>
+        <v>214</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>241</v>
+        <v>215</v>
       </c>
       <c r="I34" t="s">
-        <v>242</v>
+        <v>216</v>
       </c>
       <c r="J34" t="s">
-        <v>192</v>
+        <v>217</v>
       </c>
       <c r="K34" t="s">
-        <v>243</v>
+        <v>218</v>
       </c>
       <c r="L34" t="s">
-        <v>39</v>
+        <v>219</v>
       </c>
       <c r="M34" t="s">
-        <v>244</v>
+        <v>220</v>
       </c>
       <c r="N34" t="s">
-        <v>245</v>
+        <v>221</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>246</v>
+        <v>222</v>
       </c>
       <c r="D35" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>247</v>
+        <v>224</v>
       </c>
       <c r="I35" t="s">
-        <v>248</v>
+        <v>225</v>
       </c>
       <c r="J35" t="s">
-        <v>192</v>
+        <v>217</v>
       </c>
       <c r="K35" t="s">
-        <v>249</v>
+        <v>226</v>
       </c>
       <c r="L35" t="s">
-        <v>250</v>
+        <v>227</v>
       </c>
       <c r="M35" t="s">
-        <v>251</v>
+        <v>228</v>
       </c>
       <c r="N35" t="s">
-        <v>252</v>
+        <v>229</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>253</v>
+        <v>222</v>
       </c>
       <c r="D36" t="s">
-        <v>254</v>
+        <v>223</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>255</v>
+        <v>230</v>
       </c>
       <c r="I36" t="s">
-        <v>256</v>
+        <v>231</v>
       </c>
       <c r="J36" t="s">
-        <v>257</v>
+        <v>217</v>
       </c>
       <c r="K36" t="s">
-        <v>258</v>
+        <v>232</v>
       </c>
       <c r="L36" t="s">
-        <v>259</v>
+        <v>227</v>
       </c>
       <c r="M36" t="s">
-        <v>260</v>
+        <v>233</v>
       </c>
       <c r="N36" t="s">
-        <v>261</v>
+        <v>229</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>253</v>
+        <v>234</v>
       </c>
       <c r="D37" t="s">
-        <v>254</v>
+        <v>223</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>262</v>
+        <v>235</v>
       </c>
       <c r="I37" t="s">
-        <v>263</v>
+        <v>236</v>
       </c>
       <c r="J37" t="s">
-        <v>257</v>
+        <v>217</v>
       </c>
       <c r="K37" t="s">
-        <v>264</v>
+        <v>237</v>
       </c>
       <c r="L37" t="s">
-        <v>259</v>
+        <v>227</v>
       </c>
       <c r="M37" t="s">
-        <v>265</v>
+        <v>238</v>
       </c>
       <c r="N37" t="s">
-        <v>261</v>
+        <v>239</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>266</v>
+        <v>234</v>
       </c>
       <c r="D38" t="s">
-        <v>267</v>
+        <v>223</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>268</v>
+        <v>240</v>
       </c>
       <c r="I38" t="s">
-        <v>269</v>
+        <v>241</v>
       </c>
       <c r="J38" t="s">
-        <v>192</v>
+        <v>217</v>
       </c>
       <c r="K38" t="s">
-        <v>270</v>
+        <v>242</v>
       </c>
       <c r="L38" t="s">
-        <v>271</v>
+        <v>227</v>
       </c>
       <c r="M38" t="s">
-        <v>272</v>
+        <v>243</v>
       </c>
       <c r="N38" t="s">
-        <v>273</v>
+        <v>239</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>266</v>
+        <v>244</v>
       </c>
       <c r="D39" t="s">
-        <v>267</v>
+        <v>223</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>274</v>
+        <v>245</v>
       </c>
       <c r="I39" t="s">
-        <v>275</v>
+        <v>246</v>
       </c>
       <c r="J39" t="s">
-        <v>192</v>
+        <v>217</v>
       </c>
       <c r="K39" t="s">
-        <v>276</v>
+        <v>247</v>
       </c>
       <c r="L39" t="s">
-        <v>277</v>
+        <v>227</v>
       </c>
       <c r="M39" t="s">
-        <v>278</v>
+        <v>248</v>
       </c>
       <c r="N39" t="s">
-        <v>273</v>
+        <v>249</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>279</v>
+        <v>244</v>
       </c>
       <c r="D40" t="s">
-        <v>142</v>
+        <v>223</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>280</v>
+        <v>250</v>
       </c>
       <c r="I40" t="s">
-        <v>281</v>
+        <v>251</v>
       </c>
       <c r="J40" t="s">
-        <v>192</v>
+        <v>217</v>
       </c>
       <c r="K40" t="s">
-        <v>282</v>
+        <v>252</v>
       </c>
       <c r="L40" t="s">
-        <v>283</v>
+        <v>227</v>
       </c>
       <c r="M40" t="s">
-        <v>284</v>
+        <v>253</v>
       </c>
       <c r="N40" t="s">
-        <v>285</v>
+        <v>249</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>286</v>
+        <v>254</v>
       </c>
       <c r="D41" t="s">
-        <v>254</v>
+        <v>223</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>287</v>
+        <v>255</v>
       </c>
       <c r="I41" t="s">
-        <v>288</v>
+        <v>256</v>
       </c>
       <c r="J41" t="s">
+        <v>217</v>
+      </c>
+      <c r="K41" t="s">
         <v>257</v>
       </c>
-      <c r="K41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L41" t="s">
+        <v>227</v>
+      </c>
+      <c r="M41" t="s">
+        <v>258</v>
+      </c>
+      <c r="N41" t="s">
         <v>259</v>
-      </c>
-[...4 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>286</v>
+        <v>254</v>
       </c>
       <c r="D42" t="s">
-        <v>254</v>
+        <v>223</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>292</v>
+        <v>260</v>
       </c>
       <c r="I42" t="s">
-        <v>293</v>
+        <v>261</v>
       </c>
       <c r="J42" t="s">
-        <v>257</v>
+        <v>217</v>
       </c>
       <c r="K42" t="s">
-        <v>294</v>
+        <v>262</v>
       </c>
       <c r="L42" t="s">
+        <v>227</v>
+      </c>
+      <c r="M42" t="s">
+        <v>263</v>
+      </c>
+      <c r="N42" t="s">
         <v>259</v>
-      </c>
-[...4 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>296</v>
+        <v>264</v>
       </c>
       <c r="D43" t="s">
-        <v>142</v>
+        <v>223</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>297</v>
+        <v>265</v>
       </c>
       <c r="I43" t="s">
-        <v>298</v>
+        <v>266</v>
       </c>
       <c r="J43" t="s">
-        <v>192</v>
+        <v>217</v>
       </c>
       <c r="K43" t="s">
-        <v>299</v>
+        <v>267</v>
       </c>
       <c r="L43" t="s">
-        <v>283</v>
+        <v>268</v>
       </c>
       <c r="M43" t="s">
-        <v>300</v>
+        <v>269</v>
       </c>
       <c r="N43" t="s">
-        <v>301</v>
+        <v>270</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>302</v>
+        <v>271</v>
       </c>
       <c r="D44" t="s">
-        <v>142</v>
+        <v>223</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>303</v>
+        <v>272</v>
       </c>
       <c r="I44" t="s">
-        <v>304</v>
+        <v>273</v>
       </c>
       <c r="J44" t="s">
-        <v>257</v>
+        <v>217</v>
       </c>
       <c r="K44" t="s">
-        <v>305</v>
+        <v>274</v>
       </c>
       <c r="L44" t="s">
-        <v>146</v>
+        <v>268</v>
       </c>
       <c r="M44" t="s">
-        <v>306</v>
+        <v>275</v>
       </c>
       <c r="N44" t="s">
-        <v>307</v>
+        <v>276</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>308</v>
+        <v>277</v>
       </c>
       <c r="D45" t="s">
-        <v>309</v>
+        <v>223</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>310</v>
+        <v>278</v>
       </c>
       <c r="I45" t="s">
-        <v>311</v>
+        <v>279</v>
       </c>
       <c r="J45" t="s">
-        <v>192</v>
+        <v>217</v>
       </c>
       <c r="K45" t="s">
-        <v>312</v>
+        <v>280</v>
       </c>
       <c r="L45" t="s">
-        <v>146</v>
+        <v>268</v>
       </c>
       <c r="M45" t="s">
-        <v>313</v>
+        <v>281</v>
       </c>
       <c r="N45" t="s">
-        <v>314</v>
+        <v>282</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>315</v>
+        <v>283</v>
       </c>
       <c r="D46" t="s">
-        <v>316</v>
+        <v>284</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>317</v>
+        <v>285</v>
       </c>
       <c r="I46" t="s">
-        <v>318</v>
+        <v>286</v>
       </c>
       <c r="J46" t="s">
-        <v>192</v>
+        <v>217</v>
       </c>
       <c r="K46" t="s">
-        <v>319</v>
+        <v>287</v>
       </c>
       <c r="L46" t="s">
-        <v>320</v>
+        <v>288</v>
       </c>
       <c r="M46" t="s">
-        <v>321</v>
+        <v>289</v>
       </c>
       <c r="N46" t="s">
-        <v>322</v>
+        <v>290</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>323</v>
+        <v>291</v>
       </c>
       <c r="D47" t="s">
-        <v>324</v>
+        <v>284</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>325</v>
+        <v>292</v>
       </c>
       <c r="I47" t="s">
-        <v>326</v>
+        <v>293</v>
       </c>
       <c r="J47" t="s">
-        <v>20</v>
+        <v>217</v>
       </c>
       <c r="K47" t="s">
-        <v>327</v>
+        <v>294</v>
       </c>
       <c r="L47" t="s">
-        <v>22</v>
+        <v>288</v>
       </c>
       <c r="M47" t="s">
-        <v>328</v>
+        <v>295</v>
       </c>
       <c r="N47" t="s">
-        <v>329</v>
+        <v>296</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>323</v>
+        <v>297</v>
       </c>
       <c r="D48" t="s">
-        <v>324</v>
+        <v>298</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>330</v>
+        <v>299</v>
       </c>
       <c r="I48" t="s">
-        <v>331</v>
+        <v>300</v>
       </c>
       <c r="J48" t="s">
-        <v>20</v>
+        <v>217</v>
       </c>
       <c r="K48" t="s">
-        <v>332</v>
+        <v>301</v>
       </c>
       <c r="L48" t="s">
-        <v>22</v>
+        <v>302</v>
       </c>
       <c r="M48" t="s">
-        <v>333</v>
+        <v>303</v>
       </c>
       <c r="N48" t="s">
-        <v>329</v>
+        <v>304</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>334</v>
+        <v>305</v>
       </c>
       <c r="D49" t="s">
-        <v>335</v>
+        <v>306</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>336</v>
+        <v>307</v>
       </c>
       <c r="I49" t="s">
-        <v>337</v>
+        <v>308</v>
       </c>
       <c r="J49" t="s">
-        <v>192</v>
+        <v>104</v>
       </c>
       <c r="K49" t="s">
-        <v>338</v>
+        <v>309</v>
       </c>
       <c r="L49" t="s">
-        <v>283</v>
+        <v>302</v>
       </c>
       <c r="M49" t="s">
-        <v>339</v>
+        <v>310</v>
       </c>
       <c r="N49" t="s">
-        <v>340</v>
+        <v>311</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>341</v>
+        <v>305</v>
       </c>
       <c r="D50" t="s">
-        <v>342</v>
+        <v>306</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>343</v>
+        <v>312</v>
       </c>
       <c r="I50" t="s">
-        <v>344</v>
+        <v>313</v>
       </c>
       <c r="J50" t="s">
-        <v>192</v>
+        <v>104</v>
       </c>
       <c r="K50" t="s">
-        <v>345</v>
+        <v>314</v>
       </c>
       <c r="L50" t="s">
-        <v>346</v>
+        <v>302</v>
       </c>
       <c r="M50" t="s">
-        <v>347</v>
+        <v>315</v>
       </c>
       <c r="N50" t="s">
-        <v>348</v>
+        <v>311</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>349</v>
+        <v>316</v>
       </c>
       <c r="D51" t="s">
-        <v>350</v>
+        <v>317</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>351</v>
+        <v>318</v>
       </c>
       <c r="I51" t="s">
-        <v>352</v>
+        <v>319</v>
       </c>
       <c r="J51" t="s">
-        <v>353</v>
+        <v>217</v>
       </c>
       <c r="K51" t="s">
-        <v>354</v>
+        <v>320</v>
       </c>
       <c r="L51" t="s">
-        <v>194</v>
+        <v>321</v>
       </c>
       <c r="M51" t="s">
-        <v>355</v>
+        <v>322</v>
       </c>
       <c r="N51" t="s">
-        <v>356</v>
+        <v>323</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>357</v>
+        <v>324</v>
       </c>
       <c r="D52" t="s">
-        <v>358</v>
+        <v>325</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>359</v>
+        <v>326</v>
       </c>
       <c r="I52" t="s">
-        <v>360</v>
+        <v>327</v>
       </c>
       <c r="J52" t="s">
-        <v>20</v>
+        <v>104</v>
       </c>
       <c r="K52" t="s">
-        <v>361</v>
+        <v>328</v>
       </c>
       <c r="L52" t="s">
-        <v>362</v>
+        <v>329</v>
       </c>
       <c r="M52" t="s">
-        <v>363</v>
+        <v>330</v>
       </c>
       <c r="N52" t="s">
-        <v>364</v>
+        <v>331</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>365</v>
+        <v>332</v>
       </c>
       <c r="D53" t="s">
-        <v>366</v>
+        <v>333</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>367</v>
+        <v>334</v>
       </c>
       <c r="I53" t="s">
-        <v>368</v>
+        <v>335</v>
       </c>
       <c r="J53" t="s">
-        <v>192</v>
+        <v>217</v>
       </c>
       <c r="K53" t="s">
-        <v>369</v>
+        <v>336</v>
       </c>
       <c r="L53" t="s">
-        <v>22</v>
+        <v>337</v>
       </c>
       <c r="M53" t="s">
-        <v>370</v>
+        <v>338</v>
       </c>
       <c r="N53" t="s">
-        <v>371</v>
+        <v>339</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>372</v>
+        <v>332</v>
       </c>
       <c r="D54" t="s">
-        <v>373</v>
+        <v>333</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>374</v>
+        <v>340</v>
       </c>
       <c r="I54" t="s">
-        <v>375</v>
+        <v>341</v>
       </c>
       <c r="J54" t="s">
-        <v>192</v>
+        <v>217</v>
       </c>
       <c r="K54" t="s">
-        <v>376</v>
+        <v>342</v>
       </c>
       <c r="L54" t="s">
-        <v>377</v>
+        <v>337</v>
       </c>
       <c r="M54" t="s">
-        <v>378</v>
+        <v>343</v>
       </c>
       <c r="N54" t="s">
-        <v>379</v>
+        <v>339</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>380</v>
+        <v>344</v>
       </c>
       <c r="D55" t="s">
-        <v>381</v>
+        <v>345</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>382</v>
+        <v>346</v>
       </c>
       <c r="I55" t="s">
-        <v>383</v>
+        <v>347</v>
       </c>
       <c r="J55" t="s">
-        <v>257</v>
+        <v>217</v>
       </c>
       <c r="K55" t="s">
-        <v>384</v>
+        <v>348</v>
       </c>
       <c r="L55" t="s">
-        <v>31</v>
+        <v>288</v>
       </c>
       <c r="M55" t="s">
-        <v>385</v>
+        <v>349</v>
       </c>
       <c r="N55" t="s">
-        <v>386</v>
+        <v>350</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>380</v>
+        <v>351</v>
       </c>
       <c r="D56" t="s">
-        <v>381</v>
+        <v>352</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>387</v>
+        <v>353</v>
       </c>
       <c r="I56" t="s">
-        <v>388</v>
+        <v>354</v>
       </c>
       <c r="J56" t="s">
-        <v>257</v>
+        <v>104</v>
       </c>
       <c r="K56" t="s">
-        <v>389</v>
+        <v>355</v>
       </c>
       <c r="L56" t="s">
-        <v>31</v>
+        <v>356</v>
       </c>
       <c r="M56" t="s">
-        <v>390</v>
+        <v>357</v>
       </c>
       <c r="N56" t="s">
-        <v>386</v>
+        <v>358</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>391</v>
+        <v>351</v>
       </c>
       <c r="D57" t="s">
-        <v>392</v>
+        <v>352</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>393</v>
+        <v>359</v>
       </c>
       <c r="I57" t="s">
-        <v>394</v>
+        <v>360</v>
       </c>
       <c r="J57" t="s">
-        <v>257</v>
+        <v>104</v>
       </c>
       <c r="K57" t="s">
-        <v>395</v>
+        <v>361</v>
       </c>
       <c r="L57" t="s">
-        <v>31</v>
+        <v>356</v>
       </c>
       <c r="M57" t="s">
-        <v>396</v>
+        <v>362</v>
       </c>
       <c r="N57" t="s">
-        <v>397</v>
+        <v>358</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>398</v>
+        <v>363</v>
       </c>
       <c r="D58" t="s">
-        <v>399</v>
+        <v>364</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>400</v>
+        <v>365</v>
       </c>
       <c r="I58" t="s">
-        <v>401</v>
+        <v>366</v>
       </c>
       <c r="J58" t="s">
-        <v>257</v>
+        <v>217</v>
       </c>
       <c r="K58" t="s">
-        <v>402</v>
+        <v>367</v>
       </c>
       <c r="L58" t="s">
-        <v>403</v>
+        <v>106</v>
       </c>
       <c r="M58" t="s">
-        <v>404</v>
+        <v>368</v>
       </c>
       <c r="N58" t="s">
-        <v>405</v>
+        <v>369</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>398</v>
+        <v>370</v>
       </c>
       <c r="D59" t="s">
-        <v>399</v>
+        <v>371</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>406</v>
+        <v>372</v>
       </c>
       <c r="I59" t="s">
-        <v>407</v>
+        <v>373</v>
       </c>
       <c r="J59" t="s">
-        <v>257</v>
+        <v>217</v>
       </c>
       <c r="K59" t="s">
-        <v>408</v>
+        <v>374</v>
       </c>
       <c r="L59" t="s">
-        <v>403</v>
+        <v>97</v>
       </c>
       <c r="M59" t="s">
-        <v>409</v>
+        <v>375</v>
       </c>
       <c r="N59" t="s">
-        <v>405</v>
+        <v>376</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>410</v>
+        <v>377</v>
       </c>
       <c r="D60" t="s">
-        <v>399</v>
+        <v>378</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>411</v>
+        <v>379</v>
       </c>
       <c r="I60" t="s">
-        <v>412</v>
+        <v>380</v>
       </c>
       <c r="J60" t="s">
-        <v>257</v>
+        <v>104</v>
       </c>
       <c r="K60" t="s">
-        <v>413</v>
+        <v>381</v>
       </c>
       <c r="L60" t="s">
-        <v>403</v>
+        <v>356</v>
       </c>
       <c r="M60" t="s">
-        <v>414</v>
+        <v>382</v>
       </c>
       <c r="N60" t="s">
-        <v>415</v>
+        <v>383</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>410</v>
+        <v>384</v>
       </c>
       <c r="D61" t="s">
-        <v>399</v>
+        <v>385</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>416</v>
+        <v>386</v>
       </c>
       <c r="I61" t="s">
-        <v>417</v>
+        <v>387</v>
       </c>
       <c r="J61" t="s">
-        <v>257</v>
+        <v>217</v>
       </c>
       <c r="K61" t="s">
-        <v>418</v>
+        <v>388</v>
       </c>
       <c r="L61" t="s">
-        <v>403</v>
+        <v>106</v>
       </c>
       <c r="M61" t="s">
-        <v>419</v>
+        <v>389</v>
       </c>
       <c r="N61" t="s">
-        <v>415</v>
+        <v>390</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>420</v>
+        <v>391</v>
       </c>
       <c r="D62" t="s">
-        <v>421</v>
+        <v>392</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>422</v>
+        <v>393</v>
       </c>
       <c r="I62" t="s">
-        <v>423</v>
+        <v>394</v>
       </c>
       <c r="J62" t="s">
-        <v>257</v>
+        <v>217</v>
       </c>
       <c r="K62" t="s">
-        <v>424</v>
+        <v>395</v>
       </c>
       <c r="L62" t="s">
-        <v>425</v>
+        <v>288</v>
       </c>
       <c r="M62" t="s">
-        <v>426</v>
+        <v>396</v>
       </c>
       <c r="N62" t="s">
-        <v>427</v>
+        <v>397</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>420</v>
+        <v>398</v>
       </c>
       <c r="D63" t="s">
-        <v>428</v>
+        <v>399</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>429</v>
+        <v>400</v>
       </c>
       <c r="I63" t="s">
-        <v>430</v>
+        <v>401</v>
       </c>
       <c r="J63" t="s">
-        <v>257</v>
+        <v>217</v>
       </c>
       <c r="K63" t="s">
-        <v>431</v>
+        <v>402</v>
       </c>
       <c r="L63" t="s">
-        <v>425</v>
+        <v>403</v>
       </c>
       <c r="M63" t="s">
-        <v>432</v>
+        <v>404</v>
       </c>
       <c r="N63" t="s">
-        <v>427</v>
+        <v>405</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>433</v>
+        <v>406</v>
       </c>
       <c r="D64" t="s">
-        <v>428</v>
+        <v>407</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>434</v>
+        <v>408</v>
       </c>
       <c r="I64" t="s">
-        <v>435</v>
+        <v>409</v>
       </c>
       <c r="J64" t="s">
-        <v>257</v>
+        <v>217</v>
       </c>
       <c r="K64" t="s">
-        <v>436</v>
+        <v>410</v>
       </c>
       <c r="L64" t="s">
-        <v>425</v>
+        <v>97</v>
       </c>
       <c r="M64" t="s">
-        <v>437</v>
+        <v>411</v>
       </c>
       <c r="N64" t="s">
-        <v>438</v>
+        <v>412</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>433</v>
+        <v>413</v>
       </c>
       <c r="D65" t="s">
-        <v>428</v>
+        <v>414</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>439</v>
+        <v>415</v>
       </c>
       <c r="I65" t="s">
-        <v>440</v>
+        <v>416</v>
       </c>
       <c r="J65" t="s">
-        <v>257</v>
+        <v>217</v>
       </c>
       <c r="K65" t="s">
-        <v>441</v>
+        <v>417</v>
       </c>
       <c r="L65" t="s">
-        <v>425</v>
+        <v>153</v>
       </c>
       <c r="M65" t="s">
-        <v>442</v>
+        <v>418</v>
       </c>
       <c r="N65" t="s">
-        <v>438</v>
+        <v>419</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>443</v>
+        <v>420</v>
       </c>
       <c r="D66" t="s">
-        <v>444</v>
+        <v>421</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>445</v>
+        <v>422</v>
       </c>
       <c r="I66" t="s">
-        <v>446</v>
+        <v>423</v>
       </c>
       <c r="J66" t="s">
-        <v>257</v>
+        <v>217</v>
       </c>
       <c r="K66" t="s">
-        <v>447</v>
+        <v>424</v>
       </c>
       <c r="L66" t="s">
-        <v>232</v>
+        <v>425</v>
       </c>
       <c r="M66" t="s">
-        <v>448</v>
+        <v>426</v>
       </c>
       <c r="N66" t="s">
-        <v>449</v>
+        <v>427</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>450</v>
+        <v>428</v>
       </c>
       <c r="D67" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>451</v>
+        <v>430</v>
       </c>
       <c r="I67" t="s">
-        <v>452</v>
+        <v>431</v>
       </c>
       <c r="J67" t="s">
-        <v>257</v>
+        <v>217</v>
       </c>
       <c r="K67" t="s">
-        <v>453</v>
+        <v>432</v>
       </c>
       <c r="L67" t="s">
-        <v>425</v>
+        <v>153</v>
       </c>
       <c r="M67" t="s">
-        <v>454</v>
+        <v>433</v>
       </c>
       <c r="N67" t="s">
-        <v>455</v>
+        <v>434</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>450</v>
+        <v>435</v>
       </c>
       <c r="D68" t="s">
-        <v>428</v>
+        <v>149</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>456</v>
+        <v>436</v>
       </c>
       <c r="I68" t="s">
-        <v>457</v>
+        <v>437</v>
       </c>
       <c r="J68" t="s">
-        <v>257</v>
+        <v>217</v>
       </c>
       <c r="K68" t="s">
-        <v>458</v>
+        <v>438</v>
       </c>
       <c r="L68" t="s">
-        <v>425</v>
+        <v>97</v>
       </c>
       <c r="M68" t="s">
-        <v>459</v>
+        <v>439</v>
       </c>
       <c r="N68" t="s">
-        <v>455</v>
+        <v>440</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>460</v>
+        <v>441</v>
       </c>
       <c r="D69" t="s">
-        <v>461</v>
+        <v>442</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>462</v>
+        <v>443</v>
       </c>
       <c r="I69" t="s">
-        <v>463</v>
+        <v>444</v>
       </c>
       <c r="J69" t="s">
-        <v>257</v>
+        <v>217</v>
       </c>
       <c r="K69" t="s">
-        <v>464</v>
+        <v>445</v>
       </c>
       <c r="L69" t="s">
-        <v>465</v>
+        <v>288</v>
       </c>
       <c r="M69" t="s">
-        <v>466</v>
+        <v>446</v>
       </c>
       <c r="N69" t="s">
-        <v>467</v>
+        <v>447</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>468</v>
+        <v>448</v>
       </c>
       <c r="D70" t="s">
-        <v>469</v>
+        <v>449</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>470</v>
+        <v>450</v>
       </c>
       <c r="I70" t="s">
-        <v>471</v>
+        <v>451</v>
       </c>
       <c r="J70" t="s">
-        <v>257</v>
+        <v>217</v>
       </c>
       <c r="K70" t="s">
-        <v>472</v>
+        <v>452</v>
       </c>
       <c r="L70" t="s">
-        <v>425</v>
+        <v>288</v>
       </c>
       <c r="M70" t="s">
-        <v>473</v>
+        <v>453</v>
       </c>
       <c r="N70" t="s">
-        <v>474</v>
+        <v>454</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>468</v>
+        <v>448</v>
       </c>
       <c r="D71" t="s">
-        <v>469</v>
+        <v>449</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>475</v>
+        <v>455</v>
       </c>
       <c r="I71" t="s">
-        <v>476</v>
+        <v>456</v>
       </c>
       <c r="J71" t="s">
-        <v>257</v>
+        <v>217</v>
       </c>
       <c r="K71" t="s">
-        <v>477</v>
+        <v>457</v>
       </c>
       <c r="L71" t="s">
-        <v>425</v>
+        <v>288</v>
       </c>
       <c r="M71" t="s">
-        <v>478</v>
+        <v>458</v>
       </c>
       <c r="N71" t="s">
-        <v>474</v>
+        <v>454</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>479</v>
+        <v>459</v>
       </c>
       <c r="D72" t="s">
-        <v>428</v>
+        <v>460</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="I72" t="s">
-        <v>481</v>
+        <v>462</v>
       </c>
       <c r="J72" t="s">
-        <v>257</v>
+        <v>463</v>
       </c>
       <c r="K72" t="s">
-        <v>482</v>
+        <v>464</v>
       </c>
       <c r="L72" t="s">
-        <v>425</v>
+        <v>465</v>
       </c>
       <c r="M72" t="s">
-        <v>483</v>
+        <v>466</v>
       </c>
       <c r="N72" t="s">
-        <v>484</v>
+        <v>467</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>479</v>
+        <v>459</v>
       </c>
       <c r="D73" t="s">
-        <v>228</v>
+        <v>460</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>485</v>
+        <v>468</v>
       </c>
       <c r="I73" t="s">
-        <v>486</v>
+        <v>469</v>
       </c>
       <c r="J73" t="s">
-        <v>257</v>
+        <v>463</v>
       </c>
       <c r="K73" t="s">
-        <v>487</v>
+        <v>470</v>
       </c>
       <c r="L73" t="s">
-        <v>232</v>
+        <v>465</v>
       </c>
       <c r="M73" t="s">
-        <v>488</v>
+        <v>471</v>
       </c>
       <c r="N73" t="s">
-        <v>484</v>
+        <v>467</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>489</v>
+        <v>472</v>
       </c>
       <c r="D74" t="s">
-        <v>490</v>
+        <v>473</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>491</v>
+        <v>474</v>
       </c>
       <c r="I74" t="s">
-        <v>492</v>
+        <v>475</v>
       </c>
       <c r="J74" t="s">
-        <v>257</v>
+        <v>104</v>
       </c>
       <c r="K74" t="s">
-        <v>493</v>
+        <v>476</v>
       </c>
       <c r="L74" t="s">
-        <v>31</v>
+        <v>477</v>
       </c>
       <c r="M74" t="s">
-        <v>494</v>
+        <v>478</v>
       </c>
       <c r="N74" t="s">
-        <v>495</v>
+        <v>479</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>489</v>
+        <v>472</v>
       </c>
       <c r="D75" t="s">
-        <v>490</v>
+        <v>473</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>496</v>
+        <v>480</v>
       </c>
       <c r="I75" t="s">
-        <v>497</v>
+        <v>481</v>
       </c>
       <c r="J75" t="s">
-        <v>257</v>
+        <v>104</v>
       </c>
       <c r="K75" t="s">
-        <v>498</v>
+        <v>482</v>
       </c>
       <c r="L75" t="s">
-        <v>31</v>
+        <v>477</v>
       </c>
       <c r="M75" t="s">
-        <v>499</v>
+        <v>483</v>
       </c>
       <c r="N75" t="s">
-        <v>495</v>
+        <v>479</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>500</v>
+        <v>484</v>
       </c>
       <c r="D76" t="s">
-        <v>501</v>
+        <v>485</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>502</v>
+        <v>245</v>
       </c>
       <c r="I76" t="s">
-        <v>503</v>
+        <v>486</v>
       </c>
       <c r="J76" t="s">
-        <v>257</v>
+        <v>104</v>
       </c>
       <c r="K76" t="s">
-        <v>504</v>
+        <v>487</v>
       </c>
       <c r="L76" t="s">
-        <v>75</v>
+        <v>477</v>
       </c>
       <c r="M76" t="s">
-        <v>505</v>
+        <v>488</v>
       </c>
       <c r="N76" t="s">
-        <v>506</v>
+        <v>489</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>500</v>
+        <v>484</v>
       </c>
       <c r="D77" t="s">
-        <v>507</v>
+        <v>485</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>502</v>
+        <v>250</v>
       </c>
       <c r="I77" t="s">
-        <v>508</v>
+        <v>490</v>
       </c>
       <c r="J77" t="s">
-        <v>257</v>
+        <v>104</v>
       </c>
       <c r="K77" t="s">
-        <v>509</v>
+        <v>491</v>
       </c>
       <c r="L77" t="s">
-        <v>346</v>
+        <v>477</v>
       </c>
       <c r="M77" t="s">
-        <v>510</v>
+        <v>492</v>
       </c>
       <c r="N77" t="s">
-        <v>506</v>
+        <v>489</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>511</v>
+        <v>493</v>
       </c>
       <c r="D78" t="s">
-        <v>512</v>
+        <v>494</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>513</v>
+        <v>495</v>
       </c>
       <c r="I78" t="s">
-        <v>514</v>
+        <v>496</v>
       </c>
       <c r="J78" t="s">
-        <v>257</v>
+        <v>104</v>
       </c>
       <c r="K78" t="s">
-        <v>515</v>
+        <v>497</v>
       </c>
       <c r="L78" t="s">
-        <v>75</v>
+        <v>477</v>
       </c>
       <c r="M78" t="s">
-        <v>516</v>
+        <v>498</v>
       </c>
       <c r="N78" t="s">
-        <v>517</v>
+        <v>499</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>518</v>
+        <v>493</v>
       </c>
       <c r="D79" t="s">
-        <v>519</v>
+        <v>494</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>520</v>
+        <v>500</v>
       </c>
       <c r="I79" t="s">
-        <v>521</v>
+        <v>501</v>
       </c>
       <c r="J79" t="s">
-        <v>522</v>
+        <v>104</v>
       </c>
       <c r="K79" t="s">
-        <v>523</v>
+        <v>502</v>
       </c>
       <c r="L79" t="s">
-        <v>91</v>
+        <v>477</v>
       </c>
       <c r="M79" t="s">
-        <v>524</v>
+        <v>503</v>
       </c>
       <c r="N79" t="s">
-        <v>525</v>
+        <v>499</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>526</v>
+        <v>504</v>
       </c>
       <c r="D80" t="s">
-        <v>527</v>
+        <v>505</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>528</v>
+        <v>506</v>
       </c>
       <c r="I80" t="s">
-        <v>529</v>
+        <v>507</v>
       </c>
       <c r="J80" t="s">
-        <v>257</v>
+        <v>463</v>
       </c>
       <c r="K80" t="s">
-        <v>530</v>
+        <v>508</v>
       </c>
       <c r="L80" t="s">
-        <v>75</v>
+        <v>509</v>
       </c>
       <c r="M80" t="s">
-        <v>531</v>
+        <v>510</v>
       </c>
       <c r="N80" t="s">
-        <v>532</v>
+        <v>511</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>533</v>
+        <v>512</v>
       </c>
       <c r="D81" t="s">
-        <v>358</v>
+        <v>513</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>534</v>
+        <v>514</v>
       </c>
       <c r="I81" t="s">
-        <v>535</v>
+        <v>515</v>
       </c>
       <c r="J81" t="s">
-        <v>257</v>
+        <v>217</v>
       </c>
       <c r="K81" t="s">
-        <v>536</v>
+        <v>516</v>
       </c>
       <c r="L81" t="s">
-        <v>22</v>
+        <v>97</v>
       </c>
       <c r="M81" t="s">
-        <v>537</v>
+        <v>517</v>
       </c>
       <c r="N81" t="s">
-        <v>538</v>
+        <v>518</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>539</v>
+        <v>519</v>
       </c>
       <c r="D82" t="s">
-        <v>358</v>
+        <v>520</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>540</v>
+        <v>521</v>
       </c>
       <c r="I82" t="s">
-        <v>541</v>
+        <v>522</v>
       </c>
       <c r="J82" t="s">
-        <v>257</v>
+        <v>523</v>
       </c>
       <c r="K82" t="s">
-        <v>542</v>
+        <v>524</v>
       </c>
       <c r="L82" t="s">
-        <v>22</v>
+        <v>525</v>
       </c>
       <c r="M82" t="s">
-        <v>543</v>
+        <v>526</v>
       </c>
       <c r="N82" t="s">
-        <v>544</v>
+        <v>527</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>545</v>
+        <v>519</v>
       </c>
       <c r="D83" t="s">
-        <v>546</v>
+        <v>520</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>547</v>
+        <v>528</v>
       </c>
       <c r="I83" t="s">
-        <v>548</v>
+        <v>529</v>
       </c>
       <c r="J83" t="s">
-        <v>192</v>
+        <v>523</v>
       </c>
       <c r="K83" t="s">
-        <v>549</v>
+        <v>530</v>
       </c>
       <c r="L83" t="s">
-        <v>550</v>
+        <v>525</v>
       </c>
       <c r="M83" t="s">
-        <v>551</v>
+        <v>531</v>
       </c>
       <c r="N83" t="s">
-        <v>552</v>
+        <v>527</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>553</v>
+        <v>532</v>
       </c>
       <c r="D84" t="s">
-        <v>546</v>
+        <v>533</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>554</v>
+        <v>534</v>
       </c>
       <c r="I84" t="s">
-        <v>555</v>
+        <v>535</v>
       </c>
       <c r="J84" t="s">
-        <v>192</v>
+        <v>463</v>
       </c>
       <c r="K84" t="s">
-        <v>556</v>
+        <v>536</v>
       </c>
       <c r="L84" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="M84" t="s">
-        <v>558</v>
+        <v>538</v>
       </c>
       <c r="N84" t="s">
-        <v>559</v>
+        <v>539</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>553</v>
+        <v>532</v>
       </c>
       <c r="D85" t="s">
-        <v>546</v>
+        <v>533</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>560</v>
+        <v>540</v>
       </c>
       <c r="I85" t="s">
-        <v>561</v>
+        <v>541</v>
       </c>
       <c r="J85" t="s">
-        <v>192</v>
+        <v>463</v>
       </c>
       <c r="K85" t="s">
-        <v>562</v>
+        <v>542</v>
       </c>
       <c r="L85" t="s">
-        <v>557</v>
+        <v>537</v>
       </c>
       <c r="M85" t="s">
-        <v>563</v>
+        <v>543</v>
       </c>
       <c r="N85" t="s">
-        <v>559</v>
+        <v>539</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>564</v>
+        <v>544</v>
       </c>
       <c r="D86" t="s">
-        <v>565</v>
+        <v>545</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>566</v>
+        <v>546</v>
       </c>
       <c r="I86" t="s">
-        <v>567</v>
+        <v>547</v>
       </c>
       <c r="J86" t="s">
-        <v>20</v>
+        <v>463</v>
       </c>
       <c r="K86" t="s">
-        <v>568</v>
+        <v>548</v>
       </c>
       <c r="L86" t="s">
-        <v>569</v>
+        <v>549</v>
       </c>
       <c r="M86" t="s">
-        <v>570</v>
+        <v>550</v>
       </c>
       <c r="N86" t="s">
-        <v>571</v>
+        <v>551</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>564</v>
+        <v>552</v>
       </c>
       <c r="D87" t="s">
-        <v>565</v>
+        <v>553</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>572</v>
+        <v>554</v>
       </c>
       <c r="I87" t="s">
-        <v>573</v>
+        <v>555</v>
       </c>
       <c r="J87" t="s">
-        <v>20</v>
+        <v>463</v>
       </c>
       <c r="K87" t="s">
-        <v>574</v>
+        <v>556</v>
       </c>
       <c r="L87" t="s">
-        <v>569</v>
+        <v>288</v>
       </c>
       <c r="M87" t="s">
-        <v>575</v>
+        <v>557</v>
       </c>
       <c r="N87" t="s">
-        <v>571</v>
+        <v>558</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>576</v>
+        <v>559</v>
       </c>
       <c r="D88" t="s">
-        <v>577</v>
+        <v>560</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>578</v>
+        <v>561</v>
       </c>
       <c r="I88" t="s">
-        <v>579</v>
+        <v>562</v>
       </c>
       <c r="J88" t="s">
-        <v>522</v>
+        <v>463</v>
       </c>
       <c r="K88" t="s">
-        <v>580</v>
+        <v>563</v>
       </c>
       <c r="L88" t="s">
-        <v>581</v>
+        <v>337</v>
       </c>
       <c r="M88" t="s">
-        <v>582</v>
+        <v>564</v>
       </c>
       <c r="N88" t="s">
-        <v>583</v>
+        <v>565</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>576</v>
+        <v>566</v>
       </c>
       <c r="D89" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>584</v>
+        <v>568</v>
       </c>
       <c r="I89" t="s">
-        <v>585</v>
+        <v>569</v>
       </c>
       <c r="J89" t="s">
-        <v>522</v>
+        <v>463</v>
       </c>
       <c r="K89" t="s">
-        <v>586</v>
+        <v>570</v>
       </c>
       <c r="L89" t="s">
-        <v>581</v>
+        <v>537</v>
       </c>
       <c r="M89" t="s">
-        <v>587</v>
+        <v>571</v>
       </c>
       <c r="N89" t="s">
-        <v>583</v>
+        <v>572</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>588</v>
+        <v>573</v>
       </c>
       <c r="D90" t="s">
-        <v>589</v>
+        <v>574</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>590</v>
+        <v>575</v>
       </c>
       <c r="I90" t="s">
-        <v>591</v>
+        <v>576</v>
       </c>
       <c r="J90" t="s">
-        <v>192</v>
+        <v>463</v>
       </c>
       <c r="K90" t="s">
-        <v>592</v>
+        <v>577</v>
       </c>
       <c r="L90" t="s">
-        <v>593</v>
+        <v>578</v>
       </c>
       <c r="M90" t="s">
-        <v>594</v>
+        <v>579</v>
       </c>
       <c r="N90" t="s">
-        <v>595</v>
+        <v>580</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="D91" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>596</v>
+        <v>583</v>
       </c>
       <c r="I91" t="s">
-        <v>597</v>
+        <v>584</v>
       </c>
       <c r="J91" t="s">
-        <v>192</v>
+        <v>463</v>
       </c>
       <c r="K91" t="s">
-        <v>598</v>
+        <v>585</v>
       </c>
       <c r="L91" t="s">
-        <v>593</v>
+        <v>288</v>
       </c>
       <c r="M91" t="s">
-        <v>599</v>
+        <v>586</v>
       </c>
       <c r="N91" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>600</v>
+        <v>588</v>
       </c>
       <c r="D92" t="s">
-        <v>577</v>
+        <v>589</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>601</v>
+        <v>590</v>
       </c>
       <c r="I92" t="s">
-        <v>602</v>
+        <v>591</v>
       </c>
       <c r="J92" t="s">
-        <v>522</v>
+        <v>463</v>
       </c>
       <c r="K92" t="s">
-        <v>603</v>
+        <v>592</v>
       </c>
       <c r="L92" t="s">
-        <v>581</v>
+        <v>356</v>
       </c>
       <c r="M92" t="s">
-        <v>604</v>
+        <v>593</v>
       </c>
       <c r="N92" t="s">
-        <v>605</v>
+        <v>594</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>600</v>
+        <v>595</v>
       </c>
       <c r="D93" t="s">
-        <v>577</v>
+        <v>596</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>606</v>
+        <v>597</v>
       </c>
       <c r="I93" t="s">
-        <v>607</v>
+        <v>598</v>
       </c>
       <c r="J93" t="s">
-        <v>522</v>
+        <v>463</v>
       </c>
       <c r="K93" t="s">
-        <v>608</v>
+        <v>599</v>
       </c>
       <c r="L93" t="s">
-        <v>581</v>
+        <v>477</v>
       </c>
       <c r="M93" t="s">
-        <v>609</v>
+        <v>600</v>
       </c>
       <c r="N93" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="D94" t="s">
-        <v>611</v>
+        <v>589</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="I94" t="s">
-        <v>613</v>
+        <v>604</v>
       </c>
       <c r="J94" t="s">
-        <v>257</v>
+        <v>463</v>
       </c>
       <c r="K94" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
       <c r="L94" t="s">
-        <v>362</v>
+        <v>606</v>
       </c>
       <c r="M94" t="s">
-        <v>615</v>
+        <v>607</v>
       </c>
       <c r="N94" t="s">
-        <v>616</v>
+        <v>608</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>617</v>
+        <v>609</v>
       </c>
       <c r="D95" t="s">
-        <v>577</v>
+        <v>610</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>618</v>
+        <v>611</v>
       </c>
       <c r="I95" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="J95" t="s">
-        <v>522</v>
+        <v>463</v>
       </c>
       <c r="K95" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
       <c r="L95" t="s">
-        <v>581</v>
+        <v>614</v>
       </c>
       <c r="M95" t="s">
-        <v>621</v>
+        <v>615</v>
       </c>
       <c r="N95" t="s">
-        <v>622</v>
+        <v>616</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
         <v>617</v>
       </c>
       <c r="D96" t="s">
-        <v>577</v>
+        <v>618</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
+        <v>619</v>
+      </c>
+      <c r="I96" t="s">
+        <v>620</v>
+      </c>
+      <c r="J96" t="s">
+        <v>463</v>
+      </c>
+      <c r="K96" t="s">
+        <v>621</v>
+      </c>
+      <c r="L96" t="s">
+        <v>614</v>
+      </c>
+      <c r="M96" t="s">
+        <v>622</v>
+      </c>
+      <c r="N96" t="s">
         <v>623</v>
-      </c>
-[...16 lines deleted...]
-        <v>622</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="D97" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
+        <v>626</v>
+      </c>
+      <c r="I97" t="s">
+        <v>627</v>
+      </c>
+      <c r="J97" t="s">
+        <v>463</v>
+      </c>
+      <c r="K97" t="s">
+        <v>628</v>
+      </c>
+      <c r="L97" t="s">
+        <v>614</v>
+      </c>
+      <c r="M97" t="s">
         <v>629</v>
       </c>
-      <c r="I97" t="s">
+      <c r="N97" t="s">
         <v>630</v>
-      </c>
-[...13 lines deleted...]
-        <v>634</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="D98" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
+        <v>633</v>
+      </c>
+      <c r="I98" t="s">
+        <v>634</v>
+      </c>
+      <c r="J98" t="s">
+        <v>463</v>
+      </c>
+      <c r="K98" t="s">
         <v>635</v>
       </c>
-      <c r="I98" t="s">
+      <c r="L98" t="s">
+        <v>614</v>
+      </c>
+      <c r="M98" t="s">
         <v>636</v>
       </c>
-      <c r="J98" t="s">
-[...2 lines deleted...]
-      <c r="K98" t="s">
+      <c r="N98" t="s">
         <v>637</v>
-      </c>
-[...7 lines deleted...]
-        <v>634</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="D99" t="s">
-        <v>640</v>
+        <v>596</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
+        <v>639</v>
+      </c>
+      <c r="I99" t="s">
+        <v>640</v>
+      </c>
+      <c r="J99" t="s">
+        <v>463</v>
+      </c>
+      <c r="K99" t="s">
         <v>641</v>
       </c>
-      <c r="I99" t="s">
+      <c r="L99" t="s">
+        <v>477</v>
+      </c>
+      <c r="M99" t="s">
         <v>642</v>
       </c>
-      <c r="J99" t="s">
-[...2 lines deleted...]
-      <c r="K99" t="s">
+      <c r="N99" t="s">
         <v>643</v>
-      </c>
-[...7 lines deleted...]
-        <v>645</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="D100" t="s">
-        <v>640</v>
+        <v>596</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
+        <v>645</v>
+      </c>
+      <c r="I100" t="s">
         <v>646</v>
       </c>
-      <c r="I100" t="s">
+      <c r="J100" t="s">
+        <v>463</v>
+      </c>
+      <c r="K100" t="s">
         <v>647</v>
       </c>
-      <c r="J100" t="s">
-[...2 lines deleted...]
-      <c r="K100" t="s">
+      <c r="L100" t="s">
+        <v>477</v>
+      </c>
+      <c r="M100" t="s">
         <v>648</v>
       </c>
-      <c r="L100" t="s">
-[...2 lines deleted...]
-      <c r="M100" t="s">
+      <c r="N100" t="s">
         <v>649</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>639</v>
+        <v>650</v>
       </c>
       <c r="D101" t="s">
-        <v>640</v>
+        <v>651</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="I101" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="J101" t="s">
-        <v>257</v>
+        <v>463</v>
       </c>
       <c r="K101" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="L101" t="s">
-        <v>185</v>
+        <v>655</v>
       </c>
       <c r="M101" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="N101" t="s">
-        <v>645</v>
+        <v>657</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="D102" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="I102" t="s">
+        <v>659</v>
+      </c>
+      <c r="J102" t="s">
+        <v>463</v>
+      </c>
+      <c r="K102" t="s">
+        <v>660</v>
+      </c>
+      <c r="L102" t="s">
+        <v>655</v>
+      </c>
+      <c r="M102" t="s">
+        <v>661</v>
+      </c>
+      <c r="N102" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="D103" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="I103" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="J103" t="s">
-        <v>257</v>
+        <v>463</v>
       </c>
       <c r="K103" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="L103" t="s">
-        <v>593</v>
+        <v>337</v>
       </c>
       <c r="M103" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="N103" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>661</v>
+        <v>669</v>
       </c>
       <c r="D104" t="s">
-        <v>662</v>
+        <v>670</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="I104" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="J104" t="s">
-        <v>257</v>
+        <v>463</v>
       </c>
       <c r="K104" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="L104" t="s">
-        <v>593</v>
+        <v>674</v>
       </c>
       <c r="M104" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="N104" t="s">
-        <v>667</v>
+        <v>676</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="D105" t="s">
-        <v>673</v>
+        <v>596</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="I105" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="J105" t="s">
-        <v>257</v>
+        <v>463</v>
       </c>
       <c r="K105" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="L105" t="s">
-        <v>677</v>
+        <v>477</v>
       </c>
       <c r="M105" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="N105" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>672</v>
+        <v>683</v>
       </c>
       <c r="D106" t="s">
-        <v>673</v>
+        <v>596</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="I106" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="J106" t="s">
-        <v>257</v>
+        <v>463</v>
       </c>
       <c r="K106" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="L106" t="s">
-        <v>677</v>
+        <v>477</v>
       </c>
       <c r="M106" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="N106" t="s">
-        <v>679</v>
+        <v>688</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="D107" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
       <c r="I107" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="J107" t="s">
-        <v>522</v>
+        <v>463</v>
       </c>
       <c r="K107" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="L107" t="s">
-        <v>31</v>
+        <v>465</v>
       </c>
       <c r="M107" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
       <c r="N107" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="D108" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="I108" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="J108" t="s">
-        <v>522</v>
+        <v>463</v>
       </c>
       <c r="K108" t="s">
+        <v>698</v>
+      </c>
+      <c r="L108" t="s">
+        <v>465</v>
+      </c>
+      <c r="M108" t="s">
+        <v>699</v>
+      </c>
+      <c r="N108" t="s">
         <v>695</v>
-      </c>
-[...7 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>691</v>
+        <v>700</v>
       </c>
       <c r="D109" t="s">
-        <v>692</v>
+        <v>701</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="I109" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="J109" t="s">
-        <v>522</v>
+        <v>463</v>
       </c>
       <c r="K109" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="L109" t="s">
-        <v>696</v>
+        <v>465</v>
       </c>
       <c r="M109" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="N109" t="s">
-        <v>698</v>
+        <v>706</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="D110" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="I110" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="J110" t="s">
-        <v>707</v>
+        <v>463</v>
       </c>
       <c r="K110" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="L110" t="s">
-        <v>377</v>
+        <v>465</v>
       </c>
       <c r="M110" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="N110" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="D111" t="s">
-        <v>692</v>
+        <v>715</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="I111" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="J111" t="s">
-        <v>522</v>
+        <v>463</v>
       </c>
       <c r="K111" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="L111" t="s">
-        <v>696</v>
+        <v>153</v>
       </c>
       <c r="M111" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="N111" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>711</v>
+        <v>721</v>
       </c>
       <c r="D112" t="s">
-        <v>692</v>
+        <v>223</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
       <c r="I112" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="J112" t="s">
-        <v>522</v>
+        <v>463</v>
       </c>
       <c r="K112" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
       <c r="L112" t="s">
-        <v>696</v>
+        <v>725</v>
       </c>
       <c r="M112" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
       <c r="N112" t="s">
-        <v>716</v>
+        <v>727</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
         <v>721</v>
       </c>
       <c r="D113" t="s">
-        <v>722</v>
+        <v>223</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>723</v>
+        <v>728</v>
       </c>
       <c r="I113" t="s">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="J113" t="s">
-        <v>522</v>
+        <v>463</v>
       </c>
       <c r="K113" t="s">
+        <v>730</v>
+      </c>
+      <c r="L113" t="s">
         <v>725</v>
       </c>
-      <c r="L113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M113" t="s">
+        <v>731</v>
+      </c>
+      <c r="N113" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="D114" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="I114" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="J114" t="s">
-        <v>522</v>
+        <v>463</v>
       </c>
       <c r="K114" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="L114" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="M114" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="N114" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="D115" t="s">
-        <v>692</v>
+        <v>741</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="I115" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="J115" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="K115" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="L115" t="s">
-        <v>696</v>
+        <v>614</v>
       </c>
       <c r="M115" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="N115" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="D116" t="s">
-        <v>692</v>
+        <v>748</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>744</v>
+        <v>749</v>
       </c>
       <c r="I116" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
       <c r="J116" t="s">
-        <v>522</v>
+        <v>751</v>
       </c>
       <c r="K116" t="s">
-        <v>746</v>
+        <v>752</v>
       </c>
       <c r="L116" t="s">
-        <v>696</v>
+        <v>288</v>
       </c>
       <c r="M116" t="s">
-        <v>747</v>
+        <v>753</v>
       </c>
       <c r="N116" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="D117" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="I117" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="J117" t="s">
-        <v>257</v>
+        <v>523</v>
       </c>
       <c r="K117" t="s">
-        <v>753</v>
+        <v>759</v>
       </c>
       <c r="L117" t="s">
-        <v>362</v>
+        <v>760</v>
       </c>
       <c r="M117" t="s">
-        <v>754</v>
+        <v>761</v>
       </c>
       <c r="N117" t="s">
-        <v>755</v>
+        <v>762</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>756</v>
+        <v>763</v>
       </c>
       <c r="D118" t="s">
-        <v>757</v>
+        <v>764</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>758</v>
+        <v>765</v>
       </c>
       <c r="I118" t="s">
-        <v>759</v>
+        <v>766</v>
       </c>
       <c r="J118" t="s">
-        <v>257</v>
+        <v>523</v>
       </c>
       <c r="K118" t="s">
-        <v>760</v>
+        <v>767</v>
       </c>
       <c r="L118" t="s">
-        <v>75</v>
+        <v>537</v>
       </c>
       <c r="M118" t="s">
-        <v>761</v>
+        <v>768</v>
       </c>
       <c r="N118" t="s">
-        <v>762</v>
+        <v>769</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>763</v>
+        <v>770</v>
       </c>
       <c r="D119" t="s">
-        <v>764</v>
+        <v>771</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>456</v>
+        <v>772</v>
       </c>
       <c r="I119" t="s">
-        <v>765</v>
+        <v>773</v>
       </c>
       <c r="J119" t="s">
-        <v>257</v>
+        <v>523</v>
       </c>
       <c r="K119" t="s">
-        <v>766</v>
+        <v>774</v>
       </c>
       <c r="L119" t="s">
-        <v>75</v>
+        <v>775</v>
       </c>
       <c r="M119" t="s">
-        <v>767</v>
+        <v>776</v>
       </c>
       <c r="N119" t="s">
-        <v>768</v>
+        <v>777</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>763</v>
+        <v>778</v>
       </c>
       <c r="D120" t="s">
-        <v>764</v>
+        <v>779</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>451</v>
+        <v>780</v>
       </c>
       <c r="I120" t="s">
-        <v>769</v>
+        <v>781</v>
       </c>
       <c r="J120" t="s">
-        <v>257</v>
+        <v>523</v>
       </c>
       <c r="K120" t="s">
-        <v>770</v>
+        <v>782</v>
       </c>
       <c r="L120" t="s">
-        <v>75</v>
+        <v>614</v>
       </c>
       <c r="M120" t="s">
-        <v>771</v>
+        <v>783</v>
       </c>
       <c r="N120" t="s">
-        <v>768</v>
+        <v>784</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>772</v>
+        <v>785</v>
       </c>
       <c r="D121" t="s">
-        <v>773</v>
+        <v>786</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>774</v>
+        <v>787</v>
       </c>
       <c r="I121" t="s">
-        <v>775</v>
+        <v>788</v>
       </c>
       <c r="J121" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="K121" t="s">
-        <v>776</v>
+        <v>789</v>
       </c>
       <c r="L121" t="s">
-        <v>75</v>
+        <v>790</v>
       </c>
       <c r="M121" t="s">
-        <v>777</v>
+        <v>791</v>
       </c>
       <c r="N121" t="s">
-        <v>778</v>
+        <v>792</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
       <c r="D122" t="s">
-        <v>780</v>
+        <v>786</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>781</v>
+        <v>793</v>
       </c>
       <c r="I122" t="s">
-        <v>782</v>
+        <v>794</v>
       </c>
       <c r="J122" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="K122" t="s">
-        <v>783</v>
+        <v>795</v>
       </c>
       <c r="L122" t="s">
-        <v>75</v>
+        <v>790</v>
       </c>
       <c r="M122" t="s">
-        <v>784</v>
+        <v>796</v>
       </c>
       <c r="N122" t="s">
-        <v>785</v>
+        <v>792</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>786</v>
+        <v>797</v>
       </c>
       <c r="D123" t="s">
-        <v>787</v>
+        <v>798</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>788</v>
+        <v>799</v>
       </c>
       <c r="I123" t="s">
-        <v>789</v>
+        <v>800</v>
       </c>
       <c r="J123" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="K123" t="s">
-        <v>790</v>
+        <v>801</v>
       </c>
       <c r="L123" t="s">
-        <v>734</v>
+        <v>802</v>
       </c>
       <c r="M123" t="s">
-        <v>791</v>
+        <v>803</v>
       </c>
       <c r="N123" t="s">
-        <v>792</v>
+        <v>804</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>786</v>
+        <v>797</v>
       </c>
       <c r="D124" t="s">
-        <v>787</v>
+        <v>798</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>793</v>
+        <v>805</v>
       </c>
       <c r="I124" t="s">
-        <v>794</v>
+        <v>806</v>
       </c>
       <c r="J124" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="K124" t="s">
-        <v>795</v>
+        <v>807</v>
       </c>
       <c r="L124" t="s">
-        <v>734</v>
+        <v>802</v>
       </c>
       <c r="M124" t="s">
-        <v>796</v>
+        <v>808</v>
       </c>
       <c r="N124" t="s">
-        <v>792</v>
+        <v>804</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>797</v>
+        <v>809</v>
       </c>
       <c r="D125" t="s">
-        <v>461</v>
+        <v>76</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>798</v>
+        <v>810</v>
       </c>
       <c r="I125" t="s">
-        <v>799</v>
+        <v>811</v>
       </c>
       <c r="J125" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="K125" t="s">
-        <v>800</v>
+        <v>812</v>
       </c>
       <c r="L125" t="s">
-        <v>465</v>
+        <v>80</v>
       </c>
       <c r="M125" t="s">
-        <v>801</v>
+        <v>813</v>
       </c>
       <c r="N125" t="s">
-        <v>802</v>
+        <v>814</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>803</v>
+        <v>809</v>
       </c>
       <c r="D126" t="s">
-        <v>804</v>
+        <v>76</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="I126" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="J126" t="s">
-        <v>257</v>
+        <v>523</v>
       </c>
       <c r="K126" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="L126" t="s">
-        <v>677</v>
+        <v>80</v>
       </c>
       <c r="M126" t="s">
-        <v>808</v>
+        <v>818</v>
       </c>
       <c r="N126" t="s">
-        <v>809</v>
+        <v>814</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>810</v>
+        <v>819</v>
       </c>
       <c r="D127" t="s">
-        <v>811</v>
+        <v>345</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>812</v>
+        <v>820</v>
       </c>
       <c r="I127" t="s">
-        <v>813</v>
+        <v>821</v>
       </c>
       <c r="J127" t="s">
-        <v>522</v>
+        <v>751</v>
       </c>
       <c r="K127" t="s">
-        <v>814</v>
+        <v>822</v>
       </c>
       <c r="L127" t="s">
-        <v>815</v>
+        <v>288</v>
       </c>
       <c r="M127" t="s">
-        <v>816</v>
+        <v>823</v>
       </c>
       <c r="N127" t="s">
-        <v>817</v>
+        <v>824</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>341</v>
+        <v>825</v>
       </c>
       <c r="D128" t="s">
-        <v>818</v>
+        <v>76</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>343</v>
+        <v>826</v>
       </c>
       <c r="I128" t="s">
-        <v>819</v>
+        <v>827</v>
       </c>
       <c r="J128" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="K128" t="s">
-        <v>820</v>
+        <v>828</v>
       </c>
       <c r="L128" t="s">
-        <v>194</v>
+        <v>80</v>
       </c>
       <c r="M128" t="s">
-        <v>821</v>
+        <v>829</v>
       </c>
       <c r="N128" t="s">
-        <v>348</v>
+        <v>830</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="D129" t="s">
-        <v>823</v>
+        <v>76</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>824</v>
+        <v>831</v>
       </c>
       <c r="I129" t="s">
-        <v>825</v>
+        <v>832</v>
       </c>
       <c r="J129" t="s">
-        <v>257</v>
+        <v>523</v>
       </c>
       <c r="K129" t="s">
-        <v>826</v>
+        <v>833</v>
       </c>
       <c r="L129" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="M129" t="s">
-        <v>827</v>
+        <v>834</v>
       </c>
       <c r="N129" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>822</v>
+        <v>835</v>
       </c>
       <c r="D130" t="s">
-        <v>823</v>
+        <v>836</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>829</v>
+        <v>837</v>
       </c>
       <c r="I130" t="s">
-        <v>830</v>
+        <v>838</v>
       </c>
       <c r="J130" t="s">
-        <v>257</v>
+        <v>523</v>
       </c>
       <c r="K130" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="L130" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="M130" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="N130" t="s">
-        <v>828</v>
+        <v>841</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>822</v>
+        <v>842</v>
       </c>
       <c r="D131" t="s">
-        <v>823</v>
+        <v>843</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>829</v>
+        <v>844</v>
       </c>
       <c r="I131" t="s">
-        <v>833</v>
+        <v>845</v>
       </c>
       <c r="J131" t="s">
-        <v>257</v>
+        <v>523</v>
       </c>
       <c r="K131" t="s">
-        <v>834</v>
+        <v>846</v>
       </c>
       <c r="L131" t="s">
-        <v>22</v>
+        <v>847</v>
       </c>
       <c r="M131" t="s">
-        <v>835</v>
+        <v>848</v>
       </c>
       <c r="N131" t="s">
-        <v>828</v>
+        <v>849</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>836</v>
+        <v>850</v>
       </c>
       <c r="D132" t="s">
-        <v>837</v>
+        <v>851</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>838</v>
+        <v>852</v>
       </c>
       <c r="I132" t="s">
-        <v>839</v>
+        <v>853</v>
       </c>
       <c r="J132" t="s">
-        <v>522</v>
+        <v>463</v>
       </c>
       <c r="K132" t="s">
-        <v>840</v>
+        <v>854</v>
       </c>
       <c r="L132" t="s">
-        <v>726</v>
+        <v>537</v>
       </c>
       <c r="M132" t="s">
-        <v>841</v>
+        <v>855</v>
       </c>
       <c r="N132" t="s">
-        <v>842</v>
+        <v>856</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>843</v>
+        <v>850</v>
       </c>
       <c r="D133" t="s">
-        <v>844</v>
+        <v>851</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>845</v>
+        <v>857</v>
       </c>
       <c r="I133" t="s">
-        <v>846</v>
+        <v>858</v>
       </c>
       <c r="J133" t="s">
-        <v>522</v>
+        <v>463</v>
       </c>
       <c r="K133" t="s">
-        <v>847</v>
+        <v>859</v>
       </c>
       <c r="L133" t="s">
-        <v>726</v>
+        <v>537</v>
       </c>
       <c r="M133" t="s">
-        <v>848</v>
+        <v>860</v>
       </c>
       <c r="N133" t="s">
-        <v>849</v>
+        <v>856</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>850</v>
+        <v>861</v>
       </c>
       <c r="D134" t="s">
-        <v>844</v>
+        <v>862</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>851</v>
+        <v>863</v>
       </c>
       <c r="I134" t="s">
-        <v>852</v>
+        <v>864</v>
       </c>
       <c r="J134" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="K134" t="s">
-        <v>853</v>
+        <v>865</v>
       </c>
       <c r="L134" t="s">
-        <v>726</v>
+        <v>549</v>
       </c>
       <c r="M134" t="s">
-        <v>854</v>
+        <v>866</v>
       </c>
       <c r="N134" t="s">
-        <v>855</v>
+        <v>867</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>856</v>
+        <v>868</v>
       </c>
       <c r="D135" t="s">
-        <v>857</v>
+        <v>869</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>858</v>
+        <v>870</v>
       </c>
       <c r="I135" t="s">
-        <v>859</v>
+        <v>871</v>
       </c>
       <c r="J135" t="s">
-        <v>522</v>
+        <v>463</v>
       </c>
       <c r="K135" t="s">
-        <v>860</v>
+        <v>872</v>
       </c>
       <c r="L135" t="s">
-        <v>726</v>
+        <v>477</v>
       </c>
       <c r="M135" t="s">
-        <v>861</v>
+        <v>873</v>
       </c>
       <c r="N135" t="s">
-        <v>862</v>
+        <v>874</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>863</v>
+        <v>875</v>
       </c>
       <c r="D136" t="s">
-        <v>844</v>
+        <v>876</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>864</v>
+        <v>877</v>
       </c>
       <c r="I136" t="s">
-        <v>865</v>
+        <v>878</v>
       </c>
       <c r="J136" t="s">
-        <v>522</v>
+        <v>463</v>
       </c>
       <c r="K136" t="s">
-        <v>866</v>
+        <v>879</v>
       </c>
       <c r="L136" t="s">
-        <v>726</v>
+        <v>477</v>
       </c>
       <c r="M136" t="s">
-        <v>867</v>
+        <v>880</v>
       </c>
       <c r="N136" t="s">
-        <v>868</v>
+        <v>881</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>869</v>
+        <v>882</v>
       </c>
       <c r="D137" t="s">
-        <v>870</v>
+        <v>883</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>871</v>
+        <v>884</v>
       </c>
       <c r="I137" t="s">
-        <v>872</v>
+        <v>885</v>
       </c>
       <c r="J137" t="s">
-        <v>522</v>
+        <v>463</v>
       </c>
       <c r="K137" t="s">
-        <v>873</v>
+        <v>886</v>
       </c>
       <c r="L137" t="s">
-        <v>75</v>
+        <v>537</v>
       </c>
       <c r="M137" t="s">
-        <v>874</v>
+        <v>887</v>
       </c>
       <c r="N137" t="s">
-        <v>875</v>
+        <v>888</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>876</v>
+        <v>889</v>
       </c>
       <c r="D138" t="s">
-        <v>877</v>
+        <v>890</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>878</v>
+        <v>891</v>
       </c>
       <c r="I138" t="s">
-        <v>879</v>
+        <v>892</v>
       </c>
       <c r="J138" t="s">
-        <v>522</v>
+        <v>463</v>
       </c>
       <c r="K138" t="s">
-        <v>880</v>
+        <v>893</v>
       </c>
       <c r="L138" t="s">
-        <v>569</v>
+        <v>537</v>
       </c>
       <c r="M138" t="s">
-        <v>881</v>
+        <v>894</v>
       </c>
       <c r="N138" t="s">
-        <v>882</v>
+        <v>895</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>883</v>
+        <v>896</v>
       </c>
       <c r="D139" t="s">
-        <v>884</v>
+        <v>76</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>885</v>
+        <v>897</v>
       </c>
       <c r="I139" t="s">
-        <v>886</v>
+        <v>898</v>
       </c>
       <c r="J139" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="K139" t="s">
-        <v>887</v>
+        <v>899</v>
       </c>
       <c r="L139" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
       <c r="M139" t="s">
-        <v>888</v>
+        <v>900</v>
       </c>
       <c r="N139" t="s">
-        <v>889</v>
+        <v>901</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>890</v>
+        <v>902</v>
       </c>
       <c r="D140" t="s">
-        <v>891</v>
+        <v>903</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>892</v>
+        <v>904</v>
       </c>
       <c r="I140" t="s">
-        <v>893</v>
+        <v>905</v>
       </c>
       <c r="J140" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="K140" t="s">
-        <v>894</v>
+        <v>906</v>
       </c>
       <c r="L140" t="s">
-        <v>734</v>
+        <v>97</v>
       </c>
       <c r="M140" t="s">
-        <v>895</v>
+        <v>907</v>
       </c>
       <c r="N140" t="s">
-        <v>896</v>
+        <v>908</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>890</v>
+        <v>909</v>
       </c>
       <c r="D141" t="s">
-        <v>891</v>
+        <v>798</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>897</v>
+        <v>910</v>
       </c>
       <c r="I141" t="s">
-        <v>898</v>
+        <v>911</v>
       </c>
       <c r="J141" t="s">
-        <v>522</v>
+        <v>751</v>
       </c>
       <c r="K141" t="s">
-        <v>899</v>
+        <v>912</v>
       </c>
       <c r="L141" t="s">
-        <v>734</v>
+        <v>465</v>
       </c>
       <c r="M141" t="s">
-        <v>900</v>
+        <v>913</v>
       </c>
       <c r="N141" t="s">
-        <v>896</v>
+        <v>914</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>901</v>
+        <v>915</v>
       </c>
       <c r="D142" t="s">
-        <v>902</v>
+        <v>916</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>903</v>
+        <v>917</v>
       </c>
       <c r="I142" t="s">
-        <v>904</v>
+        <v>918</v>
       </c>
       <c r="J142" t="s">
-        <v>707</v>
+        <v>463</v>
       </c>
       <c r="K142" t="s">
-        <v>905</v>
+        <v>919</v>
       </c>
       <c r="L142" t="s">
-        <v>377</v>
+        <v>97</v>
       </c>
       <c r="M142" t="s">
-        <v>906</v>
+        <v>920</v>
       </c>
       <c r="N142" t="s">
-        <v>907</v>
+        <v>921</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>908</v>
+        <v>922</v>
       </c>
       <c r="D143" t="s">
-        <v>909</v>
+        <v>916</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>910</v>
+        <v>923</v>
       </c>
       <c r="I143" t="s">
-        <v>911</v>
+        <v>924</v>
       </c>
       <c r="J143" t="s">
-        <v>707</v>
+        <v>463</v>
       </c>
       <c r="K143" t="s">
-        <v>912</v>
+        <v>925</v>
       </c>
       <c r="L143" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="M143" t="s">
-        <v>913</v>
+        <v>926</v>
       </c>
       <c r="N143" t="s">
-        <v>914</v>
+        <v>927</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>915</v>
+        <v>928</v>
       </c>
       <c r="D144" t="s">
-        <v>916</v>
+        <v>76</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>917</v>
+        <v>929</v>
       </c>
       <c r="I144" t="s">
-        <v>918</v>
+        <v>930</v>
       </c>
       <c r="J144" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="K144" t="s">
-        <v>919</v>
+        <v>931</v>
       </c>
       <c r="L144" t="s">
-        <v>734</v>
+        <v>80</v>
       </c>
       <c r="M144" t="s">
-        <v>920</v>
+        <v>932</v>
       </c>
       <c r="N144" t="s">
-        <v>921</v>
+        <v>933</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>922</v>
+        <v>928</v>
       </c>
       <c r="D145" t="s">
-        <v>923</v>
+        <v>76</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>924</v>
+        <v>934</v>
       </c>
       <c r="I145" t="s">
-        <v>925</v>
+        <v>935</v>
       </c>
       <c r="J145" t="s">
-        <v>707</v>
+        <v>523</v>
       </c>
       <c r="K145" t="s">
-        <v>926</v>
+        <v>936</v>
       </c>
       <c r="L145" t="s">
-        <v>734</v>
+        <v>80</v>
       </c>
       <c r="M145" t="s">
-        <v>927</v>
+        <v>937</v>
       </c>
       <c r="N145" t="s">
-        <v>928</v>
+        <v>933</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>929</v>
+        <v>938</v>
       </c>
       <c r="D146" t="s">
-        <v>930</v>
+        <v>939</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146"/>
       <c r="H146" t="s">
-        <v>931</v>
+        <v>940</v>
       </c>
       <c r="I146" t="s">
-        <v>932</v>
+        <v>941</v>
       </c>
       <c r="J146" t="s">
-        <v>707</v>
+        <v>523</v>
       </c>
       <c r="K146" t="s">
-        <v>933</v>
+        <v>942</v>
       </c>
       <c r="L146" t="s">
-        <v>734</v>
+        <v>97</v>
       </c>
       <c r="M146" t="s">
-        <v>934</v>
+        <v>943</v>
       </c>
       <c r="N146" t="s">
-        <v>935</v>
+        <v>944</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>936</v>
+        <v>945</v>
       </c>
       <c r="D147" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="E147"/>
       <c r="F147"/>
       <c r="G147"/>
       <c r="H147" t="s">
-        <v>938</v>
+        <v>947</v>
       </c>
       <c r="I147" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="J147" t="s">
-        <v>707</v>
+        <v>523</v>
       </c>
       <c r="K147" t="s">
-        <v>940</v>
+        <v>949</v>
       </c>
       <c r="L147" t="s">
-        <v>734</v>
+        <v>614</v>
       </c>
       <c r="M147" t="s">
-        <v>941</v>
+        <v>950</v>
       </c>
       <c r="N147" t="s">
-        <v>942</v>
+        <v>951</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>943</v>
+        <v>952</v>
       </c>
       <c r="D148" t="s">
-        <v>944</v>
+        <v>589</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148"/>
       <c r="H148" t="s">
-        <v>945</v>
+        <v>953</v>
       </c>
       <c r="I148" t="s">
-        <v>946</v>
+        <v>954</v>
       </c>
       <c r="J148" t="s">
-        <v>353</v>
+        <v>751</v>
       </c>
       <c r="K148" t="s">
-        <v>947</v>
+        <v>955</v>
       </c>
       <c r="L148" t="s">
-        <v>948</v>
+        <v>956</v>
       </c>
       <c r="M148" t="s">
-        <v>949</v>
+        <v>957</v>
       </c>
       <c r="N148" t="s">
-        <v>950</v>
+        <v>958</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="D149" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149"/>
       <c r="H149" t="s">
-        <v>953</v>
+        <v>961</v>
       </c>
       <c r="I149" t="s">
-        <v>954</v>
+        <v>962</v>
       </c>
       <c r="J149" t="s">
-        <v>707</v>
+        <v>751</v>
       </c>
       <c r="K149" t="s">
-        <v>955</v>
+        <v>963</v>
       </c>
       <c r="L149" t="s">
-        <v>956</v>
+        <v>964</v>
       </c>
       <c r="M149" t="s">
-        <v>957</v>
+        <v>965</v>
       </c>
       <c r="N149" t="s">
-        <v>958</v>
+        <v>966</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>951</v>
+        <v>967</v>
       </c>
       <c r="D150" t="s">
-        <v>952</v>
+        <v>968</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>959</v>
+        <v>969</v>
       </c>
       <c r="I150" t="s">
-        <v>960</v>
+        <v>970</v>
       </c>
       <c r="J150" t="s">
-        <v>707</v>
+        <v>751</v>
       </c>
       <c r="K150" t="s">
-        <v>961</v>
+        <v>971</v>
       </c>
       <c r="L150" t="s">
-        <v>956</v>
+        <v>972</v>
       </c>
       <c r="M150" t="s">
-        <v>962</v>
+        <v>973</v>
       </c>
       <c r="N150" t="s">
-        <v>958</v>
+        <v>974</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="D151" t="s">
-        <v>884</v>
+        <v>968</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>964</v>
+        <v>975</v>
       </c>
       <c r="I151" t="s">
-        <v>965</v>
+        <v>976</v>
       </c>
       <c r="J151" t="s">
-        <v>707</v>
+        <v>751</v>
       </c>
       <c r="K151" t="s">
-        <v>966</v>
+        <v>977</v>
       </c>
       <c r="L151" t="s">
-        <v>967</v>
+        <v>972</v>
       </c>
       <c r="M151" t="s">
-        <v>968</v>
+        <v>978</v>
       </c>
       <c r="N151" t="s">
-        <v>969</v>
+        <v>974</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>970</v>
+        <v>979</v>
       </c>
       <c r="D152" t="s">
-        <v>971</v>
+        <v>980</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>972</v>
+        <v>981</v>
       </c>
       <c r="I152" t="s">
-        <v>973</v>
+        <v>982</v>
       </c>
       <c r="J152" t="s">
-        <v>707</v>
+        <v>751</v>
       </c>
       <c r="K152" t="s">
-        <v>974</v>
+        <v>983</v>
       </c>
       <c r="L152" t="s">
-        <v>975</v>
+        <v>984</v>
       </c>
       <c r="M152" t="s">
-        <v>976</v>
+        <v>985</v>
       </c>
       <c r="N152" t="s">
-        <v>977</v>
+        <v>986</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>978</v>
+        <v>987</v>
       </c>
       <c r="D153" t="s">
-        <v>877</v>
+        <v>980</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>979</v>
+        <v>988</v>
       </c>
       <c r="I153" t="s">
-        <v>980</v>
+        <v>989</v>
       </c>
       <c r="J153" t="s">
-        <v>707</v>
+        <v>751</v>
       </c>
       <c r="K153" t="s">
-        <v>981</v>
+        <v>990</v>
       </c>
       <c r="L153" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="M153" t="s">
-        <v>983</v>
+        <v>991</v>
       </c>
       <c r="N153" t="s">
-        <v>984</v>
+        <v>992</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>978</v>
+        <v>993</v>
       </c>
       <c r="D154" t="s">
-        <v>877</v>
+        <v>994</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>985</v>
+        <v>995</v>
       </c>
       <c r="I154" t="s">
-        <v>986</v>
+        <v>996</v>
       </c>
       <c r="J154" t="s">
-        <v>707</v>
+        <v>751</v>
       </c>
       <c r="K154" t="s">
-        <v>987</v>
+        <v>997</v>
       </c>
       <c r="L154" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="M154" t="s">
-        <v>988</v>
+        <v>998</v>
       </c>
       <c r="N154" t="s">
-        <v>984</v>
+        <v>999</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>989</v>
+        <v>1000</v>
       </c>
       <c r="D155" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>991</v>
+        <v>1001</v>
       </c>
       <c r="I155" t="s">
-        <v>992</v>
+        <v>1002</v>
       </c>
       <c r="J155" t="s">
-        <v>522</v>
+        <v>751</v>
       </c>
       <c r="K155" t="s">
-        <v>993</v>
+        <v>1003</v>
       </c>
       <c r="L155" t="s">
-        <v>815</v>
+        <v>984</v>
       </c>
       <c r="M155" t="s">
-        <v>994</v>
+        <v>1004</v>
       </c>
       <c r="N155" t="s">
-        <v>995</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>996</v>
+        <v>1006</v>
       </c>
       <c r="D156" t="s">
-        <v>997</v>
+        <v>1007</v>
       </c>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>998</v>
+        <v>1008</v>
       </c>
       <c r="I156" t="s">
-        <v>999</v>
+        <v>1009</v>
       </c>
       <c r="J156" t="s">
-        <v>707</v>
+        <v>751</v>
       </c>
       <c r="K156" t="s">
-        <v>1000</v>
+        <v>1010</v>
       </c>
       <c r="L156" t="s">
-        <v>1001</v>
+        <v>984</v>
       </c>
       <c r="M156" t="s">
-        <v>1002</v>
+        <v>1011</v>
       </c>
       <c r="N156" t="s">
-        <v>1003</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1004</v>
+        <v>1013</v>
       </c>
       <c r="D157" t="s">
-        <v>1005</v>
+        <v>1014</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>1006</v>
+        <v>1015</v>
       </c>
       <c r="I157" t="s">
-        <v>1007</v>
+        <v>1016</v>
       </c>
       <c r="J157" t="s">
-        <v>707</v>
+        <v>751</v>
       </c>
       <c r="K157" t="s">
-        <v>1008</v>
+        <v>1017</v>
       </c>
       <c r="L157" t="s">
-        <v>1009</v>
+        <v>984</v>
       </c>
       <c r="M157" t="s">
-        <v>1010</v>
+        <v>1018</v>
       </c>
       <c r="N157" t="s">
-        <v>1011</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1012</v>
+        <v>1020</v>
       </c>
       <c r="D158" t="s">
-        <v>1013</v>
+        <v>1021</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>1014</v>
+        <v>1022</v>
       </c>
       <c r="I158" t="s">
-        <v>1015</v>
+        <v>1023</v>
       </c>
       <c r="J158" t="s">
-        <v>707</v>
+        <v>463</v>
       </c>
       <c r="K158" t="s">
-        <v>1016</v>
+        <v>1024</v>
       </c>
       <c r="L158" t="s">
-        <v>1001</v>
+        <v>97</v>
       </c>
       <c r="M158" t="s">
-        <v>1017</v>
+        <v>1025</v>
       </c>
       <c r="N158" t="s">
-        <v>1018</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1012</v>
+        <v>1027</v>
       </c>
       <c r="D159" t="s">
-        <v>1013</v>
+        <v>1028</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>1019</v>
+        <v>1029</v>
       </c>
       <c r="I159" t="s">
-        <v>1020</v>
+        <v>1030</v>
       </c>
       <c r="J159" t="s">
-        <v>707</v>
+        <v>463</v>
       </c>
       <c r="K159" t="s">
-        <v>1021</v>
+        <v>1031</v>
       </c>
       <c r="L159" t="s">
-        <v>1001</v>
+        <v>97</v>
       </c>
       <c r="M159" t="s">
-        <v>1022</v>
+        <v>1032</v>
       </c>
       <c r="N159" t="s">
-        <v>1018</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1023</v>
+        <v>1027</v>
       </c>
       <c r="D160" t="s">
-        <v>1024</v>
+        <v>1028</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>1025</v>
+        <v>1034</v>
       </c>
       <c r="I160" t="s">
-        <v>1026</v>
+        <v>1035</v>
       </c>
       <c r="J160" t="s">
-        <v>353</v>
+        <v>463</v>
       </c>
       <c r="K160" t="s">
-        <v>1027</v>
+        <v>1036</v>
       </c>
       <c r="L160" t="s">
-        <v>557</v>
+        <v>97</v>
       </c>
       <c r="M160" t="s">
-        <v>1028</v>
+        <v>1037</v>
       </c>
       <c r="N160" t="s">
-        <v>1029</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1023</v>
+        <v>1038</v>
       </c>
       <c r="D161" t="s">
-        <v>1024</v>
+        <v>1039</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>1030</v>
+        <v>1040</v>
       </c>
       <c r="I161" t="s">
-        <v>1031</v>
+        <v>1041</v>
       </c>
       <c r="J161" t="s">
-        <v>353</v>
+        <v>751</v>
       </c>
       <c r="K161" t="s">
-        <v>1032</v>
+        <v>1042</v>
       </c>
       <c r="L161" t="s">
-        <v>557</v>
+        <v>614</v>
       </c>
       <c r="M161" t="s">
-        <v>1033</v>
+        <v>1043</v>
       </c>
       <c r="N161" t="s">
-        <v>1029</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1034</v>
+        <v>1045</v>
       </c>
       <c r="D162" t="s">
-        <v>1035</v>
+        <v>1046</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162" t="s">
-        <v>1036</v>
+        <v>626</v>
       </c>
       <c r="I162" t="s">
-        <v>1037</v>
+        <v>1047</v>
       </c>
       <c r="J162" t="s">
-        <v>707</v>
+        <v>751</v>
       </c>
       <c r="K162" t="s">
-        <v>1038</v>
+        <v>1048</v>
       </c>
       <c r="L162" t="s">
-        <v>967</v>
+        <v>984</v>
       </c>
       <c r="M162" t="s">
-        <v>1039</v>
+        <v>1049</v>
       </c>
       <c r="N162" t="s">
-        <v>1040</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1041</v>
+        <v>1051</v>
       </c>
       <c r="D163" t="s">
-        <v>1035</v>
+        <v>1052</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>1042</v>
+        <v>1053</v>
       </c>
       <c r="I163" t="s">
-        <v>1043</v>
+        <v>1054</v>
       </c>
       <c r="J163" t="s">
-        <v>707</v>
+        <v>751</v>
       </c>
       <c r="K163" t="s">
-        <v>1044</v>
+        <v>1055</v>
       </c>
       <c r="L163" t="s">
-        <v>967</v>
+        <v>984</v>
       </c>
       <c r="M163" t="s">
-        <v>1045</v>
+        <v>1056</v>
       </c>
       <c r="N163" t="s">
-        <v>1046</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1047</v>
+        <v>1058</v>
       </c>
       <c r="D164" t="s">
-        <v>1035</v>
+        <v>1059</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>1048</v>
+        <v>1060</v>
       </c>
       <c r="I164" t="s">
-        <v>1049</v>
+        <v>1061</v>
       </c>
       <c r="J164" t="s">
-        <v>707</v>
+        <v>751</v>
       </c>
       <c r="K164" t="s">
-        <v>1050</v>
+        <v>1062</v>
       </c>
       <c r="L164" t="s">
-        <v>967</v>
+        <v>614</v>
       </c>
       <c r="M164" t="s">
-        <v>1051</v>
+        <v>1063</v>
       </c>
       <c r="N164" t="s">
-        <v>1052</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1053</v>
+        <v>1065</v>
       </c>
       <c r="D165" t="s">
-        <v>1054</v>
+        <v>1066</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>1055</v>
+        <v>1067</v>
       </c>
       <c r="I165" t="s">
-        <v>1056</v>
+        <v>1068</v>
       </c>
       <c r="J165" t="s">
-        <v>707</v>
+        <v>751</v>
       </c>
       <c r="K165" t="s">
-        <v>1057</v>
+        <v>1069</v>
       </c>
       <c r="L165" t="s">
-        <v>1058</v>
+        <v>614</v>
       </c>
       <c r="M165" t="s">
-        <v>1059</v>
+        <v>1070</v>
       </c>
       <c r="N165" t="s">
-        <v>1060</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1061</v>
+        <v>1072</v>
       </c>
       <c r="D166" t="s">
-        <v>1035</v>
+        <v>1073</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>1062</v>
+        <v>1074</v>
       </c>
       <c r="I166" t="s">
-        <v>1063</v>
+        <v>1075</v>
       </c>
       <c r="J166" t="s">
-        <v>707</v>
+        <v>751</v>
       </c>
       <c r="K166" t="s">
-        <v>1064</v>
+        <v>1076</v>
       </c>
       <c r="L166" t="s">
-        <v>967</v>
+        <v>964</v>
       </c>
       <c r="M166" t="s">
-        <v>1065</v>
+        <v>1077</v>
       </c>
       <c r="N166" t="s">
-        <v>1066</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1067</v>
+        <v>1079</v>
       </c>
       <c r="D167" t="s">
-        <v>884</v>
+        <v>1080</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>1068</v>
+        <v>1081</v>
       </c>
       <c r="I167" t="s">
-        <v>1069</v>
+        <v>1082</v>
       </c>
       <c r="J167" t="s">
-        <v>707</v>
+        <v>751</v>
       </c>
       <c r="K167" t="s">
-        <v>1070</v>
+        <v>1083</v>
       </c>
       <c r="L167" t="s">
-        <v>967</v>
+        <v>614</v>
       </c>
       <c r="M167" t="s">
-        <v>1071</v>
+        <v>1084</v>
       </c>
       <c r="N167" t="s">
-        <v>1072</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1073</v>
+        <v>1086</v>
       </c>
       <c r="D168" t="s">
-        <v>884</v>
+        <v>1039</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>1074</v>
+        <v>1087</v>
       </c>
       <c r="I168" t="s">
-        <v>1075</v>
+        <v>1088</v>
       </c>
       <c r="J168" t="s">
-        <v>707</v>
+        <v>751</v>
       </c>
       <c r="K168" t="s">
-        <v>1076</v>
+        <v>1089</v>
       </c>
       <c r="L168" t="s">
-        <v>967</v>
+        <v>614</v>
       </c>
       <c r="M168" t="s">
-        <v>1077</v>
+        <v>1090</v>
       </c>
       <c r="N168" t="s">
-        <v>1078</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1079</v>
+        <v>1092</v>
       </c>
       <c r="D169" t="s">
-        <v>1080</v>
+        <v>946</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>1081</v>
+        <v>1093</v>
       </c>
       <c r="I169" t="s">
-        <v>1082</v>
+        <v>1094</v>
       </c>
       <c r="J169" t="s">
-        <v>707</v>
+        <v>751</v>
       </c>
       <c r="K169" t="s">
-        <v>1083</v>
+        <v>1095</v>
       </c>
       <c r="L169" t="s">
-        <v>550</v>
+        <v>614</v>
       </c>
       <c r="M169" t="s">
-        <v>1084</v>
+        <v>1096</v>
       </c>
       <c r="N169" t="s">
-        <v>1085</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1086</v>
+        <v>1098</v>
       </c>
       <c r="D170" t="s">
-        <v>1054</v>
+        <v>1080</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>1087</v>
+        <v>1099</v>
       </c>
       <c r="I170" t="s">
-        <v>1088</v>
+        <v>1100</v>
       </c>
       <c r="J170" t="s">
-        <v>707</v>
+        <v>751</v>
       </c>
       <c r="K170" t="s">
-        <v>1089</v>
+        <v>1101</v>
       </c>
       <c r="L170" t="s">
-        <v>1058</v>
+        <v>614</v>
       </c>
       <c r="M170" t="s">
-        <v>1090</v>
+        <v>1102</v>
       </c>
       <c r="N170" t="s">
-        <v>1091</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1086</v>
+        <v>1104</v>
       </c>
       <c r="D171" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>1092</v>
+        <v>1105</v>
       </c>
       <c r="I171" t="s">
-        <v>1093</v>
+        <v>1106</v>
       </c>
       <c r="J171" t="s">
-        <v>707</v>
+        <v>751</v>
       </c>
       <c r="K171" t="s">
-        <v>1094</v>
+        <v>1107</v>
       </c>
       <c r="L171" t="s">
-        <v>1058</v>
+        <v>614</v>
       </c>
       <c r="M171" t="s">
-        <v>1095</v>
+        <v>1108</v>
       </c>
       <c r="N171" t="s">
-        <v>1091</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1096</v>
+        <v>1110</v>
       </c>
       <c r="D172" t="s">
-        <v>1097</v>
+        <v>1111</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>1098</v>
+        <v>1112</v>
       </c>
       <c r="I172" t="s">
-        <v>1099</v>
+        <v>1113</v>
       </c>
       <c r="J172" t="s">
-        <v>353</v>
+        <v>751</v>
       </c>
       <c r="K172" t="s">
-        <v>1100</v>
+        <v>1114</v>
       </c>
       <c r="L172" t="s">
-        <v>1101</v>
+        <v>614</v>
       </c>
       <c r="M172" t="s">
-        <v>1102</v>
+        <v>1115</v>
       </c>
       <c r="N172" t="s">
-        <v>1103</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1104</v>
+        <v>1117</v>
       </c>
       <c r="D173" t="s">
-        <v>1105</v>
+        <v>1118</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>1106</v>
+        <v>1119</v>
       </c>
       <c r="I173" t="s">
-        <v>1107</v>
+        <v>1120</v>
       </c>
       <c r="J173" t="s">
-        <v>353</v>
+        <v>751</v>
       </c>
       <c r="K173" t="s">
-        <v>1108</v>
+        <v>1121</v>
       </c>
       <c r="L173" t="s">
-        <v>1101</v>
+        <v>984</v>
       </c>
       <c r="M173" t="s">
-        <v>1109</v>
+        <v>1122</v>
       </c>
       <c r="N173" t="s">
-        <v>1110</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1111</v>
+        <v>1124</v>
       </c>
       <c r="D174" t="s">
-        <v>990</v>
+        <v>1007</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1112</v>
+        <v>1125</v>
       </c>
       <c r="I174" t="s">
-        <v>1113</v>
+        <v>1126</v>
       </c>
       <c r="J174" t="s">
-        <v>353</v>
+        <v>751</v>
       </c>
       <c r="K174" t="s">
-        <v>1114</v>
+        <v>1127</v>
       </c>
       <c r="L174" t="s">
-        <v>815</v>
+        <v>984</v>
       </c>
       <c r="M174" t="s">
-        <v>1115</v>
+        <v>1128</v>
       </c>
       <c r="N174" t="s">
-        <v>1116</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1117</v>
+        <v>1130</v>
       </c>
       <c r="D175" t="s">
-        <v>1118</v>
+        <v>1131</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>1119</v>
+        <v>1132</v>
       </c>
       <c r="I175" t="s">
-        <v>1120</v>
+        <v>1133</v>
       </c>
       <c r="J175" t="s">
-        <v>353</v>
+        <v>751</v>
       </c>
       <c r="K175" t="s">
-        <v>1121</v>
+        <v>1134</v>
       </c>
       <c r="L175" t="s">
-        <v>362</v>
+        <v>984</v>
       </c>
       <c r="M175" t="s">
-        <v>1122</v>
+        <v>1135</v>
       </c>
       <c r="N175" t="s">
-        <v>1123</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>14</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1124</v>
+        <v>1137</v>
       </c>
       <c r="D176" t="s">
-        <v>1024</v>
+        <v>1138</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>668</v>
+        <v>1139</v>
       </c>
       <c r="I176" t="s">
-        <v>1125</v>
+        <v>1140</v>
       </c>
       <c r="J176" t="s">
-        <v>1126</v>
+        <v>751</v>
       </c>
       <c r="K176" t="s">
-        <v>1127</v>
+        <v>1141</v>
       </c>
       <c r="L176" t="s">
-        <v>1128</v>
+        <v>984</v>
       </c>
       <c r="M176" t="s">
-        <v>1129</v>
+        <v>1142</v>
       </c>
       <c r="N176" t="s">
-        <v>1130</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1124</v>
+        <v>1144</v>
       </c>
       <c r="D177" t="s">
-        <v>1024</v>
+        <v>1014</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>663</v>
+        <v>1145</v>
       </c>
       <c r="I177" t="s">
-        <v>1131</v>
+        <v>1146</v>
       </c>
       <c r="J177" t="s">
-        <v>1126</v>
+        <v>751</v>
       </c>
       <c r="K177" t="s">
-        <v>1132</v>
+        <v>1147</v>
       </c>
       <c r="L177" t="s">
-        <v>1128</v>
+        <v>984</v>
       </c>
       <c r="M177" t="s">
-        <v>1133</v>
+        <v>1148</v>
       </c>
       <c r="N177" t="s">
-        <v>1130</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1134</v>
+        <v>1150</v>
       </c>
       <c r="D178" t="s">
-        <v>1024</v>
+        <v>1151</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>1135</v>
+        <v>1081</v>
       </c>
       <c r="I178" t="s">
-        <v>1136</v>
+        <v>1152</v>
       </c>
       <c r="J178" t="s">
-        <v>1126</v>
+        <v>751</v>
       </c>
       <c r="K178" t="s">
-        <v>1137</v>
+        <v>1153</v>
       </c>
       <c r="L178" t="s">
-        <v>1128</v>
+        <v>984</v>
       </c>
       <c r="M178" t="s">
-        <v>1138</v>
+        <v>1154</v>
       </c>
       <c r="N178" t="s">
-        <v>1139</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1134</v>
+        <v>1156</v>
       </c>
       <c r="D179" t="s">
-        <v>1024</v>
+        <v>1014</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>1140</v>
+        <v>1157</v>
       </c>
       <c r="I179" t="s">
-        <v>1141</v>
+        <v>1158</v>
       </c>
       <c r="J179" t="s">
-        <v>1126</v>
+        <v>751</v>
       </c>
       <c r="K179" t="s">
-        <v>1142</v>
+        <v>1159</v>
       </c>
       <c r="L179" t="s">
-        <v>1128</v>
+        <v>984</v>
       </c>
       <c r="M179" t="s">
-        <v>1143</v>
+        <v>1160</v>
       </c>
       <c r="N179" t="s">
-        <v>1139</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1144</v>
+        <v>1162</v>
       </c>
       <c r="D180" t="s">
-        <v>1145</v>
+        <v>1163</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>1146</v>
+        <v>1164</v>
       </c>
       <c r="I180" t="s">
-        <v>1147</v>
+        <v>1165</v>
       </c>
       <c r="J180" t="s">
-        <v>353</v>
+        <v>751</v>
       </c>
       <c r="K180" t="s">
-        <v>1148</v>
+        <v>1166</v>
       </c>
       <c r="L180" t="s">
-        <v>1149</v>
+        <v>984</v>
       </c>
       <c r="M180" t="s">
-        <v>1150</v>
+        <v>1167</v>
       </c>
       <c r="N180" t="s">
-        <v>1151</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1152</v>
+        <v>1169</v>
       </c>
       <c r="D181" t="s">
-        <v>1145</v>
+        <v>1170</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>1153</v>
+        <v>1171</v>
       </c>
       <c r="I181" t="s">
-        <v>1154</v>
+        <v>1172</v>
       </c>
       <c r="J181" t="s">
-        <v>353</v>
+        <v>751</v>
       </c>
       <c r="K181" t="s">
-        <v>1155</v>
+        <v>1173</v>
       </c>
       <c r="L181" t="s">
-        <v>1149</v>
+        <v>1174</v>
       </c>
       <c r="M181" t="s">
-        <v>1156</v>
+        <v>1175</v>
       </c>
       <c r="N181" t="s">
-        <v>1157</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1158</v>
+        <v>1177</v>
       </c>
       <c r="D182" t="s">
-        <v>1145</v>
+        <v>1178</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>1159</v>
+        <v>1179</v>
       </c>
       <c r="I182" t="s">
-        <v>1160</v>
+        <v>1180</v>
       </c>
       <c r="J182" t="s">
-        <v>353</v>
+        <v>751</v>
       </c>
       <c r="K182" t="s">
-        <v>1161</v>
+        <v>1181</v>
       </c>
       <c r="L182" t="s">
-        <v>1149</v>
+        <v>614</v>
       </c>
       <c r="M182" t="s">
-        <v>1162</v>
+        <v>1182</v>
       </c>
       <c r="N182" t="s">
-        <v>1163</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1164</v>
+        <v>1184</v>
       </c>
       <c r="D183" t="s">
-        <v>1145</v>
+        <v>1178</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183" t="s">
-        <v>1165</v>
+        <v>1185</v>
       </c>
       <c r="I183" t="s">
-        <v>1166</v>
+        <v>1186</v>
       </c>
       <c r="J183" t="s">
-        <v>707</v>
+        <v>751</v>
       </c>
       <c r="K183" t="s">
-        <v>1167</v>
+        <v>1187</v>
       </c>
       <c r="L183" t="s">
-        <v>1149</v>
+        <v>614</v>
       </c>
       <c r="M183" t="s">
-        <v>1168</v>
+        <v>1188</v>
       </c>
       <c r="N183" t="s">
-        <v>1169</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>14</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1170</v>
+        <v>1190</v>
       </c>
       <c r="D184" t="s">
-        <v>1171</v>
+        <v>1191</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>1172</v>
+        <v>1192</v>
       </c>
       <c r="I184" t="s">
-        <v>1173</v>
+        <v>1193</v>
       </c>
       <c r="J184" t="s">
-        <v>1126</v>
+        <v>751</v>
       </c>
       <c r="K184" t="s">
-        <v>1174</v>
+        <v>1194</v>
       </c>
       <c r="L184" t="s">
-        <v>362</v>
+        <v>614</v>
       </c>
       <c r="M184" t="s">
-        <v>1175</v>
+        <v>1195</v>
       </c>
       <c r="N184" t="s">
-        <v>1176</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>14</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1170</v>
+        <v>1197</v>
       </c>
       <c r="D185" t="s">
-        <v>1171</v>
+        <v>1198</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185" t="s">
-        <v>1177</v>
+        <v>1199</v>
       </c>
       <c r="I185" t="s">
-        <v>1178</v>
+        <v>1200</v>
       </c>
       <c r="J185" t="s">
-        <v>1126</v>
+        <v>523</v>
       </c>
       <c r="K185" t="s">
-        <v>1179</v>
+        <v>1201</v>
       </c>
       <c r="L185" t="s">
-        <v>362</v>
+        <v>153</v>
       </c>
       <c r="M185" t="s">
-        <v>1180</v>
+        <v>1202</v>
       </c>
       <c r="N185" t="s">
-        <v>1176</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>14</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1181</v>
+        <v>1204</v>
       </c>
       <c r="D186" t="s">
-        <v>1182</v>
+        <v>223</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186" t="s">
-        <v>1183</v>
+        <v>1205</v>
       </c>
       <c r="I186" t="s">
-        <v>1184</v>
+        <v>1206</v>
       </c>
       <c r="J186" t="s">
-        <v>353</v>
+        <v>751</v>
       </c>
       <c r="K186" t="s">
-        <v>1185</v>
+        <v>1207</v>
       </c>
       <c r="L186" t="s">
-        <v>1186</v>
+        <v>268</v>
       </c>
       <c r="M186" t="s">
-        <v>1187</v>
+        <v>1208</v>
       </c>
       <c r="N186" t="s">
-        <v>1188</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>14</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1189</v>
+        <v>1204</v>
       </c>
       <c r="D187" t="s">
-        <v>1190</v>
+        <v>223</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187" t="s">
-        <v>1191</v>
+        <v>1210</v>
       </c>
       <c r="I187" t="s">
-        <v>1192</v>
+        <v>1211</v>
       </c>
       <c r="J187" t="s">
-        <v>1193</v>
+        <v>751</v>
       </c>
       <c r="K187" t="s">
-        <v>1194</v>
+        <v>1212</v>
       </c>
       <c r="L187" t="s">
-        <v>362</v>
+        <v>725</v>
       </c>
       <c r="M187" t="s">
-        <v>1195</v>
+        <v>1213</v>
       </c>
       <c r="N187" t="s">
-        <v>1196</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>14</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1197</v>
+        <v>1214</v>
       </c>
       <c r="D188" t="s">
-        <v>1198</v>
+        <v>1215</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188"/>
       <c r="H188" t="s">
-        <v>1199</v>
+        <v>1216</v>
       </c>
       <c r="I188" t="s">
-        <v>1200</v>
+        <v>1217</v>
       </c>
       <c r="J188" t="s">
-        <v>1193</v>
+        <v>751</v>
       </c>
       <c r="K188" t="s">
-        <v>1201</v>
+        <v>1218</v>
       </c>
       <c r="L188" t="s">
-        <v>75</v>
+        <v>268</v>
       </c>
       <c r="M188" t="s">
-        <v>1202</v>
+        <v>1219</v>
       </c>
       <c r="N188" t="s">
-        <v>1203</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1204</v>
+        <v>1221</v>
       </c>
       <c r="D189" t="s">
-        <v>1205</v>
+        <v>1222</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>1206</v>
+        <v>1223</v>
       </c>
       <c r="I189" t="s">
-        <v>1207</v>
+        <v>1224</v>
       </c>
       <c r="J189" t="s">
-        <v>1126</v>
+        <v>751</v>
       </c>
       <c r="K189" t="s">
-        <v>1208</v>
+        <v>1225</v>
       </c>
       <c r="L189" t="s">
-        <v>75</v>
+        <v>1226</v>
       </c>
       <c r="M189" t="s">
-        <v>1209</v>
+        <v>1227</v>
       </c>
       <c r="N189" t="s">
-        <v>1210</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>14</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1211</v>
+        <v>1229</v>
       </c>
       <c r="D190" t="s">
-        <v>1212</v>
+        <v>1230</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190" t="s">
-        <v>1213</v>
+        <v>1231</v>
       </c>
       <c r="I190" t="s">
-        <v>1214</v>
+        <v>1232</v>
       </c>
       <c r="J190" t="s">
-        <v>1126</v>
+        <v>751</v>
       </c>
       <c r="K190" t="s">
-        <v>1215</v>
+        <v>1233</v>
       </c>
       <c r="L190" t="s">
-        <v>362</v>
+        <v>72</v>
       </c>
       <c r="M190" t="s">
-        <v>1216</v>
+        <v>1234</v>
       </c>
       <c r="N190" t="s">
-        <v>1217</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>14</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1218</v>
+        <v>1236</v>
       </c>
       <c r="D191" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191"/>
       <c r="H191" t="s">
-        <v>1220</v>
+        <v>1237</v>
       </c>
       <c r="I191" t="s">
-        <v>1221</v>
+        <v>1238</v>
       </c>
       <c r="J191" t="s">
-        <v>353</v>
+        <v>523</v>
       </c>
       <c r="K191" t="s">
-        <v>1222</v>
+        <v>1239</v>
       </c>
       <c r="L191" t="s">
-        <v>1223</v>
+        <v>578</v>
       </c>
       <c r="M191" t="s">
-        <v>1224</v>
+        <v>1240</v>
       </c>
       <c r="N191" t="s">
-        <v>1225</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1226</v>
+        <v>1242</v>
       </c>
       <c r="D192" t="s">
-        <v>722</v>
+        <v>1243</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192"/>
       <c r="H192" t="s">
-        <v>1227</v>
+        <v>1244</v>
       </c>
       <c r="I192" t="s">
-        <v>1228</v>
+        <v>1245</v>
       </c>
       <c r="J192" t="s">
-        <v>353</v>
+        <v>523</v>
       </c>
       <c r="K192" t="s">
-        <v>1229</v>
+        <v>1246</v>
       </c>
       <c r="L192" t="s">
-        <v>726</v>
+        <v>153</v>
       </c>
       <c r="M192" t="s">
-        <v>1230</v>
+        <v>1247</v>
       </c>
       <c r="N192" t="s">
-        <v>1231</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1232</v>
+        <v>1249</v>
       </c>
       <c r="D193" t="s">
-        <v>1233</v>
+        <v>798</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193"/>
       <c r="H193" t="s">
-        <v>1234</v>
+        <v>1250</v>
       </c>
       <c r="I193" t="s">
-        <v>1235</v>
+        <v>1251</v>
       </c>
       <c r="J193" t="s">
-        <v>353</v>
+        <v>751</v>
       </c>
       <c r="K193" t="s">
-        <v>1236</v>
+        <v>1252</v>
       </c>
       <c r="L193" t="s">
-        <v>569</v>
+        <v>1253</v>
       </c>
       <c r="M193" t="s">
-        <v>1237</v>
+        <v>1254</v>
       </c>
       <c r="N193" t="s">
-        <v>1238</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>14</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1232</v>
+        <v>1249</v>
       </c>
       <c r="D194" t="s">
-        <v>1239</v>
+        <v>798</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194"/>
       <c r="H194" t="s">
-        <v>1240</v>
+        <v>1256</v>
       </c>
       <c r="I194" t="s">
-        <v>1241</v>
+        <v>1257</v>
       </c>
       <c r="J194" t="s">
-        <v>353</v>
+        <v>751</v>
       </c>
       <c r="K194" t="s">
-        <v>1242</v>
+        <v>1258</v>
       </c>
       <c r="L194" t="s">
-        <v>569</v>
+        <v>1253</v>
       </c>
       <c r="M194" t="s">
-        <v>1243</v>
+        <v>1259</v>
       </c>
       <c r="N194" t="s">
-        <v>1238</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>14</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1244</v>
+        <v>1260</v>
       </c>
       <c r="D195" t="s">
-        <v>1245</v>
+        <v>1261</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195"/>
       <c r="H195" t="s">
-        <v>1246</v>
+        <v>1262</v>
       </c>
       <c r="I195" t="s">
-        <v>1247</v>
+        <v>1263</v>
       </c>
       <c r="J195" t="s">
-        <v>353</v>
+        <v>751</v>
       </c>
       <c r="K195" t="s">
-        <v>1248</v>
+        <v>1264</v>
       </c>
       <c r="L195" t="s">
-        <v>569</v>
+        <v>97</v>
       </c>
       <c r="M195" t="s">
-        <v>1249</v>
+        <v>1265</v>
       </c>
       <c r="N195" t="s">
-        <v>1250</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>14</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1244</v>
+        <v>1260</v>
       </c>
       <c r="D196" t="s">
-        <v>1245</v>
+        <v>1261</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196"/>
       <c r="H196" t="s">
-        <v>1251</v>
+        <v>1267</v>
       </c>
       <c r="I196" t="s">
-        <v>1252</v>
+        <v>1268</v>
       </c>
       <c r="J196" t="s">
-        <v>353</v>
+        <v>751</v>
       </c>
       <c r="K196" t="s">
-        <v>1253</v>
+        <v>1269</v>
       </c>
       <c r="L196" t="s">
-        <v>569</v>
+        <v>97</v>
       </c>
       <c r="M196" t="s">
-        <v>1254</v>
+        <v>1270</v>
       </c>
       <c r="N196" t="s">
-        <v>1250</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>14</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1255</v>
+        <v>1271</v>
       </c>
       <c r="D197" t="s">
-        <v>1256</v>
+        <v>1272</v>
       </c>
       <c r="E197"/>
       <c r="F197"/>
       <c r="G197"/>
       <c r="H197" t="s">
-        <v>1257</v>
+        <v>1273</v>
       </c>
       <c r="I197" t="s">
-        <v>1258</v>
+        <v>1274</v>
       </c>
       <c r="J197" t="s">
-        <v>353</v>
+        <v>1275</v>
       </c>
       <c r="K197" t="s">
-        <v>1259</v>
+        <v>1276</v>
       </c>
       <c r="L197" t="s">
-        <v>569</v>
+        <v>614</v>
       </c>
       <c r="M197" t="s">
-        <v>1260</v>
+        <v>1277</v>
       </c>
       <c r="N197" t="s">
-        <v>1261</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>14</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>1262</v>
+        <v>1279</v>
       </c>
       <c r="D198" t="s">
-        <v>1263</v>
+        <v>1280</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198"/>
       <c r="H198" t="s">
-        <v>1264</v>
+        <v>1281</v>
       </c>
       <c r="I198" t="s">
-        <v>1265</v>
+        <v>1282</v>
       </c>
       <c r="J198" t="s">
-        <v>353</v>
+        <v>1283</v>
       </c>
       <c r="K198" t="s">
-        <v>1266</v>
+        <v>1284</v>
       </c>
       <c r="L198" t="s">
-        <v>47</v>
+        <v>1285</v>
       </c>
       <c r="M198" t="s">
-        <v>1267</v>
+        <v>1286</v>
       </c>
       <c r="N198" t="s">
-        <v>1268</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>14</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1269</v>
+        <v>1288</v>
       </c>
       <c r="D199" t="s">
-        <v>1270</v>
+        <v>1289</v>
       </c>
       <c r="E199"/>
       <c r="F199"/>
       <c r="G199"/>
       <c r="H199" t="s">
-        <v>1271</v>
+        <v>1290</v>
       </c>
       <c r="I199" t="s">
-        <v>1272</v>
+        <v>1291</v>
       </c>
       <c r="J199" t="s">
-        <v>353</v>
+        <v>1275</v>
       </c>
       <c r="K199" t="s">
-        <v>1273</v>
+        <v>1292</v>
       </c>
       <c r="L199" t="s">
-        <v>47</v>
+        <v>984</v>
       </c>
       <c r="M199" t="s">
-        <v>1274</v>
+        <v>1293</v>
       </c>
       <c r="N199" t="s">
-        <v>1275</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>14</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1276</v>
+        <v>1295</v>
       </c>
       <c r="D200" t="s">
-        <v>1277</v>
+        <v>843</v>
       </c>
       <c r="E200"/>
       <c r="F200"/>
       <c r="G200"/>
       <c r="H200" t="s">
-        <v>1278</v>
+        <v>1296</v>
       </c>
       <c r="I200" t="s">
-        <v>1279</v>
+        <v>1297</v>
       </c>
       <c r="J200" t="s">
-        <v>353</v>
+        <v>1298</v>
       </c>
       <c r="K200" t="s">
-        <v>1280</v>
+        <v>1299</v>
       </c>
       <c r="L200" t="s">
-        <v>75</v>
+        <v>847</v>
       </c>
       <c r="M200" t="s">
-        <v>1281</v>
+        <v>1300</v>
       </c>
       <c r="N200" t="s">
-        <v>1282</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>14</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1283</v>
+        <v>1302</v>
       </c>
       <c r="D201" t="s">
-        <v>205</v>
+        <v>1303</v>
       </c>
       <c r="E201"/>
       <c r="F201"/>
       <c r="G201"/>
       <c r="H201" t="s">
-        <v>1284</v>
+        <v>1304</v>
       </c>
       <c r="I201" t="s">
-        <v>1285</v>
+        <v>1305</v>
       </c>
       <c r="J201" t="s">
-        <v>353</v>
+        <v>1283</v>
       </c>
       <c r="K201" t="s">
-        <v>1286</v>
+        <v>1306</v>
       </c>
       <c r="L201" t="s">
-        <v>362</v>
+        <v>1307</v>
       </c>
       <c r="M201" t="s">
-        <v>1287</v>
+        <v>1308</v>
       </c>
       <c r="N201" t="s">
-        <v>1288</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>14</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1289</v>
+        <v>1310</v>
       </c>
       <c r="D202" t="s">
-        <v>1290</v>
+        <v>733</v>
       </c>
       <c r="E202"/>
       <c r="F202"/>
       <c r="G202"/>
       <c r="H202" t="s">
-        <v>1291</v>
+        <v>1311</v>
       </c>
       <c r="I202" t="s">
-        <v>1292</v>
+        <v>1312</v>
       </c>
       <c r="J202" t="s">
-        <v>353</v>
+        <v>1283</v>
       </c>
       <c r="K202" t="s">
-        <v>1293</v>
+        <v>1313</v>
       </c>
       <c r="L202" t="s">
-        <v>632</v>
+        <v>1314</v>
       </c>
       <c r="M202" t="s">
-        <v>1294</v>
+        <v>1315</v>
       </c>
       <c r="N202" t="s">
-        <v>1295</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>14</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1296</v>
+        <v>1317</v>
       </c>
       <c r="D203" t="s">
-        <v>1297</v>
+        <v>1318</v>
       </c>
       <c r="E203"/>
       <c r="F203"/>
       <c r="G203"/>
       <c r="H203" t="s">
+        <v>1319</v>
+      </c>
+      <c r="I203" t="s">
+        <v>1320</v>
+      </c>
+      <c r="J203" t="s">
         <v>1298</v>
       </c>
-      <c r="I203" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K203" t="s">
-        <v>1301</v>
+        <v>1321</v>
       </c>
       <c r="L203" t="s">
-        <v>75</v>
+        <v>674</v>
       </c>
       <c r="M203" t="s">
-        <v>1302</v>
+        <v>1322</v>
       </c>
       <c r="N203" t="s">
-        <v>1303</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>14</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>1304</v>
+        <v>915</v>
       </c>
       <c r="D204" t="s">
-        <v>1305</v>
+        <v>916</v>
       </c>
       <c r="E204"/>
       <c r="F204"/>
       <c r="G204"/>
       <c r="H204" t="s">
-        <v>1306</v>
+        <v>917</v>
       </c>
       <c r="I204" t="s">
-        <v>1307</v>
+        <v>1324</v>
       </c>
       <c r="J204" t="s">
-        <v>1308</v>
+        <v>751</v>
       </c>
       <c r="K204" t="s">
-        <v>1309</v>
+        <v>1325</v>
       </c>
       <c r="L204" t="s">
-        <v>1310</v>
+        <v>97</v>
       </c>
       <c r="M204" t="s">
-        <v>1311</v>
+        <v>1326</v>
       </c>
       <c r="N204" t="s">
-        <v>1312</v>
+        <v>921</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
         <v>14</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1313</v>
+        <v>1327</v>
       </c>
       <c r="D205" t="s">
-        <v>1314</v>
+        <v>1328</v>
       </c>
       <c r="E205"/>
       <c r="F205"/>
       <c r="G205"/>
       <c r="H205" t="s">
-        <v>663</v>
+        <v>340</v>
       </c>
       <c r="I205" t="s">
-        <v>1315</v>
+        <v>1329</v>
       </c>
       <c r="J205" t="s">
-        <v>1316</v>
+        <v>1283</v>
       </c>
       <c r="K205" t="s">
-        <v>1317</v>
+        <v>1330</v>
       </c>
       <c r="L205" t="s">
-        <v>91</v>
+        <v>288</v>
       </c>
       <c r="M205" t="s">
-        <v>1318</v>
+        <v>1331</v>
       </c>
       <c r="N205" t="s">
-        <v>1319</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
         <v>14</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1320</v>
+        <v>1327</v>
       </c>
       <c r="D206" t="s">
-        <v>1321</v>
+        <v>1328</v>
       </c>
       <c r="E206"/>
       <c r="F206"/>
       <c r="G206"/>
       <c r="H206" t="s">
-        <v>1322</v>
+        <v>334</v>
       </c>
       <c r="I206" t="s">
-        <v>1323</v>
+        <v>1333</v>
       </c>
       <c r="J206" t="s">
-        <v>1324</v>
+        <v>1283</v>
       </c>
       <c r="K206" t="s">
-        <v>1325</v>
+        <v>1334</v>
       </c>
       <c r="L206" t="s">
-        <v>91</v>
+        <v>288</v>
       </c>
       <c r="M206" t="s">
-        <v>1326</v>
+        <v>1335</v>
       </c>
       <c r="N206" t="s">
-        <v>1327</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>14</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D207" t="s">
         <v>1328</v>
-      </c>
-[...1 lines deleted...]
-        <v>1329</v>
       </c>
       <c r="E207"/>
       <c r="F207"/>
       <c r="G207"/>
       <c r="H207" t="s">
-        <v>1330</v>
+        <v>1337</v>
       </c>
       <c r="I207" t="s">
-        <v>1331</v>
+        <v>1338</v>
       </c>
       <c r="J207" t="s">
-        <v>1332</v>
+        <v>1283</v>
       </c>
       <c r="K207" t="s">
-        <v>1333</v>
+        <v>1339</v>
       </c>
       <c r="L207" t="s">
-        <v>1334</v>
+        <v>288</v>
       </c>
       <c r="M207" t="s">
-        <v>1335</v>
+        <v>1340</v>
       </c>
       <c r="N207" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="s">
+        <v>14</v>
+      </c>
+      <c r="B208" t="s">
+        <v>15</v>
+      </c>
+      <c r="C208" t="s">
         <v>1336</v>
+      </c>
+      <c r="D208" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E208"/>
+      <c r="F208"/>
+      <c r="G208"/>
+      <c r="H208" t="s">
+        <v>1342</v>
+      </c>
+      <c r="I208" t="s">
+        <v>1343</v>
+      </c>
+      <c r="J208" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K208" t="s">
+        <v>1344</v>
+      </c>
+      <c r="L208" t="s">
+        <v>288</v>
+      </c>
+      <c r="M208" t="s">
+        <v>1345</v>
+      </c>
+      <c r="N208" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="s">
+        <v>14</v>
+      </c>
+      <c r="B209" t="s">
+        <v>15</v>
+      </c>
+      <c r="C209" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D209" t="s">
+        <v>980</v>
+      </c>
+      <c r="E209"/>
+      <c r="F209"/>
+      <c r="G209"/>
+      <c r="H209" t="s">
+        <v>1008</v>
+      </c>
+      <c r="I209" t="s">
+        <v>1347</v>
+      </c>
+      <c r="J209" t="s">
+        <v>1275</v>
+      </c>
+      <c r="K209" t="s">
+        <v>1348</v>
+      </c>
+      <c r="L209" t="s">
+        <v>984</v>
+      </c>
+      <c r="M209" t="s">
+        <v>1349</v>
+      </c>
+      <c r="N209" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="s">
+        <v>14</v>
+      </c>
+      <c r="B210" t="s">
+        <v>15</v>
+      </c>
+      <c r="C210" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D210" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E210"/>
+      <c r="F210"/>
+      <c r="G210"/>
+      <c r="H210" t="s">
+        <v>1352</v>
+      </c>
+      <c r="I210" t="s">
+        <v>1353</v>
+      </c>
+      <c r="J210" t="s">
+        <v>1275</v>
+      </c>
+      <c r="K210" t="s">
+        <v>1354</v>
+      </c>
+      <c r="L210" t="s">
+        <v>614</v>
+      </c>
+      <c r="M210" t="s">
+        <v>1355</v>
+      </c>
+      <c r="N210" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="s">
+        <v>14</v>
+      </c>
+      <c r="B211" t="s">
+        <v>15</v>
+      </c>
+      <c r="C211" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D211" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E211"/>
+      <c r="F211"/>
+      <c r="G211"/>
+      <c r="H211" t="s">
+        <v>1359</v>
+      </c>
+      <c r="I211" t="s">
+        <v>1360</v>
+      </c>
+      <c r="J211" t="s">
+        <v>1275</v>
+      </c>
+      <c r="K211" t="s">
+        <v>1361</v>
+      </c>
+      <c r="L211" t="s">
+        <v>614</v>
+      </c>
+      <c r="M211" t="s">
+        <v>1362</v>
+      </c>
+      <c r="N211" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="s">
+        <v>14</v>
+      </c>
+      <c r="B212" t="s">
+        <v>15</v>
+      </c>
+      <c r="C212" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D212" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E212"/>
+      <c r="F212"/>
+      <c r="G212"/>
+      <c r="H212" t="s">
+        <v>1366</v>
+      </c>
+      <c r="I212" t="s">
+        <v>1367</v>
+      </c>
+      <c r="J212" t="s">
+        <v>1275</v>
+      </c>
+      <c r="K212" t="s">
+        <v>1368</v>
+      </c>
+      <c r="L212" t="s">
+        <v>614</v>
+      </c>
+      <c r="M212" t="s">
+        <v>1369</v>
+      </c>
+      <c r="N212" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="s">
+        <v>14</v>
+      </c>
+      <c r="B213" t="s">
+        <v>15</v>
+      </c>
+      <c r="C213" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D213" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E213"/>
+      <c r="F213"/>
+      <c r="G213"/>
+      <c r="H213" t="s">
+        <v>1373</v>
+      </c>
+      <c r="I213" t="s">
+        <v>1374</v>
+      </c>
+      <c r="J213" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K213" t="s">
+        <v>1375</v>
+      </c>
+      <c r="L213" t="s">
+        <v>288</v>
+      </c>
+      <c r="M213" t="s">
+        <v>1376</v>
+      </c>
+      <c r="N213" t="s">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="s">
+        <v>14</v>
+      </c>
+      <c r="B214" t="s">
+        <v>15</v>
+      </c>
+      <c r="C214" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D214" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E214"/>
+      <c r="F214"/>
+      <c r="G214"/>
+      <c r="H214" t="s">
+        <v>1380</v>
+      </c>
+      <c r="I214" t="s">
+        <v>1381</v>
+      </c>
+      <c r="J214" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K214" t="s">
+        <v>1382</v>
+      </c>
+      <c r="L214" t="s">
+        <v>984</v>
+      </c>
+      <c r="M214" t="s">
+        <v>1383</v>
+      </c>
+      <c r="N214" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="s">
+        <v>14</v>
+      </c>
+      <c r="B215" t="s">
+        <v>15</v>
+      </c>
+      <c r="C215" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D215" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E215"/>
+      <c r="F215"/>
+      <c r="G215"/>
+      <c r="H215" t="s">
+        <v>1386</v>
+      </c>
+      <c r="I215" t="s">
+        <v>1387</v>
+      </c>
+      <c r="J215" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K215" t="s">
+        <v>1388</v>
+      </c>
+      <c r="L215" t="s">
+        <v>984</v>
+      </c>
+      <c r="M215" t="s">
+        <v>1389</v>
+      </c>
+      <c r="N215" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="s">
+        <v>14</v>
+      </c>
+      <c r="B216" t="s">
+        <v>15</v>
+      </c>
+      <c r="C216" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D216" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E216"/>
+      <c r="F216"/>
+      <c r="G216"/>
+      <c r="H216" t="s">
+        <v>1392</v>
+      </c>
+      <c r="I216" t="s">
+        <v>1393</v>
+      </c>
+      <c r="J216" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K216" t="s">
+        <v>1394</v>
+      </c>
+      <c r="L216" t="s">
+        <v>984</v>
+      </c>
+      <c r="M216" t="s">
+        <v>1395</v>
+      </c>
+      <c r="N216" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="s">
+        <v>14</v>
+      </c>
+      <c r="B217" t="s">
+        <v>15</v>
+      </c>
+      <c r="C217" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D217" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E217"/>
+      <c r="F217"/>
+      <c r="G217"/>
+      <c r="H217" t="s">
+        <v>1398</v>
+      </c>
+      <c r="I217" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J217" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K217" t="s">
+        <v>1400</v>
+      </c>
+      <c r="L217" t="s">
+        <v>984</v>
+      </c>
+      <c r="M217" t="s">
+        <v>1401</v>
+      </c>
+      <c r="N217" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="s">
+        <v>14</v>
+      </c>
+      <c r="B218" t="s">
+        <v>15</v>
+      </c>
+      <c r="C218" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D218" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E218"/>
+      <c r="F218"/>
+      <c r="G218"/>
+      <c r="H218" t="s">
+        <v>1405</v>
+      </c>
+      <c r="I218" t="s">
+        <v>1406</v>
+      </c>
+      <c r="J218" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K218" t="s">
+        <v>1407</v>
+      </c>
+      <c r="L218" t="s">
+        <v>984</v>
+      </c>
+      <c r="M218" t="s">
+        <v>1408</v>
+      </c>
+      <c r="N218" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="s">
+        <v>14</v>
+      </c>
+      <c r="B219" t="s">
+        <v>15</v>
+      </c>
+      <c r="C219" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D219" t="s">
+        <v>980</v>
+      </c>
+      <c r="E219"/>
+      <c r="F219"/>
+      <c r="G219"/>
+      <c r="H219" t="s">
+        <v>1411</v>
+      </c>
+      <c r="I219" t="s">
+        <v>1412</v>
+      </c>
+      <c r="J219" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K219" t="s">
+        <v>1413</v>
+      </c>
+      <c r="L219" t="s">
+        <v>984</v>
+      </c>
+      <c r="M219" t="s">
+        <v>1414</v>
+      </c>
+      <c r="N219" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="s">
+        <v>14</v>
+      </c>
+      <c r="B220" t="s">
+        <v>15</v>
+      </c>
+      <c r="C220" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D220" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E220"/>
+      <c r="F220"/>
+      <c r="G220"/>
+      <c r="H220" t="s">
+        <v>1417</v>
+      </c>
+      <c r="I220" t="s">
+        <v>1418</v>
+      </c>
+      <c r="J220" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K220" t="s">
+        <v>1419</v>
+      </c>
+      <c r="L220" t="s">
+        <v>984</v>
+      </c>
+      <c r="M220" t="s">
+        <v>1420</v>
+      </c>
+      <c r="N220" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="s">
+        <v>14</v>
+      </c>
+      <c r="B221" t="s">
+        <v>15</v>
+      </c>
+      <c r="C221" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D221" t="s">
+        <v>798</v>
+      </c>
+      <c r="E221"/>
+      <c r="F221"/>
+      <c r="G221"/>
+      <c r="H221" t="s">
+        <v>1423</v>
+      </c>
+      <c r="I221" t="s">
+        <v>1424</v>
+      </c>
+      <c r="J221" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K221" t="s">
+        <v>1425</v>
+      </c>
+      <c r="L221" t="s">
+        <v>802</v>
+      </c>
+      <c r="M221" t="s">
+        <v>1426</v>
+      </c>
+      <c r="N221" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="s">
+        <v>14</v>
+      </c>
+      <c r="B222" t="s">
+        <v>15</v>
+      </c>
+      <c r="C222" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D222" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E222"/>
+      <c r="F222"/>
+      <c r="G222"/>
+      <c r="H222" t="s">
+        <v>1429</v>
+      </c>
+      <c r="I222" t="s">
+        <v>1430</v>
+      </c>
+      <c r="J222" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K222" t="s">
+        <v>1431</v>
+      </c>
+      <c r="L222" t="s">
+        <v>614</v>
+      </c>
+      <c r="M222" t="s">
+        <v>1432</v>
+      </c>
+      <c r="N222" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="s">
+        <v>14</v>
+      </c>
+      <c r="B223" t="s">
+        <v>15</v>
+      </c>
+      <c r="C223" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D223" t="s">
+        <v>76</v>
+      </c>
+      <c r="E223"/>
+      <c r="F223"/>
+      <c r="G223"/>
+      <c r="H223" t="s">
+        <v>1435</v>
+      </c>
+      <c r="I223" t="s">
+        <v>1436</v>
+      </c>
+      <c r="J223" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K223" t="s">
+        <v>1437</v>
+      </c>
+      <c r="L223" t="s">
+        <v>1438</v>
+      </c>
+      <c r="M223" t="s">
+        <v>1439</v>
+      </c>
+      <c r="N223" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="s">
+        <v>14</v>
+      </c>
+      <c r="B224" t="s">
+        <v>15</v>
+      </c>
+      <c r="C224" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D224" t="s">
+        <v>76</v>
+      </c>
+      <c r="E224"/>
+      <c r="F224"/>
+      <c r="G224"/>
+      <c r="H224" t="s">
+        <v>1441</v>
+      </c>
+      <c r="I224" t="s">
+        <v>1442</v>
+      </c>
+      <c r="J224" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K224" t="s">
+        <v>1443</v>
+      </c>
+      <c r="L224" t="s">
+        <v>1438</v>
+      </c>
+      <c r="M224" t="s">
+        <v>1444</v>
+      </c>
+      <c r="N224" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="s">
+        <v>14</v>
+      </c>
+      <c r="B225" t="s">
+        <v>15</v>
+      </c>
+      <c r="C225" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D225" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E225"/>
+      <c r="F225"/>
+      <c r="G225"/>
+      <c r="H225" t="s">
+        <v>1447</v>
+      </c>
+      <c r="I225" t="s">
+        <v>1448</v>
+      </c>
+      <c r="J225" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K225" t="s">
+        <v>1449</v>
+      </c>
+      <c r="L225" t="s">
+        <v>1438</v>
+      </c>
+      <c r="M225" t="s">
+        <v>1450</v>
+      </c>
+      <c r="N225" t="s">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="s">
+        <v>14</v>
+      </c>
+      <c r="B226" t="s">
+        <v>15</v>
+      </c>
+      <c r="C226" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D226" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E226"/>
+      <c r="F226"/>
+      <c r="G226"/>
+      <c r="H226" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I226" t="s">
+        <v>1455</v>
+      </c>
+      <c r="J226" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K226" t="s">
+        <v>1456</v>
+      </c>
+      <c r="L226" t="s">
+        <v>1438</v>
+      </c>
+      <c r="M226" t="s">
+        <v>1457</v>
+      </c>
+      <c r="N226" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="s">
+        <v>14</v>
+      </c>
+      <c r="B227" t="s">
+        <v>15</v>
+      </c>
+      <c r="C227" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D227" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E227"/>
+      <c r="F227"/>
+      <c r="G227"/>
+      <c r="H227" t="s">
+        <v>1459</v>
+      </c>
+      <c r="I227" t="s">
+        <v>1460</v>
+      </c>
+      <c r="J227" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K227" t="s">
+        <v>1461</v>
+      </c>
+      <c r="L227" t="s">
+        <v>1438</v>
+      </c>
+      <c r="M227" t="s">
+        <v>1462</v>
+      </c>
+      <c r="N227" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="s">
+        <v>14</v>
+      </c>
+      <c r="B228" t="s">
+        <v>15</v>
+      </c>
+      <c r="C228" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D228" t="s">
+        <v>589</v>
+      </c>
+      <c r="E228"/>
+      <c r="F228"/>
+      <c r="G228"/>
+      <c r="H228" t="s">
+        <v>1464</v>
+      </c>
+      <c r="I228" t="s">
+        <v>1465</v>
+      </c>
+      <c r="J228" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K228" t="s">
+        <v>1466</v>
+      </c>
+      <c r="L228" t="s">
+        <v>956</v>
+      </c>
+      <c r="M228" t="s">
+        <v>1467</v>
+      </c>
+      <c r="N228" t="s">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="s">
+        <v>14</v>
+      </c>
+      <c r="B229" t="s">
+        <v>15</v>
+      </c>
+      <c r="C229" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D229" t="s">
+        <v>589</v>
+      </c>
+      <c r="E229"/>
+      <c r="F229"/>
+      <c r="G229"/>
+      <c r="H229" t="s">
+        <v>1469</v>
+      </c>
+      <c r="I229" t="s">
+        <v>1470</v>
+      </c>
+      <c r="J229" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K229" t="s">
+        <v>1471</v>
+      </c>
+      <c r="L229" t="s">
+        <v>956</v>
+      </c>
+      <c r="M229" t="s">
+        <v>1472</v>
+      </c>
+      <c r="N229" t="s">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="s">
+        <v>14</v>
+      </c>
+      <c r="B230" t="s">
+        <v>15</v>
+      </c>
+      <c r="C230" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D230" t="s">
+        <v>76</v>
+      </c>
+      <c r="E230"/>
+      <c r="F230"/>
+      <c r="G230"/>
+      <c r="H230" t="s">
+        <v>1474</v>
+      </c>
+      <c r="I230" t="s">
+        <v>1475</v>
+      </c>
+      <c r="J230" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K230" t="s">
+        <v>1476</v>
+      </c>
+      <c r="L230" t="s">
+        <v>80</v>
+      </c>
+      <c r="M230" t="s">
+        <v>1477</v>
+      </c>
+      <c r="N230" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="s">
+        <v>14</v>
+      </c>
+      <c r="B231" t="s">
+        <v>15</v>
+      </c>
+      <c r="C231" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D231" t="s">
+        <v>76</v>
+      </c>
+      <c r="E231"/>
+      <c r="F231"/>
+      <c r="G231"/>
+      <c r="H231" t="s">
+        <v>1479</v>
+      </c>
+      <c r="I231" t="s">
+        <v>1480</v>
+      </c>
+      <c r="J231" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K231" t="s">
+        <v>1481</v>
+      </c>
+      <c r="L231" t="s">
+        <v>80</v>
+      </c>
+      <c r="M231" t="s">
+        <v>1482</v>
+      </c>
+      <c r="N231" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="s">
+        <v>14</v>
+      </c>
+      <c r="B232" t="s">
+        <v>15</v>
+      </c>
+      <c r="C232" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D232" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E232"/>
+      <c r="F232"/>
+      <c r="G232"/>
+      <c r="H232" t="s">
+        <v>1485</v>
+      </c>
+      <c r="I232" t="s">
+        <v>1486</v>
+      </c>
+      <c r="J232" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K232" t="s">
+        <v>1487</v>
+      </c>
+      <c r="L232" t="s">
+        <v>97</v>
+      </c>
+      <c r="M232" t="s">
+        <v>1488</v>
+      </c>
+      <c r="N232" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="s">
+        <v>14</v>
+      </c>
+      <c r="B233" t="s">
+        <v>15</v>
+      </c>
+      <c r="C233" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D233" t="s">
+        <v>76</v>
+      </c>
+      <c r="E233"/>
+      <c r="F233"/>
+      <c r="G233"/>
+      <c r="H233" t="s">
+        <v>255</v>
+      </c>
+      <c r="I233" t="s">
+        <v>1491</v>
+      </c>
+      <c r="J233" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K233" t="s">
+        <v>1492</v>
+      </c>
+      <c r="L233" t="s">
+        <v>80</v>
+      </c>
+      <c r="M233" t="s">
+        <v>1493</v>
+      </c>
+      <c r="N233" t="s">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="s">
+        <v>14</v>
+      </c>
+      <c r="B234" t="s">
+        <v>15</v>
+      </c>
+      <c r="C234" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D234" t="s">
+        <v>76</v>
+      </c>
+      <c r="E234"/>
+      <c r="F234"/>
+      <c r="G234"/>
+      <c r="H234" t="s">
+        <v>1495</v>
+      </c>
+      <c r="I234" t="s">
+        <v>1496</v>
+      </c>
+      <c r="J234" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K234" t="s">
+        <v>1497</v>
+      </c>
+      <c r="L234" t="s">
+        <v>80</v>
+      </c>
+      <c r="M234" t="s">
+        <v>1498</v>
+      </c>
+      <c r="N234" t="s">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="s">
+        <v>14</v>
+      </c>
+      <c r="B235" t="s">
+        <v>15</v>
+      </c>
+      <c r="C235" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D235" t="s">
+        <v>771</v>
+      </c>
+      <c r="E235"/>
+      <c r="F235"/>
+      <c r="G235"/>
+      <c r="H235" t="s">
+        <v>1500</v>
+      </c>
+      <c r="I235" t="s">
+        <v>1501</v>
+      </c>
+      <c r="J235" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K235" t="s">
+        <v>1502</v>
+      </c>
+      <c r="L235" t="s">
+        <v>775</v>
+      </c>
+      <c r="M235" t="s">
+        <v>1503</v>
+      </c>
+      <c r="N235" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="s">
+        <v>14</v>
+      </c>
+      <c r="B236" t="s">
+        <v>15</v>
+      </c>
+      <c r="C236" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D236" t="s">
+        <v>771</v>
+      </c>
+      <c r="E236"/>
+      <c r="F236"/>
+      <c r="G236"/>
+      <c r="H236" t="s">
+        <v>1505</v>
+      </c>
+      <c r="I236" t="s">
+        <v>1506</v>
+      </c>
+      <c r="J236" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K236" t="s">
+        <v>1507</v>
+      </c>
+      <c r="L236" t="s">
+        <v>537</v>
+      </c>
+      <c r="M236" t="s">
+        <v>1508</v>
+      </c>
+      <c r="N236" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="s">
+        <v>14</v>
+      </c>
+      <c r="B237" t="s">
+        <v>15</v>
+      </c>
+      <c r="C237" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D237" t="s">
+        <v>980</v>
+      </c>
+      <c r="E237"/>
+      <c r="F237"/>
+      <c r="G237"/>
+      <c r="H237" t="s">
+        <v>1510</v>
+      </c>
+      <c r="I237" t="s">
+        <v>1511</v>
+      </c>
+      <c r="J237" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K237" t="s">
+        <v>1512</v>
+      </c>
+      <c r="L237" t="s">
+        <v>1513</v>
+      </c>
+      <c r="M237" t="s">
+        <v>1514</v>
+      </c>
+      <c r="N237" t="s">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="s">
+        <v>14</v>
+      </c>
+      <c r="B238" t="s">
+        <v>15</v>
+      </c>
+      <c r="C238" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D238" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E238"/>
+      <c r="F238"/>
+      <c r="G238"/>
+      <c r="H238" t="s">
+        <v>1518</v>
+      </c>
+      <c r="I238" t="s">
+        <v>1519</v>
+      </c>
+      <c r="J238" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K238" t="s">
+        <v>1520</v>
+      </c>
+      <c r="L238" t="s">
+        <v>1521</v>
+      </c>
+      <c r="M238" t="s">
+        <v>1522</v>
+      </c>
+      <c r="N238" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="s">
+        <v>14</v>
+      </c>
+      <c r="B239" t="s">
+        <v>15</v>
+      </c>
+      <c r="C239" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D239" t="s">
+        <v>916</v>
+      </c>
+      <c r="E239"/>
+      <c r="F239"/>
+      <c r="G239"/>
+      <c r="H239" t="s">
+        <v>1525</v>
+      </c>
+      <c r="I239" t="s">
+        <v>1526</v>
+      </c>
+      <c r="J239" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K239" t="s">
+        <v>1527</v>
+      </c>
+      <c r="L239" t="s">
+        <v>97</v>
+      </c>
+      <c r="M239" t="s">
+        <v>1528</v>
+      </c>
+      <c r="N239" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="s">
+        <v>14</v>
+      </c>
+      <c r="B240" t="s">
+        <v>15</v>
+      </c>
+      <c r="C240" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D240" t="s">
+        <v>946</v>
+      </c>
+      <c r="E240"/>
+      <c r="F240"/>
+      <c r="G240"/>
+      <c r="H240" t="s">
+        <v>1531</v>
+      </c>
+      <c r="I240" t="s">
+        <v>1532</v>
+      </c>
+      <c r="J240" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K240" t="s">
+        <v>1533</v>
+      </c>
+      <c r="L240" t="s">
+        <v>614</v>
+      </c>
+      <c r="M240" t="s">
+        <v>1534</v>
+      </c>
+      <c r="N240" t="s">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="s">
+        <v>14</v>
+      </c>
+      <c r="B241" t="s">
+        <v>15</v>
+      </c>
+      <c r="C241" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D241" t="s">
+        <v>771</v>
+      </c>
+      <c r="E241"/>
+      <c r="F241"/>
+      <c r="G241"/>
+      <c r="H241" t="s">
+        <v>1537</v>
+      </c>
+      <c r="I241" t="s">
+        <v>1538</v>
+      </c>
+      <c r="J241" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K241" t="s">
+        <v>1539</v>
+      </c>
+      <c r="L241" t="s">
+        <v>775</v>
+      </c>
+      <c r="M241" t="s">
+        <v>1540</v>
+      </c>
+      <c r="N241" t="s">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="s">
+        <v>14</v>
+      </c>
+      <c r="B242" t="s">
+        <v>15</v>
+      </c>
+      <c r="C242" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D242" t="s">
+        <v>771</v>
+      </c>
+      <c r="E242"/>
+      <c r="F242"/>
+      <c r="G242"/>
+      <c r="H242" t="s">
+        <v>1542</v>
+      </c>
+      <c r="I242" t="s">
+        <v>1543</v>
+      </c>
+      <c r="J242" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K242" t="s">
+        <v>1544</v>
+      </c>
+      <c r="L242" t="s">
+        <v>537</v>
+      </c>
+      <c r="M242" t="s">
+        <v>1545</v>
+      </c>
+      <c r="N242" t="s">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="s">
+        <v>14</v>
+      </c>
+      <c r="B243" t="s">
+        <v>15</v>
+      </c>
+      <c r="C243" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D243" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E243"/>
+      <c r="F243"/>
+      <c r="G243"/>
+      <c r="H243" t="s">
+        <v>1548</v>
+      </c>
+      <c r="I243" t="s">
+        <v>1549</v>
+      </c>
+      <c r="J243" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K243" t="s">
+        <v>1550</v>
+      </c>
+      <c r="L243" t="s">
+        <v>153</v>
+      </c>
+      <c r="M243" t="s">
+        <v>1551</v>
+      </c>
+      <c r="N243" t="s">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="s">
+        <v>14</v>
+      </c>
+      <c r="B244" t="s">
+        <v>15</v>
+      </c>
+      <c r="C244" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D244" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E244"/>
+      <c r="F244"/>
+      <c r="G244"/>
+      <c r="H244" t="s">
+        <v>1555</v>
+      </c>
+      <c r="I244" t="s">
+        <v>1556</v>
+      </c>
+      <c r="J244" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K244" t="s">
+        <v>1557</v>
+      </c>
+      <c r="L244" t="s">
+        <v>80</v>
+      </c>
+      <c r="M244" t="s">
+        <v>1558</v>
+      </c>
+      <c r="N244" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="s">
+        <v>14</v>
+      </c>
+      <c r="B245" t="s">
+        <v>15</v>
+      </c>
+      <c r="C245" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D245" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E245"/>
+      <c r="F245"/>
+      <c r="G245"/>
+      <c r="H245" t="s">
+        <v>1560</v>
+      </c>
+      <c r="I245" t="s">
+        <v>1561</v>
+      </c>
+      <c r="J245" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K245" t="s">
+        <v>1562</v>
+      </c>
+      <c r="L245" t="s">
+        <v>80</v>
+      </c>
+      <c r="M245" t="s">
+        <v>1563</v>
+      </c>
+      <c r="N245" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="s">
+        <v>14</v>
+      </c>
+      <c r="B246" t="s">
+        <v>15</v>
+      </c>
+      <c r="C246" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D246" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E246"/>
+      <c r="F246"/>
+      <c r="G246"/>
+      <c r="H246" t="s">
+        <v>1566</v>
+      </c>
+      <c r="I246" t="s">
+        <v>1567</v>
+      </c>
+      <c r="J246" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K246" t="s">
+        <v>1568</v>
+      </c>
+      <c r="L246" t="s">
+        <v>578</v>
+      </c>
+      <c r="M246" t="s">
+        <v>1569</v>
+      </c>
+      <c r="N246" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="s">
+        <v>14</v>
+      </c>
+      <c r="B247" t="s">
+        <v>15</v>
+      </c>
+      <c r="C247" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D247" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E247"/>
+      <c r="F247"/>
+      <c r="G247"/>
+      <c r="H247" t="s">
+        <v>1573</v>
+      </c>
+      <c r="I247" t="s">
+        <v>1574</v>
+      </c>
+      <c r="J247" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K247" t="s">
+        <v>1575</v>
+      </c>
+      <c r="L247" t="s">
+        <v>97</v>
+      </c>
+      <c r="M247" t="s">
+        <v>1576</v>
+      </c>
+      <c r="N247" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="s">
+        <v>14</v>
+      </c>
+      <c r="B248" t="s">
+        <v>15</v>
+      </c>
+      <c r="C248" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D248" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E248"/>
+      <c r="F248"/>
+      <c r="G248"/>
+      <c r="H248" t="s">
+        <v>1580</v>
+      </c>
+      <c r="I248" t="s">
+        <v>1581</v>
+      </c>
+      <c r="J248" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K248" t="s">
+        <v>1582</v>
+      </c>
+      <c r="L248" t="s">
+        <v>984</v>
+      </c>
+      <c r="M248" t="s">
+        <v>1583</v>
+      </c>
+      <c r="N248" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="s">
+        <v>14</v>
+      </c>
+      <c r="B249" t="s">
+        <v>15</v>
+      </c>
+      <c r="C249" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D249" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E249"/>
+      <c r="F249"/>
+      <c r="G249"/>
+      <c r="H249" t="s">
+        <v>1587</v>
+      </c>
+      <c r="I249" t="s">
+        <v>1588</v>
+      </c>
+      <c r="J249" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K249" t="s">
+        <v>1589</v>
+      </c>
+      <c r="L249" t="s">
+        <v>97</v>
+      </c>
+      <c r="M249" t="s">
+        <v>1590</v>
+      </c>
+      <c r="N249" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="s">
+        <v>14</v>
+      </c>
+      <c r="B250" t="s">
+        <v>15</v>
+      </c>
+      <c r="C250" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D250" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E250"/>
+      <c r="F250"/>
+      <c r="G250"/>
+      <c r="H250" t="s">
+        <v>1593</v>
+      </c>
+      <c r="I250" t="s">
+        <v>1594</v>
+      </c>
+      <c r="J250" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K250" t="s">
+        <v>1595</v>
+      </c>
+      <c r="L250" t="s">
+        <v>106</v>
+      </c>
+      <c r="M250" t="s">
+        <v>1596</v>
+      </c>
+      <c r="N250" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="s">
+        <v>14</v>
+      </c>
+      <c r="B251" t="s">
+        <v>15</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D251" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E251"/>
+      <c r="F251"/>
+      <c r="G251"/>
+      <c r="H251" t="s">
+        <v>1600</v>
+      </c>
+      <c r="I251" t="s">
+        <v>1601</v>
+      </c>
+      <c r="J251" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K251" t="s">
+        <v>1602</v>
+      </c>
+      <c r="L251" t="s">
+        <v>288</v>
+      </c>
+      <c r="M251" t="s">
+        <v>1603</v>
+      </c>
+      <c r="N251" t="s">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="s">
+        <v>14</v>
+      </c>
+      <c r="B252" t="s">
+        <v>15</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D252" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E252"/>
+      <c r="F252"/>
+      <c r="G252"/>
+      <c r="H252" t="s">
+        <v>1607</v>
+      </c>
+      <c r="I252" t="s">
+        <v>1608</v>
+      </c>
+      <c r="J252" t="s">
+        <v>1275</v>
+      </c>
+      <c r="K252" t="s">
+        <v>1609</v>
+      </c>
+      <c r="L252" t="s">
+        <v>153</v>
+      </c>
+      <c r="M252" t="s">
+        <v>1610</v>
+      </c>
+      <c r="N252" t="s">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="s">
+        <v>14</v>
+      </c>
+      <c r="B253" t="s">
+        <v>15</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D253" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E253"/>
+      <c r="F253"/>
+      <c r="G253"/>
+      <c r="H253" t="s">
+        <v>1614</v>
+      </c>
+      <c r="I253" t="s">
+        <v>1615</v>
+      </c>
+      <c r="J253" t="s">
+        <v>1275</v>
+      </c>
+      <c r="K253" t="s">
+        <v>1616</v>
+      </c>
+      <c r="L253" t="s">
+        <v>89</v>
+      </c>
+      <c r="M253" t="s">
+        <v>1617</v>
+      </c>
+      <c r="N253" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="s">
+        <v>14</v>
+      </c>
+      <c r="B254" t="s">
+        <v>15</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D254" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E254"/>
+      <c r="F254"/>
+      <c r="G254"/>
+      <c r="H254" t="s">
+        <v>1619</v>
+      </c>
+      <c r="I254" t="s">
+        <v>1620</v>
+      </c>
+      <c r="J254" t="s">
+        <v>1275</v>
+      </c>
+      <c r="K254" t="s">
+        <v>1621</v>
+      </c>
+      <c r="L254" t="s">
+        <v>89</v>
+      </c>
+      <c r="M254" t="s">
+        <v>1622</v>
+      </c>
+      <c r="N254" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="s">
+        <v>14</v>
+      </c>
+      <c r="B255" t="s">
+        <v>15</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D255" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E255"/>
+      <c r="F255"/>
+      <c r="G255"/>
+      <c r="H255" t="s">
+        <v>1625</v>
+      </c>
+      <c r="I255" t="s">
+        <v>1626</v>
+      </c>
+      <c r="J255" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K255" t="s">
+        <v>1627</v>
+      </c>
+      <c r="L255" t="s">
+        <v>1628</v>
+      </c>
+      <c r="M255" t="s">
+        <v>1629</v>
+      </c>
+      <c r="N255" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="s">
+        <v>14</v>
+      </c>
+      <c r="B256" t="s">
+        <v>15</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D256" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E256"/>
+      <c r="F256"/>
+      <c r="G256"/>
+      <c r="H256" t="s">
+        <v>1633</v>
+      </c>
+      <c r="I256" t="s">
+        <v>1634</v>
+      </c>
+      <c r="J256" t="s">
+        <v>1283</v>
+      </c>
+      <c r="K256" t="s">
+        <v>1635</v>
+      </c>
+      <c r="L256" t="s">
+        <v>1628</v>
+      </c>
+      <c r="M256" t="s">
+        <v>1636</v>
+      </c>
+      <c r="N256" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="s">
+        <v>14</v>
+      </c>
+      <c r="B257" t="s">
+        <v>15</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D257" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E257"/>
+      <c r="F257"/>
+      <c r="G257"/>
+      <c r="H257" t="s">
+        <v>1640</v>
+      </c>
+      <c r="I257" t="s">
+        <v>1641</v>
+      </c>
+      <c r="J257" t="s">
+        <v>1642</v>
+      </c>
+      <c r="K257" t="s">
+        <v>1643</v>
+      </c>
+      <c r="L257" t="s">
+        <v>97</v>
+      </c>
+      <c r="M257" t="s">
+        <v>1644</v>
+      </c>
+      <c r="N257" t="s">
+        <v>1645</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="s">
+        <v>14</v>
+      </c>
+      <c r="B258" t="s">
+        <v>15</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D258" t="s">
+        <v>1647</v>
+      </c>
+      <c r="E258"/>
+      <c r="F258"/>
+      <c r="G258"/>
+      <c r="H258" t="s">
+        <v>1648</v>
+      </c>
+      <c r="I258" t="s">
+        <v>1649</v>
+      </c>
+      <c r="J258" t="s">
+        <v>1650</v>
+      </c>
+      <c r="K258" t="s">
+        <v>1651</v>
+      </c>
+      <c r="L258" t="s">
+        <v>1652</v>
+      </c>
+      <c r="M258" t="s">
+        <v>1653</v>
+      </c>
+      <c r="N258" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="s">
+        <v>14</v>
+      </c>
+      <c r="B259" t="s">
+        <v>15</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D259" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E259"/>
+      <c r="F259"/>
+      <c r="G259"/>
+      <c r="H259" t="s">
+        <v>1657</v>
+      </c>
+      <c r="I259" t="s">
+        <v>1658</v>
+      </c>
+      <c r="J259" t="s">
+        <v>1659</v>
+      </c>
+      <c r="K259" t="s">
+        <v>1660</v>
+      </c>
+      <c r="L259" t="s">
+        <v>288</v>
+      </c>
+      <c r="M259" t="s">
+        <v>1661</v>
+      </c>
+      <c r="N259" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="s">
+        <v>14</v>
+      </c>
+      <c r="B260" t="s">
+        <v>15</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D260" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E260"/>
+      <c r="F260"/>
+      <c r="G260"/>
+      <c r="H260" t="s">
+        <v>1665</v>
+      </c>
+      <c r="I260" t="s">
+        <v>1666</v>
+      </c>
+      <c r="J260" t="s">
+        <v>1667</v>
+      </c>
+      <c r="K260" t="s">
+        <v>1668</v>
+      </c>
+      <c r="L260" t="s">
+        <v>288</v>
+      </c>
+      <c r="M260" t="s">
+        <v>1669</v>
+      </c>
+      <c r="N260" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="s">
+        <v>14</v>
+      </c>
+      <c r="B261" t="s">
+        <v>15</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D261" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E261"/>
+      <c r="F261"/>
+      <c r="G261"/>
+      <c r="H261" t="s">
+        <v>1673</v>
+      </c>
+      <c r="I261" t="s">
+        <v>1674</v>
+      </c>
+      <c r="J261" t="s">
+        <v>1675</v>
+      </c>
+      <c r="K261" t="s">
+        <v>1676</v>
+      </c>
+      <c r="L261" t="s">
+        <v>1677</v>
+      </c>
+      <c r="M261" t="s">
+        <v>1678</v>
+      </c>
+      <c r="N261" t="s">
+        <v>1679</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>