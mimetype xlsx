--- v0 (2026-06-12)
+++ v1 (2026-09-13)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Zagrebu</t>
   </si>
   <si>
     <t>Pp Ikp-7649/2025</t>
   </si>
   <si>
-    <t>Rješenje od 09.01.2026.</t>
+    <t>Rješenje od 03.09.2026.</t>
   </si>
   <si>
     <t>Vesna Tolić Prugovečki 76989482294</t>
   </si>
   <si>
-    <t>09.06.2026. 14:07:56</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0efe0b24-6a05-4319-b8b1-245e62ea449f/dokumenti/preuzimanje</t>
+    <t>11.09.2026. 13:30:29</t>
+  </si>
+  <si>
+    <t>19.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1baf27c-244c-4ad1-bf49-ba46d2efff02</t>
+  </si>
+  <si>
+    <t>Rješenje o zastari izvršenja.docx O1574O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1baf27c-244c-4ad1-bf49-ba46d2efff02/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp Ikp&amp;predmet=7649&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>