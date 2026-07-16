--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Zagrebu</t>
   </si>
   <si>
     <t>Pp-1074/2026</t>
   </si>
   <si>
-    <t>Poziv - Ročište 07.07.2026.</t>
+    <t>Poziv - Ročište 08.09.2026. u 10,15</t>
   </si>
   <si>
     <t>Budamala Lama 75416337461</t>
   </si>
   <si>
-    <t>25.05.2026. 13:16:08</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/67da9be4-dde9-4ede-a5fe-382d6a68867e/dokumenti/preuzimanje</t>
+    <t>14.07.2026. 08:55:32</t>
+  </si>
+  <si>
+    <t>22.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2e0b83b-8ad2-43e7-8ae4-48086ae81423</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 08.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2e0b83b-8ad2-43e7-8ae4-48086ae81423/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1074&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>