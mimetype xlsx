--- v0 (2026-05-31)
+++ v1 (2026-09-13)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Zagrebu</t>
   </si>
   <si>
     <t>Pp-1342/2026</t>
   </si>
   <si>
-    <t>Presuda od 01.04.2026.</t>
+    <t>Rješenje od 22.07.2026.</t>
   </si>
   <si>
     <t>Josip Lukić 19860646559</t>
   </si>
   <si>
-    <t>29.05.2026. 12:49:08</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e26d683c-44f3-4e14-b270-e63970bfe07f/dokumenti/preuzimanje</t>
+    <t>03.09.2026. 09:09:31</t>
+  </si>
+  <si>
+    <t>14.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4044d643-892a-4f8b-bad9-2eff51d065ca</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4044d643-892a-4f8b-bad9-2eff51d065ca/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=1342&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>