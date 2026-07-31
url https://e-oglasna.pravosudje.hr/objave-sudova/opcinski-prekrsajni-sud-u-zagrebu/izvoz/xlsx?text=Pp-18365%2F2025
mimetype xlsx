--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Zagrebu</t>
   </si>
   <si>
     <t>Pp-18365/2025</t>
   </si>
   <si>
-    <t>Odluka VPS-a od 16.10.2025.</t>
+    <t>Poziv - Sudska radnja 22.09.2026. u 10,00</t>
   </si>
   <si>
     <t>Ivana Dabrović 30287183723</t>
   </si>
   <si>
-    <t>28.05.2026. 09:10:55</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/56bbb613-3e3d-41d0-a905-72ebee40cbbb/dokumenti/preuzimanje</t>
+    <t>28.07.2026. 10:42:17</t>
+  </si>
+  <si>
+    <t>05.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29c52f3d-e958-4ab0-8f89-99bb2bb0a19f</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 22.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29c52f3d-e958-4ab0-8f89-99bb2bb0a19f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18365&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>