--- v1 (2026-07-31)
+++ v2 (2026-09-24)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Zagrebu</t>
   </si>
   <si>
     <t>Pp-18365/2025</t>
   </si>
   <si>
-    <t>Poziv - Sudska radnja 22.09.2026. u 10,00</t>
+    <t>Poziv - Ročište 20.10.2026. u 09:45 sati</t>
   </si>
   <si>
     <t>Ivana Dabrović 30287183723</t>
   </si>
   <si>
-    <t>28.07.2026. 10:42:17</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/29c52f3d-e958-4ab0-8f89-99bb2bb0a19f/dokumenti/preuzimanje</t>
+    <t>22.09.2026. 14:06:54</t>
+  </si>
+  <si>
+    <t>01.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cca21ac-0b58-4eef-a291-3b3075eb1bd7</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 20.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cca21ac-0b58-4eef-a291-3b3075eb1bd7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=18365&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>