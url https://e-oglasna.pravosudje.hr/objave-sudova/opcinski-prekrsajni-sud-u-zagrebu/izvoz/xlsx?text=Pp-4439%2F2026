--- v0 (2026-05-31)
+++ v1 (2026-09-13)
@@ -59,84 +59,84 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Zagrebu</t>
   </si>
   <si>
     <t>Pp-4439/2026</t>
   </si>
   <si>
-    <t>Poziv - Ročište 02.07.2026.</t>
+    <t>Poziv - Ročište 30.09.2026.</t>
   </si>
   <si>
     <t>Čatip Bajrami 35400515598</t>
   </si>
   <si>
-    <t>29.05.2026. 08:33:34</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/02dbeb80-ec60-41fe-adb5-4a29f9185cc4/dokumenti/preuzimanje</t>
+    <t>04.09.2026. 08:34:59</t>
+  </si>
+  <si>
+    <t>14.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4a6b90b-cfdb-4ed3-b3ee-fa7a67ba741f</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 30.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4a6b90b-cfdb-4ed3-b3ee-fa7a67ba741f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4439&amp;godina=2026</t>
   </si>
   <si>
     <t>Dennis Allan Herak 56867696055</t>
   </si>
   <si>
-    <t>29.05.2026. 08:33:31</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ee1d1a5c-3169-4cc2-aae6-547957cc325c/dokumenti/preuzimanje</t>
+    <t>04.09.2026. 08:34:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/051543d3-b95b-46c0-80bc-52a3e75c4df9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/051543d3-b95b-46c0-80bc-52a3e75c4df9/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">