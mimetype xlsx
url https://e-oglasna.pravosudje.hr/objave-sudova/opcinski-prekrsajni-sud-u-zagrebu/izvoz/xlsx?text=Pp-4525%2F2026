--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -59,84 +59,84 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Zagrebu</t>
   </si>
   <si>
     <t>Pp-4525/2026</t>
   </si>
   <si>
-    <t>Poziv - Ročište 07.10.2026.</t>
+    <t>Poziv - Ročište 23.11.2026.</t>
   </si>
   <si>
     <t>Nikola Umićević 19278920802</t>
   </si>
   <si>
-    <t>18.09.2026. 13:33:40</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/66e66376-7f7d-48a4-af2b-a297ebd718ab/dokumenti/preuzimanje</t>
+    <t>27.10.2026. 14:32:30</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6019e222-1aa7-4acf-b02e-46e958ac3e16</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 23.11.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6019e222-1aa7-4acf-b02e-46e958ac3e16/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4525&amp;godina=2026</t>
   </si>
   <si>
     <t>Dežman d.o.o. za usluge 42812654010</t>
   </si>
   <si>
-    <t>18.09.2026. 13:33:37</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/6177c502-66c1-458d-9eef-cc68f1c2fe97/dokumenti/preuzimanje</t>
+    <t>27.10.2026. 14:32:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6dcfe458-ed7f-4250-a62c-a40cbdcfc320</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6dcfe458-ed7f-4250-a62c-a40cbdcfc320/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">