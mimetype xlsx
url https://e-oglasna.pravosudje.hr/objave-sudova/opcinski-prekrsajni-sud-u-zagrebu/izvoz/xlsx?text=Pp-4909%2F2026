--- v0 (2026-05-31)
+++ v1 (2026-10-03)
@@ -59,84 +59,84 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Zagrebu</t>
   </si>
   <si>
     <t>Pp-4909/2026</t>
   </si>
   <si>
-    <t>Poziv - Ročište 17.06.2026.</t>
+    <t>Rješenje od 25.08.2026.</t>
   </si>
   <si>
     <t>Luka Balen 15847919769</t>
   </si>
   <si>
-    <t>25.05.2026. 14:33:05</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/6871045f-f82d-41b7-ba17-03ce54d70354/dokumenti/preuzimanje</t>
+    <t>02.10.2026. 09:48:04</t>
+  </si>
+  <si>
+    <t>12.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15f51a75-0ea2-4d05-b800-0d1b78e9c957</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15f51a75-0ea2-4d05-b800-0d1b78e9c957/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=4909&amp;godina=2026</t>
   </si>
   <si>
     <t>Rock brigada društvo s ograničenom odgovornošću za usluge 03704066171</t>
   </si>
   <si>
-    <t>25.05.2026. 14:32:28</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5aaba383-f64e-4cc6-8d99-d0c09e5601d7/dokumenti/preuzimanje</t>
+    <t>02.10.2026. 09:48:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb037a20-73a8-43c9-ac34-76b5a2268e06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb037a20-73a8-43c9-ac34-76b5a2268e06/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">