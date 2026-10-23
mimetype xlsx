--- v0 (2026-05-31)
+++ v1 (2026-10-23)
@@ -59,84 +59,84 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Zagrebu</t>
   </si>
   <si>
     <t>Pp-8447/2025</t>
   </si>
   <si>
-    <t>Poziv - Ročište 13.07.2026.</t>
+    <t>Poziv - Ročište 16.11.2026.</t>
+  </si>
+  <si>
+    <t>BAKHO d.o.o. za ugostiteljstvo 41021362927</t>
+  </si>
+  <si>
+    <t>23.10.2026. 14:53:35</t>
+  </si>
+  <si>
+    <t>31.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5ad1097-c511-4afb-8422-c76b419b0951</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 16.11.2026.pdf; Poziv za sudsku radnju od 16.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5ad1097-c511-4afb-8422-c76b419b0951/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=8447&amp;godina=2025</t>
   </si>
   <si>
     <t>Zrinka Grubišić Tanfara 04835856917</t>
   </si>
   <si>
-    <t>26.05.2026. 14:37:03</t>
-[...26 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/215d2218-7de1-418b-b4ea-276c7684b070/dokumenti/preuzimanje</t>
+    <t>23.10.2026. 14:53:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8537ca9-b077-401e-8087-060eb6124c36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8537ca9-b077-401e-8087-060eb6124c36/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">