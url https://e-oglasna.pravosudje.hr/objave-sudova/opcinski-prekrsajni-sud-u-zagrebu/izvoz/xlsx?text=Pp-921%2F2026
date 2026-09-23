--- v0 (2026-07-22)
+++ v1 (2026-09-23)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Zagrebu</t>
   </si>
   <si>
     <t>Pp-921/2026</t>
   </si>
   <si>
-    <t>Poziv - Sudska radnja 17.09.2026. u 10,00 sati</t>
+    <t>Poziv - Sudska radnja 05.11.2026. u 09,30 sati</t>
   </si>
   <si>
     <t>Hüseyin Sefa Toruk 04391440624</t>
   </si>
   <si>
-    <t>17.07.2026. 10:50:37</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f3c9f451-9dbc-4961-a750-2f5a184a7232/dokumenti/preuzimanje</t>
+    <t>23.09.2026. 12:57:03</t>
+  </si>
+  <si>
+    <t>01.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d598143-9bf3-48a2-96c3-3d6d1fcfbb80</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 05.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d598143-9bf3-48a2-96c3-3d6d1fcfbb80/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=921&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>