--- v0 (2026-07-31)
+++ v1 (2026-10-08)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski prekršajni sud u Zagrebu</t>
   </si>
   <si>
     <t>Pp-9650/2026</t>
   </si>
   <si>
-    <t>Poziv - Sudska radnja 10.09.2026.</t>
+    <t>Poziv - Ročište 03.11.2026. u 10:30 sati</t>
   </si>
   <si>
     <t>Noa Brkić 72511905157</t>
   </si>
   <si>
-    <t>28.07.2026. 10:07:27</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2c9369b5-0c3e-4b58-af89-5481acd187d6/dokumenti/preuzimanje</t>
+    <t>07.10.2026. 14:38:31</t>
+  </si>
+  <si>
+    <t>16.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37fd8f1d-3cef-42ef-8115-bf1d74774282</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 03.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37fd8f1d-3cef-42ef-8115-bf1d74774282/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=229&amp;upisnik=Pp&amp;predmet=9650&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>