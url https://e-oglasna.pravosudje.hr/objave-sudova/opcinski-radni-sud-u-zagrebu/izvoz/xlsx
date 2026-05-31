--- v0 (2026-05-08)
+++ v1 (2026-05-31)
@@ -6,977 +6,1218 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="293">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="663" uniqueCount="373">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski radni sud u Zagrebu</t>
   </si>
   <si>
-    <t>Pr-572/2025</t>
-[...2 lines deleted...]
-    <t>Presuda od 07.05.2026.</t>
+    <t>Pr-16647/2021</t>
+  </si>
+  <si>
+    <t>Presuda od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>Žarko Smolčić 44403573299</t>
+  </si>
+  <si>
+    <t>29.05.2026. 13:37:40</t>
+  </si>
+  <si>
+    <t>11.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/905dfc9f-b67f-46f5-9ca1-1a38da30557e</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/905dfc9f-b67f-46f5-9ca1-1a38da30557e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=16647&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Mate Knezović 58796384525</t>
+  </si>
+  <si>
+    <t>29.05.2026. 13:37:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fafd16a6-3f15-4b2d-ada7-ec6a6b70a485</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fafd16a6-3f15-4b2d-ada7-ec6a6b70a485/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-270/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>KLINIČKI BOLNIČKI CENTAR ZAGREB 46377257342</t>
+  </si>
+  <si>
+    <t>29.05.2026. 12:22:03</t>
+  </si>
+  <si>
+    <t>08.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0d8df36-55d4-43f4-97b0-6cea124c8dce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0d8df36-55d4-43f4-97b0-6cea124c8dce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=270&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-1348/2024</t>
+  </si>
+  <si>
+    <t>Danijel Papak 22077232347</t>
+  </si>
+  <si>
+    <t>29.05.2026. 10:53:16</t>
+  </si>
+  <si>
+    <t>09.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8875f415-6a4e-44bc-a299-fe3a8f88f7a7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8875f415-6a4e-44bc-a299-fe3a8f88f7a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1348&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pr-7592/2020</t>
+  </si>
+  <si>
+    <t>Potvrda pravomoćnosti/ovršnosti od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>Mateo Stjepić 14576691851</t>
+  </si>
+  <si>
+    <t>29.05.2026. 09:27:40</t>
+  </si>
+  <si>
+    <t>06.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eec8941a-4b1b-4c62-9747-31345be1ef06</t>
+  </si>
+  <si>
+    <t>Rješenje - povlačenje tužbe.pdf O265O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eec8941a-4b1b-4c62-9747-31345be1ef06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=7592&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Pr-324/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 13.05.2026.</t>
+  </si>
+  <si>
+    <t>Giuliano Goman 61058699485</t>
+  </si>
+  <si>
+    <t>29.05.2026. 07:46:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b138e3b5-82e6-4a12-8920-d142a925f13e</t>
+  </si>
+  <si>
+    <t>Presuda - odbijena žalba - potvrđena presuda 1. st..pdf P536P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b138e3b5-82e6-4a12-8920-d142a925f13e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=324&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Presuda Županijskog suda u Splitu poslovni broj Gž R-158/2025-3  od 07.05.2026.</t>
+  </si>
+  <si>
+    <t>Natascia Janković 62589091674</t>
+  </si>
+  <si>
+    <t>29.05.2026. 07:46:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fc30987-771d-45f2-86f5-9db25039233b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fc30987-771d-45f2-86f5-9db25039233b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ivana Nenadović 32462579563</t>
+  </si>
+  <si>
+    <t>29.05.2026. 07:46:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10c69404-077e-4232-b9a4-7d64b8290d69</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10c69404-077e-4232-b9a4-7d64b8290d69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-2555/2025</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:51:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e12676b7-a3f3-418e-93ce-1305990bb299</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e12676b7-a3f3-418e-93ce-1305990bb299/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2555&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-930/2025</t>
+  </si>
+  <si>
+    <t>Denis Bajs 38861197800</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:39:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a26e182e-58ad-4f4a-8951-739d0b1d38a7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a26e182e-58ad-4f4a-8951-739d0b1d38a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=930&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Krešimir Pejić 97985831853</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:39:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45e8eb5c-ba66-4dd4-8087-a62523fef38f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45e8eb5c-ba66-4dd4-8087-a62523fef38f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-41/2025</t>
+  </si>
+  <si>
+    <t>Andreja Srednoselec Pintarić 45542542978</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:37:57</t>
+  </si>
+  <si>
+    <t>05.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/239ac40e-2ac7-4ba3-9608-30075bc19d9d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/239ac40e-2ac7-4ba3-9608-30075bc19d9d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=41&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:37:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7faa9f87-4e6a-48c3-bda3-9fa559a177f3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7faa9f87-4e6a-48c3-bda3-9fa559a177f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-2598/2025</t>
+  </si>
+  <si>
+    <t>Zdravko Baburak 62129240284</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:33:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ef7ecda-386a-4a56-9149-264099b20ed6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ef7ecda-386a-4a56-9149-264099b20ed6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2598&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Vesna Škare Ožbolt 19004370128</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:33:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/412c9046-ee00-45d1-8c97-8db7d8608afa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/412c9046-ee00-45d1-8c97-8db7d8608afa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-2329/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>Branislav Paskulj 10475594598</t>
+  </si>
+  <si>
+    <t>28.05.2026. 14:29:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13343e2e-afba-400c-a5d8-6cf219c62ab4</t>
+  </si>
+  <si>
+    <t>Rješenje - povlačenje tužbe.pdf O265O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13343e2e-afba-400c-a5d8-6cf219c62ab4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2329&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-1691/2025</t>
+  </si>
+  <si>
+    <t>Općinsko građansko državno odvjetništvo u Zagrebu 89381255328</t>
+  </si>
+  <si>
+    <t>28.05.2026. 10:47:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e5c5716-ac87-4e9b-9c14-015ac906ab7e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e5c5716-ac87-4e9b-9c14-015ac906ab7e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1691&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Blaženka Musulin 85450211932</t>
+  </si>
+  <si>
+    <t>28.05.2026. 10:47:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67f75222-369f-40b7-8456-f27930834f1e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67f75222-369f-40b7-8456-f27930834f1e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-153/2024</t>
   </si>
   <si>
     <t>CROATIA osiguranje d.d. 26187994862</t>
   </si>
   <si>
-    <t>07.05.2026. 14:17:06</t>
-[...167 lines deleted...]
-    <t>Pr-1679/2022</t>
+    <t>28.05.2026. 10:44:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1791662-57e9-4889-8124-10146237f7ec</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1791662-57e9-4889-8124-10146237f7ec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=153&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pr-185/2024</t>
+  </si>
+  <si>
+    <t>Tonči Ravlić 25326324681</t>
+  </si>
+  <si>
+    <t>28.05.2026. 10:40:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d66df948-59b1-4ca2-9ebf-75e4763fc653</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d66df948-59b1-4ca2-9ebf-75e4763fc653/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=185&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Roberta Gottwald 49822344415</t>
+  </si>
+  <si>
+    <t>28.05.2026. 10:39:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b8460c2-77c1-4df4-99b6-f9d91f576ae6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b8460c2-77c1-4df4-99b6-f9d91f576ae6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1587/2022</t>
+  </si>
+  <si>
+    <t>Domagoj Dumančić 35290505265</t>
+  </si>
+  <si>
+    <t>28.05.2026. 10:27:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5d7da6f-c1b0-454c-8c75-ebad6281b404</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5d7da6f-c1b0-454c-8c75-ebad6281b404/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1587&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pr-1645/2022</t>
+  </si>
+  <si>
+    <t>Ines Bilandžić-Arbutina 07444385000</t>
+  </si>
+  <si>
+    <t>28.05.2026. 09:56:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6ea4797-e9d1-498e-a111-a03a142b65a7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6ea4797-e9d1-498e-a111-a03a142b65a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1645&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pr-2344/2025</t>
+  </si>
+  <si>
+    <t>Lorena Panežić 50565127577</t>
+  </si>
+  <si>
+    <t>28.05.2026. 09:45:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abd8f24f-075c-40f9-b9d0-c751ac1036d5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abd8f24f-075c-40f9-b9d0-c751ac1036d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2344&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-1369/2024</t>
+  </si>
+  <si>
+    <t>Potvrda pravomoćnosti/ovršnosti od 28.05.2026.;</t>
+  </si>
+  <si>
+    <t>Alexsandro Ahmetović 86235900787</t>
+  </si>
+  <si>
+    <t>28.05.2026. 09:45:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/466b60b0-b9a7-4817-bc57-2f65af667bfc</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/466b60b0-b9a7-4817-bc57-2f65af667bfc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1369&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pr-1214/2023</t>
+  </si>
+  <si>
+    <t>Ivana Štih 44779448777</t>
+  </si>
+  <si>
+    <t>28.05.2026. 09:41:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50355ecd-c282-46f0-a6e0-368ac0c73048</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50355ecd-c282-46f0-a6e0-368ac0c73048/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1214&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Marko Jaklin 90502936646</t>
+  </si>
+  <si>
+    <t>28.05.2026. 09:41:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89bb58ee-e5c7-40e5-b12f-20af6ad5229c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89bb58ee-e5c7-40e5-b12f-20af6ad5229c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-300/2024</t>
+  </si>
+  <si>
+    <t>Podnesak tužitelja od 29.04.2026.; Prilog</t>
+  </si>
+  <si>
+    <t>Marinela Butorac 83225485226</t>
+  </si>
+  <si>
+    <t>28.05.2026. 07:45:42</t>
+  </si>
+  <si>
+    <t>12.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b8f9ee9-7579-431c-b41e-87f0af6c4005</t>
+  </si>
+  <si>
+    <t>Podnesak tužitelja.pdf P246P; Prilog Pr-300_2024-33-1 - Korisnici (useri) programske aplikacije-2022. i 2023.g..pdf; Prilog Pr-300_2024-33-2 - BILJESKE-Fin.-izvjestaji-2024..pdf; Prilog Pr-300_2024-33-3 - Promet po računu HR2723400091510291877.pdf; Prilog Pr-300_2024-33-4 - Dnevnik knjiženja 11-2021.pdf; Prilog Pr-300_2024-33-5 - Dnevnik knjiženja 09 -2021.pdf; Prilog Pr-300_2024-33-6 - temeljnica 01-2022.pdf; Prilog Pr-300_2024-33-7 - temeljnica 01-2023.pdf; Prilog Pr-300_2024-33-8 - temeljnica 02-2023.pdf; Prilog Pr-300_2024-33-9 - Pregled prometa račun broj HR6823400091110026071 za razdoblje od 01.01.2021. do 31.12.2021. godine.pdf; Prilog Pr-300_2024-33-10 - Dnevnik knjiženja 12-2021.pdf; Prilog Pr-300_2024-33-11 - temeljnica 03-2023.pdf; Prilog Pr-300_2024-33-12 - temeljnica 04-2022.pdf; Prilog Pr-300_2024-33-13 - temeljnica 04-2023.pdf; Prilog Pr-300_2024-33-14 - temeljnica 03-2022.pdf; Prilog Pr-300_2024-33-15 - Dnevnik knjiženja 10-2021.pdf; Prilog Pr-300_2024-33-16 - temeljnica 02-2022.pdf; Prilog Pr-300_2024-33-17 - temeljnica 05-2022.pdf; Prilog Pr-300_2024-33-18 - temeljnica 06-2022.pdf; Prilog Pr-300_2024-33-19 - temeljnica 05-2023.pdf; Prilog Pr-300_2024-33-20 - temeljnica 06-2023.pdf; Prilog Pr-300_2024-33-21 - temeljnica 08-2022.pdf; Prilog Pr-300_2024-33-22 - temeljnica 07-2022.pdf; Prilog Pr-300_2024-33-23 - temeljnica 09-2022.pdf; Prilog Pr-300_2024-33-24 - temeljnica 12-2022.pdf; Prilog Pr-300_2024-33-25 - temeljnica 11-2022.pdf; Prilog Pr-300_2024-33-26 - temeljnica 10-2022.pdf; Prilog Pr-300_2024-33-27 - MUO_fikTemGlava_2024_02_09.xlsx; Prilog Pr-300_2024-33-28 - MUO_fikTemStavka_2024-02-09.xlsx; Prilog Pr-300_2024-33-29 - MUO_Temeljnice_God_2023_EUR (2).xlsx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b8f9ee9-7579-431c-b41e-87f0af6c4005/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=300&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pr-589/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>27.05.2026. 15:05:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/586e7309-28a8-4247-ba51-8b3c2db62cf4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/586e7309-28a8-4247-ba51-8b3c2db62cf4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=589&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-57/2024</t>
   </si>
   <si>
     <t>Ivan Ester 97475012957</t>
   </si>
   <si>
-    <t>07.05.2026. 10:08:51</t>
-[...146 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/6f3a6ce8-6e7d-4502-9836-15e69f66e75b</t>
+    <t>27.05.2026. 15:03:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/505809e2-d184-491f-800c-b7cf19e916f1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/505809e2-d184-491f-800c-b7cf19e916f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=57&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pr-2135/2025</t>
+  </si>
+  <si>
+    <t>Presuda zbog ogluhe od 11.12.2025.</t>
+  </si>
+  <si>
+    <t>Rosa Cruz 49307178895</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:47:40</t>
+  </si>
+  <si>
+    <t>04.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/956271de-5743-49f1-a9ae-c1ab66111d86</t>
   </si>
   <si>
     <t>Presuda - zbog ogluhe.pdf O93O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/6f3a6ce8-6e7d-4502-9836-15e69f66e75b/dokumenti/preuzimanje</t>
-[...440 lines deleted...]
-    <t>Presuda Žup. suda od 03.02.2026.</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/956271de-5743-49f1-a9ae-c1ab66111d86/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2135&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-1931/2025</t>
+  </si>
+  <si>
+    <t>Presuda zbog ogluhe od 09.12.2025.</t>
+  </si>
+  <si>
+    <t>Veselinka Radulović 22766188140</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:39:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d50321d-a632-4c86-bc78-4a4809ab2b4f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d50321d-a632-4c86-bc78-4a4809ab2b4f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1931&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-1928/2025</t>
+  </si>
+  <si>
+    <t>Žalba od 09.04.2026.</t>
+  </si>
+  <si>
+    <t>Emina Jankovic 57133855374</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:30:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6564539-f72f-49ae-8aaf-169d09584576</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6564539-f72f-49ae-8aaf-169d09584576/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1928&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-2137/2025</t>
+  </si>
+  <si>
+    <t>Zoran Di Luna 69613968905</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:15:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e95149e9-b489-4199-a4da-c47c149f8054</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e95149e9-b489-4199-a4da-c47c149f8054/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2137&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-936/2024</t>
+  </si>
+  <si>
+    <t>Mirko Cetina 92520907079</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:13:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a963c9c9-8ba3-4efc-b27c-44e8073b7219</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a963c9c9-8ba3-4efc-b27c-44e8073b7219/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=936&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Damir Pokupec 06575655795</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:13:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91777bef-714f-4e6b-b354-277fe01ab3cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91777bef-714f-4e6b-b354-277fe01ab3cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1842/2024</t>
+  </si>
+  <si>
+    <t>Dinka Kovačević 43038611604</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:38:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa959c2c-96bc-43f2-a8bd-fca1cb1800db</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa959c2c-96bc-43f2-a8bd-fca1cb1800db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1842&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Vesna Posavac 68319059933</t>
+  </si>
+  <si>
+    <t>27.05.2026. 13:38:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/656f06b0-6d99-4b7a-9245-363c1c797beb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/656f06b0-6d99-4b7a-9245-363c1c797beb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1197/2025</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:24:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4d66c3d-8a10-4de4-88e6-1874f5ca478d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4d66c3d-8a10-4de4-88e6-1874f5ca478d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1197&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-2281/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 14.05.2026.; 
+Poziv - Ročište 16.07.2026.</t>
+  </si>
+  <si>
+    <t>TIMEP, društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 13722224571</t>
+  </si>
+  <si>
+    <t>27.05.2026. 09:40:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a277debb-2394-4736-9156-1b619996613f</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O; Poziv za sudsku radnju od 16.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a277debb-2394-4736-9156-1b619996613f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2281&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-833/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 19.05.2026.; Poziv - Ročište 25.09.2026.</t>
+  </si>
+  <si>
+    <t>DRUGI HAUSTOR d.o.o. za usluge 37535513502</t>
+  </si>
+  <si>
+    <t>26.05.2026. 12:01:15</t>
+  </si>
+  <si>
+    <t>03.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a49277f7-fe25-43f4-8c75-b4c98fdbc8bf</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 25.09.2026.pdf; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a49277f7-fe25-43f4-8c75-b4c98fdbc8bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=833&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-88/2025</t>
+  </si>
+  <si>
+    <t>Potvrda pravomoćnosti/ovršnosti od 16.04.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Svetina 94854379043</t>
+  </si>
+  <si>
+    <t>26.05.2026. 10:52:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6f32c79-f01d-4ed6-81b1-2669e7aa2257</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6f32c79-f01d-4ed6-81b1-2669e7aa2257/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=88&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-187/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Palić 79360216800</t>
+  </si>
+  <si>
+    <t>25.05.2026. 14:18:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45bba441-7503-4c2b-bf50-b0c9738a2752</t>
+  </si>
+  <si>
+    <t>Međupresuda.pdf O23O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45bba441-7503-4c2b-bf50-b0c9738a2752/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=187&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>25.05.2026. 14:18:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7058a6d9-da97-4f6a-92a2-05ce689fccd8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7058a6d9-da97-4f6a-92a2-05ce689fccd8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1246/2025</t>
+  </si>
+  <si>
+    <t>Ilija Boić 70396143899</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:13:03</t>
+  </si>
+  <si>
+    <t>02.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92e32056-df47-465d-b6a7-fb723160a3a6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92e32056-df47-465d-b6a7-fb723160a3a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1246&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ivana Radeljak 12501203174</t>
+  </si>
+  <si>
+    <t>25.05.2026. 13:12:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52b3431b-a810-49f7-a1a4-1a5a6f86d60e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52b3431b-a810-49f7-a1a4-1a5a6f86d60e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1932/2025</t>
+  </si>
+  <si>
+    <t>Žalba od 13.03.2026.</t>
+  </si>
+  <si>
+    <t>Manuela Radulović 24066337869</t>
+  </si>
+  <si>
+    <t>25.05.2026. 12:33:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42542050-15e0-43a1-9b10-1aadb5d96523</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42542050-15e0-43a1-9b10-1aadb5d96523/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1932&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-2388/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>ZENNY PROJEKTI j.d.o.o. za usluge 00931182086</t>
+  </si>
+  <si>
+    <t>25.05.2026. 12:15:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8907f59-d2ae-4ff1-bc4e-50e308b0686a</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8907f59-d2ae-4ff1-bc4e-50e308b0686a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2388&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-1966/2016</t>
+  </si>
+  <si>
+    <t>Mislav Biočić 62294569447</t>
+  </si>
+  <si>
+    <t>25.05.2026. 09:11:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fae781f2-78d4-4a23-ae00-c046a6c01093</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fae781f2-78d4-4a23-ae00-c046a6c01093/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1966&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>Mladen Klaić 49108962025</t>
+  </si>
+  <si>
+    <t>25.05.2026. 09:11:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b2d8047-2f8f-43ba-b67e-1c83fb26f62b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b2d8047-2f8f-43ba-b67e-1c83fb26f62b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-2340/2022</t>
+  </si>
+  <si>
+    <t>Potvrda pravomoćnosti/ovršnosti od 22.05.2026.;</t>
+  </si>
+  <si>
+    <t>Antea Prskalo 56241663403</t>
+  </si>
+  <si>
+    <t>22.05.2026. 13:30:45</t>
+  </si>
+  <si>
+    <t>01.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aed1df2e-0180-4574-9ede-07d52ee487d9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aed1df2e-0180-4574-9ede-07d52ee487d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2340&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pr-1837/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>22.05.2026. 12:56:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4cee4da-c16f-4f14-aa08-079d27f3605d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4cee4da-c16f-4f14-aa08-079d27f3605d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1837&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pr-470/2024</t>
+  </si>
+  <si>
+    <t>Jelena Batarelo Peh 00635442878</t>
+  </si>
+  <si>
+    <t>22.05.2026. 12:41:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0f4a43c-14f5-4af7-a5fe-455917559f9a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0f4a43c-14f5-4af7-a5fe-455917559f9a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=470&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>22.05.2026. 12:41:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3d4e272-7091-42e3-8cbd-a62a82337286</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3d4e272-7091-42e3-8cbd-a62a82337286/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-401/2020</t>
+  </si>
+  <si>
+    <t>Nastavni zavod za hitnu medicinu Grada Zagreba 44879111575</t>
+  </si>
+  <si>
+    <t>22.05.2026. 12:38:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63fa337f-dda6-4c67-a08e-7529c6957ac0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63fa337f-dda6-4c67-a08e-7529c6957ac0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=401&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>GRAD ZAGREB 61817894937</t>
+  </si>
+  <si>
+    <t>22.05.2026. 12:38:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffa4c0a5-8403-40ca-9a3f-39a18c88c88a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffa4c0a5-8403-40ca-9a3f-39a18c88c88a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Margita Plažanin 30962058868</t>
+  </si>
+  <si>
+    <t>22.05.2026. 12:38:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f71ab69-92b0-426b-8a1d-d49f8b984520</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f71ab69-92b0-426b-8a1d-d49f8b984520/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-58/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 09.07.2026.</t>
   </si>
   <si>
     <t>Biserka Janković 65538965916</t>
   </si>
   <si>
-    <t>24.04.2026. 13:00:18</t>
-[...44 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b7c9af73-247c-4dd1-b4a7-f1941e9c476a/dokumenti/preuzimanje</t>
+    <t>19.05.2026. 10:25:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b679d7e5-7c8b-4131-82ae-1c5fb84cd9c0</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 09.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b679d7e5-7c8b-4131-82ae-1c5fb84cd9c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=58&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pr-254/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 18.05.2026.</t>
+  </si>
+  <si>
+    <t>18.05.2026. 14:07:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/338de684-fe64-477e-b0b9-9c79c1832612</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/338de684-fe64-477e-b0b9-9c79c1832612/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=254&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N51"/>
+  <dimension ref="A1:N60"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1081,1843 +1322,2185 @@
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>29</v>
       </c>
       <c r="D4" t="s">
         <v>30</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="s">
         <v>32</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="K4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="M4" t="s">
         <v>35</v>
       </c>
       <c r="N4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D5" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J5" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="K5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="M5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="I6" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="J6" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="K6" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="M6" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N6" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="I7" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="J7" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="K7" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="L7" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="M7" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="N7" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>61</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="I8" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="J8" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="K8" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="L8" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="M8" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="N8" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
+        <v>53</v>
+      </c>
+      <c r="D9" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I9" t="s">
+        <v>67</v>
+      </c>
+      <c r="J9" t="s">
+        <v>33</v>
+      </c>
+      <c r="K9" t="s">
+        <v>68</v>
+      </c>
+      <c r="L9" t="s">
+        <v>58</v>
+      </c>
+      <c r="M9" t="s">
+        <v>69</v>
+      </c>
+      <c r="N9" t="s">
         <v>60</v>
-      </c>
-[...16 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="I10" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="J10" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="K10" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="L10" t="s">
         <v>22</v>
       </c>
       <c r="M10" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="N10" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="I11" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="J11" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="K11" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="L11" t="s">
         <v>22</v>
       </c>
       <c r="M11" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="N11" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>75</v>
       </c>
       <c r="D12" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="I12" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="J12" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="K12" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="L12" t="s">
         <v>22</v>
       </c>
       <c r="M12" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="N12" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D13" t="s">
-        <v>82</v>
+        <v>30</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="I13" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="J13" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="K13" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="L13" t="s">
         <v>22</v>
       </c>
       <c r="M13" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="N13" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D14" t="s">
-        <v>82</v>
+        <v>30</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>89</v>
+        <v>31</v>
       </c>
       <c r="I14" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="J14" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="K14" t="s">
+        <v>93</v>
+      </c>
+      <c r="L14" t="s">
+        <v>22</v>
+      </c>
+      <c r="M14" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" t="s">
         <v>91</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D15" t="s">
-        <v>82</v>
+        <v>30</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="I15" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="J15" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="K15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L15" t="s">
         <v>22</v>
       </c>
       <c r="M15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="D16" t="s">
-        <v>82</v>
+        <v>30</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>37</v>
+        <v>101</v>
       </c>
       <c r="I16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="J16" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="K16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="L16" t="s">
         <v>22</v>
       </c>
       <c r="M16" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="N16" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="D17" t="s">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="I17" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="J17" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="K17" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="L17" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="M17" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="N17" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D18" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>18</v>
+        <v>114</v>
       </c>
       <c r="I18" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="J18" t="s">
-        <v>112</v>
+        <v>88</v>
       </c>
       <c r="K18" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="L18" t="s">
         <v>22</v>
       </c>
       <c r="M18" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="N18" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="D19" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I19" t="s">
+        <v>120</v>
+      </c>
+      <c r="J19" t="s">
+        <v>88</v>
+      </c>
+      <c r="K19" t="s">
+        <v>121</v>
+      </c>
+      <c r="L19" t="s">
+        <v>22</v>
+      </c>
+      <c r="M19" t="s">
+        <v>122</v>
+      </c>
+      <c r="N19" t="s">
         <v>118</v>
-      </c>
-[...13 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D20" t="s">
-        <v>123</v>
+        <v>30</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
         <v>124</v>
       </c>
       <c r="I20" t="s">
         <v>125</v>
       </c>
       <c r="J20" t="s">
-        <v>112</v>
+        <v>88</v>
       </c>
       <c r="K20" t="s">
         <v>126</v>
       </c>
       <c r="L20" t="s">
+        <v>22</v>
+      </c>
+      <c r="M20" t="s">
         <v>127</v>
       </c>
-      <c r="M20" t="s">
+      <c r="N20" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D21" t="s">
-        <v>131</v>
+        <v>30</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>18</v>
+        <v>130</v>
       </c>
       <c r="I21" t="s">
+        <v>131</v>
+      </c>
+      <c r="J21" t="s">
+        <v>88</v>
+      </c>
+      <c r="K21" t="s">
         <v>132</v>
       </c>
-      <c r="J21" t="s">
+      <c r="L21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M21" t="s">
         <v>133</v>
       </c>
-      <c r="K21" t="s">
+      <c r="N21" t="s">
         <v>134</v>
-      </c>
-[...7 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="D22" t="s">
-        <v>131</v>
+        <v>30</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
+        <v>135</v>
+      </c>
+      <c r="I22" t="s">
+        <v>136</v>
+      </c>
+      <c r="J22" t="s">
+        <v>88</v>
+      </c>
+      <c r="K22" t="s">
+        <v>137</v>
+      </c>
+      <c r="L22" t="s">
+        <v>22</v>
+      </c>
+      <c r="M22" t="s">
         <v>138</v>
       </c>
-      <c r="I22" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N22" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D23" t="s">
-        <v>131</v>
+        <v>30</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
+        <v>140</v>
+      </c>
+      <c r="I23" t="s">
+        <v>141</v>
+      </c>
+      <c r="J23" t="s">
+        <v>88</v>
+      </c>
+      <c r="K23" t="s">
+        <v>142</v>
+      </c>
+      <c r="L23" t="s">
+        <v>22</v>
+      </c>
+      <c r="M23" t="s">
         <v>143</v>
       </c>
-      <c r="I23" t="s">
+      <c r="N23" t="s">
         <v>144</v>
-      </c>
-[...13 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="D24" t="s">
-        <v>148</v>
+        <v>30</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
+        <v>146</v>
+      </c>
+      <c r="I24" t="s">
+        <v>147</v>
+      </c>
+      <c r="J24" t="s">
+        <v>88</v>
+      </c>
+      <c r="K24" t="s">
+        <v>148</v>
+      </c>
+      <c r="L24" t="s">
+        <v>22</v>
+      </c>
+      <c r="M24" t="s">
         <v>149</v>
       </c>
-      <c r="I24" t="s">
+      <c r="N24" t="s">
         <v>150</v>
-      </c>
-[...13 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="D25" t="s">
-        <v>157</v>
+        <v>30</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="I25" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="J25" t="s">
-        <v>160</v>
+        <v>88</v>
       </c>
       <c r="K25" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="L25" t="s">
         <v>22</v>
       </c>
       <c r="M25" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="N25" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
+        <v>159</v>
+      </c>
+      <c r="I26" t="s">
+        <v>160</v>
+      </c>
+      <c r="J26" t="s">
+        <v>88</v>
+      </c>
+      <c r="K26" t="s">
+        <v>161</v>
+      </c>
+      <c r="L26" t="s">
+        <v>162</v>
+      </c>
+      <c r="M26" t="s">
+        <v>163</v>
+      </c>
+      <c r="N26" t="s">
         <v>164</v>
-      </c>
-[...16 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="D27" t="s">
-        <v>157</v>
+        <v>30</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>18</v>
+        <v>166</v>
       </c>
       <c r="I27" t="s">
+        <v>167</v>
+      </c>
+      <c r="J27" t="s">
+        <v>88</v>
+      </c>
+      <c r="K27" t="s">
+        <v>168</v>
+      </c>
+      <c r="L27" t="s">
+        <v>22</v>
+      </c>
+      <c r="M27" t="s">
         <v>169</v>
       </c>
-      <c r="J27" t="s">
-[...2 lines deleted...]
-      <c r="K27" t="s">
+      <c r="N27" t="s">
         <v>170</v>
-      </c>
-[...7 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="D28" t="s">
-        <v>157</v>
+        <v>30</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
+        <v>171</v>
+      </c>
+      <c r="I28" t="s">
+        <v>172</v>
+      </c>
+      <c r="J28" t="s">
+        <v>88</v>
+      </c>
+      <c r="K28" t="s">
         <v>173</v>
       </c>
-      <c r="I28" t="s">
+      <c r="L28" t="s">
+        <v>22</v>
+      </c>
+      <c r="M28" t="s">
         <v>174</v>
       </c>
-      <c r="J28" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N28" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="D29" t="s">
-        <v>157</v>
+        <v>176</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>60</v>
+        <v>177</v>
       </c>
       <c r="I29" t="s">
         <v>178</v>
       </c>
       <c r="J29" t="s">
         <v>179</v>
       </c>
       <c r="K29" t="s">
         <v>180</v>
       </c>
       <c r="L29" t="s">
-        <v>22</v>
+        <v>181</v>
       </c>
       <c r="M29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="N29" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="D30" t="s">
-        <v>157</v>
+        <v>185</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="I30" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="J30" t="s">
-        <v>179</v>
+        <v>48</v>
       </c>
       <c r="K30" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="L30" t="s">
         <v>22</v>
       </c>
       <c r="M30" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="N30" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="D31" t="s">
-        <v>157</v>
+        <v>185</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="I31" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="J31" t="s">
-        <v>179</v>
+        <v>48</v>
       </c>
       <c r="K31" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="L31" t="s">
         <v>22</v>
       </c>
       <c r="M31" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="N31" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="D32" t="s">
-        <v>157</v>
+        <v>197</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>18</v>
+        <v>198</v>
       </c>
       <c r="I32" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="J32" t="s">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="K32" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="L32" t="s">
-        <v>22</v>
+        <v>202</v>
       </c>
       <c r="M32" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="N32" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="D33" t="s">
-        <v>157</v>
+        <v>206</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>18</v>
+        <v>207</v>
       </c>
       <c r="I33" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="J33" t="s">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="K33" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="L33" t="s">
-        <v>22</v>
+        <v>202</v>
       </c>
       <c r="M33" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="N33" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="D34" t="s">
-        <v>157</v>
+        <v>213</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>202</v>
+        <v>214</v>
       </c>
       <c r="I34" t="s">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="J34" t="s">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="K34" t="s">
-        <v>204</v>
+        <v>216</v>
       </c>
       <c r="L34" t="s">
-        <v>22</v>
+        <v>217</v>
       </c>
       <c r="M34" t="s">
-        <v>205</v>
+        <v>218</v>
       </c>
       <c r="N34" t="s">
-        <v>201</v>
+        <v>219</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="D35" t="s">
-        <v>157</v>
+        <v>197</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>18</v>
+        <v>221</v>
       </c>
       <c r="I35" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="J35" t="s">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="K35" t="s">
-        <v>208</v>
+        <v>223</v>
       </c>
       <c r="L35" t="s">
-        <v>22</v>
+        <v>202</v>
       </c>
       <c r="M35" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="N35" t="s">
-        <v>210</v>
+        <v>225</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="D36" t="s">
-        <v>157</v>
+        <v>185</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>37</v>
+        <v>227</v>
       </c>
       <c r="I36" t="s">
-        <v>212</v>
+        <v>228</v>
       </c>
       <c r="J36" t="s">
         <v>20</v>
       </c>
       <c r="K36" t="s">
-        <v>213</v>
+        <v>229</v>
       </c>
       <c r="L36" t="s">
         <v>22</v>
       </c>
       <c r="M36" t="s">
-        <v>214</v>
+        <v>230</v>
       </c>
       <c r="N36" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="D37" t="s">
-        <v>157</v>
+        <v>185</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
       <c r="I37" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="J37" t="s">
         <v>20</v>
       </c>
       <c r="K37" t="s">
-        <v>218</v>
+        <v>234</v>
       </c>
       <c r="L37" t="s">
         <v>22</v>
       </c>
       <c r="M37" t="s">
-        <v>219</v>
+        <v>235</v>
       </c>
       <c r="N37" t="s">
-        <v>215</v>
+        <v>231</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>220</v>
+        <v>236</v>
       </c>
       <c r="D38" t="s">
-        <v>157</v>
+        <v>185</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>18</v>
+        <v>237</v>
       </c>
       <c r="I38" t="s">
-        <v>221</v>
+        <v>238</v>
       </c>
       <c r="J38" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
       <c r="K38" t="s">
-        <v>222</v>
+        <v>239</v>
       </c>
       <c r="L38" t="s">
         <v>22</v>
       </c>
       <c r="M38" t="s">
-        <v>223</v>
+        <v>240</v>
       </c>
       <c r="N38" t="s">
-        <v>224</v>
+        <v>241</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>225</v>
+        <v>236</v>
       </c>
       <c r="D39" t="s">
-        <v>157</v>
+        <v>185</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>18</v>
+        <v>242</v>
       </c>
       <c r="I39" t="s">
-        <v>226</v>
+        <v>243</v>
       </c>
       <c r="J39" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
       <c r="K39" t="s">
-        <v>227</v>
+        <v>244</v>
       </c>
       <c r="L39" t="s">
         <v>22</v>
       </c>
       <c r="M39" t="s">
-        <v>228</v>
+        <v>245</v>
       </c>
       <c r="N39" t="s">
-        <v>229</v>
+        <v>241</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>225</v>
+        <v>246</v>
       </c>
       <c r="D40" t="s">
-        <v>157</v>
+        <v>185</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>230</v>
+        <v>124</v>
       </c>
       <c r="I40" t="s">
-        <v>231</v>
+        <v>247</v>
       </c>
       <c r="J40" t="s">
-        <v>20</v>
+        <v>200</v>
       </c>
       <c r="K40" t="s">
-        <v>232</v>
+        <v>248</v>
       </c>
       <c r="L40" t="s">
         <v>22</v>
       </c>
       <c r="M40" t="s">
-        <v>233</v>
+        <v>249</v>
       </c>
       <c r="N40" t="s">
-        <v>229</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>234</v>
+        <v>251</v>
       </c>
       <c r="D41" t="s">
-        <v>235</v>
+        <v>252</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>236</v>
+        <v>253</v>
       </c>
       <c r="I41" t="s">
-        <v>237</v>
+        <v>254</v>
       </c>
       <c r="J41" t="s">
-        <v>179</v>
+        <v>20</v>
       </c>
       <c r="K41" t="s">
-        <v>238</v>
+        <v>255</v>
       </c>
       <c r="L41" t="s">
-        <v>22</v>
+        <v>256</v>
       </c>
       <c r="M41" t="s">
-        <v>239</v>
+        <v>257</v>
       </c>
       <c r="N41" t="s">
-        <v>240</v>
+        <v>258</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>234</v>
+        <v>259</v>
       </c>
       <c r="D42" t="s">
-        <v>235</v>
+        <v>260</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>241</v>
+        <v>261</v>
       </c>
       <c r="I42" t="s">
-        <v>242</v>
+        <v>262</v>
       </c>
       <c r="J42" t="s">
-        <v>179</v>
+        <v>263</v>
       </c>
       <c r="K42" t="s">
-        <v>243</v>
+        <v>264</v>
       </c>
       <c r="L42" t="s">
-        <v>22</v>
+        <v>265</v>
       </c>
       <c r="M42" t="s">
-        <v>244</v>
+        <v>266</v>
       </c>
       <c r="N42" t="s">
-        <v>240</v>
+        <v>267</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>245</v>
+        <v>268</v>
       </c>
       <c r="D43" t="s">
-        <v>235</v>
+        <v>269</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>246</v>
+        <v>270</v>
       </c>
       <c r="I43" t="s">
-        <v>247</v>
+        <v>271</v>
       </c>
       <c r="J43" t="s">
-        <v>179</v>
+        <v>263</v>
       </c>
       <c r="K43" t="s">
-        <v>248</v>
+        <v>272</v>
       </c>
       <c r="L43" t="s">
-        <v>22</v>
+        <v>162</v>
       </c>
       <c r="M43" t="s">
-        <v>249</v>
+        <v>273</v>
       </c>
       <c r="N43" t="s">
-        <v>250</v>
+        <v>274</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>245</v>
+        <v>275</v>
       </c>
       <c r="D44" t="s">
-        <v>235</v>
+        <v>276</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>251</v>
+        <v>277</v>
       </c>
       <c r="I44" t="s">
-        <v>252</v>
+        <v>278</v>
       </c>
       <c r="J44" t="s">
-        <v>179</v>
+        <v>263</v>
       </c>
       <c r="K44" t="s">
-        <v>253</v>
+        <v>279</v>
       </c>
       <c r="L44" t="s">
-        <v>22</v>
+        <v>280</v>
       </c>
       <c r="M44" t="s">
-        <v>254</v>
+        <v>281</v>
       </c>
       <c r="N44" t="s">
-        <v>250</v>
+        <v>282</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>255</v>
+        <v>275</v>
       </c>
       <c r="D45" t="s">
-        <v>235</v>
+        <v>276</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>60</v>
+        <v>114</v>
       </c>
       <c r="I45" t="s">
-        <v>256</v>
+        <v>283</v>
       </c>
       <c r="J45" t="s">
-        <v>85</v>
+        <v>263</v>
       </c>
       <c r="K45" t="s">
-        <v>257</v>
+        <v>284</v>
       </c>
       <c r="L45" t="s">
-        <v>22</v>
+        <v>280</v>
       </c>
       <c r="M45" t="s">
-        <v>258</v>
+        <v>285</v>
       </c>
       <c r="N45" t="s">
-        <v>259</v>
+        <v>282</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>255</v>
+        <v>286</v>
       </c>
       <c r="D46" t="s">
-        <v>235</v>
+        <v>276</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>55</v>
+        <v>287</v>
       </c>
       <c r="I46" t="s">
-        <v>260</v>
+        <v>288</v>
       </c>
       <c r="J46" t="s">
-        <v>85</v>
+        <v>289</v>
       </c>
       <c r="K46" t="s">
-        <v>261</v>
+        <v>290</v>
       </c>
       <c r="L46" t="s">
         <v>22</v>
       </c>
       <c r="M46" t="s">
-        <v>262</v>
+        <v>291</v>
       </c>
       <c r="N46" t="s">
-        <v>259</v>
+        <v>292</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>263</v>
+        <v>286</v>
       </c>
       <c r="D47" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>265</v>
+        <v>293</v>
       </c>
       <c r="I47" t="s">
-        <v>266</v>
+        <v>294</v>
       </c>
       <c r="J47" t="s">
-        <v>112</v>
+        <v>289</v>
       </c>
       <c r="K47" t="s">
-        <v>267</v>
+        <v>295</v>
       </c>
       <c r="L47" t="s">
         <v>22</v>
       </c>
       <c r="M47" t="s">
-        <v>268</v>
+        <v>296</v>
       </c>
       <c r="N47" t="s">
-        <v>269</v>
+        <v>292</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>263</v>
+        <v>297</v>
       </c>
       <c r="D48" t="s">
-        <v>264</v>
+        <v>298</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>270</v>
+        <v>299</v>
       </c>
       <c r="I48" t="s">
-        <v>271</v>
+        <v>300</v>
       </c>
       <c r="J48" t="s">
-        <v>112</v>
+        <v>289</v>
       </c>
       <c r="K48" t="s">
-        <v>272</v>
+        <v>301</v>
       </c>
       <c r="L48" t="s">
-        <v>22</v>
+        <v>217</v>
       </c>
       <c r="M48" t="s">
-        <v>273</v>
+        <v>302</v>
       </c>
       <c r="N48" t="s">
-        <v>269</v>
+        <v>303</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>274</v>
+        <v>304</v>
       </c>
       <c r="D49" t="s">
-        <v>275</v>
+        <v>305</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>276</v>
+        <v>306</v>
       </c>
       <c r="I49" t="s">
-        <v>277</v>
+        <v>307</v>
       </c>
       <c r="J49" t="s">
-        <v>278</v>
+        <v>289</v>
       </c>
       <c r="K49" t="s">
-        <v>279</v>
+        <v>308</v>
       </c>
       <c r="L49" t="s">
-        <v>153</v>
+        <v>309</v>
       </c>
       <c r="M49" t="s">
-        <v>280</v>
+        <v>310</v>
       </c>
       <c r="N49" t="s">
-        <v>281</v>
+        <v>311</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>282</v>
+        <v>312</v>
       </c>
       <c r="D50" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>276</v>
+        <v>313</v>
       </c>
       <c r="I50" t="s">
-        <v>284</v>
+        <v>314</v>
       </c>
       <c r="J50" t="s">
-        <v>278</v>
+        <v>289</v>
       </c>
       <c r="K50" t="s">
-        <v>285</v>
+        <v>315</v>
       </c>
       <c r="L50" t="s">
-        <v>153</v>
+        <v>22</v>
       </c>
       <c r="M50" t="s">
-        <v>286</v>
+        <v>316</v>
       </c>
       <c r="N50" t="s">
-        <v>287</v>
+        <v>317</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>282</v>
+        <v>312</v>
       </c>
       <c r="D51" t="s">
-        <v>288</v>
+        <v>276</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
+        <v>318</v>
+      </c>
+      <c r="I51" t="s">
+        <v>319</v>
+      </c>
+      <c r="J51" t="s">
         <v>289</v>
       </c>
-      <c r="I51" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K51" t="s">
-        <v>291</v>
+        <v>320</v>
       </c>
       <c r="L51" t="s">
-        <v>153</v>
+        <v>22</v>
       </c>
       <c r="M51" t="s">
-        <v>292</v>
+        <v>321</v>
       </c>
       <c r="N51" t="s">
-        <v>287</v>
+        <v>317</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>14</v>
+      </c>
+      <c r="B52" t="s">
+        <v>15</v>
+      </c>
+      <c r="C52" t="s">
+        <v>322</v>
+      </c>
+      <c r="D52" t="s">
+        <v>323</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52" t="s">
+        <v>324</v>
+      </c>
+      <c r="I52" t="s">
+        <v>325</v>
+      </c>
+      <c r="J52" t="s">
+        <v>326</v>
+      </c>
+      <c r="K52" t="s">
+        <v>327</v>
+      </c>
+      <c r="L52" t="s">
+        <v>162</v>
+      </c>
+      <c r="M52" t="s">
+        <v>328</v>
+      </c>
+      <c r="N52" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>14</v>
+      </c>
+      <c r="B53" t="s">
+        <v>15</v>
+      </c>
+      <c r="C53" t="s">
+        <v>330</v>
+      </c>
+      <c r="D53" t="s">
+        <v>331</v>
+      </c>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53" t="s">
+        <v>86</v>
+      </c>
+      <c r="I53" t="s">
+        <v>332</v>
+      </c>
+      <c r="J53" t="s">
+        <v>48</v>
+      </c>
+      <c r="K53" t="s">
+        <v>333</v>
+      </c>
+      <c r="L53" t="s">
+        <v>22</v>
+      </c>
+      <c r="M53" t="s">
+        <v>334</v>
+      </c>
+      <c r="N53" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>14</v>
+      </c>
+      <c r="B54" t="s">
+        <v>15</v>
+      </c>
+      <c r="C54" t="s">
+        <v>336</v>
+      </c>
+      <c r="D54" t="s">
+        <v>331</v>
+      </c>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54" t="s">
+        <v>337</v>
+      </c>
+      <c r="I54" t="s">
+        <v>338</v>
+      </c>
+      <c r="J54" t="s">
+        <v>289</v>
+      </c>
+      <c r="K54" t="s">
+        <v>339</v>
+      </c>
+      <c r="L54" t="s">
+        <v>22</v>
+      </c>
+      <c r="M54" t="s">
+        <v>340</v>
+      </c>
+      <c r="N54" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>14</v>
+      </c>
+      <c r="B55" t="s">
+        <v>15</v>
+      </c>
+      <c r="C55" t="s">
+        <v>336</v>
+      </c>
+      <c r="D55" t="s">
+        <v>331</v>
+      </c>
+      <c r="E55"/>
+      <c r="F55"/>
+      <c r="G55"/>
+      <c r="H55" t="s">
+        <v>31</v>
+      </c>
+      <c r="I55" t="s">
+        <v>342</v>
+      </c>
+      <c r="J55" t="s">
+        <v>289</v>
+      </c>
+      <c r="K55" t="s">
+        <v>343</v>
+      </c>
+      <c r="L55" t="s">
+        <v>22</v>
+      </c>
+      <c r="M55" t="s">
+        <v>344</v>
+      </c>
+      <c r="N55" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>14</v>
+      </c>
+      <c r="B56" t="s">
+        <v>15</v>
+      </c>
+      <c r="C56" t="s">
+        <v>345</v>
+      </c>
+      <c r="D56" t="s">
+        <v>331</v>
+      </c>
+      <c r="E56"/>
+      <c r="F56"/>
+      <c r="G56"/>
+      <c r="H56" t="s">
+        <v>346</v>
+      </c>
+      <c r="I56" t="s">
+        <v>347</v>
+      </c>
+      <c r="J56" t="s">
+        <v>326</v>
+      </c>
+      <c r="K56" t="s">
+        <v>348</v>
+      </c>
+      <c r="L56" t="s">
+        <v>22</v>
+      </c>
+      <c r="M56" t="s">
+        <v>349</v>
+      </c>
+      <c r="N56" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>14</v>
+      </c>
+      <c r="B57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C57" t="s">
+        <v>345</v>
+      </c>
+      <c r="D57" t="s">
+        <v>331</v>
+      </c>
+      <c r="E57"/>
+      <c r="F57"/>
+      <c r="G57"/>
+      <c r="H57" t="s">
+        <v>351</v>
+      </c>
+      <c r="I57" t="s">
+        <v>352</v>
+      </c>
+      <c r="J57" t="s">
+        <v>326</v>
+      </c>
+      <c r="K57" t="s">
+        <v>353</v>
+      </c>
+      <c r="L57" t="s">
+        <v>22</v>
+      </c>
+      <c r="M57" t="s">
+        <v>354</v>
+      </c>
+      <c r="N57" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>14</v>
+      </c>
+      <c r="B58" t="s">
+        <v>15</v>
+      </c>
+      <c r="C58" t="s">
+        <v>345</v>
+      </c>
+      <c r="D58" t="s">
+        <v>331</v>
+      </c>
+      <c r="E58"/>
+      <c r="F58"/>
+      <c r="G58"/>
+      <c r="H58" t="s">
+        <v>355</v>
+      </c>
+      <c r="I58" t="s">
+        <v>356</v>
+      </c>
+      <c r="J58" t="s">
+        <v>326</v>
+      </c>
+      <c r="K58" t="s">
+        <v>357</v>
+      </c>
+      <c r="L58" t="s">
+        <v>22</v>
+      </c>
+      <c r="M58" t="s">
+        <v>358</v>
+      </c>
+      <c r="N58" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>14</v>
+      </c>
+      <c r="B59" t="s">
+        <v>15</v>
+      </c>
+      <c r="C59" t="s">
+        <v>359</v>
+      </c>
+      <c r="D59" t="s">
+        <v>360</v>
+      </c>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59" t="s">
+        <v>361</v>
+      </c>
+      <c r="I59" t="s">
+        <v>362</v>
+      </c>
+      <c r="J59" t="s">
+        <v>263</v>
+      </c>
+      <c r="K59" t="s">
+        <v>363</v>
+      </c>
+      <c r="L59" t="s">
+        <v>364</v>
+      </c>
+      <c r="M59" t="s">
+        <v>365</v>
+      </c>
+      <c r="N59" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>14</v>
+      </c>
+      <c r="B60" t="s">
+        <v>15</v>
+      </c>
+      <c r="C60" t="s">
+        <v>367</v>
+      </c>
+      <c r="D60" t="s">
+        <v>368</v>
+      </c>
+      <c r="E60"/>
+      <c r="F60"/>
+      <c r="G60"/>
+      <c r="H60" t="s">
+        <v>124</v>
+      </c>
+      <c r="I60" t="s">
+        <v>369</v>
+      </c>
+      <c r="J60" t="s">
+        <v>289</v>
+      </c>
+      <c r="K60" t="s">
+        <v>370</v>
+      </c>
+      <c r="L60" t="s">
+        <v>22</v>
+      </c>
+      <c r="M60" t="s">
+        <v>371</v>
+      </c>
+      <c r="N60" t="s">
+        <v>372</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>