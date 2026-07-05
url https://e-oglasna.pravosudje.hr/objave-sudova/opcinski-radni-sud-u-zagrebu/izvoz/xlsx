--- v1 (2026-05-31)
+++ v2 (2026-07-05)
@@ -6,1218 +6,976 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="663" uniqueCount="373">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="542" uniqueCount="292">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski radni sud u Zagrebu</t>
   </si>
   <si>
-    <t>Pr-16647/2021</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/905dfc9f-b67f-46f5-9ca1-1a38da30557e</t>
+    <t>Pr-2016/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 27.08.2026.</t>
+  </si>
+  <si>
+    <t>Mile Eminović 04728671009</t>
+  </si>
+  <si>
+    <t>03.07.2026. 13:21:34</t>
+  </si>
+  <si>
+    <t>10.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1f8ff7b-8cd9-4e25-b27f-70821f448623</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 27.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1f8ff7b-8cd9-4e25-b27f-70821f448623/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2016&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-1646/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>Dinko Rebrović 36653884657</t>
+  </si>
+  <si>
+    <t>03.07.2026. 12:29:02</t>
+  </si>
+  <si>
+    <t>11.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a6076b9-34b6-4d2e-80e0-03ec6a1814fc</t>
   </si>
   <si>
     <t>Presuda.pdf O74O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/905dfc9f-b67f-46f5-9ca1-1a38da30557e/dokumenti/preuzimanje</t>
-[...20 lines deleted...]
-    <t>Presuda od 28.05.2026.</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a6076b9-34b6-4d2e-80e0-03ec6a1814fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1646&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-536/2026</t>
+  </si>
+  <si>
+    <t>Marko Smolek 87615169279</t>
+  </si>
+  <si>
+    <t>03.07.2026. 10:17:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2061be81-26d1-4e6e-a448-a48110f221ad</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2061be81-26d1-4e6e-a448-a48110f221ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=536&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Marijan Ruždjak 89125045917</t>
+  </si>
+  <si>
+    <t>03.07.2026. 10:17:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d565cbd9-033d-48c3-966d-ae061e9bc815</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d565cbd9-033d-48c3-966d-ae061e9bc815/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-170/2023</t>
+  </si>
+  <si>
+    <t>Davor Pavičić 92812596435</t>
+  </si>
+  <si>
+    <t>03.07.2026. 10:12:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8711f73-6cfd-4950-aac4-973545287bef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8711f73-6cfd-4950-aac4-973545287bef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=170&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>HP - Hrvatska pošta d.d. 87311810356</t>
+  </si>
+  <si>
+    <t>03.07.2026. 10:12:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/277cd010-acf8-46e9-96bd-8c3c86abf514</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/277cd010-acf8-46e9-96bd-8c3c86abf514/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-910/2025</t>
+  </si>
+  <si>
+    <t>Krešimir Grubišić 52436983926</t>
+  </si>
+  <si>
+    <t>03.07.2026. 10:09:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b580bc8-749c-4894-8ea9-6af638de70b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b580bc8-749c-4894-8ea9-6af638de70b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=910&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>ZAGREBAČKI ELEKTRIČNI TRAMVAJ d.o.o. za trgovinu, usluge i javni prijevoz 82031999604</t>
+  </si>
+  <si>
+    <t>03.07.2026. 10:09:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e77c8388-4a24-4853-9861-56eee2744a90</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e77c8388-4a24-4853-9861-56eee2744a90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-880/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Općinsko građansko državno odvjetništvo u Zagrebu 89381255328</t>
+  </si>
+  <si>
+    <t>02.07.2026. 14:09:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e681d80e-1651-4a0e-a198-c6aa3e804fc4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e681d80e-1651-4a0e-a198-c6aa3e804fc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=880&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pr-526/2023</t>
+  </si>
+  <si>
+    <t>Danijel Pribanić 87208799947</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:53:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85634885-8286-4655-84fb-0d7508a63df7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85634885-8286-4655-84fb-0d7508a63df7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=526&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pr-1045/2025</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:22:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c427f90-057e-4521-81e6-43006721f2f8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c427f90-057e-4521-81e6-43006721f2f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1045&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-1050/2026</t>
+  </si>
+  <si>
+    <t>Miro Dragović 19580999466</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:13:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/571f58c3-c92e-41c0-8ef9-6d85279ab0f9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/571f58c3-c92e-41c0-8ef9-6d85279ab0f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1050&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ivana Štih 44779448777</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:13:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ecd86fc-c890-44b7-9868-3785d5926fb7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ecd86fc-c890-44b7-9868-3785d5926fb7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Boško Kordić 62089462759</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:13:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b128f4de-fbbc-471e-b483-f23f03a24384</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b128f4de-fbbc-471e-b483-f23f03a24384/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-927/2025</t>
+  </si>
+  <si>
+    <t>Hrvatski zavod za zdravstveno osiguranje 02958272670</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:04:57</t>
+  </si>
+  <si>
+    <t>17.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2958834-45b1-451e-86b3-8a2760670db1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2958834-45b1-451e-86b3-8a2760670db1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=927&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Željko Županić 91535005708</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:04:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ada4076-9617-4909-bb2e-a35a98dc6d4c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ada4076-9617-4909-bb2e-a35a98dc6d4c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Mitar Knežić 11988806247</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:04:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d867086-35b1-4094-aaf8-08f879ad23a6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d867086-35b1-4094-aaf8-08f879ad23a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1628/2025</t>
+  </si>
+  <si>
+    <t>Potvrda pravomoćnosti/ovršnosti od 04.05.2026.; 
+Presuda od 25.02.2026.</t>
+  </si>
+  <si>
+    <t>Cmilja Čović 07903672220</t>
+  </si>
+  <si>
+    <t>02.07.2026. 10:31:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61efa152-5645-4600-b92c-6bdf8c61fa15</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61efa152-5645-4600-b92c-6bdf8c61fa15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1628&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-471/2024</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:17:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75794642-1397-436d-a51f-c01a9b8d797f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75794642-1397-436d-a51f-c01a9b8d797f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=471&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Mislav Šarac 31184949255</t>
+  </si>
+  <si>
+    <t>02.07.2026. 09:17:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a7afd83-0c19-4e8a-96d0-bfd97b9dfe88</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a7afd83-0c19-4e8a-96d0-bfd97b9dfe88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1689/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>CROATIA osiguranje d.d. 26187994862</t>
+  </si>
+  <si>
+    <t>01.07.2026. 14:07:41</t>
+  </si>
+  <si>
+    <t>16.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0712f55-26a7-4787-b81c-12d51e88697b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0712f55-26a7-4787-b81c-12d51e88697b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1689&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-1323/2023</t>
+  </si>
+  <si>
+    <t>Presuda ŽS  u Šibeniku poslovni broj Gž R-81/2025-2 od 31.03.2026.</t>
+  </si>
+  <si>
+    <t>Bruno Dragutinović 45672381362</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:23:47</t>
+  </si>
+  <si>
+    <t>08.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/555014b0-8ba6-4edf-acd6-1fe4dfdfbe02</t>
+  </si>
+  <si>
+    <t>Presuda - odbijena žalba - potvrđena presuda 1. st..pdf P536P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/555014b0-8ba6-4edf-acd6-1fe4dfdfbe02/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1323&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pr-1774/2025</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:31:27</t>
+  </si>
+  <si>
+    <t>09.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f51e0597-9d1e-4779-82ca-849179513d0b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f51e0597-9d1e-4779-82ca-849179513d0b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1774&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-304/2023</t>
+  </si>
+  <si>
+    <t>Dragana Vidović 96552852530</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:02:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65480f08-d86a-4d16-bf5e-8815dc6f1a96</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65480f08-d86a-4d16-bf5e-8815dc6f1a96/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=304&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Željko Jutriša 02319973240</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:02:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f48f76e-5246-4563-8224-6f73b5756922</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f48f76e-5246-4563-8224-6f73b5756922/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-7/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 23.07.2026.</t>
+  </si>
+  <si>
+    <t>Knowledge for All d.o.o. za usluge 29476208704</t>
+  </si>
+  <si>
+    <t>01.07.2026. 10:15:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86b5c947-de5b-420d-9ab0-3a61f50738ce</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 23.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86b5c947-de5b-420d-9ab0-3a61f50738ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=7&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pr-80/2025</t>
+  </si>
+  <si>
+    <t>Odgovor na žalbu II-tuženika od 22.05.2026.; s prilogom; 
+Žalba od 29.04.2026.; s prilogom</t>
+  </si>
+  <si>
+    <t>Ivica Svetina 94854379043</t>
+  </si>
+  <si>
+    <t>30.06.2026. 15:10:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdba67c1-40da-4b41-9090-6bc5dd94cd4a</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Prilog Pr-80_2025-17-1 - Odluka ŽS BJ Gž R-142-2025-2 od 19.02.2026. - Presuda - preinačena 1.st. presuda.pdf; Odgovor na žalbu.pdf P52P; Prilog Pr-80_2025-18-1 - Prilog uz pristojbu.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdba67c1-40da-4b41-9090-6bc5dd94cd4a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=80&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-2155/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 30.06.2026.</t>
+  </si>
+  <si>
+    <t>30.06.2026. 14:33:35</t>
+  </si>
+  <si>
+    <t>15.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afb53457-66a1-43bc-baaa-04651fb6e777</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afb53457-66a1-43bc-baaa-04651fb6e777/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2155&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Boženko Lozo 09240352402</t>
+  </si>
+  <si>
+    <t>30.06.2026. 14:33:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8eb3f8e8-48b1-4212-bb1c-7bde49816305</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8eb3f8e8-48b1-4212-bb1c-7bde49816305/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-916/2026</t>
+  </si>
+  <si>
+    <t>Iva Pezić 00070119928</t>
+  </si>
+  <si>
+    <t>30.06.2026. 14:05:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b298caf-94b4-47e8-a2a5-141902ad15ff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b298caf-94b4-47e8-a2a5-141902ad15ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=916&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pr-326/2025</t>
+  </si>
+  <si>
+    <t>30.06.2026. 09:48:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d8718db-d5a3-4d7c-b164-e47837350934</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d8718db-d5a3-4d7c-b164-e47837350934/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=326&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Maja Buhin 41221802880</t>
+  </si>
+  <si>
+    <t>30.06.2026. 09:48:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6573d97-51ea-4545-b936-58acfd855d13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6573d97-51ea-4545-b936-58acfd855d13/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-669/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>29.06.2026. 15:16:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b144ab0-04c3-440e-99f6-cd2bc4f44940</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b144ab0-04c3-440e-99f6-cd2bc4f44940/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=669&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ines Škofač 47043486633</t>
+  </si>
+  <si>
+    <t>29.06.2026. 15:16:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afc77793-f13c-4dcc-aa63-c20461378b57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afc77793-f13c-4dcc-aa63-c20461378b57/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Vinko Ljubičić 64432343591</t>
+  </si>
+  <si>
+    <t>29.06.2026. 15:16:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8d19fa4-c1bc-41db-9753-5cd3037a51be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8d19fa4-c1bc-41db-9753-5cd3037a51be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-654/2023</t>
+  </si>
+  <si>
+    <t>Marta Šimrak Lukavski 71517708936</t>
+  </si>
+  <si>
+    <t>29.06.2026. 14:16:12</t>
+  </si>
+  <si>
+    <t>07.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f24b464-6f91-465e-a1f2-60447d0c0dd5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f24b464-6f91-465e-a1f2-60447d0c0dd5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=654&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Hrvoje Jukić 29258952675</t>
+  </si>
+  <si>
+    <t>29.06.2026. 14:16:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d906d646-41e8-4f74-9fdf-db13c542c6a5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d906d646-41e8-4f74-9fdf-db13c542c6a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-71/2025</t>
   </si>
   <si>
     <t>KLINIČKI BOLNIČKI CENTAR ZAGREB 46377257342</t>
   </si>
   <si>
-    <t>29.05.2026. 12:22:03</t>
-[...425 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/89bb58ee-e5c7-40e5-b12f-20af6ad5229c/dokumenti/preuzimanje</t>
+    <t>29.06.2026. 14:08:42</t>
+  </si>
+  <si>
+    <t>14.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0efeb98-2c7c-4580-bddc-6f50e7b9e76d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0efeb98-2c7c-4580-bddc-6f50e7b9e76d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=71&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-519/2026</t>
+  </si>
+  <si>
+    <t>Marko Kallay 67099179433</t>
+  </si>
+  <si>
+    <t>29.06.2026. 14:06:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4771fa35-b978-40c4-9e61-fe1bdcace20f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4771fa35-b978-40c4-9e61-fe1bdcace20f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=519&amp;godina=2026</t>
   </si>
   <si>
     <t>Pr-300/2024</t>
   </si>
   <si>
-    <t>Podnesak tužitelja od 29.04.2026.; Prilog</t>
+    <t>Nalaz i mišljenje vještaka od 29.05.2026.</t>
   </si>
   <si>
     <t>Marinela Butorac 83225485226</t>
   </si>
   <si>
-    <t>28.05.2026. 07:45:42</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3b8f9ee9-7579-431c-b41e-87f0af6c4005/dokumenti/preuzimanje</t>
+    <t>29.06.2026. 09:47:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92d360d5-2efd-45cb-9588-6fa49f058646</t>
+  </si>
+  <si>
+    <t>Nalaz i mišljenje vještaka.pdf P35P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92d360d5-2efd-45cb-9588-6fa49f058646/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=300&amp;godina=2024</t>
   </si>
   <si>
-    <t>Pr-589/2025</t>
-[...564 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=254&amp;godina=2025</t>
+    <t>Pr-21/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 26.06.2026.</t>
+  </si>
+  <si>
+    <t>26.06.2026. 12:37:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d112e209-dcaa-4f1d-95d4-59defaffd029</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d112e209-dcaa-4f1d-95d4-59defaffd029/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=21&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Joško Kaleb 99358508780</t>
+  </si>
+  <si>
+    <t>26.06.2026. 12:37:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea9e539e-57ef-4d88-b892-e3f7097f465b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea9e539e-57ef-4d88-b892-e3f7097f465b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-186/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.02.2026.; Tužba od 10.02.2026.; Prilog od: 10.02.2026.; Prilog od: 10.02.2026.; Prilog od: 10.02.2026.; Prilog od: 10.02.2026.; Prilog od: 10.02.2026.; Prilog od: 10.02.2026.; Prilog od: 10.02.2026.; Prilog od: 10.02.2026.; Prilog od: 10.02.2026.; Prilog od: 10.02.2026.; Prilog od: 10.02.2026.</t>
+  </si>
+  <si>
+    <t>BIO EKSPERT d.o.o. za usluge i trgovinu 05882842387</t>
+  </si>
+  <si>
+    <t>26.06.2026. 10:29:39</t>
+  </si>
+  <si>
+    <t>06.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aab4085a-cc72-4ac2-9127-1f41c2f26bb6</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog Pr-186_2026-1-1 - PUNOMOĆ.pdf; Prilog Pr-186_2026-1-2 - Djelomični povijesni izvadak iz Sudskog registra za tuženika od 06.02.2026. g..pdf; Prilog Pr-186_2026-1-3 - Ugovor o radu na određeno vrijeme.pdf; Prilog Pr-186_2026-1-4 - Odluka o otkazu ugovora o radu 16.05.2022..pdf; Prilog Pr-186_2026-1-5 - Presuda ORS ZG Pr-1466-2022-18 od 17.05.2024. - Presuda (2).pdf; Prilog Pr-186_2026-1-6 - Odluka ORS ZG Pr-1466-2022-27 od 04.09.2025. - Potvrda pravomoćnosti-ovršnosti.pdf; Prilog Pr-186_2026-1-7 - Presuda ŽSS, Gž R 358 2024.pdf; Prilog Pr-186_2026-1-8 - RJEŠENJE VSRH Revd 4147 2025 od 07.10.2025. ORS ZG Pr-1466-2022-37 od 20.10.2025. - Odluka višeg sud.pdf; Prilog Pr-186_2026-1-9 - Platna Lista 05.2022. - Zlatko Marjanović (1).pdf; Prilog Pr-186_2026-1-10 - Platna lista 2022-02 Zlatko Marjanović.pdf; Prilog Pr-186_2026-1-11 - Poziv na plaćanje od 29.08.2025. g..pdf; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aab4085a-cc72-4ac2-9127-1f41c2f26bb6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=186&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pr-1235/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 25.06.2026.</t>
+  </si>
+  <si>
+    <t>Jurica Tončić 44669013271</t>
+  </si>
+  <si>
+    <t>25.06.2026. 14:28:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d59040df-bab4-4f48-b70f-851147ea4153</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d59040df-bab4-4f48-b70f-851147ea4153/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1235&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Klinički bolnički centar Sestre milosrdnice 84924656517</t>
+  </si>
+  <si>
+    <t>25.06.2026. 14:28:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76bfb0b9-4437-44d5-9731-ee024eeae09f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76bfb0b9-4437-44d5-9731-ee024eeae09f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>25.06.2026. 14:28:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf1d1732-6ab9-4955-b1be-e4e7071f4d09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf1d1732-6ab9-4955-b1be-e4e7071f4d09/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-2215/2025</t>
+  </si>
+  <si>
+    <t>Mladen Jurić 54546831419</t>
+  </si>
+  <si>
+    <t>25.06.2026. 13:51:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/872d6e9b-08d6-49dc-a3a8-97ba50305bb5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/872d6e9b-08d6-49dc-a3a8-97ba50305bb5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2215&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Tomislav Kelemen 37246374047</t>
+  </si>
+  <si>
+    <t>25.06.2026. 13:51:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffab7652-3efb-41a9-b207-62966e62212d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffab7652-3efb-41a9-b207-62966e62212d/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N60"/>
+  <dimension ref="A1:N49"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1269,2238 +1027,1820 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" t="s">
+        <v>31</v>
+      </c>
+      <c r="M5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" t="s">
         <v>46</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" t="s">
         <v>47</v>
       </c>
-      <c r="J6" t="s">
+      <c r="L6" t="s">
+        <v>31</v>
+      </c>
+      <c r="M6" t="s">
         <v>48</v>
       </c>
-      <c r="K6" t="s">
+      <c r="N6" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="D7" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I7" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="J7" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="K7" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="L7" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="M7" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="N7" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D8" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="I8" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="J8" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="K8" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="L8" t="s">
+        <v>31</v>
+      </c>
+      <c r="M8" t="s">
         <v>58</v>
       </c>
-      <c r="M8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D9" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="I9" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="J9" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="K9" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="L9" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="M9" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="N9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>31</v>
+        <v>66</v>
       </c>
       <c r="I10" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="J10" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="K10" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="L10" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M10" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="N10" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" t="s">
+        <v>73</v>
+      </c>
+      <c r="J11" t="s">
+        <v>20</v>
+      </c>
+      <c r="K11" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" t="s">
+        <v>31</v>
+      </c>
+      <c r="M11" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" t="s">
         <v>76</v>
-      </c>
-[...16 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
+        <v>66</v>
+      </c>
+      <c r="I12" t="s">
+        <v>78</v>
+      </c>
+      <c r="J12" t="s">
+        <v>20</v>
+      </c>
+      <c r="K12" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" t="s">
+        <v>31</v>
+      </c>
+      <c r="M12" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" t="s">
         <v>81</v>
-      </c>
-[...16 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I13" t="s">
+        <v>84</v>
+      </c>
+      <c r="J13" t="s">
+        <v>20</v>
+      </c>
+      <c r="K13" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" t="s">
+        <v>31</v>
+      </c>
+      <c r="M13" t="s">
         <v>86</v>
       </c>
-      <c r="I13" t="s">
+      <c r="N13" t="s">
         <v>87</v>
-      </c>
-[...13 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="D14" t="s">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>31</v>
+        <v>88</v>
       </c>
       <c r="I14" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="J14" t="s">
-        <v>88</v>
+        <v>20</v>
       </c>
       <c r="K14" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="L14" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M14" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="N14" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="D15" t="s">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="I15" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="J15" t="s">
-        <v>88</v>
+        <v>20</v>
       </c>
       <c r="K15" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="L15" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M15" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="N15" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D16" t="s">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
+        <v>97</v>
+      </c>
+      <c r="I16" t="s">
+        <v>98</v>
+      </c>
+      <c r="J16" t="s">
+        <v>99</v>
+      </c>
+      <c r="K16" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" t="s">
+        <v>31</v>
+      </c>
+      <c r="M16" t="s">
         <v>101</v>
       </c>
-      <c r="I16" t="s">
+      <c r="N16" t="s">
         <v>102</v>
-      </c>
-[...13 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="D17" t="s">
-        <v>106</v>
+        <v>65</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="I17" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="J17" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="K17" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="L17" t="s">
-        <v>110</v>
+        <v>31</v>
       </c>
       <c r="M17" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="N17" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>113</v>
+        <v>96</v>
       </c>
       <c r="D18" t="s">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="I18" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="J18" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="K18" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="L18" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M18" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="N18" t="s">
-        <v>118</v>
+        <v>102</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="D19" t="s">
-        <v>30</v>
+        <v>112</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="I19" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="J19" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="K19" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="L19" t="s">
-        <v>22</v>
+        <v>116</v>
       </c>
       <c r="M19" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="N19" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="D20" t="s">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>124</v>
+        <v>55</v>
       </c>
       <c r="I20" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="J20" t="s">
-        <v>88</v>
+        <v>29</v>
       </c>
       <c r="K20" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="L20" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M20" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="N20" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="D21" t="s">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="I21" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="J21" t="s">
-        <v>88</v>
+        <v>29</v>
       </c>
       <c r="K21" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="L21" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M21" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="N21" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
+        <v>128</v>
+      </c>
+      <c r="D22" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
+        <v>130</v>
+      </c>
+      <c r="I22" t="s">
+        <v>131</v>
+      </c>
+      <c r="J22" t="s">
+        <v>132</v>
+      </c>
+      <c r="K22" t="s">
+        <v>133</v>
+      </c>
+      <c r="L22" t="s">
+        <v>31</v>
+      </c>
+      <c r="M22" t="s">
+        <v>134</v>
+      </c>
+      <c r="N22" t="s">
         <v>135</v>
-      </c>
-[...16 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="D23" t="s">
-        <v>30</v>
+        <v>137</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
+        <v>138</v>
+      </c>
+      <c r="I23" t="s">
+        <v>139</v>
+      </c>
+      <c r="J23" t="s">
         <v>140</v>
       </c>
-      <c r="I23" t="s">
+      <c r="K23" t="s">
         <v>141</v>
       </c>
-      <c r="J23" t="s">
-[...2 lines deleted...]
-      <c r="K23" t="s">
+      <c r="L23" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="M23" t="s">
         <v>143</v>
       </c>
       <c r="N23" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>145</v>
       </c>
       <c r="D24" t="s">
-        <v>30</v>
+        <v>129</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
+        <v>130</v>
+      </c>
+      <c r="I24" t="s">
         <v>146</v>
       </c>
-      <c r="I24" t="s">
+      <c r="J24" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="K24" t="s">
         <v>148</v>
       </c>
       <c r="L24" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M24" t="s">
         <v>149</v>
       </c>
       <c r="N24" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>151</v>
       </c>
       <c r="D25" t="s">
-        <v>30</v>
+        <v>129</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
         <v>152</v>
       </c>
       <c r="I25" t="s">
         <v>153</v>
       </c>
       <c r="J25" t="s">
-        <v>88</v>
+        <v>147</v>
       </c>
       <c r="K25" t="s">
         <v>154</v>
       </c>
       <c r="L25" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M25" t="s">
         <v>155</v>
       </c>
       <c r="N25" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="D26" t="s">
-        <v>158</v>
+        <v>129</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
+        <v>157</v>
+      </c>
+      <c r="I26" t="s">
+        <v>158</v>
+      </c>
+      <c r="J26" t="s">
+        <v>147</v>
+      </c>
+      <c r="K26" t="s">
         <v>159</v>
       </c>
-      <c r="I26" t="s">
+      <c r="L26" t="s">
+        <v>31</v>
+      </c>
+      <c r="M26" t="s">
         <v>160</v>
       </c>
-      <c r="J26" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N26" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="D27" t="s">
-        <v>30</v>
+        <v>162</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
+        <v>163</v>
+      </c>
+      <c r="I27" t="s">
+        <v>164</v>
+      </c>
+      <c r="J27" t="s">
+        <v>147</v>
+      </c>
+      <c r="K27" t="s">
+        <v>165</v>
+      </c>
+      <c r="L27" t="s">
         <v>166</v>
       </c>
-      <c r="I27" t="s">
+      <c r="M27" t="s">
         <v>167</v>
       </c>
-      <c r="J27" t="s">
-[...2 lines deleted...]
-      <c r="K27" t="s">
+      <c r="N27" t="s">
         <v>168</v>
-      </c>
-[...7 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="D28" t="s">
-        <v>30</v>
+        <v>170</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
         <v>171</v>
       </c>
       <c r="I28" t="s">
         <v>172</v>
       </c>
       <c r="J28" t="s">
-        <v>88</v>
+        <v>140</v>
       </c>
       <c r="K28" t="s">
         <v>173</v>
       </c>
       <c r="L28" t="s">
-        <v>22</v>
+        <v>174</v>
       </c>
       <c r="M28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N28" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D29" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>177</v>
+        <v>60</v>
       </c>
       <c r="I29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="J29" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="K29" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="L29" t="s">
-        <v>181</v>
+        <v>31</v>
       </c>
       <c r="M29" t="s">
         <v>182</v>
       </c>
       <c r="N29" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="D30" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>31</v>
+        <v>184</v>
       </c>
       <c r="I30" t="s">
+        <v>185</v>
+      </c>
+      <c r="J30" t="s">
+        <v>180</v>
+      </c>
+      <c r="K30" t="s">
         <v>186</v>
       </c>
-      <c r="J30" t="s">
-[...2 lines deleted...]
-      <c r="K30" t="s">
+      <c r="L30" t="s">
+        <v>31</v>
+      </c>
+      <c r="M30" t="s">
         <v>187</v>
       </c>
-      <c r="L30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N30" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="D31" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
+        <v>189</v>
+      </c>
+      <c r="I31" t="s">
+        <v>190</v>
+      </c>
+      <c r="J31" t="s">
+        <v>180</v>
+      </c>
+      <c r="K31" t="s">
         <v>191</v>
       </c>
-      <c r="I31" t="s">
+      <c r="L31" t="s">
+        <v>31</v>
+      </c>
+      <c r="M31" t="s">
         <v>192</v>
       </c>
-      <c r="J31" t="s">
-[...2 lines deleted...]
-      <c r="K31" t="s">
+      <c r="N31" t="s">
         <v>193</v>
-      </c>
-[...7 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="D32" t="s">
-        <v>197</v>
+        <v>178</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
+        <v>130</v>
+      </c>
+      <c r="I32" t="s">
+        <v>195</v>
+      </c>
+      <c r="J32" t="s">
+        <v>147</v>
+      </c>
+      <c r="K32" t="s">
+        <v>196</v>
+      </c>
+      <c r="L32" t="s">
+        <v>31</v>
+      </c>
+      <c r="M32" t="s">
+        <v>197</v>
+      </c>
+      <c r="N32" t="s">
         <v>198</v>
-      </c>
-[...16 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>205</v>
+        <v>194</v>
       </c>
       <c r="D33" t="s">
-        <v>206</v>
+        <v>178</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="I33" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="J33" t="s">
-        <v>200</v>
+        <v>147</v>
       </c>
       <c r="K33" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="L33" t="s">
+        <v>31</v>
+      </c>
+      <c r="M33" t="s">
         <v>202</v>
       </c>
-      <c r="M33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N33" t="s">
-        <v>211</v>
+        <v>198</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="D34" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>214</v>
+        <v>66</v>
       </c>
       <c r="I34" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="J34" t="s">
-        <v>200</v>
+        <v>140</v>
       </c>
       <c r="K34" t="s">
-        <v>216</v>
+        <v>206</v>
       </c>
       <c r="L34" t="s">
-        <v>217</v>
+        <v>31</v>
       </c>
       <c r="M34" t="s">
-        <v>218</v>
+        <v>207</v>
       </c>
       <c r="N34" t="s">
-        <v>219</v>
+        <v>208</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>220</v>
+        <v>203</v>
       </c>
       <c r="D35" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>221</v>
+        <v>209</v>
       </c>
       <c r="I35" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="J35" t="s">
-        <v>200</v>
+        <v>140</v>
       </c>
       <c r="K35" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="L35" t="s">
-        <v>202</v>
+        <v>31</v>
       </c>
       <c r="M35" t="s">
-        <v>224</v>
+        <v>212</v>
       </c>
       <c r="N35" t="s">
-        <v>225</v>
+        <v>208</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>226</v>
+        <v>203</v>
       </c>
       <c r="D36" t="s">
-        <v>185</v>
+        <v>204</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="I36" t="s">
-        <v>228</v>
+        <v>214</v>
       </c>
       <c r="J36" t="s">
-        <v>20</v>
+        <v>140</v>
       </c>
       <c r="K36" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="L36" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M36" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="N36" t="s">
-        <v>231</v>
+        <v>208</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="D37" t="s">
-        <v>185</v>
+        <v>204</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>232</v>
+        <v>218</v>
       </c>
       <c r="I37" t="s">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="J37" t="s">
-        <v>20</v>
+        <v>220</v>
       </c>
       <c r="K37" t="s">
-        <v>234</v>
+        <v>221</v>
       </c>
       <c r="L37" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M37" t="s">
-        <v>235</v>
+        <v>222</v>
       </c>
       <c r="N37" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>236</v>
+        <v>217</v>
       </c>
       <c r="D38" t="s">
-        <v>185</v>
+        <v>204</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>237</v>
+        <v>224</v>
       </c>
       <c r="I38" t="s">
-        <v>238</v>
+        <v>225</v>
       </c>
       <c r="J38" t="s">
-        <v>88</v>
+        <v>220</v>
       </c>
       <c r="K38" t="s">
-        <v>239</v>
+        <v>226</v>
       </c>
       <c r="L38" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M38" t="s">
-        <v>240</v>
+        <v>227</v>
       </c>
       <c r="N38" t="s">
-        <v>241</v>
+        <v>223</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="D39" t="s">
-        <v>185</v>
+        <v>204</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="I39" t="s">
-        <v>243</v>
+        <v>230</v>
       </c>
       <c r="J39" t="s">
-        <v>88</v>
+        <v>231</v>
       </c>
       <c r="K39" t="s">
-        <v>244</v>
+        <v>232</v>
       </c>
       <c r="L39" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M39" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="N39" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="D40" t="s">
-        <v>185</v>
+        <v>204</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>124</v>
+        <v>236</v>
       </c>
       <c r="I40" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="J40" t="s">
-        <v>200</v>
+        <v>220</v>
       </c>
       <c r="K40" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="L40" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M40" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="N40" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="D41" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
       <c r="I41" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="J41" t="s">
-        <v>20</v>
+        <v>220</v>
       </c>
       <c r="K41" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="L41" t="s">
-        <v>256</v>
+        <v>246</v>
       </c>
       <c r="M41" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
       <c r="N41" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
       <c r="D42" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>261</v>
+        <v>130</v>
       </c>
       <c r="I42" t="s">
-        <v>262</v>
+        <v>251</v>
       </c>
       <c r="J42" t="s">
-        <v>263</v>
+        <v>29</v>
       </c>
       <c r="K42" t="s">
-        <v>264</v>
+        <v>252</v>
       </c>
       <c r="L42" t="s">
-        <v>265</v>
+        <v>31</v>
       </c>
       <c r="M42" t="s">
-        <v>266</v>
+        <v>253</v>
       </c>
       <c r="N42" t="s">
-        <v>267</v>
+        <v>254</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>268</v>
+        <v>249</v>
       </c>
       <c r="D43" t="s">
-        <v>269</v>
+        <v>250</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>270</v>
+        <v>255</v>
       </c>
       <c r="I43" t="s">
-        <v>271</v>
+        <v>256</v>
       </c>
       <c r="J43" t="s">
-        <v>263</v>
+        <v>29</v>
       </c>
       <c r="K43" t="s">
-        <v>272</v>
+        <v>257</v>
       </c>
       <c r="L43" t="s">
-        <v>162</v>
+        <v>31</v>
       </c>
       <c r="M43" t="s">
-        <v>273</v>
+        <v>258</v>
       </c>
       <c r="N43" t="s">
-        <v>274</v>
+        <v>254</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>275</v>
+        <v>259</v>
       </c>
       <c r="D44" t="s">
-        <v>276</v>
+        <v>260</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>277</v>
+        <v>261</v>
       </c>
       <c r="I44" t="s">
-        <v>278</v>
+        <v>262</v>
       </c>
       <c r="J44" t="s">
         <v>263</v>
       </c>
       <c r="K44" t="s">
-        <v>279</v>
+        <v>264</v>
       </c>
       <c r="L44" t="s">
-        <v>280</v>
+        <v>265</v>
       </c>
       <c r="M44" t="s">
-        <v>281</v>
+        <v>266</v>
       </c>
       <c r="N44" t="s">
-        <v>282</v>
+        <v>267</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="D45" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>114</v>
+        <v>270</v>
       </c>
       <c r="I45" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="J45" t="s">
-        <v>263</v>
+        <v>20</v>
       </c>
       <c r="K45" t="s">
-        <v>284</v>
+        <v>272</v>
       </c>
       <c r="L45" t="s">
-        <v>280</v>
+        <v>31</v>
       </c>
       <c r="M45" t="s">
-        <v>285</v>
+        <v>273</v>
       </c>
       <c r="N45" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>286</v>
+        <v>268</v>
       </c>
       <c r="D46" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>287</v>
+        <v>275</v>
       </c>
       <c r="I46" t="s">
-        <v>288</v>
+        <v>276</v>
       </c>
       <c r="J46" t="s">
-        <v>289</v>
+        <v>20</v>
       </c>
       <c r="K46" t="s">
-        <v>290</v>
+        <v>277</v>
       </c>
       <c r="L46" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M46" t="s">
-        <v>291</v>
+        <v>278</v>
       </c>
       <c r="N46" t="s">
-        <v>292</v>
+        <v>274</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>286</v>
+        <v>268</v>
       </c>
       <c r="D47" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>293</v>
+        <v>130</v>
       </c>
       <c r="I47" t="s">
-        <v>294</v>
+        <v>279</v>
       </c>
       <c r="J47" t="s">
-        <v>289</v>
+        <v>20</v>
       </c>
       <c r="K47" t="s">
-        <v>295</v>
+        <v>280</v>
       </c>
       <c r="L47" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M47" t="s">
-        <v>296</v>
+        <v>281</v>
       </c>
       <c r="N47" t="s">
-        <v>292</v>
+        <v>274</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>297</v>
+        <v>282</v>
       </c>
       <c r="D48" t="s">
-        <v>298</v>
+        <v>269</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>299</v>
+        <v>283</v>
       </c>
       <c r="I48" t="s">
-        <v>300</v>
+        <v>284</v>
       </c>
       <c r="J48" t="s">
-        <v>289</v>
+        <v>20</v>
       </c>
       <c r="K48" t="s">
-        <v>301</v>
+        <v>285</v>
       </c>
       <c r="L48" t="s">
-        <v>217</v>
+        <v>31</v>
       </c>
       <c r="M48" t="s">
-        <v>302</v>
+        <v>286</v>
       </c>
       <c r="N48" t="s">
-        <v>303</v>
+        <v>287</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>304</v>
+        <v>282</v>
       </c>
       <c r="D49" t="s">
-        <v>305</v>
+        <v>269</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>306</v>
+        <v>288</v>
       </c>
       <c r="I49" t="s">
-        <v>307</v>
+        <v>289</v>
       </c>
       <c r="J49" t="s">
-        <v>289</v>
+        <v>20</v>
       </c>
       <c r="K49" t="s">
-        <v>308</v>
+        <v>290</v>
       </c>
       <c r="L49" t="s">
-        <v>309</v>
+        <v>31</v>
       </c>
       <c r="M49" t="s">
-        <v>310</v>
+        <v>291</v>
       </c>
       <c r="N49" t="s">
-        <v>311</v>
-[...417 lines deleted...]
-        <v>372</v>
+        <v>287</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>