--- v2 (2026-07-05)
+++ v3 (2026-07-27)
@@ -6,976 +6,1073 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="542" uniqueCount="292">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="325">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski radni sud u Zagrebu</t>
   </si>
   <si>
-    <t>Pr-2016/2025</t>
-[...29 lines deleted...]
-    <t>Presuda od 03.07.2026.</t>
+    <t>Pr-793/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>Damir Salahović 64628668656</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:45:05</t>
+  </si>
+  <si>
+    <t>04.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cd4e0ce-307f-4daf-9d0d-e2427b4148ee</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cd4e0ce-307f-4daf-9d0d-e2427b4148ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=793&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-5711/2018</t>
+  </si>
+  <si>
+    <t>Općinsko građansko državno odvjetništvo u Zagrebu 89381255328</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:12:55</t>
+  </si>
+  <si>
+    <t>03.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53a1e096-4854-426b-bc6b-b29648d2848f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53a1e096-4854-426b-bc6b-b29648d2848f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=5711&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Pr-759/2025</t>
+  </si>
+  <si>
+    <t>Marko Samaržija 62398239711</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:09:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7b3d1e3-1cec-407d-8f9a-cfc2c1185100</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7b3d1e3-1cec-407d-8f9a-cfc2c1185100/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=759&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Branko Nenadić 57728617030</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:08:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18a3433f-4cef-4ba8-a586-d978c241370d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18a3433f-4cef-4ba8-a586-d978c241370d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-629/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Vuković 20501067107</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:50:46</t>
+  </si>
+  <si>
+    <t>01.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dfc5294-b568-4756-ad79-017f5556575a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dfc5294-b568-4756-ad79-017f5556575a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=629&amp;godina=2026</t>
   </si>
   <si>
     <t>Dinko Rebrović 36653884657</t>
   </si>
   <si>
-    <t>03.07.2026. 12:29:02</t>
-[...92 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=910&amp;godina=2025</t>
+    <t>23.07.2026. 14:50:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b39e3f14-b29a-4bf7-b1aa-935159bb7efa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b39e3f14-b29a-4bf7-b1aa-935159bb7efa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1832/2022</t>
+  </si>
+  <si>
+    <t>Republika Hrvatska Državni zavod za statistiku 49337502853</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:18:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0cbbb11-dcb7-47f8-95bc-f37b85fad3c4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0cbbb11-dcb7-47f8-95bc-f37b85fad3c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1832&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:18:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af1d9739-fbcf-4fcc-b040-c2eb9bfc35a9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af1d9739-fbcf-4fcc-b040-c2eb9bfc35a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-2723/2019</t>
+  </si>
+  <si>
+    <t>Andrija Zelenika 26344299944</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:03:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/428d3f5f-144c-4c9d-ac83-72ad8a0cfda6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/428d3f5f-144c-4c9d-ac83-72ad8a0cfda6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2723&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Marko Kokić 25781535212</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:03:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f6d18c9-f311-40e8-98f0-3a19b6a6d5e0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f6d18c9-f311-40e8-98f0-3a19b6a6d5e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1049/2026</t>
+  </si>
+  <si>
+    <t>Denis Lauc 70199089953</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:57:42</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e28681b4-1859-451a-9f7c-7dbcc08eba00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e28681b4-1859-451a-9f7c-7dbcc08eba00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1049&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Miro Dragović 19580999466</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:57:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/380fde2b-0b1c-4d19-b03e-ca3a7ee2eb60</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/380fde2b-0b1c-4d19-b03e-ca3a7ee2eb60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Mate Knezović 58796384525</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:57:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/172a1bc3-8d5f-4920-88fe-581e74c53546</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/172a1bc3-8d5f-4920-88fe-581e74c53546/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-2525/2025</t>
   </si>
   <si>
     <t>ZAGREBAČKI ELEKTRIČNI TRAMVAJ d.o.o. za trgovinu, usluge i javni prijevoz 82031999604</t>
   </si>
   <si>
-    <t>03.07.2026. 10:09:55</t>
-[...104 lines deleted...]
-    <t>Pr-927/2025</t>
+    <t>23.07.2026. 13:47:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fd64136-9f38-4d60-872d-da5b864c7691</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fd64136-9f38-4d60-872d-da5b864c7691/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2525&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Boženko Lozo 09240352402</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:47:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/170e712d-7e51-4c08-9130-b41470e1196d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/170e712d-7e51-4c08-9130-b41470e1196d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1103/2023</t>
+  </si>
+  <si>
+    <t>Emina Djurić 51532443878</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:25:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94c69bde-e09d-42a7-8d35-63c3ec3a9df4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94c69bde-e09d-42a7-8d35-63c3ec3a9df4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1103&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Dragutin Rendeli 10461564312</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:25:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bef9cbf-859b-45f7-8283-9cd659b19da0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9bef9cbf-859b-45f7-8283-9cd659b19da0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Mitar Knežić 11988806247</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:24:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/172a2d04-4489-4d3b-9802-af517708dca1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/172a2d04-4489-4d3b-9802-af517708dca1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Hrvatski zavod za zdravstveno osiguranje 02958272670</t>
   </si>
   <si>
-    <t>02.07.2026. 12:04:57</t>
-[...93 lines deleted...]
-    <t>Presuda od 01.07.2026.</t>
+    <t>23.07.2026. 13:23:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a117819-360b-4eda-9277-e8d966f4ab0a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a117819-360b-4eda-9277-e8d966f4ab0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1850/2022</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:12:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c5e206e-d016-486e-a5cd-45308100ca71</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c5e206e-d016-486e-a5cd-45308100ca71/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1850&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Pr-1800/2025</t>
+  </si>
+  <si>
+    <t>Tamara Stanić Sertić 38889351665</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:08:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21ecd9df-347e-4a1a-b6e2-15a82b4bab5d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21ecd9df-347e-4a1a-b6e2-15a82b4bab5d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1800&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Iva Kužnar Šarić 59467860144</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:07:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/409ba4ce-d90b-4031-ac38-96f9e8b604df</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/409ba4ce-d90b-4031-ac38-96f9e8b604df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-374/2023</t>
+  </si>
+  <si>
+    <t>Krešimir Pejić 97985831853</t>
+  </si>
+  <si>
+    <t>23.07.2026. 12:10:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfa2ca54-ed38-4191-9154-589923844dd7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfa2ca54-ed38-4191-9154-589923844dd7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=374&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Marko Kallay 67099179433</t>
+  </si>
+  <si>
+    <t>23.07.2026. 12:10:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67b5f321-654c-43ce-9426-f0121f2fbc4f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67b5f321-654c-43ce-9426-f0121f2fbc4f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-45/2026</t>
+  </si>
+  <si>
+    <t>Krešimir Mihalic 49454039547</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:02:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae17d230-be83-457c-8308-49ca93b5b787</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae17d230-be83-457c-8308-49ca93b5b787/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=45&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pr-2441/2025</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:56:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b15a38bc-fe73-4c78-991d-9d8fa449f3f5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b15a38bc-fe73-4c78-991d-9d8fa449f3f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2441&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:56:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e885897e-c466-402b-9e48-e777dea61ab7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e885897e-c466-402b-9e48-e777dea61ab7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-7/2026</t>
+  </si>
+  <si>
+    <t>Knowledge for All d.o.o. za usluge 29476208704</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:42:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ee1b8f8-3a2b-4b92-b619-d05d25789f72</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ee1b8f8-3a2b-4b92-b619-d05d25789f72/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=7&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Jakša Lucarić 99494088581</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:42:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/528a7276-16c7-43e8-965c-fa9bf37b17ad</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/528a7276-16c7-43e8-965c-fa9bf37b17ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1027/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Maja Buhin 41221802880</t>
+  </si>
+  <si>
+    <t>22.07.2026. 14:51:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3b48378-20e8-4f5f-9b2a-b396968f6f5b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3b48378-20e8-4f5f-9b2a-b396968f6f5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1027&amp;godina=2025</t>
   </si>
   <si>
     <t>CROATIA osiguranje d.d. 26187994862</t>
   </si>
   <si>
-    <t>01.07.2026. 14:07:41</t>
-[...17 lines deleted...]
-    <t>Presuda ŽS  u Šibeniku poslovni broj Gž R-81/2025-2 od 31.03.2026.</t>
+    <t>22.07.2026. 14:51:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/577a173d-b99c-497c-b966-10df0a7de4f8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/577a173d-b99c-497c-b966-10df0a7de4f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-871/2025</t>
+  </si>
+  <si>
+    <t>Ida Stančić Rokotov 66557110969</t>
+  </si>
+  <si>
+    <t>22.07.2026. 14:35:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a41d3583-1bfd-42b6-b4cd-5a198a37a062</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a41d3583-1bfd-42b6-b4cd-5a198a37a062/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=871&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Igor Sieber 61501157644</t>
+  </si>
+  <si>
+    <t>22.07.2026. 14:35:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1352303-a004-4169-a356-1bbca29e1c35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1352303-a004-4169-a356-1bbca29e1c35/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-2281/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>TIMEP, društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 13722224571</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:28:07</t>
+  </si>
+  <si>
+    <t>30.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f916268-c941-4611-bfb4-54ac21099013</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f916268-c941-4611-bfb4-54ac21099013/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2281&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-2103/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 17.07.2026.; Prilog od: 17.07.2026.</t>
+  </si>
+  <si>
+    <t>Gringo Stojanović 24822152607</t>
+  </si>
+  <si>
+    <t>22.07.2026. 10:23:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aaf3a610-7f5e-471d-984c-ea7f249557d4</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog Pr-2103_2025-15-1 - prilog.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aaf3a610-7f5e-471d-984c-ea7f249557d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2103&amp;godina=2025</t>
   </si>
   <si>
     <t>Bruno Dragutinović 45672381362</t>
   </si>
   <si>
-    <t>01.07.2026. 13:23:47</t>
-[...390 lines deleted...]
-    <t>Presuda od 25.06.2026.</t>
+    <t>22.07.2026. 10:22:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04765700-8a1a-4772-8f84-11cff1130854</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04765700-8a1a-4772-8f84-11cff1130854/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-546/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Irena Šribar Radić 68880278049</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:52:38</t>
+  </si>
+  <si>
+    <t>29.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/878299a7-daf5-4e56-bdb2-60e9fc24c140</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/878299a7-daf5-4e56-bdb2-60e9fc24c140/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=546&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Tamara Crnkić Gotovac 23835917452</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:52:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e3b27c6-0404-40f8-be86-2cbdbd454e2c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e3b27c6-0404-40f8-be86-2cbdbd454e2c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-832/2026</t>
+  </si>
+  <si>
+    <t>Marko Židić 53207022405</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:14:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00b4d440-f578-45bb-b22e-7efef8afd9de</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00b4d440-f578-45bb-b22e-7efef8afd9de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=832&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zvonimir Buterin 19227420622</t>
+  </si>
+  <si>
+    <t>21.07.2026. 14:13:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42ff08fd-d0e3-46e2-a15e-ece49e2c33a9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42ff08fd-d0e3-46e2-a15e-ece49e2c33a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1083/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>Mario Kovačević 25036183542</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:16:28</t>
+  </si>
+  <si>
+    <t>28.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/629cd398-5f66-4d4c-bdcc-790086472903</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/629cd398-5f66-4d4c-bdcc-790086472903/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1083&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:16:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/585933ad-2d01-424b-9364-cdd8afc2e3b8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/585933ad-2d01-424b-9364-cdd8afc2e3b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1758/2025</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:13:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7291d17-f063-4d39-8901-a0e81326acd6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7291d17-f063-4d39-8901-a0e81326acd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1758&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-1305/2024</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:08:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f231be3-3fc3-40a6-a768-ee22198b6470</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f231be3-3fc3-40a6-a768-ee22198b6470/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1305&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pr-575/2025</t>
+  </si>
+  <si>
+    <t>Ivan Ester 97475012957</t>
+  </si>
+  <si>
+    <t>20.07.2026. 09:23:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0bd7fd6-e276-40e0-ad1f-0b2b945cf61c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0bd7fd6-e276-40e0-ad1f-0b2b945cf61c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=575&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-7327/2020</t>
+  </si>
+  <si>
+    <t>Željko Petrišić 84966791778</t>
+  </si>
+  <si>
+    <t>20.07.2026. 09:06:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f68326fc-039d-4dce-a260-ded21cd78780</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f68326fc-039d-4dce-a260-ded21cd78780/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=7327&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Boris Guljaš 47284463353</t>
+  </si>
+  <si>
+    <t>20.07.2026. 09:06:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be872538-3b74-4956-8d8e-f0fd30d6b539</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be872538-3b74-4956-8d8e-f0fd30d6b539/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-843/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>Sanja Nevešćanin Mateša 88561818742</t>
+  </si>
+  <si>
+    <t>17.07.2026. 12:44:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d6ced7c-65a5-4c1e-ad4d-0d7a1a4b4bfc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d6ced7c-65a5-4c1e-ad4d-0d7a1a4b4bfc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=843&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pr-1046/2023</t>
+  </si>
+  <si>
+    <t>HEP-Operator distribucijskog sustava d.o.o. za distribuciju i opskrbu električne energije 46830600751</t>
+  </si>
+  <si>
+    <t>17.07.2026. 10:32:45</t>
+  </si>
+  <si>
+    <t>27.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4dd4811d-eeea-49fb-a37d-d41b1319da99</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4dd4811d-eeea-49fb-a37d-d41b1319da99/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1046&amp;godina=2023</t>
   </si>
   <si>
     <t>Jurica Tončić 44669013271</t>
   </si>
   <si>
-    <t>25.06.2026. 14:28:35</t>
-[...59 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ffab7652-3efb-41a9-b207-62966e62212d/dokumenti/preuzimanje</t>
+    <t>17.07.2026. 10:32:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b672e2c7-190a-42d4-883a-aab12ac71bd0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b672e2c7-190a-42d4-883a-aab12ac71bd0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1585/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 16.07.2026.</t>
+  </si>
+  <si>
+    <t>16.07.2026. 14:04:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a58d8cf-a526-4492-b3e9-39d74c336610</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a58d8cf-a526-4492-b3e9-39d74c336610/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1585&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Zoran Krajinović 80844321810</t>
+  </si>
+  <si>
+    <t>16.07.2026. 14:04:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d557df94-5ae2-431c-b5ac-c9bc1d875337</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d557df94-5ae2-431c-b5ac-c9bc1d875337/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-2010/2016</t>
+  </si>
+  <si>
+    <t>Filip Glumac 45285726277</t>
+  </si>
+  <si>
+    <t>16.07.2026. 12:23:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1815ceb-1ffc-4457-bddb-addf69c0db94</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1815ceb-1ffc-4457-bddb-addf69c0db94/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2010&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>HUP-ZAGREB dioničko društvo hotelijerstvo, ugostiteljstvo i turizam 66859264899</t>
+  </si>
+  <si>
+    <t>16.07.2026. 12:23:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b99493a-e6a9-4439-8c5a-a45116e0b1a1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b99493a-e6a9-4439-8c5a-a45116e0b1a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-203/2026</t>
+  </si>
+  <si>
+    <t>Ivan Gelenčir 29494616370</t>
+  </si>
+  <si>
+    <t>16.07.2026. 12:07:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/279a16b2-f409-4e9f-bbb5-901740f752ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/279a16b2-f409-4e9f-bbb5-901740f752ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=203&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Tomislav Orehovec 02009648274</t>
+  </si>
+  <si>
+    <t>16.07.2026. 12:06:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14298ae2-9d3d-4d0f-a89c-c323a8c5c919</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14298ae2-9d3d-4d0f-a89c-c323a8c5c919/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-992/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>HRVATSKI ZAVOD ZA ZDRAVSTVENO OSIGURANJE 02958272670</t>
+  </si>
+  <si>
+    <t>14.07.2026. 12:06:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8e35fa0-a028-4b88-b9cc-f673fa5856ed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8e35fa0-a028-4b88-b9cc-f673fa5856ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=992&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Saša Čačić 63328646642</t>
+  </si>
+  <si>
+    <t>14.07.2026. 12:06:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21717ad1-e556-4a72-8eba-4493ef48c312</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21717ad1-e556-4a72-8eba-4493ef48c312/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N49"/>
+  <dimension ref="A1:N59"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1030,1817 +1127,2197 @@
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" t="s">
         <v>27</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>28</v>
       </c>
-      <c r="J3" t="s">
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="N3" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D4" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" t="s">
         <v>35</v>
       </c>
-      <c r="I4" t="s">
+      <c r="L4" t="s">
+        <v>22</v>
+      </c>
+      <c r="M4" t="s">
         <v>36</v>
       </c>
-      <c r="J4" t="s">
-[...2 lines deleted...]
-      <c r="K4" t="s">
+      <c r="N4" t="s">
         <v>37</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K5" t="s">
         <v>40</v>
       </c>
-      <c r="I5" t="s">
+      <c r="L5" t="s">
+        <v>22</v>
+      </c>
+      <c r="M5" t="s">
         <v>41</v>
       </c>
-      <c r="J5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N5" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" t="s">
         <v>45</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="K6" t="s">
         <v>47</v>
       </c>
       <c r="L6" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M6" t="s">
         <v>48</v>
       </c>
       <c r="N6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>50</v>
       </c>
       <c r="I7" t="s">
         <v>51</v>
       </c>
       <c r="J7" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="K7" t="s">
         <v>52</v>
       </c>
       <c r="L7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M7" t="s">
         <v>53</v>
       </c>
       <c r="N7" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>54</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>55</v>
       </c>
       <c r="I8" t="s">
         <v>56</v>
       </c>
       <c r="J8" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="K8" t="s">
         <v>57</v>
       </c>
       <c r="L8" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M8" t="s">
         <v>58</v>
       </c>
       <c r="N8" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>54</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
+        <v>26</v>
+      </c>
+      <c r="I9" t="s">
         <v>60</v>
       </c>
-      <c r="I9" t="s">
+      <c r="J9" t="s">
+        <v>46</v>
+      </c>
+      <c r="K9" t="s">
         <v>61</v>
       </c>
-      <c r="J9" t="s">
-[...2 lines deleted...]
-      <c r="K9" t="s">
+      <c r="L9" t="s">
+        <v>22</v>
+      </c>
+      <c r="M9" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="N9" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D10" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
+        <v>64</v>
+      </c>
+      <c r="I10" t="s">
+        <v>65</v>
+      </c>
+      <c r="J10" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" t="s">
         <v>66</v>
       </c>
-      <c r="I10" t="s">
+      <c r="L10" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" t="s">
         <v>67</v>
       </c>
-      <c r="J10" t="s">
-[...2 lines deleted...]
-      <c r="K10" t="s">
+      <c r="N10" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="D11" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
+        <v>69</v>
+      </c>
+      <c r="I11" t="s">
+        <v>70</v>
+      </c>
+      <c r="J11" t="s">
+        <v>28</v>
+      </c>
+      <c r="K11" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" t="s">
+        <v>22</v>
+      </c>
+      <c r="M11" t="s">
         <v>72</v>
       </c>
-      <c r="I11" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N11" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D12" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="I12" t="s">
+        <v>75</v>
+      </c>
+      <c r="J12" t="s">
+        <v>76</v>
+      </c>
+      <c r="K12" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" t="s">
+        <v>22</v>
+      </c>
+      <c r="M12" t="s">
         <v>78</v>
       </c>
-      <c r="J12" t="s">
-[...2 lines deleted...]
-      <c r="K12" t="s">
+      <c r="N12" t="s">
         <v>79</v>
-      </c>
-[...7 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="D13" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K13" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" t="s">
+        <v>22</v>
+      </c>
+      <c r="M13" t="s">
         <v>83</v>
       </c>
-      <c r="I13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N13" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="D14" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="I14" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="J14" t="s">
-        <v>20</v>
+        <v>76</v>
       </c>
       <c r="K14" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="L14" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M14" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="N14" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="D15" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" t="s">
+        <v>76</v>
+      </c>
+      <c r="K15" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" t="s">
+        <v>22</v>
+      </c>
+      <c r="M15" t="s">
         <v>92</v>
       </c>
-      <c r="I15" t="s">
+      <c r="N15" t="s">
         <v>93</v>
-      </c>
-[...13 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="D16" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
+        <v>94</v>
+      </c>
+      <c r="I16" t="s">
+        <v>95</v>
+      </c>
+      <c r="J16" t="s">
+        <v>76</v>
+      </c>
+      <c r="K16" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" t="s">
+        <v>22</v>
+      </c>
+      <c r="M16" t="s">
         <v>97</v>
       </c>
-      <c r="I16" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N16" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D17" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
+        <v>99</v>
+      </c>
+      <c r="I17" t="s">
+        <v>100</v>
+      </c>
+      <c r="J17" t="s">
+        <v>76</v>
+      </c>
+      <c r="K17" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" t="s">
+        <v>22</v>
+      </c>
+      <c r="M17" t="s">
+        <v>102</v>
+      </c>
+      <c r="N17" t="s">
         <v>103</v>
-      </c>
-[...16 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D18" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
+        <v>104</v>
+      </c>
+      <c r="I18" t="s">
+        <v>105</v>
+      </c>
+      <c r="J18" t="s">
+        <v>76</v>
+      </c>
+      <c r="K18" t="s">
+        <v>106</v>
+      </c>
+      <c r="L18" t="s">
+        <v>22</v>
+      </c>
+      <c r="M18" t="s">
         <v>107</v>
       </c>
-      <c r="I18" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N18" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>111</v>
+        <v>98</v>
       </c>
       <c r="D19" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="I19" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="J19" t="s">
-        <v>99</v>
+        <v>76</v>
       </c>
       <c r="K19" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="L19" t="s">
-        <v>116</v>
+        <v>22</v>
       </c>
       <c r="M19" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="N19" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>119</v>
+        <v>98</v>
       </c>
       <c r="D20" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>55</v>
+        <v>112</v>
       </c>
       <c r="I20" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="J20" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="K20" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="L20" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M20" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="N20" t="s">
-        <v>123</v>
+        <v>103</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="D21" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>124</v>
+        <v>26</v>
       </c>
       <c r="I21" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="J21" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="K21" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="L21" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M21" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="N21" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="D22" t="s">
-        <v>129</v>
+        <v>43</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="I22" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="J22" t="s">
-        <v>132</v>
+        <v>76</v>
       </c>
       <c r="K22" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="L22" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M22" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="N22" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>136</v>
+        <v>121</v>
       </c>
       <c r="D23" t="s">
-        <v>137</v>
+        <v>43</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>138</v>
+        <v>127</v>
       </c>
       <c r="I23" t="s">
-        <v>139</v>
+        <v>128</v>
       </c>
       <c r="J23" t="s">
-        <v>140</v>
+        <v>76</v>
       </c>
       <c r="K23" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="L23" t="s">
-        <v>142</v>
+        <v>22</v>
       </c>
       <c r="M23" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
       <c r="N23" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
       <c r="D24" t="s">
-        <v>129</v>
+        <v>43</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="I24" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="J24" t="s">
-        <v>147</v>
+        <v>76</v>
       </c>
       <c r="K24" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="L24" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M24" t="s">
-        <v>149</v>
+        <v>135</v>
       </c>
       <c r="N24" t="s">
-        <v>150</v>
+        <v>136</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>151</v>
+        <v>131</v>
       </c>
       <c r="D25" t="s">
-        <v>129</v>
+        <v>43</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
       <c r="I25" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="J25" t="s">
-        <v>147</v>
+        <v>76</v>
       </c>
       <c r="K25" t="s">
-        <v>154</v>
+        <v>139</v>
       </c>
       <c r="L25" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M25" t="s">
-        <v>155</v>
+        <v>140</v>
       </c>
       <c r="N25" t="s">
-        <v>156</v>
+        <v>136</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>151</v>
+        <v>141</v>
       </c>
       <c r="D26" t="s">
-        <v>129</v>
+        <v>43</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
       <c r="I26" t="s">
-        <v>158</v>
+        <v>143</v>
       </c>
       <c r="J26" t="s">
-        <v>147</v>
+        <v>76</v>
       </c>
       <c r="K26" t="s">
-        <v>159</v>
+        <v>144</v>
       </c>
       <c r="L26" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M26" t="s">
-        <v>160</v>
+        <v>145</v>
       </c>
       <c r="N26" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>161</v>
+        <v>147</v>
       </c>
       <c r="D27" t="s">
-        <v>162</v>
+        <v>43</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>163</v>
+        <v>94</v>
       </c>
       <c r="I27" t="s">
-        <v>164</v>
+        <v>148</v>
       </c>
       <c r="J27" t="s">
-        <v>147</v>
+        <v>76</v>
       </c>
       <c r="K27" t="s">
-        <v>165</v>
+        <v>149</v>
       </c>
       <c r="L27" t="s">
-        <v>166</v>
+        <v>22</v>
       </c>
       <c r="M27" t="s">
-        <v>167</v>
+        <v>150</v>
       </c>
       <c r="N27" t="s">
-        <v>168</v>
+        <v>151</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>169</v>
+        <v>147</v>
       </c>
       <c r="D28" t="s">
-        <v>170</v>
+        <v>43</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>171</v>
+        <v>89</v>
       </c>
       <c r="I28" t="s">
-        <v>172</v>
+        <v>152</v>
       </c>
       <c r="J28" t="s">
-        <v>140</v>
+        <v>76</v>
       </c>
       <c r="K28" t="s">
-        <v>173</v>
+        <v>153</v>
       </c>
       <c r="L28" t="s">
-        <v>174</v>
+        <v>22</v>
       </c>
       <c r="M28" t="s">
-        <v>175</v>
+        <v>154</v>
       </c>
       <c r="N28" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>177</v>
+        <v>155</v>
       </c>
       <c r="D29" t="s">
-        <v>178</v>
+        <v>43</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>60</v>
+        <v>156</v>
       </c>
       <c r="I29" t="s">
-        <v>179</v>
+        <v>157</v>
       </c>
       <c r="J29" t="s">
-        <v>180</v>
+        <v>76</v>
       </c>
       <c r="K29" t="s">
-        <v>181</v>
+        <v>158</v>
       </c>
       <c r="L29" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M29" t="s">
-        <v>182</v>
+        <v>159</v>
       </c>
       <c r="N29" t="s">
-        <v>183</v>
+        <v>160</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>177</v>
+        <v>155</v>
       </c>
       <c r="D30" t="s">
-        <v>178</v>
+        <v>43</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>184</v>
+        <v>161</v>
       </c>
       <c r="I30" t="s">
-        <v>185</v>
+        <v>162</v>
       </c>
       <c r="J30" t="s">
-        <v>180</v>
+        <v>76</v>
       </c>
       <c r="K30" t="s">
-        <v>186</v>
+        <v>163</v>
       </c>
       <c r="L30" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M30" t="s">
-        <v>187</v>
+        <v>164</v>
       </c>
       <c r="N30" t="s">
-        <v>183</v>
+        <v>160</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>188</v>
+        <v>165</v>
       </c>
       <c r="D31" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>189</v>
+        <v>167</v>
       </c>
       <c r="I31" t="s">
-        <v>190</v>
+        <v>168</v>
       </c>
       <c r="J31" t="s">
-        <v>180</v>
+        <v>76</v>
       </c>
       <c r="K31" t="s">
-        <v>191</v>
+        <v>169</v>
       </c>
       <c r="L31" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M31" t="s">
-        <v>192</v>
+        <v>170</v>
       </c>
       <c r="N31" t="s">
-        <v>193</v>
+        <v>171</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>194</v>
+        <v>165</v>
       </c>
       <c r="D32" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>130</v>
+        <v>172</v>
       </c>
       <c r="I32" t="s">
-        <v>195</v>
+        <v>173</v>
       </c>
       <c r="J32" t="s">
-        <v>147</v>
+        <v>76</v>
       </c>
       <c r="K32" t="s">
-        <v>196</v>
+        <v>174</v>
       </c>
       <c r="L32" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M32" t="s">
-        <v>197</v>
+        <v>175</v>
       </c>
       <c r="N32" t="s">
-        <v>198</v>
+        <v>171</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>194</v>
+        <v>176</v>
       </c>
       <c r="D33" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>199</v>
+        <v>177</v>
       </c>
       <c r="I33" t="s">
-        <v>200</v>
+        <v>178</v>
       </c>
       <c r="J33" t="s">
-        <v>147</v>
+        <v>76</v>
       </c>
       <c r="K33" t="s">
-        <v>201</v>
+        <v>179</v>
       </c>
       <c r="L33" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M33" t="s">
-        <v>202</v>
+        <v>180</v>
       </c>
       <c r="N33" t="s">
-        <v>198</v>
+        <v>181</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>203</v>
+        <v>176</v>
       </c>
       <c r="D34" t="s">
-        <v>204</v>
+        <v>166</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>66</v>
+        <v>182</v>
       </c>
       <c r="I34" t="s">
-        <v>205</v>
+        <v>183</v>
       </c>
       <c r="J34" t="s">
-        <v>140</v>
+        <v>76</v>
       </c>
       <c r="K34" t="s">
-        <v>206</v>
+        <v>184</v>
       </c>
       <c r="L34" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M34" t="s">
-        <v>207</v>
+        <v>185</v>
       </c>
       <c r="N34" t="s">
-        <v>208</v>
+        <v>181</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>203</v>
+        <v>186</v>
       </c>
       <c r="D35" t="s">
-        <v>204</v>
+        <v>187</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>209</v>
+        <v>188</v>
       </c>
       <c r="I35" t="s">
-        <v>210</v>
+        <v>189</v>
       </c>
       <c r="J35" t="s">
-        <v>140</v>
+        <v>190</v>
       </c>
       <c r="K35" t="s">
-        <v>211</v>
+        <v>191</v>
       </c>
       <c r="L35" t="s">
-        <v>31</v>
+        <v>192</v>
       </c>
       <c r="M35" t="s">
-        <v>212</v>
+        <v>193</v>
       </c>
       <c r="N35" t="s">
-        <v>208</v>
+        <v>194</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="D36" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>213</v>
+        <v>197</v>
       </c>
       <c r="I36" t="s">
-        <v>214</v>
+        <v>198</v>
       </c>
       <c r="J36" t="s">
-        <v>140</v>
+        <v>190</v>
       </c>
       <c r="K36" t="s">
-        <v>215</v>
+        <v>199</v>
       </c>
       <c r="L36" t="s">
-        <v>31</v>
+        <v>200</v>
       </c>
       <c r="M36" t="s">
-        <v>216</v>
+        <v>201</v>
       </c>
       <c r="N36" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>217</v>
+        <v>195</v>
       </c>
       <c r="D37" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>218</v>
+        <v>203</v>
       </c>
       <c r="I37" t="s">
-        <v>219</v>
+        <v>204</v>
       </c>
       <c r="J37" t="s">
-        <v>220</v>
+        <v>190</v>
       </c>
       <c r="K37" t="s">
-        <v>221</v>
+        <v>205</v>
       </c>
       <c r="L37" t="s">
-        <v>31</v>
+        <v>200</v>
       </c>
       <c r="M37" t="s">
-        <v>222</v>
+        <v>206</v>
       </c>
       <c r="N37" t="s">
-        <v>223</v>
+        <v>202</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="D38" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>224</v>
+        <v>209</v>
       </c>
       <c r="I38" t="s">
-        <v>225</v>
+        <v>210</v>
       </c>
       <c r="J38" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="K38" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="L38" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M38" t="s">
-        <v>227</v>
+        <v>213</v>
       </c>
       <c r="N38" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>228</v>
+        <v>207</v>
       </c>
       <c r="D39" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>229</v>
+        <v>215</v>
       </c>
       <c r="I39" t="s">
-        <v>230</v>
+        <v>216</v>
       </c>
       <c r="J39" t="s">
-        <v>231</v>
+        <v>211</v>
       </c>
       <c r="K39" t="s">
-        <v>232</v>
+        <v>217</v>
       </c>
       <c r="L39" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M39" t="s">
-        <v>233</v>
+        <v>218</v>
       </c>
       <c r="N39" t="s">
-        <v>234</v>
+        <v>214</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
       <c r="D40" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>236</v>
+        <v>220</v>
       </c>
       <c r="I40" t="s">
-        <v>237</v>
+        <v>221</v>
       </c>
       <c r="J40" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="K40" t="s">
-        <v>238</v>
+        <v>222</v>
       </c>
       <c r="L40" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M40" t="s">
-        <v>239</v>
+        <v>223</v>
       </c>
       <c r="N40" t="s">
-        <v>240</v>
+        <v>224</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>241</v>
+        <v>219</v>
       </c>
       <c r="D41" t="s">
-        <v>242</v>
+        <v>208</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>243</v>
+        <v>225</v>
       </c>
       <c r="I41" t="s">
-        <v>244</v>
+        <v>226</v>
       </c>
       <c r="J41" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="K41" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="L41" t="s">
-        <v>246</v>
+        <v>22</v>
       </c>
       <c r="M41" t="s">
-        <v>247</v>
+        <v>228</v>
       </c>
       <c r="N41" t="s">
-        <v>248</v>
+        <v>224</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>249</v>
+        <v>229</v>
       </c>
       <c r="D42" t="s">
-        <v>250</v>
+        <v>230</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>130</v>
+        <v>231</v>
       </c>
       <c r="I42" t="s">
-        <v>251</v>
+        <v>232</v>
       </c>
       <c r="J42" t="s">
-        <v>29</v>
+        <v>233</v>
       </c>
       <c r="K42" t="s">
-        <v>252</v>
+        <v>234</v>
       </c>
       <c r="L42" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M42" t="s">
-        <v>253</v>
+        <v>235</v>
       </c>
       <c r="N42" t="s">
-        <v>254</v>
+        <v>236</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>249</v>
+        <v>229</v>
       </c>
       <c r="D43" t="s">
-        <v>250</v>
+        <v>230</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>255</v>
+        <v>89</v>
       </c>
       <c r="I43" t="s">
-        <v>256</v>
+        <v>237</v>
       </c>
       <c r="J43" t="s">
-        <v>29</v>
+        <v>233</v>
       </c>
       <c r="K43" t="s">
-        <v>257</v>
+        <v>238</v>
       </c>
       <c r="L43" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M43" t="s">
-        <v>258</v>
+        <v>239</v>
       </c>
       <c r="N43" t="s">
-        <v>254</v>
+        <v>236</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>259</v>
+        <v>240</v>
       </c>
       <c r="D44" t="s">
-        <v>260</v>
+        <v>230</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>261</v>
+        <v>172</v>
       </c>
       <c r="I44" t="s">
-        <v>262</v>
+        <v>241</v>
       </c>
       <c r="J44" t="s">
-        <v>263</v>
+        <v>233</v>
       </c>
       <c r="K44" t="s">
-        <v>264</v>
+        <v>242</v>
       </c>
       <c r="L44" t="s">
-        <v>265</v>
+        <v>22</v>
       </c>
       <c r="M44" t="s">
-        <v>266</v>
+        <v>243</v>
       </c>
       <c r="N44" t="s">
-        <v>267</v>
+        <v>244</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>268</v>
+        <v>245</v>
       </c>
       <c r="D45" t="s">
-        <v>269</v>
+        <v>230</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>270</v>
+        <v>172</v>
       </c>
       <c r="I45" t="s">
-        <v>271</v>
+        <v>246</v>
       </c>
       <c r="J45" t="s">
-        <v>20</v>
+        <v>233</v>
       </c>
       <c r="K45" t="s">
-        <v>272</v>
+        <v>247</v>
       </c>
       <c r="L45" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M45" t="s">
-        <v>273</v>
+        <v>248</v>
       </c>
       <c r="N45" t="s">
-        <v>274</v>
+        <v>249</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>268</v>
+        <v>250</v>
       </c>
       <c r="D46" t="s">
-        <v>269</v>
+        <v>230</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>275</v>
+        <v>251</v>
       </c>
       <c r="I46" t="s">
-        <v>276</v>
+        <v>252</v>
       </c>
       <c r="J46" t="s">
-        <v>20</v>
+        <v>233</v>
       </c>
       <c r="K46" t="s">
-        <v>277</v>
+        <v>253</v>
       </c>
       <c r="L46" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M46" t="s">
-        <v>278</v>
+        <v>254</v>
       </c>
       <c r="N46" t="s">
-        <v>274</v>
+        <v>255</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>268</v>
+        <v>256</v>
       </c>
       <c r="D47" t="s">
-        <v>269</v>
+        <v>230</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>130</v>
+        <v>257</v>
       </c>
       <c r="I47" t="s">
-        <v>279</v>
+        <v>258</v>
       </c>
       <c r="J47" t="s">
-        <v>20</v>
+        <v>233</v>
       </c>
       <c r="K47" t="s">
-        <v>280</v>
+        <v>259</v>
       </c>
       <c r="L47" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M47" t="s">
-        <v>281</v>
+        <v>260</v>
       </c>
       <c r="N47" t="s">
-        <v>274</v>
+        <v>261</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>282</v>
+        <v>256</v>
       </c>
       <c r="D48" t="s">
-        <v>269</v>
+        <v>230</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>283</v>
+        <v>262</v>
       </c>
       <c r="I48" t="s">
-        <v>284</v>
+        <v>263</v>
       </c>
       <c r="J48" t="s">
-        <v>20</v>
+        <v>233</v>
       </c>
       <c r="K48" t="s">
-        <v>285</v>
+        <v>264</v>
       </c>
       <c r="L48" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="M48" t="s">
-        <v>286</v>
+        <v>265</v>
       </c>
       <c r="N48" t="s">
-        <v>287</v>
+        <v>261</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>282</v>
+        <v>266</v>
       </c>
       <c r="D49" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
+        <v>268</v>
+      </c>
+      <c r="I49" t="s">
+        <v>269</v>
+      </c>
+      <c r="J49" t="s">
+        <v>233</v>
+      </c>
+      <c r="K49" t="s">
+        <v>270</v>
+      </c>
+      <c r="L49" t="s">
+        <v>22</v>
+      </c>
+      <c r="M49" t="s">
+        <v>271</v>
+      </c>
+      <c r="N49" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>14</v>
+      </c>
+      <c r="B50" t="s">
+        <v>15</v>
+      </c>
+      <c r="C50" t="s">
+        <v>273</v>
+      </c>
+      <c r="D50" t="s">
+        <v>267</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50" t="s">
+        <v>274</v>
+      </c>
+      <c r="I50" t="s">
+        <v>275</v>
+      </c>
+      <c r="J50" t="s">
+        <v>276</v>
+      </c>
+      <c r="K50" t="s">
+        <v>277</v>
+      </c>
+      <c r="L50" t="s">
+        <v>22</v>
+      </c>
+      <c r="M50" t="s">
+        <v>278</v>
+      </c>
+      <c r="N50" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>14</v>
+      </c>
+      <c r="B51" t="s">
+        <v>15</v>
+      </c>
+      <c r="C51" t="s">
+        <v>273</v>
+      </c>
+      <c r="D51" t="s">
+        <v>267</v>
+      </c>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51" t="s">
+        <v>280</v>
+      </c>
+      <c r="I51" t="s">
+        <v>281</v>
+      </c>
+      <c r="J51" t="s">
+        <v>276</v>
+      </c>
+      <c r="K51" t="s">
+        <v>282</v>
+      </c>
+      <c r="L51" t="s">
+        <v>22</v>
+      </c>
+      <c r="M51" t="s">
+        <v>283</v>
+      </c>
+      <c r="N51" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>14</v>
+      </c>
+      <c r="B52" t="s">
+        <v>15</v>
+      </c>
+      <c r="C52" t="s">
+        <v>284</v>
+      </c>
+      <c r="D52" t="s">
+        <v>285</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52" t="s">
+        <v>94</v>
+      </c>
+      <c r="I52" t="s">
+        <v>286</v>
+      </c>
+      <c r="J52" t="s">
+        <v>76</v>
+      </c>
+      <c r="K52" t="s">
+        <v>287</v>
+      </c>
+      <c r="L52" t="s">
+        <v>22</v>
+      </c>
+      <c r="M52" t="s">
         <v>288</v>
       </c>
-      <c r="I49" t="s">
+      <c r="N52" t="s">
         <v>289</v>
       </c>
-      <c r="J49" t="s">
-[...2 lines deleted...]
-      <c r="K49" t="s">
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>14</v>
+      </c>
+      <c r="B53" t="s">
+        <v>15</v>
+      </c>
+      <c r="C53" t="s">
+        <v>284</v>
+      </c>
+      <c r="D53" t="s">
+        <v>285</v>
+      </c>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53" t="s">
         <v>290</v>
       </c>
-      <c r="L49" t="s">
-[...2 lines deleted...]
-      <c r="M49" t="s">
+      <c r="I53" t="s">
         <v>291</v>
       </c>
-      <c r="N49" t="s">
-        <v>287</v>
+      <c r="J53" t="s">
+        <v>76</v>
+      </c>
+      <c r="K53" t="s">
+        <v>292</v>
+      </c>
+      <c r="L53" t="s">
+        <v>22</v>
+      </c>
+      <c r="M53" t="s">
+        <v>293</v>
+      </c>
+      <c r="N53" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>14</v>
+      </c>
+      <c r="B54" t="s">
+        <v>15</v>
+      </c>
+      <c r="C54" t="s">
+        <v>294</v>
+      </c>
+      <c r="D54" t="s">
+        <v>285</v>
+      </c>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54" t="s">
+        <v>295</v>
+      </c>
+      <c r="I54" t="s">
+        <v>296</v>
+      </c>
+      <c r="J54" t="s">
+        <v>276</v>
+      </c>
+      <c r="K54" t="s">
+        <v>297</v>
+      </c>
+      <c r="L54" t="s">
+        <v>22</v>
+      </c>
+      <c r="M54" t="s">
+        <v>298</v>
+      </c>
+      <c r="N54" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>14</v>
+      </c>
+      <c r="B55" t="s">
+        <v>15</v>
+      </c>
+      <c r="C55" t="s">
+        <v>294</v>
+      </c>
+      <c r="D55" t="s">
+        <v>285</v>
+      </c>
+      <c r="E55"/>
+      <c r="F55"/>
+      <c r="G55"/>
+      <c r="H55" t="s">
+        <v>300</v>
+      </c>
+      <c r="I55" t="s">
+        <v>301</v>
+      </c>
+      <c r="J55" t="s">
+        <v>276</v>
+      </c>
+      <c r="K55" t="s">
+        <v>302</v>
+      </c>
+      <c r="L55" t="s">
+        <v>22</v>
+      </c>
+      <c r="M55" t="s">
+        <v>303</v>
+      </c>
+      <c r="N55" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>14</v>
+      </c>
+      <c r="B56" t="s">
+        <v>15</v>
+      </c>
+      <c r="C56" t="s">
+        <v>304</v>
+      </c>
+      <c r="D56" t="s">
+        <v>285</v>
+      </c>
+      <c r="E56"/>
+      <c r="F56"/>
+      <c r="G56"/>
+      <c r="H56" t="s">
+        <v>305</v>
+      </c>
+      <c r="I56" t="s">
+        <v>306</v>
+      </c>
+      <c r="J56" t="s">
+        <v>276</v>
+      </c>
+      <c r="K56" t="s">
+        <v>307</v>
+      </c>
+      <c r="L56" t="s">
+        <v>22</v>
+      </c>
+      <c r="M56" t="s">
+        <v>308</v>
+      </c>
+      <c r="N56" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>14</v>
+      </c>
+      <c r="B57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C57" t="s">
+        <v>304</v>
+      </c>
+      <c r="D57" t="s">
+        <v>285</v>
+      </c>
+      <c r="E57"/>
+      <c r="F57"/>
+      <c r="G57"/>
+      <c r="H57" t="s">
+        <v>310</v>
+      </c>
+      <c r="I57" t="s">
+        <v>311</v>
+      </c>
+      <c r="J57" t="s">
+        <v>276</v>
+      </c>
+      <c r="K57" t="s">
+        <v>312</v>
+      </c>
+      <c r="L57" t="s">
+        <v>22</v>
+      </c>
+      <c r="M57" t="s">
+        <v>313</v>
+      </c>
+      <c r="N57" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>14</v>
+      </c>
+      <c r="B58" t="s">
+        <v>15</v>
+      </c>
+      <c r="C58" t="s">
+        <v>314</v>
+      </c>
+      <c r="D58" t="s">
+        <v>315</v>
+      </c>
+      <c r="E58"/>
+      <c r="F58"/>
+      <c r="G58"/>
+      <c r="H58" t="s">
+        <v>316</v>
+      </c>
+      <c r="I58" t="s">
+        <v>317</v>
+      </c>
+      <c r="J58" t="s">
+        <v>211</v>
+      </c>
+      <c r="K58" t="s">
+        <v>318</v>
+      </c>
+      <c r="L58" t="s">
+        <v>22</v>
+      </c>
+      <c r="M58" t="s">
+        <v>319</v>
+      </c>
+      <c r="N58" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>14</v>
+      </c>
+      <c r="B59" t="s">
+        <v>15</v>
+      </c>
+      <c r="C59" t="s">
+        <v>314</v>
+      </c>
+      <c r="D59" t="s">
+        <v>315</v>
+      </c>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59" t="s">
+        <v>321</v>
+      </c>
+      <c r="I59" t="s">
+        <v>322</v>
+      </c>
+      <c r="J59" t="s">
+        <v>211</v>
+      </c>
+      <c r="K59" t="s">
+        <v>323</v>
+      </c>
+      <c r="L59" t="s">
+        <v>22</v>
+      </c>
+      <c r="M59" t="s">
+        <v>324</v>
+      </c>
+      <c r="N59" t="s">
+        <v>320</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>