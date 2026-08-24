--- v3 (2026-07-27)
+++ v4 (2026-08-24)
@@ -6,1073 +6,305 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="652" uniqueCount="325">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="69">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski radni sud u Zagrebu</t>
   </si>
   <si>
-    <t>Pr-793/2025</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7cd4e0ce-307f-4daf-9d0d-e2427b4148ee</t>
+    <t>Pr-1336/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 21.08.2026.</t>
+  </si>
+  <si>
+    <t>Sanja Nevešćanin Mateša 88561818742</t>
+  </si>
+  <si>
+    <t>21.08.2026. 12:09:50</t>
+  </si>
+  <si>
+    <t>29.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc467475-c745-4683-bd97-024fe4eb7943</t>
   </si>
   <si>
     <t>Presuda.pdf O74O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/7cd4e0ce-307f-4daf-9d0d-e2427b4148ee/dokumenti/preuzimanje</t>
-[...392 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e885897e-c466-402b-9e48-e777dea61ab7/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc467475-c745-4683-bd97-024fe4eb7943/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1336&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Josip Pažin 65544069327</t>
+  </si>
+  <si>
+    <t>21.08.2026. 12:09:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4464f284-4d35-43a9-81df-534afec9c053</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4464f284-4d35-43a9-81df-534afec9c053/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1299/2025</t>
+  </si>
+  <si>
+    <t>Maja Buhin 41221802880</t>
+  </si>
+  <si>
+    <t>21.08.2026. 09:02:55</t>
+  </si>
+  <si>
+    <t>31.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fac49af-09e1-4f78-bd8c-1e25811d4802</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fac49af-09e1-4f78-bd8c-1e25811d4802/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1299&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>CROATIA osiguranje d.d. 26187994862</t>
+  </si>
+  <si>
+    <t>21.08.2026. 09:02:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/519e0c9f-8b99-496b-a919-5c32216a6f33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/519e0c9f-8b99-496b-a919-5c32216a6f33/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Pr-7/2026</t>
   </si>
   <si>
+    <t>Žalba od 03.08.2026. na odgovor</t>
+  </si>
+  <si>
     <t>Knowledge for All d.o.o. za usluge 29476208704</t>
   </si>
   <si>
-    <t>23.07.2026. 09:42:56</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2ee1b8f8-3a2b-4b92-b619-d05d25789f72/dokumenti/preuzimanje</t>
+    <t>20.08.2026. 10:21:43</t>
+  </si>
+  <si>
+    <t>28.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5d1410e-983f-4d6f-8302-5a708ac03b9e</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5d1410e-983f-4d6f-8302-5a708ac03b9e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=7&amp;godina=2026</t>
   </si>
   <si>
-    <t>Jakša Lucarić 99494088581</t>
-[...488 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/21717ad1-e556-4a72-8eba-4493ef48c312/dokumenti/preuzimanje</t>
+    <t>Pr-1161/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>KLINIČKI BOLNIČKI CENTAR ZAGREB 46377257342</t>
+  </si>
+  <si>
+    <t>20.08.2026. 08:40:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f4e318e-07f4-41b2-8473-725e8cf428c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f4e318e-07f4-41b2-8473-725e8cf428c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1161&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Domagoj Kovač 32320383324</t>
+  </si>
+  <si>
+    <t>20.08.2026. 08:40:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8303ae34-13b8-4c11-a513-d7f5e8aa73e9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8303ae34-13b8-4c11-a513-d7f5e8aa73e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-300/2024</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.10.2026. osobno radi saslušanja</t>
+  </si>
+  <si>
+    <t>Marinela Butorac 83225485226</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:38:56</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2a7e744-c386-4164-b37c-a0ab59e2aa55</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 07.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2a7e744-c386-4164-b37c-a0ab59e2aa55/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=300&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N59"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1124,2200 +356,300 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" t="s">
         <v>26</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>22</v>
       </c>
       <c r="M3" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="N3" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" t="s">
+        <v>31</v>
+      </c>
+      <c r="J4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K4" t="s">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
       <c r="L4" t="s">
         <v>22</v>
       </c>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="N4" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>36</v>
+      </c>
+      <c r="I5" t="s">
+        <v>37</v>
+      </c>
+      <c r="J5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>40</v>
       </c>
       <c r="L5" t="s">
         <v>22</v>
       </c>
       <c r="M5" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="N5" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D6" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" t="s">
         <v>44</v>
       </c>
-      <c r="I6" t="s">
+      <c r="K6" t="s">
         <v>45</v>
       </c>
-      <c r="J6" t="s">
+      <c r="L6" t="s">
         <v>46</v>
       </c>
-      <c r="K6" t="s">
+      <c r="M6" t="s">
         <v>47</v>
       </c>
-      <c r="L6" t="s">
-[...2 lines deleted...]
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="D7" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J7" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="K7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" t="s">
         <v>22</v>
       </c>
       <c r="M7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="D8" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J8" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="K8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" t="s">
         <v>22</v>
       </c>
       <c r="M8" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="D9" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="I9" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="J9" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="K9" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="L9" t="s">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="M9" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="N9" t="s">
-        <v>59</v>
-[...36 lines deleted...]
-      <c r="N10" t="s">
         <v>68</v>
-      </c>
-[...1860 lines deleted...]
-        <v>320</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>