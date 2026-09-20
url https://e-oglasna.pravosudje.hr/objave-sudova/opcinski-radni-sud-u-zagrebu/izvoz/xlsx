--- v4 (2026-08-24)
+++ v5 (2026-09-20)
@@ -6,305 +6,647 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="183">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski radni sud u Zagrebu</t>
   </si>
   <si>
-    <t>Pr-1336/2025</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/cc467475-c745-4683-bd97-024fe4eb7943</t>
+    <t>Pr-1814/2024</t>
+  </si>
+  <si>
+    <t>Odgovor na žalbu od 26.08.2026., s prilogom</t>
+  </si>
+  <si>
+    <t>SECLORUM  d.o.o.  za usluge 98568100207</t>
+  </si>
+  <si>
+    <t>19.09.2026. 13:42:31</t>
+  </si>
+  <si>
+    <t>28.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bded81d5-d355-49e2-8ce5-58ecdcc13d4e</t>
+  </si>
+  <si>
+    <t>Odgovor na žalbu.pdf P52P; Prilog Pr-1814_2024-41-1 - Detalji_transakcije_SZG173416.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bded81d5-d355-49e2-8ce5-58ecdcc13d4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1814&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pr-8302/2020</t>
+  </si>
+  <si>
+    <t>Presuda od 18.09.2026.</t>
+  </si>
+  <si>
+    <t>Dražen Ivanić 12866994381</t>
+  </si>
+  <si>
+    <t>18.09.2026. 14:21:28</t>
+  </si>
+  <si>
+    <t>05.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8e5e7ba-b9e6-47ee-9451-2c8ee608a7e9</t>
   </si>
   <si>
     <t>Presuda.pdf O74O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/cc467475-c745-4683-bd97-024fe4eb7943/dokumenti/preuzimanje</t>
-[...35 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1299&amp;godina=2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8e5e7ba-b9e6-47ee-9451-2c8ee608a7e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=8302&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Srđan Barović 17717648820</t>
+  </si>
+  <si>
+    <t>18.09.2026. 14:21:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f0bb5f4-9ace-44f1-9f8a-622d46ce89ac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f0bb5f4-9ace-44f1-9f8a-622d46ce89ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1996/2025</t>
+  </si>
+  <si>
+    <t>Općinsko građansko državno odvjetništvo u Zagrebu 89381255328</t>
+  </si>
+  <si>
+    <t>18.09.2026. 13:34:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c85b7c8-95a5-4f5a-8187-329895ef9936</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c85b7c8-95a5-4f5a-8187-329895ef9936/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1996&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-2135/2025</t>
+  </si>
+  <si>
+    <t>Potvrda pravomoćnosti/ovršnosti od 27.07.2026.;</t>
+  </si>
+  <si>
+    <t>Drago Đorđević 99401730762</t>
+  </si>
+  <si>
+    <t>18.09.2026. 10:16:08</t>
+  </si>
+  <si>
+    <t>02.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a53f4838-bb00-41a5-ac6a-fb2247b740f6</t>
+  </si>
+  <si>
+    <t>Presuda - zbog ogluhe.pdf O93O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a53f4838-bb00-41a5-ac6a-fb2247b740f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2135&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Potvrda pravomoćnosti/ovršnosti od 27.07.2026.; Presuda od 11.12.2025.</t>
+  </si>
+  <si>
+    <t>Rosa Cruz 49307178895</t>
+  </si>
+  <si>
+    <t>18.09.2026. 10:15:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14ce5b07-abf0-42ec-951d-a00a0c5a0ce6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14ce5b07-abf0-42ec-951d-a00a0c5a0ce6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1059/2026</t>
   </si>
   <si>
     <t>CROATIA osiguranje d.d. 26187994862</t>
   </si>
   <si>
-    <t>21.08.2026. 09:02:50</t>
-[...92 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=300&amp;godina=2024</t>
+    <t>18.09.2026. 10:10:54</t>
+  </si>
+  <si>
+    <t>26.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c60b0fb1-deb5-4dc8-8e69-596f65eb0a92</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c60b0fb1-deb5-4dc8-8e69-596f65eb0a92/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1059&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pr-2978/2018</t>
+  </si>
+  <si>
+    <t>18.09.2026. 09:19:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5326a568-d685-43d0-9cb2-3cc5a35aa348</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5326a568-d685-43d0-9cb2-3cc5a35aa348/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2978&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Pr-2439/2025</t>
+  </si>
+  <si>
+    <t>Ivan Gelenčir 29494616370</t>
+  </si>
+  <si>
+    <t>18.09.2026. 09:17:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c450ab0c-3a99-45ff-b522-50308ede019d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c450ab0c-3a99-45ff-b522-50308ede019d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2439&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>LORENA PANEŽIĆ 50565127577</t>
+  </si>
+  <si>
+    <t>18.09.2026. 09:17:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a30dbd0a-2373-4b88-b646-d6045ab30c1b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a30dbd0a-2373-4b88-b646-d6045ab30c1b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-2106/2025</t>
+  </si>
+  <si>
+    <t>Potvrda pravomoćnosti/ovršnosti od 01.09.2026.; Presuda od 11.05.2026.</t>
+  </si>
+  <si>
+    <t>Denis Veljković 34599310779</t>
+  </si>
+  <si>
+    <t>18.09.2026. 08:17:54</t>
+  </si>
+  <si>
+    <t>03.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76bcefbf-dd57-40c9-86da-0bb00a7083d9</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76bcefbf-dd57-40c9-86da-0bb00a7083d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2106&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-922/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 17.09.2026.</t>
+  </si>
+  <si>
+    <t>Marijan Ruždjak 89125045917</t>
+  </si>
+  <si>
+    <t>17.09.2026. 12:35:35</t>
+  </si>
+  <si>
+    <t>25.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cea3f97-a1df-44dd-b58a-14b7306f1fc9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cea3f97-a1df-44dd-b58a-14b7306f1fc9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=922&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Marko Gracin 15011294281</t>
+  </si>
+  <si>
+    <t>17.09.2026. 12:35:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6af32af4-2df5-45d2-befa-d0edee386dce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6af32af4-2df5-45d2-befa-d0edee386dce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-2404/2015</t>
+  </si>
+  <si>
+    <t>Potvrda pravomoćnosti/ovršnosti od 03.05.2023.</t>
+  </si>
+  <si>
+    <t>Damir Zannoni Stella 42024470199</t>
+  </si>
+  <si>
+    <t>17.09.2026. 10:04:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e0a5170-34df-4f4b-ae7b-fd8143fef5b2</t>
+  </si>
+  <si>
+    <t>Presuda.docx O74O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e0a5170-34df-4f4b-ae7b-fd8143fef5b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2404&amp;godina=2015</t>
+  </si>
+  <si>
+    <t>Pr-1729/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 16.09.2026.</t>
+  </si>
+  <si>
+    <t>Josip Dubravko Topić 52801893442</t>
+  </si>
+  <si>
+    <t>16.09.2026. 14:33:45</t>
+  </si>
+  <si>
+    <t>24.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/236addd8-813b-4ad3-b2e7-cc274cbf6838</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/236addd8-813b-4ad3-b2e7-cc274cbf6838/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1729&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Tonči Ravlić 25326324681</t>
+  </si>
+  <si>
+    <t>16.09.2026. 14:33:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73b8f671-7773-4865-9f2b-99a20649405f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73b8f671-7773-4865-9f2b-99a20649405f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1110/2023</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 13.10.2026.</t>
+  </si>
+  <si>
+    <t>Rade Veljković 59841678655</t>
+  </si>
+  <si>
+    <t>15.09.2026. 13:28:42</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf361817-6c57-4b2e-8861-33ee7f62a1b2</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 13.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf361817-6c57-4b2e-8861-33ee7f62a1b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1110&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.05.2024.; Rješenje od 21.08.2023.; Podnesak od 03.08.2023.; Prilog od: 03.08.2023.; Prilog od: 03.08.2023.</t>
+  </si>
+  <si>
+    <t>15.09.2026. 13:28:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7ff3f70-97f7-4a07-a7d2-336bffabb791</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog Pr-1110_2023-1-1 - Prilog 1.pdf; Prilog Pr-1110_2023-1-2 - Prilog 2.pdf; Rješenje.pdf O97O; Rješenje - postavljanje zastupnika za primanje pismena.pdf O260O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7ff3f70-97f7-4a07-a7d2-336bffabb791/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1687/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.07.2026. uz tužbu s prilozima od 2.4.2026.</t>
+  </si>
+  <si>
+    <t>Zorica Beganović 40898601609</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:21:47</t>
+  </si>
+  <si>
+    <t>21.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/484b1630-7163-4119-9c87-dee97ae1d21e</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/484b1630-7163-4119-9c87-dee97ae1d21e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1687&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>BiO opcija d.o.o. 08490892191</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:21:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d237845f-71ed-4c8b-9a6e-44f812e79aea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d237845f-71ed-4c8b-9a6e-44f812e79aea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-2182/2019</t>
+  </si>
+  <si>
+    <t>Presuda od 11.09.2026.</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:20:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c40a4129-27c6-4b35-81e7-e1dc4d1081ca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c40a4129-27c6-4b35-81e7-e1dc4d1081ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2182&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Boris Jukić 44605301528</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:20:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51ce0dac-07fe-42bc-8608-68038b638a7d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51ce0dac-07fe-42bc-8608-68038b638a7d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-888/2025</t>
+  </si>
+  <si>
+    <t>Đorđe Anđelković 83301421911</t>
+  </si>
+  <si>
+    <t>11.09.2026. 13:50:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e273989-9a75-48fe-8817-3b28d3d1a588</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e273989-9a75-48fe-8817-3b28d3d1a588/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=888&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-921/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 08.09.2026.</t>
+  </si>
+  <si>
+    <t>Enver Vučetić 14428357313</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:14:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40793fb0-a820-4431-9791-d9b626603579</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40793fb0-a820-4431-9791-d9b626603579/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=921&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Josip Tomas 95086337625</t>
+  </si>
+  <si>
+    <t>08.09.2026. 09:14:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35968c9f-302d-427f-8577-47d0b1dc8a7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35968c9f-302d-427f-8577-47d0b1dc8a7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1606/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>Branka-Ivana Savičević 27333017359</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:05:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64cbb562-4f1b-4733-a6ad-74e741619d20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64cbb562-4f1b-4733-a6ad-74e741619d20/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1606&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -356,300 +698,984 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I4" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" t="s">
+        <v>29</v>
+      </c>
+      <c r="K4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" t="s">
         <v>31</v>
       </c>
-      <c r="J4" t="s">
-[...2 lines deleted...]
-      <c r="K4" t="s">
+      <c r="M4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" t="s">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="I5" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="K5" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="L5" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M5" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="N5" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D6" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="I6" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="J6" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="K6" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D7" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I7" t="s">
+        <v>55</v>
+      </c>
+      <c r="J7" t="s">
+        <v>48</v>
+      </c>
+      <c r="K7" t="s">
+        <v>56</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>57</v>
+      </c>
+      <c r="N7" t="s">
         <v>52</v>
-      </c>
-[...13 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="D8" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I8" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="J8" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="K8" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="L8" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="M8" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="N8" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D9" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="I9" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="J9" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="K9" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L9" t="s">
-        <v>66</v>
+        <v>31</v>
       </c>
       <c r="M9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" t="s">
-        <v>68</v>
+        <v>69</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>70</v>
+      </c>
+      <c r="D10" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10" t="s">
+        <v>71</v>
+      </c>
+      <c r="I10" t="s">
+        <v>72</v>
+      </c>
+      <c r="J10" t="s">
+        <v>61</v>
+      </c>
+      <c r="K10" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" t="s">
+        <v>31</v>
+      </c>
+      <c r="M10" t="s">
+        <v>74</v>
+      </c>
+      <c r="N10" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>70</v>
+      </c>
+      <c r="D11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11" t="s">
+        <v>76</v>
+      </c>
+      <c r="I11" t="s">
+        <v>77</v>
+      </c>
+      <c r="J11" t="s">
+        <v>61</v>
+      </c>
+      <c r="K11" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" t="s">
+        <v>31</v>
+      </c>
+      <c r="M11" t="s">
+        <v>79</v>
+      </c>
+      <c r="N11" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>80</v>
+      </c>
+      <c r="D12" t="s">
+        <v>81</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>82</v>
+      </c>
+      <c r="I12" t="s">
+        <v>83</v>
+      </c>
+      <c r="J12" t="s">
+        <v>84</v>
+      </c>
+      <c r="K12" t="s">
+        <v>85</v>
+      </c>
+      <c r="L12" t="s">
+        <v>86</v>
+      </c>
+      <c r="M12" t="s">
+        <v>87</v>
+      </c>
+      <c r="N12" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>89</v>
+      </c>
+      <c r="D13" t="s">
+        <v>90</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J13" t="s">
+        <v>93</v>
+      </c>
+      <c r="K13" t="s">
+        <v>94</v>
+      </c>
+      <c r="L13" t="s">
+        <v>31</v>
+      </c>
+      <c r="M13" t="s">
+        <v>95</v>
+      </c>
+      <c r="N13" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>89</v>
+      </c>
+      <c r="D14" t="s">
+        <v>90</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14" t="s">
+        <v>97</v>
+      </c>
+      <c r="I14" t="s">
+        <v>98</v>
+      </c>
+      <c r="J14" t="s">
+        <v>93</v>
+      </c>
+      <c r="K14" t="s">
+        <v>99</v>
+      </c>
+      <c r="L14" t="s">
+        <v>31</v>
+      </c>
+      <c r="M14" t="s">
+        <v>100</v>
+      </c>
+      <c r="N14" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>101</v>
+      </c>
+      <c r="D15" t="s">
+        <v>102</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15" t="s">
+        <v>103</v>
+      </c>
+      <c r="I15" t="s">
+        <v>104</v>
+      </c>
+      <c r="J15" t="s">
+        <v>93</v>
+      </c>
+      <c r="K15" t="s">
+        <v>105</v>
+      </c>
+      <c r="L15" t="s">
+        <v>106</v>
+      </c>
+      <c r="M15" t="s">
+        <v>107</v>
+      </c>
+      <c r="N15" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>109</v>
+      </c>
+      <c r="D16" t="s">
+        <v>110</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16" t="s">
+        <v>111</v>
+      </c>
+      <c r="I16" t="s">
+        <v>112</v>
+      </c>
+      <c r="J16" t="s">
+        <v>113</v>
+      </c>
+      <c r="K16" t="s">
+        <v>114</v>
+      </c>
+      <c r="L16" t="s">
+        <v>31</v>
+      </c>
+      <c r="M16" t="s">
+        <v>115</v>
+      </c>
+      <c r="N16" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>109</v>
+      </c>
+      <c r="D17" t="s">
+        <v>110</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17" t="s">
+        <v>117</v>
+      </c>
+      <c r="I17" t="s">
+        <v>118</v>
+      </c>
+      <c r="J17" t="s">
+        <v>113</v>
+      </c>
+      <c r="K17" t="s">
+        <v>119</v>
+      </c>
+      <c r="L17" t="s">
+        <v>31</v>
+      </c>
+      <c r="M17" t="s">
+        <v>120</v>
+      </c>
+      <c r="N17" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>121</v>
+      </c>
+      <c r="D18" t="s">
+        <v>122</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18" t="s">
+        <v>123</v>
+      </c>
+      <c r="I18" t="s">
+        <v>124</v>
+      </c>
+      <c r="J18" t="s">
+        <v>125</v>
+      </c>
+      <c r="K18" t="s">
+        <v>126</v>
+      </c>
+      <c r="L18" t="s">
+        <v>127</v>
+      </c>
+      <c r="M18" t="s">
+        <v>128</v>
+      </c>
+      <c r="N18" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>121</v>
+      </c>
+      <c r="D19" t="s">
+        <v>130</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19" t="s">
+        <v>123</v>
+      </c>
+      <c r="I19" t="s">
+        <v>131</v>
+      </c>
+      <c r="J19" t="s">
+        <v>125</v>
+      </c>
+      <c r="K19" t="s">
+        <v>132</v>
+      </c>
+      <c r="L19" t="s">
+        <v>133</v>
+      </c>
+      <c r="M19" t="s">
+        <v>134</v>
+      </c>
+      <c r="N19" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>135</v>
+      </c>
+      <c r="D20" t="s">
+        <v>136</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20" t="s">
+        <v>137</v>
+      </c>
+      <c r="I20" t="s">
+        <v>138</v>
+      </c>
+      <c r="J20" t="s">
+        <v>139</v>
+      </c>
+      <c r="K20" t="s">
+        <v>140</v>
+      </c>
+      <c r="L20" t="s">
+        <v>141</v>
+      </c>
+      <c r="M20" t="s">
+        <v>142</v>
+      </c>
+      <c r="N20" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>135</v>
+      </c>
+      <c r="D21" t="s">
+        <v>144</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21" t="s">
+        <v>145</v>
+      </c>
+      <c r="I21" t="s">
+        <v>146</v>
+      </c>
+      <c r="J21" t="s">
+        <v>139</v>
+      </c>
+      <c r="K21" t="s">
+        <v>147</v>
+      </c>
+      <c r="L21" t="s">
+        <v>141</v>
+      </c>
+      <c r="M21" t="s">
+        <v>148</v>
+      </c>
+      <c r="N21" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>149</v>
+      </c>
+      <c r="D22" t="s">
+        <v>150</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22" t="s">
+        <v>39</v>
+      </c>
+      <c r="I22" t="s">
+        <v>151</v>
+      </c>
+      <c r="J22" t="s">
+        <v>139</v>
+      </c>
+      <c r="K22" t="s">
+        <v>152</v>
+      </c>
+      <c r="L22" t="s">
+        <v>31</v>
+      </c>
+      <c r="M22" t="s">
+        <v>153</v>
+      </c>
+      <c r="N22" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>149</v>
+      </c>
+      <c r="D23" t="s">
+        <v>150</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23" t="s">
+        <v>155</v>
+      </c>
+      <c r="I23" t="s">
+        <v>156</v>
+      </c>
+      <c r="J23" t="s">
+        <v>139</v>
+      </c>
+      <c r="K23" t="s">
+        <v>157</v>
+      </c>
+      <c r="L23" t="s">
+        <v>31</v>
+      </c>
+      <c r="M23" t="s">
+        <v>158</v>
+      </c>
+      <c r="N23" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>159</v>
+      </c>
+      <c r="D24" t="s">
+        <v>150</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24" t="s">
+        <v>160</v>
+      </c>
+      <c r="I24" t="s">
+        <v>161</v>
+      </c>
+      <c r="J24" t="s">
+        <v>61</v>
+      </c>
+      <c r="K24" t="s">
+        <v>162</v>
+      </c>
+      <c r="L24" t="s">
+        <v>31</v>
+      </c>
+      <c r="M24" t="s">
+        <v>163</v>
+      </c>
+      <c r="N24" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>165</v>
+      </c>
+      <c r="D25" t="s">
+        <v>166</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25" t="s">
+        <v>167</v>
+      </c>
+      <c r="I25" t="s">
+        <v>168</v>
+      </c>
+      <c r="J25" t="s">
+        <v>125</v>
+      </c>
+      <c r="K25" t="s">
+        <v>169</v>
+      </c>
+      <c r="L25" t="s">
+        <v>31</v>
+      </c>
+      <c r="M25" t="s">
+        <v>170</v>
+      </c>
+      <c r="N25" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>165</v>
+      </c>
+      <c r="D26" t="s">
+        <v>166</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26" t="s">
+        <v>172</v>
+      </c>
+      <c r="I26" t="s">
+        <v>173</v>
+      </c>
+      <c r="J26" t="s">
+        <v>125</v>
+      </c>
+      <c r="K26" t="s">
+        <v>174</v>
+      </c>
+      <c r="L26" t="s">
+        <v>31</v>
+      </c>
+      <c r="M26" t="s">
+        <v>175</v>
+      </c>
+      <c r="N26" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>176</v>
+      </c>
+      <c r="D27" t="s">
+        <v>177</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27" t="s">
+        <v>178</v>
+      </c>
+      <c r="I27" t="s">
+        <v>179</v>
+      </c>
+      <c r="J27" t="s">
+        <v>139</v>
+      </c>
+      <c r="K27" t="s">
+        <v>180</v>
+      </c>
+      <c r="L27" t="s">
+        <v>31</v>
+      </c>
+      <c r="M27" t="s">
+        <v>181</v>
+      </c>
+      <c r="N27" t="s">
+        <v>182</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>