--- v5 (2026-09-20)
+++ v6 (2026-10-10)
@@ -6,647 +6,632 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="289" uniqueCount="178">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski radni sud u Zagrebu</t>
   </si>
   <si>
-    <t>Pr-1814/2024</t>
-[...41 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d8e5e7ba-b9e6-47ee-9451-2c8ee608a7e9</t>
+    <t>Pr-186/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.10.2026.</t>
+  </si>
+  <si>
+    <t>BIO EKSPERT d.o.o. za usluge i trgovinu 05882842387</t>
+  </si>
+  <si>
+    <t>10.10.2026. 13:25:27</t>
+  </si>
+  <si>
+    <t>19.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dcc0a14-1a8a-4d8b-ad4a-db0b63ad9141</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dcc0a14-1a8a-4d8b-ad4a-db0b63ad9141/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=186&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pr-684/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 09.10.2026.</t>
+  </si>
+  <si>
+    <t>GT GIGAVAT d.o.o. za građenje 50764659507</t>
+  </si>
+  <si>
+    <t>09.10.2026. 13:16:33</t>
+  </si>
+  <si>
+    <t>26.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfc5df17-2dc6-42fb-9c8c-1b93fcc9439f</t>
   </si>
   <si>
     <t>Presuda.pdf O74O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/d8e5e7ba-b9e6-47ee-9451-2c8ee608a7e9/dokumenti/preuzimanje</t>
-[...17 lines deleted...]
-    <t>Pr-1996/2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfc5df17-2dc6-42fb-9c8c-1b93fcc9439f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=684&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-559/2026</t>
+  </si>
+  <si>
+    <t>Šime Savić 51716527278</t>
+  </si>
+  <si>
+    <t>09.10.2026. 12:46:49</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17406893-8ca9-4959-9820-9f94acfe910f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17406893-8ca9-4959-9820-9f94acfe910f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=559&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ninoslav Jagar 34124856320</t>
+  </si>
+  <si>
+    <t>09.10.2026. 12:46:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e884372-a9f1-43c0-a965-9220ac476477</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e884372-a9f1-43c0-a965-9220ac476477/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-170/2024</t>
+  </si>
+  <si>
+    <t>Maja Buhin 41221802880</t>
+  </si>
+  <si>
+    <t>09.10.2026. 12:23:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6742eb25-16ea-4c36-b765-22cbecb52b87</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6742eb25-16ea-4c36-b765-22cbecb52b87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=170&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>CROATIA osiguranje d.d. 26187994862</t>
+  </si>
+  <si>
+    <t>09.10.2026. 12:23:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6caa5ad3-04ae-42e7-b2b3-12ac7dc277f2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6caa5ad3-04ae-42e7-b2b3-12ac7dc277f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-2092/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 08.10.2026.</t>
+  </si>
+  <si>
+    <t>Krešimir Sušilović 12106985178</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:44:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2d7dcc1-1b04-4576-aa4a-2b4124f2aac7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2d7dcc1-1b04-4576-aa4a-2b4124f2aac7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2092&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Danijel Pribanić 87208799947</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:44:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf7b0b33-1107-4564-ba00-37658fd92496</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf7b0b33-1107-4564-ba00-37658fd92496/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1302/2026</t>
+  </si>
+  <si>
+    <t>Tamara Crnkić Gotovac 23835917452</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:32:26</t>
+  </si>
+  <si>
+    <t>23.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69b6e469-50ea-4d23-aa7b-9421ccb1cacb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69b6e469-50ea-4d23-aa7b-9421ccb1cacb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1302&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Darko Marjanović 29652263048</t>
+  </si>
+  <si>
+    <t>08.10.2026. 14:32:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c6632e5-8a90-4b82-a05b-0aaa18698a7b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c6632e5-8a90-4b82-a05b-0aaa18698a7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-334/2025</t>
+  </si>
+  <si>
+    <t>ZAGREBAČKI ELEKTRIČNI TRAMVAJ d.o.o. za trgovinu, usluge i javni prijevoz 82031999604</t>
+  </si>
+  <si>
+    <t>08.10.2026. 12:44:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ffe8312-b66a-4c78-a7c2-545997ce3ef5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ffe8312-b66a-4c78-a7c2-545997ce3ef5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=334&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-2107/2025</t>
+  </si>
+  <si>
+    <t>Hrvatski zavod za zdravstveno osiguranje 02958272670</t>
+  </si>
+  <si>
+    <t>08.10.2026. 12:05:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b930b2ff-627d-41ff-8dd6-db91148ba67a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b930b2ff-627d-41ff-8dd6-db91148ba67a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2107&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-1931/2025</t>
+  </si>
+  <si>
+    <t>Potvrda pravomoćnosti/ovršnosti od 04.09.2026.;</t>
+  </si>
+  <si>
+    <t>Biserka Janković 65538965916</t>
+  </si>
+  <si>
+    <t>08.10.2026. 09:41:44</t>
+  </si>
+  <si>
+    <t>16.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4619e50b-5c07-4784-9589-180b1e3312d9</t>
+  </si>
+  <si>
+    <t>Presuda - zbog ogluhe.pdf O93O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4619e50b-5c07-4784-9589-180b1e3312d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1931&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-2103/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 29.09.2026.</t>
+  </si>
+  <si>
+    <t>Gringo Stojanović 24822152607</t>
+  </si>
+  <si>
+    <t>05.10.2026. 07:02:52</t>
+  </si>
+  <si>
+    <t>13.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21443cd5-1a59-419c-a89b-8855090e27c9</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21443cd5-1a59-419c-a89b-8855090e27c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2103&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Bruno Dragutinović 45672381362</t>
+  </si>
+  <si>
+    <t>05.10.2026. 07:02:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/728b93c8-3450-4f08-930e-dde66a67b065</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/728b93c8-3450-4f08-930e-dde66a67b065/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-877/2025</t>
+  </si>
+  <si>
+    <t>Potvrda pravomoćnosti/ovršnosti od 01.09.2026.</t>
+  </si>
+  <si>
+    <t>Mile Eminović 04728671009</t>
+  </si>
+  <si>
+    <t>03.10.2026. 10:04:43</t>
+  </si>
+  <si>
+    <t>12.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f928c864-79e6-45a1-9793-cb4fc5b7cabf</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f928c864-79e6-45a1-9793-cb4fc5b7cabf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=877&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-14713/2021</t>
+  </si>
+  <si>
+    <t>Presuda od 02.10.2026.</t>
   </si>
   <si>
     <t>Općinsko građansko državno odvjetništvo u Zagrebu 89381255328</t>
   </si>
   <si>
-    <t>18.09.2026. 13:34:42</t>
-[...425 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1606&amp;godina=2026</t>
+    <t>02.10.2026. 13:26:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5781bbdd-7298-4503-9652-a3bcee5b72fc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5781bbdd-7298-4503-9652-a3bcee5b72fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=14713&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Ninoslav Pintarić 72319925073</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:52:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6a63811-986e-48bc-a0a2-be3927c4d1d4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6a63811-986e-48bc-a0a2-be3927c4d1d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-133/2025</t>
+  </si>
+  <si>
+    <t>Andreja Srednoselec Pintarić 45542542978</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:46:02</t>
+  </si>
+  <si>
+    <t>17.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2ede00b-9612-4304-9db6-e88f37af3180</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2ede00b-9612-4304-9db6-e88f37af3180/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=133&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-538/2019</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 21.10.2026., uz Rješenje od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>Danijel Margan 02875495080</t>
+  </si>
+  <si>
+    <t>02.10.2026. 08:47:21</t>
+  </si>
+  <si>
+    <t>10.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e5d90b3-f109-4a34-ab7d-791376acf7d8</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O; Poziv za sudsku radnju od 21.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e5d90b3-f109-4a34-ab7d-791376acf7d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=538&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Pr-16362/2021</t>
+  </si>
+  <si>
+    <t>Presuda od 01.10.2026.</t>
+  </si>
+  <si>
+    <t>Jovana Puhalo 14668588599</t>
+  </si>
+  <si>
+    <t>01.10.2026. 14:24:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b8a8586-6968-49d0-adc1-76efa5b7e35f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b8a8586-6968-49d0-adc1-76efa5b7e35f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=16362&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Pr-926/2024</t>
+  </si>
+  <si>
+    <t>01.10.2026. 08:59:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7366fb3f-3fed-44d7-be17-5d79f5f5371b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7366fb3f-3fed-44d7-be17-5d79f5f5371b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=926&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pr-1515/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 29.09.2026.</t>
+  </si>
+  <si>
+    <t>Marko Šebalj 11427509882</t>
+  </si>
+  <si>
+    <t>29.09.2026. 12:45:31</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f28fd07-3d8d-4f34-b57c-ee07f87c812e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f28fd07-3d8d-4f34-b57c-ee07f87c812e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1515&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zoran Cvitković 70386377946</t>
+  </si>
+  <si>
+    <t>29.09.2026. 12:45:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/841a8fc1-8fe9-4d66-aba2-1c1fb690e97a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/841a8fc1-8fe9-4d66-aba2-1c1fb690e97a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1045/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 24.09.2026.</t>
+  </si>
+  <si>
+    <t>Petra Tošković 53420561585</t>
+  </si>
+  <si>
+    <t>24.09.2026. 14:48:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e76b128d-9578-4e7b-8585-4734cf6ad434</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e76b128d-9578-4e7b-8585-4734cf6ad434/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1045&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N27"/>
+  <dimension ref="A1:N26"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -736,946 +721,908 @@
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" t="s">
         <v>30</v>
       </c>
       <c r="L3" t="s">
         <v>31</v>
       </c>
       <c r="M3" t="s">
         <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="K4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
         <v>31</v>
       </c>
       <c r="M4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I5" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" t="s">
+        <v>37</v>
+      </c>
+      <c r="K5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" t="s">
+        <v>31</v>
+      </c>
+      <c r="M5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" t="s">
         <v>40</v>
-      </c>
-[...13 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D6" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>46</v>
       </c>
       <c r="I6" t="s">
         <v>47</v>
       </c>
       <c r="J6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K6" t="s">
         <v>48</v>
       </c>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
+        <v>31</v>
+      </c>
+      <c r="M6" t="s">
         <v>49</v>
       </c>
-      <c r="L6" t="s">
+      <c r="N6" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D7" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" t="s">
+        <v>20</v>
+      </c>
+      <c r="K7" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" t="s">
+        <v>31</v>
+      </c>
+      <c r="M7" t="s">
         <v>54</v>
       </c>
-      <c r="I7" t="s">
-[...8 lines deleted...]
-      <c r="L7" t="s">
+      <c r="N7" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" t="s">
+        <v>58</v>
+      </c>
+      <c r="J8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K8" t="s">
         <v>59</v>
       </c>
-      <c r="I8" t="s">
+      <c r="L8" t="s">
+        <v>31</v>
+      </c>
+      <c r="M8" t="s">
         <v>60</v>
       </c>
-      <c r="J8" t="s">
+      <c r="N8" t="s">
         <v>61</v>
-      </c>
-[...10 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>39</v>
+        <v>62</v>
       </c>
       <c r="I9" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="J9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K9" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" t="s">
+        <v>31</v>
+      </c>
+      <c r="M9" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" t="s">
         <v>61</v>
-      </c>
-[...10 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" t="s">
+        <v>68</v>
+      </c>
+      <c r="J10" t="s">
+        <v>69</v>
+      </c>
+      <c r="K10" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" t="s">
+        <v>31</v>
+      </c>
+      <c r="M10" t="s">
         <v>71</v>
       </c>
-      <c r="I10" t="s">
+      <c r="N10" t="s">
         <v>72</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" t="s">
+        <v>74</v>
+      </c>
+      <c r="J11" t="s">
+        <v>69</v>
+      </c>
+      <c r="K11" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" t="s">
+        <v>31</v>
+      </c>
+      <c r="M11" t="s">
         <v>76</v>
       </c>
-      <c r="I11" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N11" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D12" t="s">
-        <v>81</v>
+        <v>56</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" t="s">
+        <v>79</v>
+      </c>
+      <c r="J12" t="s">
+        <v>69</v>
+      </c>
+      <c r="K12" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" t="s">
+        <v>31</v>
+      </c>
+      <c r="M12" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" t="s">
         <v>82</v>
-      </c>
-[...16 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="D13" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="I13" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="J13" t="s">
-        <v>93</v>
+        <v>69</v>
       </c>
       <c r="K13" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="L13" t="s">
         <v>31</v>
       </c>
       <c r="M13" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="N13" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>89</v>
       </c>
       <c r="D14" t="s">
         <v>90</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="I14" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="J14" t="s">
         <v>93</v>
       </c>
       <c r="K14" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="L14" t="s">
-        <v>31</v>
+        <v>95</v>
       </c>
       <c r="M14" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="N14" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="D15" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
+        <v>100</v>
+      </c>
+      <c r="I15" t="s">
+        <v>101</v>
+      </c>
+      <c r="J15" t="s">
+        <v>102</v>
+      </c>
+      <c r="K15" t="s">
         <v>103</v>
       </c>
-      <c r="I15" t="s">
+      <c r="L15" t="s">
         <v>104</v>
       </c>
-      <c r="J15" t="s">
-[...2 lines deleted...]
-      <c r="K15" t="s">
+      <c r="M15" t="s">
         <v>105</v>
       </c>
-      <c r="L15" t="s">
+      <c r="N15" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="D16" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="I16" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="J16" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="K16" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="L16" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="M16" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="N16" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D17" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
+        <v>113</v>
+      </c>
+      <c r="I17" t="s">
+        <v>114</v>
+      </c>
+      <c r="J17" t="s">
+        <v>115</v>
+      </c>
+      <c r="K17" t="s">
+        <v>116</v>
+      </c>
+      <c r="L17" t="s">
         <v>117</v>
       </c>
-      <c r="I17" t="s">
+      <c r="M17" t="s">
         <v>118</v>
       </c>
-      <c r="J17" t="s">
-[...2 lines deleted...]
-      <c r="K17" t="s">
+      <c r="N17" t="s">
         <v>119</v>
-      </c>
-[...7 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
+        <v>120</v>
+      </c>
+      <c r="D18" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
+        <v>122</v>
+      </c>
+      <c r="I18" t="s">
         <v>123</v>
       </c>
-      <c r="I18" t="s">
+      <c r="J18" t="s">
+        <v>102</v>
+      </c>
+      <c r="K18" t="s">
         <v>124</v>
       </c>
-      <c r="J18" t="s">
+      <c r="L18" t="s">
+        <v>31</v>
+      </c>
+      <c r="M18" t="s">
         <v>125</v>
       </c>
-      <c r="K18" t="s">
+      <c r="N18" t="s">
         <v>126</v>
-      </c>
-[...7 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
+        <v>120</v>
+      </c>
+      <c r="D19" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="I19" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="J19" t="s">
-        <v>125</v>
+        <v>102</v>
       </c>
       <c r="K19" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="L19" t="s">
-        <v>133</v>
+        <v>31</v>
       </c>
       <c r="M19" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="N19" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="D20" t="s">
-        <v>136</v>
+        <v>121</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
+        <v>132</v>
+      </c>
+      <c r="I20" t="s">
+        <v>133</v>
+      </c>
+      <c r="J20" t="s">
+        <v>134</v>
+      </c>
+      <c r="K20" t="s">
+        <v>135</v>
+      </c>
+      <c r="L20" t="s">
+        <v>31</v>
+      </c>
+      <c r="M20" t="s">
+        <v>136</v>
+      </c>
+      <c r="N20" t="s">
         <v>137</v>
-      </c>
-[...16 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D21" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
+        <v>140</v>
+      </c>
+      <c r="I21" t="s">
+        <v>141</v>
+      </c>
+      <c r="J21" t="s">
+        <v>142</v>
+      </c>
+      <c r="K21" t="s">
+        <v>143</v>
+      </c>
+      <c r="L21" t="s">
+        <v>144</v>
+      </c>
+      <c r="M21" t="s">
         <v>145</v>
       </c>
-      <c r="I21" t="s">
+      <c r="N21" t="s">
         <v>146</v>
-      </c>
-[...13 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="D22" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>39</v>
+        <v>149</v>
       </c>
       <c r="I22" t="s">
+        <v>150</v>
+      </c>
+      <c r="J22" t="s">
+        <v>93</v>
+      </c>
+      <c r="K22" t="s">
         <v>151</v>
       </c>
-      <c r="J22" t="s">
-[...2 lines deleted...]
-      <c r="K22" t="s">
+      <c r="L22" t="s">
+        <v>31</v>
+      </c>
+      <c r="M22" t="s">
         <v>152</v>
       </c>
-      <c r="L22" t="s">
-[...2 lines deleted...]
-      <c r="M22" t="s">
+      <c r="N22" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D23" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
+        <v>122</v>
+      </c>
+      <c r="I23" t="s">
         <v>155</v>
       </c>
-      <c r="I23" t="s">
+      <c r="J23" t="s">
+        <v>115</v>
+      </c>
+      <c r="K23" t="s">
         <v>156</v>
       </c>
-      <c r="J23" t="s">
-[...2 lines deleted...]
-      <c r="K23" t="s">
+      <c r="L23" t="s">
+        <v>31</v>
+      </c>
+      <c r="M23" t="s">
         <v>157</v>
       </c>
-      <c r="L23" t="s">
-[...2 lines deleted...]
-      <c r="M23" t="s">
+      <c r="N23" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>159</v>
       </c>
       <c r="D24" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I24" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="J24" t="s">
-        <v>61</v>
+        <v>163</v>
       </c>
       <c r="K24" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="L24" t="s">
         <v>31</v>
       </c>
       <c r="M24" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="N24" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="D25" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
         <v>167</v>
       </c>
       <c r="I25" t="s">
         <v>168</v>
       </c>
       <c r="J25" t="s">
-        <v>125</v>
+        <v>163</v>
       </c>
       <c r="K25" t="s">
         <v>169</v>
       </c>
       <c r="L25" t="s">
         <v>31</v>
       </c>
       <c r="M25" t="s">
         <v>170</v>
       </c>
       <c r="N25" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="D26" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="I26" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="J26" t="s">
-        <v>125</v>
+        <v>93</v>
       </c>
       <c r="K26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="L26" t="s">
         <v>31</v>
       </c>
       <c r="M26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="N26" t="s">
-        <v>171</v>
-[...12 lines deleted...]
-      <c r="D27" t="s">
         <v>177</v>
-      </c>
-[...22 lines deleted...]
-        <v>182</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>