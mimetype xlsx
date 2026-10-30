--- v6 (2026-10-10)
+++ v7 (2026-10-30)
@@ -6,632 +6,1491 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="289" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="916" uniqueCount="464">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski radni sud u Zagrebu</t>
   </si>
   <si>
-    <t>Pr-186/2026</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0dcc0a14-1a8a-4d8b-ad4a-db0b63ad9141</t>
+    <t>Pr-669/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.03.2026.; Podnesak od 24.03.2026.; Prilog od: 24.03.2026.</t>
+  </si>
+  <si>
+    <t>Boris Žitnik 26947550493</t>
+  </si>
+  <si>
+    <t>30.10.2026. 13:49:19</t>
+  </si>
+  <si>
+    <t>09.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/994320e9-5736-47d8-b76a-c5df31216793</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog Pr-669_2026-1-1 - Jozo Raštigorac_dok.pdf; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/994320e9-5736-47d8-b76a-c5df31216793/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=669&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Valentina Žitnik 50436879136</t>
+  </si>
+  <si>
+    <t>30.10.2026. 13:49:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d31b7087-141d-420e-ae72-2f8063f971e0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d31b7087-141d-420e-ae72-2f8063f971e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-5000/2018</t>
+  </si>
+  <si>
+    <t>Potvrda pravomoćnosti/ovršnosti od 26.10.2026.</t>
+  </si>
+  <si>
+    <t>Roberta Nikolić-Malora 10489914843</t>
+  </si>
+  <si>
+    <t>30.10.2026. 13:45:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ede82fb8-1014-40ef-9c25-01c78dc79971</t>
+  </si>
+  <si>
+    <t>Rješenje - povlačenje tužbe.docx O265O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ede82fb8-1014-40ef-9c25-01c78dc79971/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=5000&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>Pr-439/2023</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 11.12.2026.; 
+odgovor na tužbu od 23.04.2026.</t>
+  </si>
+  <si>
+    <t>KABITA ADHIKARI 18096042386</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:05:59</t>
+  </si>
+  <si>
+    <t>14.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0c8bc63-c3e5-4187-b9c1-e58f977ebd72</t>
+  </si>
+  <si>
+    <t>Odgovor na tužbu.pdf P51P; Poziv za sudsku radnju od 11.12.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0c8bc63-c3e5-4187-b9c1-e58f977ebd72/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=439&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pr-1818/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.10.2026. o pristojbi8</t>
+  </si>
+  <si>
+    <t>CODELING d.o.o. 17905920923</t>
+  </si>
+  <si>
+    <t>30.10.2026. 12:03:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6ecacc9-017a-428e-b965-46c473567dfb</t>
   </si>
   <si>
     <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/0dcc0a14-1a8a-4d8b-ad4a-db0b63ad9141/dokumenti/preuzimanje</t>
-[...20 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/bfc5df17-2dc6-42fb-9c8c-1b93fcc9439f</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6ecacc9-017a-428e-b965-46c473567dfb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1818&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-2027/2022</t>
+  </si>
+  <si>
+    <t>Presuda od 30.10.2026.</t>
+  </si>
+  <si>
+    <t>Belinda Čačić 01301951014</t>
+  </si>
+  <si>
+    <t>30.10.2026. 10:40:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d1a9d79-4364-4194-9392-5a96668baebd</t>
   </si>
   <si>
     <t>Presuda.pdf O74O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/bfc5df17-2dc6-42fb-9c8c-1b93fcc9439f/dokumenti/preuzimanje</t>
-[...38 lines deleted...]
-    <t>Pr-170/2024</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d1a9d79-4364-4194-9392-5a96668baebd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2027&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Stipanka Mandac 32758453128</t>
+  </si>
+  <si>
+    <t>30.10.2026. 10:40:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f9fee77-f634-4055-a51f-7b9b44ce779e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f9fee77-f634-4055-a51f-7b9b44ce779e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-195/2026</t>
+  </si>
+  <si>
+    <t>Franjo-Krešimir Šenjug 46806013498</t>
+  </si>
+  <si>
+    <t>30.10.2026. 10:12:28</t>
+  </si>
+  <si>
+    <t>10.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22052b98-d066-448e-a840-8a59d93db56a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22052b98-d066-448e-a840-8a59d93db56a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=195&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pr-1855/2025</t>
+  </si>
+  <si>
+    <t>KLINIČKA BOLNICA SVETI DUH 65119154523</t>
+  </si>
+  <si>
+    <t>30.10.2026. 10:03:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/801cfab0-44f2-45bb-aa56-024ee49f5c21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/801cfab0-44f2-45bb-aa56-024ee49f5c21/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1855&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-534/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 29.10.2026.</t>
+  </si>
+  <si>
+    <t>Denis Bajs 38861197800</t>
+  </si>
+  <si>
+    <t>29.10.2026. 14:52:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2703fc3-2258-468b-b2e4-c11799431b65</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2703fc3-2258-468b-b2e4-c11799431b65/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=534&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Tomislav Hotko 49197890518</t>
+  </si>
+  <si>
+    <t>29.10.2026. 14:52:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce91f8f9-43d3-46bd-b8f3-538a8fdf0147</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce91f8f9-43d3-46bd-b8f3-538a8fdf0147/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-678/2024</t>
+  </si>
+  <si>
+    <t>Ante Puljiz 96069824318</t>
+  </si>
+  <si>
+    <t>29.10.2026. 14:42:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37f9fd94-2ac2-4be8-822b-93425c9f2a38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37f9fd94-2ac2-4be8-822b-93425c9f2a38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=678&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Josip Mađarić 75732520204</t>
+  </si>
+  <si>
+    <t>29.10.2026. 14:42:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ef63853-2e55-49ca-812f-d45239dbc576</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ef63853-2e55-49ca-812f-d45239dbc576/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Enver Vučetić 14428357313</t>
+  </si>
+  <si>
+    <t>29.10.2026. 14:41:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba301f3c-0825-40f6-9fd1-2133c9793fd2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba301f3c-0825-40f6-9fd1-2133c9793fd2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1125/2025</t>
+  </si>
+  <si>
+    <t>Ivan Glavaš 39884791580</t>
+  </si>
+  <si>
+    <t>29.10.2026. 14:41:53</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a200fb07-fd27-4dea-a395-1674f7af1163</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a200fb07-fd27-4dea-a395-1674f7af1163/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1125&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-1493/2026</t>
   </si>
   <si>
     <t>Maja Buhin 41221802880</t>
   </si>
   <si>
-    <t>09.10.2026. 12:23:46</t>
-[...8 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=170&amp;godina=2024</t>
+    <t>29.10.2026. 14:02:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f54c449-601b-4b2b-a8f1-dc188544d9ff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f54c449-601b-4b2b-a8f1-dc188544d9ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1493&amp;godina=2026</t>
   </si>
   <si>
     <t>CROATIA osiguranje d.d. 26187994862</t>
   </si>
   <si>
-    <t>09.10.2026. 12:23:43</t>
-[...74 lines deleted...]
-    <t>Pr-334/2025</t>
+    <t>29.10.2026. 14:02:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/289ba904-69cc-4f44-b1ac-84ce8eac7ef3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/289ba904-69cc-4f44-b1ac-84ce8eac7ef3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1053/2025</t>
+  </si>
+  <si>
+    <t>Jacinta Toš Špehar 98004396113</t>
+  </si>
+  <si>
+    <t>29.10.2026. 13:20:06</t>
+  </si>
+  <si>
+    <t>13.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ebf60f5-c2b1-4f79-be53-2c442c46b2d7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ebf60f5-c2b1-4f79-be53-2c442c46b2d7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1053&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Marko Borsky 08623416950</t>
+  </si>
+  <si>
+    <t>29.10.2026. 13:19:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/409bc4c9-ee23-4b9c-8e38-20f57907eb39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/409bc4c9-ee23-4b9c-8e38-20f57907eb39/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-38/2026</t>
+  </si>
+  <si>
+    <t>KONČAR - Metalne konstrukcije d.o.o. za proizvodnju 05214448972</t>
+  </si>
+  <si>
+    <t>29.10.2026. 12:15:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b22deab-895f-474b-8dfb-9617617a6d92</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b22deab-895f-474b-8dfb-9617617a6d92/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=38&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Marijo Rođak 83440931588</t>
+  </si>
+  <si>
+    <t>29.10.2026. 12:15:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dadc84b3-6678-414f-9aff-9de7795d5fd6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dadc84b3-6678-414f-9aff-9de7795d5fd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1272/2025</t>
+  </si>
+  <si>
+    <t>29.10.2026. 12:08:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/307b30f8-6393-496b-b1f9-dffee4ca1bf6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/307b30f8-6393-496b-b1f9-dffee4ca1bf6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1272&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-398/2025</t>
+  </si>
+  <si>
+    <t>Tonči Ravlić 25326324681</t>
+  </si>
+  <si>
+    <t>29.10.2026. 10:12:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30ccb167-b15c-4b7d-b107-fad3feda6c3c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30ccb167-b15c-4b7d-b107-fad3feda6c3c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=398&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-579/2024</t>
+  </si>
+  <si>
+    <t>29.10.2026. 09:36:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d731e0f-e21a-42cc-8b55-9b4ba1e144eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d731e0f-e21a-42cc-8b55-9b4ba1e144eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=579&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>29.10.2026. 09:36:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0e6d3bc-71d4-4078-9a23-b4294f14b3af</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0e6d3bc-71d4-4078-9a23-b4294f14b3af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-551/2024</t>
+  </si>
+  <si>
+    <t>HRVATSKE ŠUME društvo s ograničenom odgovornošću 69693144506</t>
+  </si>
+  <si>
+    <t>29.10.2026. 09:31:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b001941-b36e-4844-9d90-4c2cb91dc9ac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b001941-b36e-4844-9d90-4c2cb91dc9ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=551&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Tomislav Miličević 67045345770</t>
+  </si>
+  <si>
+    <t>29.10.2026. 09:31:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c0aa2a5-308b-4234-aea5-211148a42016</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c0aa2a5-308b-4234-aea5-211148a42016/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-102/2023</t>
+  </si>
+  <si>
+    <t>Ivana Dunger Dalbello 30861689224</t>
+  </si>
+  <si>
+    <t>29.10.2026. 09:24:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61bc885c-a5fd-4705-9bc6-8256e1702afe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61bc885c-a5fd-4705-9bc6-8256e1702afe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=102&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Nastavni zavod za hitnu medicinu Grada Zagreba 44879111575</t>
+  </si>
+  <si>
+    <t>29.10.2026. 09:24:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bab80598-56fd-4d9b-9a5b-567bb3b61391</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bab80598-56fd-4d9b-9a5b-567bb3b61391/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1369/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 28.10.2026.</t>
+  </si>
+  <si>
+    <t>Općinsko građansko državno odvjetništvo u Zagrebu 89381255328</t>
+  </si>
+  <si>
+    <t>28.10.2026. 14:51:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b33f7e8-1bdb-4a7a-b23d-bf5eb6aeb343</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b33f7e8-1bdb-4a7a-b23d-bf5eb6aeb343/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1369&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-413/2026</t>
+  </si>
+  <si>
+    <t>Željko Petrišić 84966791778</t>
+  </si>
+  <si>
+    <t>28.10.2026. 14:23:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c04817e-3630-4a3b-9cf2-cc5b81b90e55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c04817e-3630-4a3b-9cf2-cc5b81b90e55/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=413&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pr-1131/2025</t>
+  </si>
+  <si>
+    <t>Petar Grubišić-Čabo 68339916449</t>
+  </si>
+  <si>
+    <t>28.10.2026. 13:26:26</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/babfbbf0-3b2a-49ed-af98-d71f772ddcd4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/babfbbf0-3b2a-49ed-af98-d71f772ddcd4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1131&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ivica Vego 85830272436</t>
+  </si>
+  <si>
+    <t>28.10.2026. 13:26:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79f53bc0-7b6d-49ff-a58c-960288c2a629</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79f53bc0-7b6d-49ff-a58c-960288c2a629/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-619/2023</t>
+  </si>
+  <si>
+    <t>28.10.2026. 12:29:22</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ad9b7c5-1171-4987-882d-5ad79def8db6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ad9b7c5-1171-4987-882d-5ad79def8db6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=619&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pr-1146/2023</t>
+  </si>
+  <si>
+    <t>Žalba od 08.10.2026.; Prilog od: 08.10.2026.; Prilog od: 08.10.2026.; Prilog od: 08.10.2026.</t>
+  </si>
+  <si>
+    <t>Bruno Dragutinović 45672381362</t>
+  </si>
+  <si>
+    <t>28.10.2026. 10:49:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e6289a8-8db7-4912-b6eb-f1d723e0a279</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Prilog Pr-1146_2023-53-1 - Gž R-412_2025-2.pdf; Prilog Pr-1146_2023-53-2 - Rev-1294_2024-2.pdf; Prilog Pr-1146_2023-53-3 - Ut res magis valeat quam pereat.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e6289a8-8db7-4912-b6eb-f1d723e0a279/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1146&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pr-1503/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.10.2026.</t>
+  </si>
+  <si>
+    <t>Mišo Veljković 31720741217</t>
+  </si>
+  <si>
+    <t>28.10.2026. 10:19:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8880257-f914-4386-911e-3db7dd2926ba</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8880257-f914-4386-911e-3db7dd2926ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1503&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pr-1504/2023</t>
+  </si>
+  <si>
+    <t>Daniele Veljković 63451391136</t>
+  </si>
+  <si>
+    <t>28.10.2026. 10:16:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85967c97-b32b-433e-8038-8d490e03960f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85967c97-b32b-433e-8038-8d490e03960f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1504&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pr-1752/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 27.10.2026.</t>
+  </si>
+  <si>
+    <t>27.10.2026. 15:50:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfa98ce3-7107-48a0-ab1d-9a1944c19363</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfa98ce3-7107-48a0-ab1d-9a1944c19363/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1752&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-122/2025</t>
+  </si>
+  <si>
+    <t>Andreja Srednoselec Pintarić 45542542978</t>
+  </si>
+  <si>
+    <t>27.10.2026. 14:15:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/220fb6c9-14ea-4204-a675-d8b8fe4fd2cd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/220fb6c9-14ea-4204-a675-d8b8fe4fd2cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=122&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>KLINIČKI BOLNIČKI CENTAR ZAGREB 46377257342</t>
+  </si>
+  <si>
+    <t>27.10.2026. 14:15:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c39d535-a921-4a64-a68c-7bf9ae6c5c29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c39d535-a921-4a64-a68c-7bf9ae6c5c29/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-2152/2025</t>
+  </si>
+  <si>
+    <t>Marijan Ruždjak 89125045917</t>
+  </si>
+  <si>
+    <t>27.10.2026. 14:04:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87741756-31d9-4e09-8e98-72f12270a6b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87741756-31d9-4e09-8e98-72f12270a6b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2152&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Hrvoje Novak 95112447102</t>
+  </si>
+  <si>
+    <t>27.10.2026. 14:04:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/521b2a3c-d03b-4825-b46a-bfcf483ede74</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/521b2a3c-d03b-4825-b46a-bfcf483ede74/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-84/2026</t>
+  </si>
+  <si>
+    <t>Toni Primorac 22920810231</t>
+  </si>
+  <si>
+    <t>27.10.2026. 13:55:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efe7abc8-65d1-461d-8a36-843e7798ee9b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efe7abc8-65d1-461d-8a36-843e7798ee9b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=84&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Andrej Ležaić 71010432725</t>
+  </si>
+  <si>
+    <t>27.10.2026. 13:55:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46f694cc-e953-49c2-b120-b73d121f0b9d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46f694cc-e953-49c2-b120-b73d121f0b9d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-977/2023</t>
+  </si>
+  <si>
+    <t>27.10.2026. 12:28:11</t>
+  </si>
+  <si>
+    <t>11.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b21787aa-6154-4cc3-af45-8a7d5943e2ad</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b21787aa-6154-4cc3-af45-8a7d5943e2ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=977&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Marko Kallay 67099179433</t>
+  </si>
+  <si>
+    <t>27.10.2026. 12:28:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3752a547-35aa-44c6-a7cd-b70d0134f7e1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3752a547-35aa-44c6-a7cd-b70d0134f7e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-2378/2022</t>
+  </si>
+  <si>
+    <t>Alen Čičak 33538856077</t>
+  </si>
+  <si>
+    <t>27.10.2026. 12:24:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e16ade2-ca48-499d-af1e-136f7dfa8ff9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e16ade2-ca48-499d-af1e-136f7dfa8ff9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2378&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Tamara Stanić Sertić 38889351665</t>
+  </si>
+  <si>
+    <t>27.10.2026. 12:24:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad10f8df-2337-4516-9eb9-af67148097f7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad10f8df-2337-4516-9eb9-af67148097f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1464/2024</t>
+  </si>
+  <si>
+    <t>27.10.2026. 12:21:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c916de0-2a28-499d-9356-7c1b5ea78cd4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c916de0-2a28-499d-9356-7c1b5ea78cd4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1464&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pr-1942/2026</t>
+  </si>
+  <si>
+    <t>27.10.2026. 12:18:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b697c8ed-2bb1-48a4-b1f6-b1c775e0e09b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b697c8ed-2bb1-48a4-b1f6-b1c775e0e09b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1942&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pr-1225/2025</t>
+  </si>
+  <si>
+    <t>Marko Smolek 87615169279</t>
+  </si>
+  <si>
+    <t>27.10.2026. 10:34:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f0d608c-cd58-4626-8bd6-22d6f70fce69</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f0d608c-cd58-4626-8bd6-22d6f70fce69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1225&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Željka Rostaš Blažeković 45875593065</t>
+  </si>
+  <si>
+    <t>27.10.2026. 10:33:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e968880-7385-4507-b091-9685258be47e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e968880-7385-4507-b091-9685258be47e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1004/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 26.10.2026.</t>
+  </si>
+  <si>
+    <t>Ana Tomac Marković 39965520952</t>
+  </si>
+  <si>
+    <t>26.10.2026. 14:04:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60352187-9501-42a1-802b-945649d73268</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60352187-9501-42a1-802b-945649d73268/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1004&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Darko Terek 03620757830</t>
+  </si>
+  <si>
+    <t>26.10.2026. 14:04:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efe71ec1-ed60-4375-8304-38028dd7d3be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efe71ec1-ed60-4375-8304-38028dd7d3be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-817/2025</t>
+  </si>
+  <si>
+    <t>26.10.2026. 13:43:25</t>
+  </si>
+  <si>
+    <t>03.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65c275e6-a6f3-449f-ad14-72a51fb7ebc5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65c275e6-a6f3-449f-ad14-72a51fb7ebc5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=817&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>26.10.2026. 13:43:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba5f8e61-c662-4010-b14f-6cdd20ad241f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba5f8e61-c662-4010-b14f-6cdd20ad241f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1264/2026</t>
+  </si>
+  <si>
+    <t>Maja Zorić 88240582141</t>
+  </si>
+  <si>
+    <t>26.10.2026. 13:42:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb4c3d6f-4212-49e0-883d-13fae31b09b3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb4c3d6f-4212-49e0-883d-13fae31b09b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1264&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Srećko Vukić 05305444220</t>
+  </si>
+  <si>
+    <t>26.10.2026. 13:41:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/953131cf-8a01-4b7d-b465-494fbb13f3db</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/953131cf-8a01-4b7d-b465-494fbb13f3db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-412/2026</t>
+  </si>
+  <si>
+    <t>Marko Komorski 64019633156</t>
+  </si>
+  <si>
+    <t>26.10.2026. 12:54:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9639ccab-7067-4159-96d7-cb649338ce40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9639ccab-7067-4159-96d7-cb649338ce40/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=412&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>26.10.2026. 12:54:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d6dd43a-fabb-4aa2-9763-a64a903f8fd7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d6dd43a-fabb-4aa2-9763-a64a903f8fd7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-446/2026</t>
+  </si>
+  <si>
+    <t>26.10.2026. 09:08:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0227a20c-6993-4473-be7b-5b3e0fe6eba7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0227a20c-6993-4473-be7b-5b3e0fe6eba7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=446&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pr-674/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 23.10.2026.</t>
+  </si>
+  <si>
+    <t>Mario Mlakar 59232032439</t>
+  </si>
+  <si>
+    <t>23.10.2026. 12:31:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94299c5c-dfad-4635-9aa0-64656b80f1f3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94299c5c-dfad-4635-9aa0-64656b80f1f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=674&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Domagoj Kovač 32320383324</t>
+  </si>
+  <si>
+    <t>23.10.2026. 12:31:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e76ca9a8-c799-4f4d-bc66-672b1c7abe12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e76ca9a8-c799-4f4d-bc66-672b1c7abe12/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1992/2026</t>
+  </si>
+  <si>
+    <t>Matej Penić 49295953447</t>
+  </si>
+  <si>
+    <t>23.10.2026. 10:22:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2935e7a1-9935-4c3b-bb8a-d1fc6410a395</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2935e7a1-9935-4c3b-bb8a-d1fc6410a395/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1992&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Miro Dragović 19580999466</t>
+  </si>
+  <si>
+    <t>23.10.2026. 10:22:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24da20b4-3914-49f6-a215-dc7b3a871a06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24da20b4-3914-49f6-a215-dc7b3a871a06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-1029/2026</t>
+  </si>
+  <si>
+    <t>23.10.2026. 10:12:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a01dfad-57f9-4350-9933-7c3468c89655</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a01dfad-57f9-4350-9933-7c3468c89655/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1029&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pr-534/2026</t>
+  </si>
+  <si>
+    <t>Jaša Kraus 20438573209</t>
+  </si>
+  <si>
+    <t>23.10.2026. 09:56:13</t>
+  </si>
+  <si>
+    <t>02.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6eda410b-6216-455f-adf7-bdb8f12d6d79</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6eda410b-6216-455f-adf7-bdb8f12d6d79/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=534&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ivan Jelavić 09422471256</t>
+  </si>
+  <si>
+    <t>23.10.2026. 09:56:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d86591f-fdb9-4415-994f-63c1bc4f81a5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1d86591f-fdb9-4415-994f-63c1bc4f81a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-2114/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 22.10.2026.</t>
   </si>
   <si>
     <t>ZAGREBAČKI ELEKTRIČNI TRAMVAJ d.o.o. za trgovinu, usluge i javni prijevoz 82031999604</t>
   </si>
   <si>
-    <t>08.10.2026. 12:44:08</t>
-[...140 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=14713&amp;godina=2021</t>
+    <t>22.10.2026. 14:15:29</t>
+  </si>
+  <si>
+    <t>30.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fc79d28-78f0-4aa3-9d73-5bed73147100</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fc79d28-78f0-4aa3-9d73-5bed73147100/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2114&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-8/2026</t>
+  </si>
+  <si>
+    <t>Ivo Hubertus Šimić 59180876124</t>
+  </si>
+  <si>
+    <t>22.10.2026. 14:12:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb1a0d57-b4f3-4866-8e76-fbb27aa3ae89</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb1a0d57-b4f3-4866-8e76-fbb27aa3ae89/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=8&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zvonimir Perša 41491182997</t>
+  </si>
+  <si>
+    <t>22.10.2026. 14:12:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64dedf33-6373-4701-922c-e93082b71a2d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64dedf33-6373-4701-922c-e93082b71a2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-8649/2020</t>
+  </si>
+  <si>
+    <t>Općinsko državno odvjetništvo - GUO</t>
+  </si>
+  <si>
+    <t>22.10.2026. 14:07:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c25f0e56-dda2-473d-b36f-a18a12442c49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c25f0e56-dda2-473d-b36f-a18a12442c49/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=8649&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Pr-14619/2021</t>
+  </si>
+  <si>
+    <t>22.10.2026. 13:14:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eae90a9e-eaaa-4300-b45b-5d3abe4c9a40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eae90a9e-eaaa-4300-b45b-5d3abe4c9a40/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=14619&amp;godina=2021</t>
   </si>
   <si>
     <t>Ninoslav Pintarić 72319925073</t>
   </si>
   <si>
-    <t>02.10.2026. 12:52:20</t>
-[...146 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=1045&amp;godina=2026</t>
+    <t>22.10.2026. 13:14:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e2cb901-d5d5-40c1-b64d-202b1ba743a7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e2cb901-d5d5-40c1-b64d-202b1ba743a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-643/2026</t>
+  </si>
+  <si>
+    <t>Dinko Rebrović 36653884657</t>
+  </si>
+  <si>
+    <t>22.10.2026. 12:09:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81a6acd4-51fc-450d-8f1c-c39a6071999d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81a6acd4-51fc-450d-8f1c-c39a6071999d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=643&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pr-972/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 19.10.2026.</t>
+  </si>
+  <si>
+    <t>Sanja Matovina-Lulić 66682354819</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:59:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fb635e0-a828-469f-92e1-46bf023a2ce5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fb635e0-a828-469f-92e1-46bf023a2ce5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=972&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:59:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bd77aac-6758-4d5c-bc55-41104614dee5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bd77aac-6758-4d5c-bc55-41104614dee5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-991/2026</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:57:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bf37ed6-5844-47ab-8d63-33d2c508bf9b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bf37ed6-5844-47ab-8d63-33d2c508bf9b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=991&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Damir Sajko 38776789580</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:57:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f695b38-48da-4247-87a0-8e75a1113ec3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f695b38-48da-4247-87a0-8e75a1113ec3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-947/2026</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:51:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b82b5d6-2539-4a7e-85cb-808cc9eb0ac2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b82b5d6-2539-4a7e-85cb-808cc9eb0ac2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=947&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pr-2153/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 15.10.2026.</t>
+  </si>
+  <si>
+    <t>Ana Bandalo 46855289577</t>
+  </si>
+  <si>
+    <t>15.10.2026. 14:40:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8117525b-16c5-45ca-bba9-dc919d52a5ac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8117525b-16c5-45ca-bba9-dc919d52a5ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2153&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Matija Potočnjak 84821633360</t>
+  </si>
+  <si>
+    <t>15.10.2026. 14:40:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56e3fc04-b526-4435-92ec-1420e3acb18f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56e3fc04-b526-4435-92ec-1420e3acb18f/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N26"/>
+  <dimension ref="A1:N83"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -683,946 +1542,3112 @@
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>25</v>
+      </c>
+      <c r="I3" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>27</v>
       </c>
-      <c r="I3" t="s">
+      <c r="L3" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" t="s">
         <v>28</v>
       </c>
-      <c r="J3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N3" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D4" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" t="s">
+        <v>34</v>
+      </c>
+      <c r="M4" t="s">
         <v>35</v>
       </c>
-      <c r="I4" t="s">
+      <c r="N4" t="s">
         <v>36</v>
-      </c>
-[...13 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D5" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" t="s">
         <v>41</v>
       </c>
-      <c r="I5" t="s">
+      <c r="K5" t="s">
         <v>42</v>
       </c>
-      <c r="J5" t="s">
-[...2 lines deleted...]
-      <c r="K5" t="s">
+      <c r="L5" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="M5" t="s">
         <v>44</v>
       </c>
       <c r="N5" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="J6" t="s">
         <v>20</v>
       </c>
       <c r="K6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="M6" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="I7" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="J7" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="K7" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L7" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="M7" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="N7" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>54</v>
+      </c>
+      <c r="D8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="I8" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="J8" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="K8" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L8" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="M8" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="N8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
+        <v>66</v>
+      </c>
+      <c r="D9" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="I9" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="J9" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="K9" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="L9" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="M9" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="N9" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="D10" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="I10" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="J10" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="K10" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="L10" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="M10" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="N10" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="D11" t="s">
-        <v>56</v>
+        <v>80</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="I11" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="J11" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="K11" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="L11" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="M11" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="N11" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
+        <v>80</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="I12" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="J12" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="K12" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="L12" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="M12" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="N12" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="D13" t="s">
-        <v>56</v>
+        <v>80</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="I13" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="J13" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="K13" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="L13" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="M13" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="N13" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D14" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="I14" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="J14" t="s">
-        <v>93</v>
+        <v>20</v>
       </c>
       <c r="K14" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="L14" t="s">
+        <v>59</v>
+      </c>
+      <c r="M14" t="s">
+        <v>99</v>
+      </c>
+      <c r="N14" t="s">
         <v>95</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="D15" t="s">
-        <v>99</v>
+        <v>80</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
         <v>100</v>
       </c>
       <c r="I15" t="s">
         <v>101</v>
       </c>
       <c r="J15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K15" t="s">
         <v>102</v>
       </c>
-      <c r="K15" t="s">
+      <c r="L15" t="s">
+        <v>59</v>
+      </c>
+      <c r="M15" t="s">
         <v>103</v>
       </c>
-      <c r="L15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N15" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="D16" t="s">
-        <v>99</v>
+        <v>80</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
+        <v>105</v>
+      </c>
+      <c r="I16" t="s">
+        <v>106</v>
+      </c>
+      <c r="J16" t="s">
         <v>107</v>
       </c>
-      <c r="I16" t="s">
+      <c r="K16" t="s">
         <v>108</v>
       </c>
-      <c r="J16" t="s">
-[...2 lines deleted...]
-      <c r="K16" t="s">
+      <c r="L16" t="s">
+        <v>59</v>
+      </c>
+      <c r="M16" t="s">
         <v>109</v>
       </c>
-      <c r="L16" t="s">
-[...2 lines deleted...]
-      <c r="M16" t="s">
+      <c r="N16" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>111</v>
       </c>
       <c r="D17" t="s">
-        <v>112</v>
+        <v>80</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
+        <v>112</v>
+      </c>
+      <c r="I17" t="s">
         <v>113</v>
       </c>
-      <c r="I17" t="s">
+      <c r="J17" t="s">
+        <v>107</v>
+      </c>
+      <c r="K17" t="s">
         <v>114</v>
       </c>
-      <c r="J17" t="s">
+      <c r="L17" t="s">
+        <v>59</v>
+      </c>
+      <c r="M17" t="s">
         <v>115</v>
       </c>
-      <c r="K17" t="s">
+      <c r="N17" t="s">
         <v>116</v>
-      </c>
-[...7 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="D18" t="s">
-        <v>121</v>
+        <v>80</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="I18" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="J18" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="K18" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="L18" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="M18" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="N18" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D19" t="s">
-        <v>121</v>
+        <v>80</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
+        <v>122</v>
+      </c>
+      <c r="I19" t="s">
+        <v>123</v>
+      </c>
+      <c r="J19" t="s">
+        <v>124</v>
+      </c>
+      <c r="K19" t="s">
+        <v>125</v>
+      </c>
+      <c r="L19" t="s">
+        <v>59</v>
+      </c>
+      <c r="M19" t="s">
+        <v>126</v>
+      </c>
+      <c r="N19" t="s">
         <v>127</v>
-      </c>
-[...16 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="D20" t="s">
-        <v>121</v>
+        <v>80</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="I20" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="J20" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="K20" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="L20" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="M20" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="N20" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="D21" t="s">
-        <v>139</v>
+        <v>80</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="I21" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="J21" t="s">
-        <v>142</v>
+        <v>20</v>
       </c>
       <c r="K21" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="L21" t="s">
-        <v>144</v>
+        <v>59</v>
       </c>
       <c r="M21" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="N21" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>147</v>
+        <v>132</v>
       </c>
       <c r="D22" t="s">
-        <v>148</v>
+        <v>80</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="I22" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="J22" t="s">
-        <v>93</v>
+        <v>20</v>
       </c>
       <c r="K22" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="L22" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="M22" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
       <c r="N22" t="s">
-        <v>153</v>
+        <v>137</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="D23" t="s">
-        <v>148</v>
+        <v>80</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="I23" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="J23" t="s">
-        <v>115</v>
+        <v>20</v>
       </c>
       <c r="K23" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="L23" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="M23" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="N23" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="D24" t="s">
-        <v>160</v>
+        <v>80</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>161</v>
+        <v>148</v>
       </c>
       <c r="I24" t="s">
-        <v>162</v>
+        <v>149</v>
       </c>
       <c r="J24" t="s">
-        <v>163</v>
+        <v>107</v>
       </c>
       <c r="K24" t="s">
-        <v>164</v>
+        <v>150</v>
       </c>
       <c r="L24" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="M24" t="s">
-        <v>165</v>
+        <v>151</v>
       </c>
       <c r="N24" t="s">
-        <v>166</v>
+        <v>152</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="D25" t="s">
-        <v>160</v>
+        <v>80</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>167</v>
+        <v>112</v>
       </c>
       <c r="I25" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="J25" t="s">
-        <v>163</v>
+        <v>107</v>
       </c>
       <c r="K25" t="s">
-        <v>169</v>
+        <v>155</v>
       </c>
       <c r="L25" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="M25" t="s">
-        <v>170</v>
+        <v>156</v>
       </c>
       <c r="N25" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>171</v>
+        <v>153</v>
       </c>
       <c r="D26" t="s">
-        <v>172</v>
+        <v>80</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
+        <v>117</v>
+      </c>
+      <c r="I26" t="s">
+        <v>158</v>
+      </c>
+      <c r="J26" t="s">
+        <v>107</v>
+      </c>
+      <c r="K26" t="s">
+        <v>159</v>
+      </c>
+      <c r="L26" t="s">
+        <v>59</v>
+      </c>
+      <c r="M26" t="s">
+        <v>160</v>
+      </c>
+      <c r="N26" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>161</v>
+      </c>
+      <c r="D27" t="s">
+        <v>80</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27" t="s">
+        <v>162</v>
+      </c>
+      <c r="I27" t="s">
+        <v>163</v>
+      </c>
+      <c r="J27" t="s">
+        <v>107</v>
+      </c>
+      <c r="K27" t="s">
+        <v>164</v>
+      </c>
+      <c r="L27" t="s">
+        <v>59</v>
+      </c>
+      <c r="M27" t="s">
+        <v>165</v>
+      </c>
+      <c r="N27" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" t="s">
+        <v>161</v>
+      </c>
+      <c r="D28" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28" t="s">
+        <v>167</v>
+      </c>
+      <c r="I28" t="s">
+        <v>168</v>
+      </c>
+      <c r="J28" t="s">
+        <v>107</v>
+      </c>
+      <c r="K28" t="s">
+        <v>169</v>
+      </c>
+      <c r="L28" t="s">
+        <v>59</v>
+      </c>
+      <c r="M28" t="s">
+        <v>170</v>
+      </c>
+      <c r="N28" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" t="s">
+        <v>171</v>
+      </c>
+      <c r="D29" t="s">
+        <v>80</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29" t="s">
+        <v>172</v>
+      </c>
+      <c r="I29" t="s">
         <v>173</v>
       </c>
-      <c r="I26" t="s">
+      <c r="J29" t="s">
+        <v>107</v>
+      </c>
+      <c r="K29" t="s">
         <v>174</v>
       </c>
-      <c r="J26" t="s">
-[...2 lines deleted...]
-      <c r="K26" t="s">
+      <c r="L29" t="s">
+        <v>59</v>
+      </c>
+      <c r="M29" t="s">
         <v>175</v>
       </c>
-      <c r="L26" t="s">
-[...2 lines deleted...]
-      <c r="M26" t="s">
+      <c r="N29" t="s">
         <v>176</v>
       </c>
-      <c r="N26" t="s">
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" t="s">
+        <v>171</v>
+      </c>
+      <c r="D30" t="s">
+        <v>80</v>
+      </c>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30" t="s">
         <v>177</v>
+      </c>
+      <c r="I30" t="s">
+        <v>178</v>
+      </c>
+      <c r="J30" t="s">
+        <v>107</v>
+      </c>
+      <c r="K30" t="s">
+        <v>179</v>
+      </c>
+      <c r="L30" t="s">
+        <v>59</v>
+      </c>
+      <c r="M30" t="s">
+        <v>180</v>
+      </c>
+      <c r="N30" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" t="s">
+        <v>181</v>
+      </c>
+      <c r="D31" t="s">
+        <v>182</v>
+      </c>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31" t="s">
+        <v>183</v>
+      </c>
+      <c r="I31" t="s">
+        <v>184</v>
+      </c>
+      <c r="J31" t="s">
+        <v>107</v>
+      </c>
+      <c r="K31" t="s">
+        <v>185</v>
+      </c>
+      <c r="L31" t="s">
+        <v>59</v>
+      </c>
+      <c r="M31" t="s">
+        <v>186</v>
+      </c>
+      <c r="N31" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" t="s">
+        <v>188</v>
+      </c>
+      <c r="D32" t="s">
+        <v>182</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32" t="s">
+        <v>189</v>
+      </c>
+      <c r="I32" t="s">
+        <v>190</v>
+      </c>
+      <c r="J32" t="s">
+        <v>20</v>
+      </c>
+      <c r="K32" t="s">
+        <v>191</v>
+      </c>
+      <c r="L32" t="s">
+        <v>59</v>
+      </c>
+      <c r="M32" t="s">
+        <v>192</v>
+      </c>
+      <c r="N32" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>14</v>
+      </c>
+      <c r="B33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C33" t="s">
+        <v>194</v>
+      </c>
+      <c r="D33" t="s">
+        <v>182</v>
+      </c>
+      <c r="E33"/>
+      <c r="F33"/>
+      <c r="G33"/>
+      <c r="H33" t="s">
+        <v>195</v>
+      </c>
+      <c r="I33" t="s">
+        <v>196</v>
+      </c>
+      <c r="J33" t="s">
+        <v>197</v>
+      </c>
+      <c r="K33" t="s">
+        <v>198</v>
+      </c>
+      <c r="L33" t="s">
+        <v>59</v>
+      </c>
+      <c r="M33" t="s">
+        <v>199</v>
+      </c>
+      <c r="N33" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>14</v>
+      </c>
+      <c r="B34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C34" t="s">
+        <v>194</v>
+      </c>
+      <c r="D34" t="s">
+        <v>182</v>
+      </c>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34" t="s">
+        <v>201</v>
+      </c>
+      <c r="I34" t="s">
+        <v>202</v>
+      </c>
+      <c r="J34" t="s">
+        <v>197</v>
+      </c>
+      <c r="K34" t="s">
+        <v>203</v>
+      </c>
+      <c r="L34" t="s">
+        <v>59</v>
+      </c>
+      <c r="M34" t="s">
+        <v>204</v>
+      </c>
+      <c r="N34" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" t="s">
+        <v>15</v>
+      </c>
+      <c r="C35" t="s">
+        <v>205</v>
+      </c>
+      <c r="D35" t="s">
+        <v>182</v>
+      </c>
+      <c r="E35"/>
+      <c r="F35"/>
+      <c r="G35"/>
+      <c r="H35" t="s">
+        <v>183</v>
+      </c>
+      <c r="I35" t="s">
+        <v>206</v>
+      </c>
+      <c r="J35" t="s">
+        <v>207</v>
+      </c>
+      <c r="K35" t="s">
+        <v>208</v>
+      </c>
+      <c r="L35" t="s">
+        <v>59</v>
+      </c>
+      <c r="M35" t="s">
+        <v>209</v>
+      </c>
+      <c r="N35" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36" t="s">
+        <v>15</v>
+      </c>
+      <c r="C36" t="s">
+        <v>211</v>
+      </c>
+      <c r="D36" t="s">
+        <v>212</v>
+      </c>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36" t="s">
+        <v>213</v>
+      </c>
+      <c r="I36" t="s">
+        <v>214</v>
+      </c>
+      <c r="J36" t="s">
+        <v>197</v>
+      </c>
+      <c r="K36" t="s">
+        <v>215</v>
+      </c>
+      <c r="L36" t="s">
+        <v>216</v>
+      </c>
+      <c r="M36" t="s">
+        <v>217</v>
+      </c>
+      <c r="N36" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>14</v>
+      </c>
+      <c r="B37" t="s">
+        <v>15</v>
+      </c>
+      <c r="C37" t="s">
+        <v>219</v>
+      </c>
+      <c r="D37" t="s">
+        <v>220</v>
+      </c>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37" t="s">
+        <v>221</v>
+      </c>
+      <c r="I37" t="s">
+        <v>222</v>
+      </c>
+      <c r="J37" t="s">
+        <v>197</v>
+      </c>
+      <c r="K37" t="s">
+        <v>223</v>
+      </c>
+      <c r="L37" t="s">
+        <v>224</v>
+      </c>
+      <c r="M37" t="s">
+        <v>225</v>
+      </c>
+      <c r="N37" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>14</v>
+      </c>
+      <c r="B38" t="s">
+        <v>15</v>
+      </c>
+      <c r="C38" t="s">
+        <v>227</v>
+      </c>
+      <c r="D38" t="s">
+        <v>220</v>
+      </c>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38" t="s">
+        <v>228</v>
+      </c>
+      <c r="I38" t="s">
+        <v>229</v>
+      </c>
+      <c r="J38" t="s">
+        <v>197</v>
+      </c>
+      <c r="K38" t="s">
+        <v>230</v>
+      </c>
+      <c r="L38" t="s">
+        <v>224</v>
+      </c>
+      <c r="M38" t="s">
+        <v>231</v>
+      </c>
+      <c r="N38" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" t="s">
+        <v>15</v>
+      </c>
+      <c r="C39" t="s">
+        <v>233</v>
+      </c>
+      <c r="D39" t="s">
+        <v>234</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39" t="s">
+        <v>117</v>
+      </c>
+      <c r="I39" t="s">
+        <v>235</v>
+      </c>
+      <c r="J39" t="s">
+        <v>207</v>
+      </c>
+      <c r="K39" t="s">
+        <v>236</v>
+      </c>
+      <c r="L39" t="s">
+        <v>59</v>
+      </c>
+      <c r="M39" t="s">
+        <v>237</v>
+      </c>
+      <c r="N39" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B40" t="s">
+        <v>15</v>
+      </c>
+      <c r="C40" t="s">
+        <v>239</v>
+      </c>
+      <c r="D40" t="s">
+        <v>234</v>
+      </c>
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40"/>
+      <c r="H40" t="s">
+        <v>240</v>
+      </c>
+      <c r="I40" t="s">
+        <v>241</v>
+      </c>
+      <c r="J40" t="s">
+        <v>207</v>
+      </c>
+      <c r="K40" t="s">
+        <v>242</v>
+      </c>
+      <c r="L40" t="s">
+        <v>59</v>
+      </c>
+      <c r="M40" t="s">
+        <v>243</v>
+      </c>
+      <c r="N40" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>14</v>
+      </c>
+      <c r="B41" t="s">
+        <v>15</v>
+      </c>
+      <c r="C41" t="s">
+        <v>239</v>
+      </c>
+      <c r="D41" t="s">
+        <v>234</v>
+      </c>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41" t="s">
+        <v>245</v>
+      </c>
+      <c r="I41" t="s">
+        <v>246</v>
+      </c>
+      <c r="J41" t="s">
+        <v>207</v>
+      </c>
+      <c r="K41" t="s">
+        <v>247</v>
+      </c>
+      <c r="L41" t="s">
+        <v>59</v>
+      </c>
+      <c r="M41" t="s">
+        <v>248</v>
+      </c>
+      <c r="N41" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>14</v>
+      </c>
+      <c r="B42" t="s">
+        <v>15</v>
+      </c>
+      <c r="C42" t="s">
+        <v>249</v>
+      </c>
+      <c r="D42" t="s">
+        <v>234</v>
+      </c>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
+      <c r="H42" t="s">
+        <v>250</v>
+      </c>
+      <c r="I42" t="s">
+        <v>251</v>
+      </c>
+      <c r="J42" t="s">
+        <v>207</v>
+      </c>
+      <c r="K42" t="s">
+        <v>252</v>
+      </c>
+      <c r="L42" t="s">
+        <v>59</v>
+      </c>
+      <c r="M42" t="s">
+        <v>253</v>
+      </c>
+      <c r="N42" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>14</v>
+      </c>
+      <c r="B43" t="s">
+        <v>15</v>
+      </c>
+      <c r="C43" t="s">
+        <v>249</v>
+      </c>
+      <c r="D43" t="s">
+        <v>234</v>
+      </c>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43" t="s">
+        <v>255</v>
+      </c>
+      <c r="I43" t="s">
+        <v>256</v>
+      </c>
+      <c r="J43" t="s">
+        <v>207</v>
+      </c>
+      <c r="K43" t="s">
+        <v>257</v>
+      </c>
+      <c r="L43" t="s">
+        <v>59</v>
+      </c>
+      <c r="M43" t="s">
+        <v>258</v>
+      </c>
+      <c r="N43" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B44" t="s">
+        <v>15</v>
+      </c>
+      <c r="C44" t="s">
+        <v>259</v>
+      </c>
+      <c r="D44" t="s">
+        <v>234</v>
+      </c>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44" t="s">
+        <v>260</v>
+      </c>
+      <c r="I44" t="s">
+        <v>261</v>
+      </c>
+      <c r="J44" t="s">
+        <v>207</v>
+      </c>
+      <c r="K44" t="s">
+        <v>262</v>
+      </c>
+      <c r="L44" t="s">
+        <v>59</v>
+      </c>
+      <c r="M44" t="s">
+        <v>263</v>
+      </c>
+      <c r="N44" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>14</v>
+      </c>
+      <c r="B45" t="s">
+        <v>15</v>
+      </c>
+      <c r="C45" t="s">
+        <v>259</v>
+      </c>
+      <c r="D45" t="s">
+        <v>234</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45" t="s">
+        <v>265</v>
+      </c>
+      <c r="I45" t="s">
+        <v>266</v>
+      </c>
+      <c r="J45" t="s">
+        <v>207</v>
+      </c>
+      <c r="K45" t="s">
+        <v>267</v>
+      </c>
+      <c r="L45" t="s">
+        <v>59</v>
+      </c>
+      <c r="M45" t="s">
+        <v>268</v>
+      </c>
+      <c r="N45" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>14</v>
+      </c>
+      <c r="B46" t="s">
+        <v>15</v>
+      </c>
+      <c r="C46" t="s">
+        <v>269</v>
+      </c>
+      <c r="D46" t="s">
+        <v>234</v>
+      </c>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46"/>
+      <c r="H46" t="s">
+        <v>250</v>
+      </c>
+      <c r="I46" t="s">
+        <v>270</v>
+      </c>
+      <c r="J46" t="s">
+        <v>271</v>
+      </c>
+      <c r="K46" t="s">
+        <v>272</v>
+      </c>
+      <c r="L46" t="s">
+        <v>59</v>
+      </c>
+      <c r="M46" t="s">
+        <v>273</v>
+      </c>
+      <c r="N46" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>14</v>
+      </c>
+      <c r="B47" t="s">
+        <v>15</v>
+      </c>
+      <c r="C47" t="s">
+        <v>269</v>
+      </c>
+      <c r="D47" t="s">
+        <v>234</v>
+      </c>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47" t="s">
+        <v>275</v>
+      </c>
+      <c r="I47" t="s">
+        <v>276</v>
+      </c>
+      <c r="J47" t="s">
+        <v>271</v>
+      </c>
+      <c r="K47" t="s">
+        <v>277</v>
+      </c>
+      <c r="L47" t="s">
+        <v>59</v>
+      </c>
+      <c r="M47" t="s">
+        <v>278</v>
+      </c>
+      <c r="N47" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>14</v>
+      </c>
+      <c r="B48" t="s">
+        <v>15</v>
+      </c>
+      <c r="C48" t="s">
+        <v>279</v>
+      </c>
+      <c r="D48" t="s">
+        <v>234</v>
+      </c>
+      <c r="E48"/>
+      <c r="F48"/>
+      <c r="G48"/>
+      <c r="H48" t="s">
+        <v>280</v>
+      </c>
+      <c r="I48" t="s">
+        <v>281</v>
+      </c>
+      <c r="J48" t="s">
+        <v>271</v>
+      </c>
+      <c r="K48" t="s">
+        <v>282</v>
+      </c>
+      <c r="L48" t="s">
+        <v>59</v>
+      </c>
+      <c r="M48" t="s">
+        <v>283</v>
+      </c>
+      <c r="N48" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>14</v>
+      </c>
+      <c r="B49" t="s">
+        <v>15</v>
+      </c>
+      <c r="C49" t="s">
+        <v>279</v>
+      </c>
+      <c r="D49" t="s">
+        <v>234</v>
+      </c>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49" t="s">
+        <v>285</v>
+      </c>
+      <c r="I49" t="s">
+        <v>286</v>
+      </c>
+      <c r="J49" t="s">
+        <v>271</v>
+      </c>
+      <c r="K49" t="s">
+        <v>287</v>
+      </c>
+      <c r="L49" t="s">
+        <v>59</v>
+      </c>
+      <c r="M49" t="s">
+        <v>288</v>
+      </c>
+      <c r="N49" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>14</v>
+      </c>
+      <c r="B50" t="s">
+        <v>15</v>
+      </c>
+      <c r="C50" t="s">
+        <v>289</v>
+      </c>
+      <c r="D50" t="s">
+        <v>234</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50" t="s">
+        <v>280</v>
+      </c>
+      <c r="I50" t="s">
+        <v>290</v>
+      </c>
+      <c r="J50" t="s">
+        <v>271</v>
+      </c>
+      <c r="K50" t="s">
+        <v>291</v>
+      </c>
+      <c r="L50" t="s">
+        <v>59</v>
+      </c>
+      <c r="M50" t="s">
+        <v>292</v>
+      </c>
+      <c r="N50" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>14</v>
+      </c>
+      <c r="B51" t="s">
+        <v>15</v>
+      </c>
+      <c r="C51" t="s">
+        <v>294</v>
+      </c>
+      <c r="D51" t="s">
+        <v>234</v>
+      </c>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51" t="s">
+        <v>183</v>
+      </c>
+      <c r="I51" t="s">
+        <v>295</v>
+      </c>
+      <c r="J51" t="s">
+        <v>271</v>
+      </c>
+      <c r="K51" t="s">
+        <v>296</v>
+      </c>
+      <c r="L51" t="s">
+        <v>59</v>
+      </c>
+      <c r="M51" t="s">
+        <v>297</v>
+      </c>
+      <c r="N51" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>14</v>
+      </c>
+      <c r="B52" t="s">
+        <v>15</v>
+      </c>
+      <c r="C52" t="s">
+        <v>299</v>
+      </c>
+      <c r="D52" t="s">
+        <v>234</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52" t="s">
+        <v>300</v>
+      </c>
+      <c r="I52" t="s">
+        <v>301</v>
+      </c>
+      <c r="J52" t="s">
+        <v>207</v>
+      </c>
+      <c r="K52" t="s">
+        <v>302</v>
+      </c>
+      <c r="L52" t="s">
+        <v>59</v>
+      </c>
+      <c r="M52" t="s">
+        <v>303</v>
+      </c>
+      <c r="N52" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>14</v>
+      </c>
+      <c r="B53" t="s">
+        <v>15</v>
+      </c>
+      <c r="C53" t="s">
+        <v>299</v>
+      </c>
+      <c r="D53" t="s">
+        <v>234</v>
+      </c>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53" t="s">
+        <v>305</v>
+      </c>
+      <c r="I53" t="s">
+        <v>306</v>
+      </c>
+      <c r="J53" t="s">
+        <v>207</v>
+      </c>
+      <c r="K53" t="s">
+        <v>307</v>
+      </c>
+      <c r="L53" t="s">
+        <v>59</v>
+      </c>
+      <c r="M53" t="s">
+        <v>308</v>
+      </c>
+      <c r="N53" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>14</v>
+      </c>
+      <c r="B54" t="s">
+        <v>15</v>
+      </c>
+      <c r="C54" t="s">
+        <v>309</v>
+      </c>
+      <c r="D54" t="s">
+        <v>310</v>
+      </c>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54" t="s">
+        <v>311</v>
+      </c>
+      <c r="I54" t="s">
+        <v>312</v>
+      </c>
+      <c r="J54" t="s">
+        <v>271</v>
+      </c>
+      <c r="K54" t="s">
+        <v>313</v>
+      </c>
+      <c r="L54" t="s">
+        <v>59</v>
+      </c>
+      <c r="M54" t="s">
+        <v>314</v>
+      </c>
+      <c r="N54" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>14</v>
+      </c>
+      <c r="B55" t="s">
+        <v>15</v>
+      </c>
+      <c r="C55" t="s">
+        <v>309</v>
+      </c>
+      <c r="D55" t="s">
+        <v>310</v>
+      </c>
+      <c r="E55"/>
+      <c r="F55"/>
+      <c r="G55"/>
+      <c r="H55" t="s">
+        <v>316</v>
+      </c>
+      <c r="I55" t="s">
+        <v>317</v>
+      </c>
+      <c r="J55" t="s">
+        <v>271</v>
+      </c>
+      <c r="K55" t="s">
+        <v>318</v>
+      </c>
+      <c r="L55" t="s">
+        <v>59</v>
+      </c>
+      <c r="M55" t="s">
+        <v>319</v>
+      </c>
+      <c r="N55" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>14</v>
+      </c>
+      <c r="B56" t="s">
+        <v>15</v>
+      </c>
+      <c r="C56" t="s">
+        <v>320</v>
+      </c>
+      <c r="D56" t="s">
+        <v>310</v>
+      </c>
+      <c r="E56"/>
+      <c r="F56"/>
+      <c r="G56"/>
+      <c r="H56" t="s">
+        <v>245</v>
+      </c>
+      <c r="I56" t="s">
+        <v>321</v>
+      </c>
+      <c r="J56" t="s">
+        <v>322</v>
+      </c>
+      <c r="K56" t="s">
+        <v>323</v>
+      </c>
+      <c r="L56" t="s">
+        <v>59</v>
+      </c>
+      <c r="M56" t="s">
+        <v>324</v>
+      </c>
+      <c r="N56" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>14</v>
+      </c>
+      <c r="B57" t="s">
+        <v>15</v>
+      </c>
+      <c r="C57" t="s">
+        <v>320</v>
+      </c>
+      <c r="D57" t="s">
+        <v>310</v>
+      </c>
+      <c r="E57"/>
+      <c r="F57"/>
+      <c r="G57"/>
+      <c r="H57" t="s">
+        <v>250</v>
+      </c>
+      <c r="I57" t="s">
+        <v>326</v>
+      </c>
+      <c r="J57" t="s">
+        <v>322</v>
+      </c>
+      <c r="K57" t="s">
+        <v>327</v>
+      </c>
+      <c r="L57" t="s">
+        <v>59</v>
+      </c>
+      <c r="M57" t="s">
+        <v>328</v>
+      </c>
+      <c r="N57" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>14</v>
+      </c>
+      <c r="B58" t="s">
+        <v>15</v>
+      </c>
+      <c r="C58" t="s">
+        <v>329</v>
+      </c>
+      <c r="D58" t="s">
+        <v>310</v>
+      </c>
+      <c r="E58"/>
+      <c r="F58"/>
+      <c r="G58"/>
+      <c r="H58" t="s">
+        <v>330</v>
+      </c>
+      <c r="I58" t="s">
+        <v>331</v>
+      </c>
+      <c r="J58" t="s">
+        <v>322</v>
+      </c>
+      <c r="K58" t="s">
+        <v>332</v>
+      </c>
+      <c r="L58" t="s">
+        <v>59</v>
+      </c>
+      <c r="M58" t="s">
+        <v>333</v>
+      </c>
+      <c r="N58" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>14</v>
+      </c>
+      <c r="B59" t="s">
+        <v>15</v>
+      </c>
+      <c r="C59" t="s">
+        <v>329</v>
+      </c>
+      <c r="D59" t="s">
+        <v>310</v>
+      </c>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59" t="s">
+        <v>335</v>
+      </c>
+      <c r="I59" t="s">
+        <v>336</v>
+      </c>
+      <c r="J59" t="s">
+        <v>322</v>
+      </c>
+      <c r="K59" t="s">
+        <v>337</v>
+      </c>
+      <c r="L59" t="s">
+        <v>59</v>
+      </c>
+      <c r="M59" t="s">
+        <v>338</v>
+      </c>
+      <c r="N59" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>14</v>
+      </c>
+      <c r="B60" t="s">
+        <v>15</v>
+      </c>
+      <c r="C60" t="s">
+        <v>339</v>
+      </c>
+      <c r="D60" t="s">
+        <v>310</v>
+      </c>
+      <c r="E60"/>
+      <c r="F60"/>
+      <c r="G60"/>
+      <c r="H60" t="s">
+        <v>340</v>
+      </c>
+      <c r="I60" t="s">
+        <v>341</v>
+      </c>
+      <c r="J60" t="s">
+        <v>322</v>
+      </c>
+      <c r="K60" t="s">
+        <v>342</v>
+      </c>
+      <c r="L60" t="s">
+        <v>59</v>
+      </c>
+      <c r="M60" t="s">
+        <v>343</v>
+      </c>
+      <c r="N60" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>14</v>
+      </c>
+      <c r="B61" t="s">
+        <v>15</v>
+      </c>
+      <c r="C61" t="s">
+        <v>339</v>
+      </c>
+      <c r="D61" t="s">
+        <v>310</v>
+      </c>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61" t="s">
+        <v>250</v>
+      </c>
+      <c r="I61" t="s">
+        <v>345</v>
+      </c>
+      <c r="J61" t="s">
+        <v>322</v>
+      </c>
+      <c r="K61" t="s">
+        <v>346</v>
+      </c>
+      <c r="L61" t="s">
+        <v>59</v>
+      </c>
+      <c r="M61" t="s">
+        <v>347</v>
+      </c>
+      <c r="N61" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>14</v>
+      </c>
+      <c r="B62" t="s">
+        <v>15</v>
+      </c>
+      <c r="C62" t="s">
+        <v>348</v>
+      </c>
+      <c r="D62" t="s">
+        <v>310</v>
+      </c>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62" t="s">
+        <v>117</v>
+      </c>
+      <c r="I62" t="s">
+        <v>349</v>
+      </c>
+      <c r="J62" t="s">
+        <v>207</v>
+      </c>
+      <c r="K62" t="s">
+        <v>350</v>
+      </c>
+      <c r="L62" t="s">
+        <v>59</v>
+      </c>
+      <c r="M62" t="s">
+        <v>351</v>
+      </c>
+      <c r="N62" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>14</v>
+      </c>
+      <c r="B63" t="s">
+        <v>15</v>
+      </c>
+      <c r="C63" t="s">
+        <v>353</v>
+      </c>
+      <c r="D63" t="s">
+        <v>354</v>
+      </c>
+      <c r="E63"/>
+      <c r="F63"/>
+      <c r="G63"/>
+      <c r="H63" t="s">
+        <v>355</v>
+      </c>
+      <c r="I63" t="s">
+        <v>356</v>
+      </c>
+      <c r="J63" t="s">
+        <v>322</v>
+      </c>
+      <c r="K63" t="s">
+        <v>357</v>
+      </c>
+      <c r="L63" t="s">
+        <v>59</v>
+      </c>
+      <c r="M63" t="s">
+        <v>358</v>
+      </c>
+      <c r="N63" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>14</v>
+      </c>
+      <c r="B64" t="s">
+        <v>15</v>
+      </c>
+      <c r="C64" t="s">
+        <v>353</v>
+      </c>
+      <c r="D64" t="s">
+        <v>354</v>
+      </c>
+      <c r="E64"/>
+      <c r="F64"/>
+      <c r="G64"/>
+      <c r="H64" t="s">
+        <v>360</v>
+      </c>
+      <c r="I64" t="s">
+        <v>361</v>
+      </c>
+      <c r="J64" t="s">
+        <v>322</v>
+      </c>
+      <c r="K64" t="s">
+        <v>362</v>
+      </c>
+      <c r="L64" t="s">
+        <v>59</v>
+      </c>
+      <c r="M64" t="s">
+        <v>363</v>
+      </c>
+      <c r="N64" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>14</v>
+      </c>
+      <c r="B65" t="s">
+        <v>15</v>
+      </c>
+      <c r="C65" t="s">
+        <v>364</v>
+      </c>
+      <c r="D65" t="s">
+        <v>354</v>
+      </c>
+      <c r="E65"/>
+      <c r="F65"/>
+      <c r="G65"/>
+      <c r="H65" t="s">
+        <v>365</v>
+      </c>
+      <c r="I65" t="s">
+        <v>366</v>
+      </c>
+      <c r="J65" t="s">
+        <v>322</v>
+      </c>
+      <c r="K65" t="s">
+        <v>367</v>
+      </c>
+      <c r="L65" t="s">
+        <v>59</v>
+      </c>
+      <c r="M65" t="s">
+        <v>368</v>
+      </c>
+      <c r="N65" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>14</v>
+      </c>
+      <c r="B66" t="s">
+        <v>15</v>
+      </c>
+      <c r="C66" t="s">
+        <v>364</v>
+      </c>
+      <c r="D66" t="s">
+        <v>354</v>
+      </c>
+      <c r="E66"/>
+      <c r="F66"/>
+      <c r="G66"/>
+      <c r="H66" t="s">
+        <v>370</v>
+      </c>
+      <c r="I66" t="s">
+        <v>371</v>
+      </c>
+      <c r="J66" t="s">
+        <v>322</v>
+      </c>
+      <c r="K66" t="s">
+        <v>372</v>
+      </c>
+      <c r="L66" t="s">
+        <v>59</v>
+      </c>
+      <c r="M66" t="s">
+        <v>373</v>
+      </c>
+      <c r="N66" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>14</v>
+      </c>
+      <c r="B67" t="s">
+        <v>15</v>
+      </c>
+      <c r="C67" t="s">
+        <v>374</v>
+      </c>
+      <c r="D67" t="s">
+        <v>354</v>
+      </c>
+      <c r="E67"/>
+      <c r="F67"/>
+      <c r="G67"/>
+      <c r="H67" t="s">
+        <v>117</v>
+      </c>
+      <c r="I67" t="s">
+        <v>375</v>
+      </c>
+      <c r="J67" t="s">
+        <v>322</v>
+      </c>
+      <c r="K67" t="s">
+        <v>376</v>
+      </c>
+      <c r="L67" t="s">
+        <v>59</v>
+      </c>
+      <c r="M67" t="s">
+        <v>377</v>
+      </c>
+      <c r="N67" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68" t="s">
+        <v>15</v>
+      </c>
+      <c r="C68" t="s">
+        <v>379</v>
+      </c>
+      <c r="D68" t="s">
+        <v>354</v>
+      </c>
+      <c r="E68"/>
+      <c r="F68"/>
+      <c r="G68"/>
+      <c r="H68" t="s">
+        <v>380</v>
+      </c>
+      <c r="I68" t="s">
+        <v>381</v>
+      </c>
+      <c r="J68" t="s">
+        <v>382</v>
+      </c>
+      <c r="K68" t="s">
+        <v>383</v>
+      </c>
+      <c r="L68" t="s">
+        <v>59</v>
+      </c>
+      <c r="M68" t="s">
+        <v>384</v>
+      </c>
+      <c r="N68" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>14</v>
+      </c>
+      <c r="B69" t="s">
+        <v>15</v>
+      </c>
+      <c r="C69" t="s">
+        <v>379</v>
+      </c>
+      <c r="D69" t="s">
+        <v>354</v>
+      </c>
+      <c r="E69"/>
+      <c r="F69"/>
+      <c r="G69"/>
+      <c r="H69" t="s">
+        <v>386</v>
+      </c>
+      <c r="I69" t="s">
+        <v>387</v>
+      </c>
+      <c r="J69" t="s">
+        <v>382</v>
+      </c>
+      <c r="K69" t="s">
+        <v>388</v>
+      </c>
+      <c r="L69" t="s">
+        <v>59</v>
+      </c>
+      <c r="M69" t="s">
+        <v>389</v>
+      </c>
+      <c r="N69" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>14</v>
+      </c>
+      <c r="B70" t="s">
+        <v>15</v>
+      </c>
+      <c r="C70" t="s">
+        <v>390</v>
+      </c>
+      <c r="D70" t="s">
+        <v>391</v>
+      </c>
+      <c r="E70"/>
+      <c r="F70"/>
+      <c r="G70"/>
+      <c r="H70" t="s">
+        <v>392</v>
+      </c>
+      <c r="I70" t="s">
+        <v>393</v>
+      </c>
+      <c r="J70" t="s">
+        <v>394</v>
+      </c>
+      <c r="K70" t="s">
+        <v>395</v>
+      </c>
+      <c r="L70" t="s">
+        <v>59</v>
+      </c>
+      <c r="M70" t="s">
+        <v>396</v>
+      </c>
+      <c r="N70" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>14</v>
+      </c>
+      <c r="B71" t="s">
+        <v>15</v>
+      </c>
+      <c r="C71" t="s">
+        <v>398</v>
+      </c>
+      <c r="D71" t="s">
+        <v>391</v>
+      </c>
+      <c r="E71"/>
+      <c r="F71"/>
+      <c r="G71"/>
+      <c r="H71" t="s">
+        <v>399</v>
+      </c>
+      <c r="I71" t="s">
+        <v>400</v>
+      </c>
+      <c r="J71" t="s">
+        <v>394</v>
+      </c>
+      <c r="K71" t="s">
+        <v>401</v>
+      </c>
+      <c r="L71" t="s">
+        <v>59</v>
+      </c>
+      <c r="M71" t="s">
+        <v>402</v>
+      </c>
+      <c r="N71" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>14</v>
+      </c>
+      <c r="B72" t="s">
+        <v>15</v>
+      </c>
+      <c r="C72" t="s">
+        <v>398</v>
+      </c>
+      <c r="D72" t="s">
+        <v>391</v>
+      </c>
+      <c r="E72"/>
+      <c r="F72"/>
+      <c r="G72"/>
+      <c r="H72" t="s">
+        <v>404</v>
+      </c>
+      <c r="I72" t="s">
+        <v>405</v>
+      </c>
+      <c r="J72" t="s">
+        <v>394</v>
+      </c>
+      <c r="K72" t="s">
+        <v>406</v>
+      </c>
+      <c r="L72" t="s">
+        <v>59</v>
+      </c>
+      <c r="M72" t="s">
+        <v>407</v>
+      </c>
+      <c r="N72" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>14</v>
+      </c>
+      <c r="B73" t="s">
+        <v>15</v>
+      </c>
+      <c r="C73" t="s">
+        <v>408</v>
+      </c>
+      <c r="D73" t="s">
+        <v>391</v>
+      </c>
+      <c r="E73"/>
+      <c r="F73"/>
+      <c r="G73"/>
+      <c r="H73" t="s">
+        <v>409</v>
+      </c>
+      <c r="I73" t="s">
+        <v>410</v>
+      </c>
+      <c r="J73" t="s">
+        <v>394</v>
+      </c>
+      <c r="K73" t="s">
+        <v>411</v>
+      </c>
+      <c r="L73" t="s">
+        <v>59</v>
+      </c>
+      <c r="M73" t="s">
+        <v>412</v>
+      </c>
+      <c r="N73" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>14</v>
+      </c>
+      <c r="B74" t="s">
+        <v>15</v>
+      </c>
+      <c r="C74" t="s">
+        <v>414</v>
+      </c>
+      <c r="D74" t="s">
+        <v>391</v>
+      </c>
+      <c r="E74"/>
+      <c r="F74"/>
+      <c r="G74"/>
+      <c r="H74" t="s">
+        <v>245</v>
+      </c>
+      <c r="I74" t="s">
+        <v>415</v>
+      </c>
+      <c r="J74" t="s">
+        <v>394</v>
+      </c>
+      <c r="K74" t="s">
+        <v>416</v>
+      </c>
+      <c r="L74" t="s">
+        <v>59</v>
+      </c>
+      <c r="M74" t="s">
+        <v>417</v>
+      </c>
+      <c r="N74" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>14</v>
+      </c>
+      <c r="B75" t="s">
+        <v>15</v>
+      </c>
+      <c r="C75" t="s">
+        <v>414</v>
+      </c>
+      <c r="D75" t="s">
+        <v>391</v>
+      </c>
+      <c r="E75"/>
+      <c r="F75"/>
+      <c r="G75"/>
+      <c r="H75" t="s">
+        <v>419</v>
+      </c>
+      <c r="I75" t="s">
+        <v>420</v>
+      </c>
+      <c r="J75" t="s">
+        <v>394</v>
+      </c>
+      <c r="K75" t="s">
+        <v>421</v>
+      </c>
+      <c r="L75" t="s">
+        <v>59</v>
+      </c>
+      <c r="M75" t="s">
+        <v>422</v>
+      </c>
+      <c r="N75" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>14</v>
+      </c>
+      <c r="B76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C76" t="s">
+        <v>423</v>
+      </c>
+      <c r="D76" t="s">
+        <v>391</v>
+      </c>
+      <c r="E76"/>
+      <c r="F76"/>
+      <c r="G76"/>
+      <c r="H76" t="s">
+        <v>424</v>
+      </c>
+      <c r="I76" t="s">
+        <v>425</v>
+      </c>
+      <c r="J76" t="s">
+        <v>382</v>
+      </c>
+      <c r="K76" t="s">
+        <v>426</v>
+      </c>
+      <c r="L76" t="s">
+        <v>59</v>
+      </c>
+      <c r="M76" t="s">
+        <v>427</v>
+      </c>
+      <c r="N76" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>14</v>
+      </c>
+      <c r="B77" t="s">
+        <v>15</v>
+      </c>
+      <c r="C77" t="s">
+        <v>429</v>
+      </c>
+      <c r="D77" t="s">
+        <v>430</v>
+      </c>
+      <c r="E77"/>
+      <c r="F77"/>
+      <c r="G77"/>
+      <c r="H77" t="s">
+        <v>431</v>
+      </c>
+      <c r="I77" t="s">
+        <v>432</v>
+      </c>
+      <c r="J77" t="s">
+        <v>322</v>
+      </c>
+      <c r="K77" t="s">
+        <v>433</v>
+      </c>
+      <c r="L77" t="s">
+        <v>59</v>
+      </c>
+      <c r="M77" t="s">
+        <v>434</v>
+      </c>
+      <c r="N77" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>14</v>
+      </c>
+      <c r="B78" t="s">
+        <v>15</v>
+      </c>
+      <c r="C78" t="s">
+        <v>429</v>
+      </c>
+      <c r="D78" t="s">
+        <v>430</v>
+      </c>
+      <c r="E78"/>
+      <c r="F78"/>
+      <c r="G78"/>
+      <c r="H78" t="s">
+        <v>183</v>
+      </c>
+      <c r="I78" t="s">
+        <v>436</v>
+      </c>
+      <c r="J78" t="s">
+        <v>322</v>
+      </c>
+      <c r="K78" t="s">
+        <v>437</v>
+      </c>
+      <c r="L78" t="s">
+        <v>59</v>
+      </c>
+      <c r="M78" t="s">
+        <v>438</v>
+      </c>
+      <c r="N78" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>14</v>
+      </c>
+      <c r="B79" t="s">
+        <v>15</v>
+      </c>
+      <c r="C79" t="s">
+        <v>439</v>
+      </c>
+      <c r="D79" t="s">
+        <v>430</v>
+      </c>
+      <c r="E79"/>
+      <c r="F79"/>
+      <c r="G79"/>
+      <c r="H79" t="s">
+        <v>183</v>
+      </c>
+      <c r="I79" t="s">
+        <v>440</v>
+      </c>
+      <c r="J79" t="s">
+        <v>322</v>
+      </c>
+      <c r="K79" t="s">
+        <v>441</v>
+      </c>
+      <c r="L79" t="s">
+        <v>59</v>
+      </c>
+      <c r="M79" t="s">
+        <v>442</v>
+      </c>
+      <c r="N79" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>14</v>
+      </c>
+      <c r="B80" t="s">
+        <v>15</v>
+      </c>
+      <c r="C80" t="s">
+        <v>439</v>
+      </c>
+      <c r="D80" t="s">
+        <v>430</v>
+      </c>
+      <c r="E80"/>
+      <c r="F80"/>
+      <c r="G80"/>
+      <c r="H80" t="s">
+        <v>444</v>
+      </c>
+      <c r="I80" t="s">
+        <v>445</v>
+      </c>
+      <c r="J80" t="s">
+        <v>322</v>
+      </c>
+      <c r="K80" t="s">
+        <v>446</v>
+      </c>
+      <c r="L80" t="s">
+        <v>59</v>
+      </c>
+      <c r="M80" t="s">
+        <v>447</v>
+      </c>
+      <c r="N80" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>14</v>
+      </c>
+      <c r="B81" t="s">
+        <v>15</v>
+      </c>
+      <c r="C81" t="s">
+        <v>448</v>
+      </c>
+      <c r="D81" t="s">
+        <v>430</v>
+      </c>
+      <c r="E81"/>
+      <c r="F81"/>
+      <c r="G81"/>
+      <c r="H81" t="s">
+        <v>183</v>
+      </c>
+      <c r="I81" t="s">
+        <v>449</v>
+      </c>
+      <c r="J81" t="s">
+        <v>322</v>
+      </c>
+      <c r="K81" t="s">
+        <v>450</v>
+      </c>
+      <c r="L81" t="s">
+        <v>59</v>
+      </c>
+      <c r="M81" t="s">
+        <v>451</v>
+      </c>
+      <c r="N81" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>14</v>
+      </c>
+      <c r="B82" t="s">
+        <v>15</v>
+      </c>
+      <c r="C82" t="s">
+        <v>453</v>
+      </c>
+      <c r="D82" t="s">
+        <v>454</v>
+      </c>
+      <c r="E82"/>
+      <c r="F82"/>
+      <c r="G82"/>
+      <c r="H82" t="s">
+        <v>455</v>
+      </c>
+      <c r="I82" t="s">
+        <v>456</v>
+      </c>
+      <c r="J82" t="s">
+        <v>394</v>
+      </c>
+      <c r="K82" t="s">
+        <v>457</v>
+      </c>
+      <c r="L82" t="s">
+        <v>59</v>
+      </c>
+      <c r="M82" t="s">
+        <v>458</v>
+      </c>
+      <c r="N82" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>14</v>
+      </c>
+      <c r="B83" t="s">
+        <v>15</v>
+      </c>
+      <c r="C83" t="s">
+        <v>453</v>
+      </c>
+      <c r="D83" t="s">
+        <v>454</v>
+      </c>
+      <c r="E83"/>
+      <c r="F83"/>
+      <c r="G83"/>
+      <c r="H83" t="s">
+        <v>460</v>
+      </c>
+      <c r="I83" t="s">
+        <v>461</v>
+      </c>
+      <c r="J83" t="s">
+        <v>394</v>
+      </c>
+      <c r="K83" t="s">
+        <v>462</v>
+      </c>
+      <c r="L83" t="s">
+        <v>59</v>
+      </c>
+      <c r="M83" t="s">
+        <v>463</v>
+      </c>
+      <c r="N83" t="s">
+        <v>459</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>