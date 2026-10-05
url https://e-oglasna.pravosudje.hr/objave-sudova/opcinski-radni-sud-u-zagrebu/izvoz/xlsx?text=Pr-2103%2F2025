--- v0 (2026-07-27)
+++ v1 (2026-10-05)
@@ -59,84 +59,84 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski radni sud u Zagrebu</t>
   </si>
   <si>
     <t>Pr-2103/2025</t>
   </si>
   <si>
-    <t>Dopis od 17.07.2026.; Prilog od: 17.07.2026.</t>
+    <t>Dopis od 29.09.2026.</t>
   </si>
   <si>
     <t>Gringo Stojanović 24822152607</t>
   </si>
   <si>
-    <t>22.07.2026. 10:23:01</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/aaf3a610-7f5e-471d-984c-ea7f249557d4/dokumenti/preuzimanje</t>
+    <t>05.10.2026. 07:02:52</t>
+  </si>
+  <si>
+    <t>13.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21443cd5-1a59-419c-a89b-8855090e27c9</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21443cd5-1a59-419c-a89b-8855090e27c9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=2103&amp;godina=2025</t>
   </si>
   <si>
     <t>Bruno Dragutinović 45672381362</t>
   </si>
   <si>
-    <t>22.07.2026. 10:22:43</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/04765700-8a1a-4772-8f84-11cff1130854/dokumenti/preuzimanje</t>
+    <t>05.10.2026. 07:02:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/728b93c8-3450-4f08-930e-dde66a67b065</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/728b93c8-3450-4f08-930e-dde66a67b065/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">