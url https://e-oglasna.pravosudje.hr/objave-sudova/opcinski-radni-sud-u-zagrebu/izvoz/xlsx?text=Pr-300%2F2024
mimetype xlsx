--- v0 (2026-07-05)
+++ v1 (2026-08-24)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski radni sud u Zagrebu</t>
   </si>
   <si>
     <t>Pr-300/2024</t>
   </si>
   <si>
-    <t>Nalaz i mišljenje vještaka od 29.05.2026.</t>
+    <t>Poziv - Ročište 07.10.2026. osobno radi saslušanja</t>
   </si>
   <si>
     <t>Marinela Butorac 83225485226</t>
   </si>
   <si>
-    <t>29.06.2026. 09:47:49</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/92d360d5-2efd-45cb-9588-6fa49f058646/dokumenti/preuzimanje</t>
+    <t>18.08.2026. 09:38:56</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2a7e744-c386-4164-b37c-a0ab59e2aa55</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 07.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2a7e744-c386-4164-b37c-a0ab59e2aa55/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=300&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>