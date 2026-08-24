--- v0 (2026-07-05)
+++ v1 (2026-08-24)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski radni sud u Zagrebu</t>
   </si>
   <si>
     <t>Pr-7/2026</t>
   </si>
   <si>
-    <t>Poziv - Ročište 23.07.2026.</t>
+    <t>Žalba od 03.08.2026. na odgovor</t>
   </si>
   <si>
     <t>Knowledge for All d.o.o. za usluge 29476208704</t>
   </si>
   <si>
-    <t>01.07.2026. 10:15:20</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/86b5c947-de5b-420d-9ab0-3a61f50738ce/dokumenti/preuzimanje</t>
+    <t>20.08.2026. 10:21:43</t>
+  </si>
+  <si>
+    <t>28.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5d1410e-983f-4d6f-8302-5a708ac03b9e</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5d1410e-983f-4d6f-8302-5a708ac03b9e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=7&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>