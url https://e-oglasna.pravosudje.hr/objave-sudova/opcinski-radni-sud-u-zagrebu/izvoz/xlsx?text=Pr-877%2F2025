--- v0 (2026-07-14)
+++ v1 (2026-10-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski radni sud u Zagrebu</t>
   </si>
   <si>
     <t>Pr-877/2025</t>
   </si>
   <si>
-    <t>II-stup. presuda od 26.05.2026. Gž R-22/2026-2</t>
+    <t>Potvrda pravomoćnosti/ovršnosti od 01.09.2026.</t>
   </si>
   <si>
     <t>Mile Eminović 04728671009</t>
   </si>
   <si>
-    <t>13.07.2026. 12:29:05</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/af770464-0820-4f55-bab2-1e82629aa0dc/dokumenti/preuzimanje</t>
+    <t>03.10.2026. 10:04:43</t>
+  </si>
+  <si>
+    <t>12.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f928c864-79e6-45a1-9793-cb4fc5b7cabf</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f928c864-79e6-45a1-9793-cb4fc5b7cabf/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5851&amp;upisnik=Pr&amp;predmet=877&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>