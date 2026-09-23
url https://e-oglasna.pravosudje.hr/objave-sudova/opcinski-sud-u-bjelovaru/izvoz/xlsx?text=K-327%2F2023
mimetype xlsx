--- v0 (2026-07-27)
+++ v1 (2026-09-23)
@@ -59,70 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>K-327/2023</t>
   </si>
   <si>
-    <t>Dopis broj K-327/2023-153 od 15.07.2026., 
-uz nalaz i mišljenja vještaka</t>
+    <t>Rješenje broj K-327/2023-159 od 24.07.2026.</t>
   </si>
   <si>
     <t>Martin Kokot 14721234971</t>
   </si>
   <si>
-    <t>22.07.2026. 11:31:04</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/93912d67-eef7-4c71-8387-c3ae0b611259/dokumenti/preuzimanje</t>
+    <t>23.09.2026. 11:57:16</t>
+  </si>
+  <si>
+    <t>01.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/979b6217-660c-452a-886c-be10fb501911</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/979b6217-660c-452a-886c-be10fb501911/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=K&amp;predmet=327&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>