--- v0 (2026-08-26)
+++ v1 (2026-10-15)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Ovr-1232/2026</t>
   </si>
   <si>
-    <t>Rješenje od 09.07.2026.; Podnesak od 07.05.2026.; Prilog od: 07.05.2026.; Prilog od: 07.05.2026.; Prilog od: 07.05.2026.; Prilog od: 07.05.2026.; Prilog od: 07.05.2026.</t>
+    <t>Dopis od 01.10.2026.</t>
   </si>
   <si>
     <t>Zoran Rebić 08219079870</t>
   </si>
   <si>
-    <t>26.08.2026. 12:21:26</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/281f04ad-2557-4e4c-aa1b-0e4c6d4aa652/dokumenti/preuzimanje</t>
+    <t>15.10.2026. 12:58:42</t>
+  </si>
+  <si>
+    <t>23.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10efdcf8-4fb0-48f4-80c4-17dcb69dcff2</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10efdcf8-4fb0-48f4-80c4-17dcb69dcff2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Ovr&amp;predmet=1232&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>