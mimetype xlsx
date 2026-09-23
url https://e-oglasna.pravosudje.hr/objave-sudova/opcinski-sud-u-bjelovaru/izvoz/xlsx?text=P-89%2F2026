--- v0 (2026-07-31)
+++ v1 (2026-09-23)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>P-89/2026</t>
   </si>
   <si>
     <t>Dopis od 06.05.2026.; Podnesak od 05.02.2026.; Prilog od: 05.02.2026.; Prilog od: 05.02.2026.; Prilog od: 05.02.2026.; Prilog od: 05.02.2026.; Prilog od: 05.02.2026.; Prilog od: 05.02.2026.</t>
   </si>
   <si>
-    <t>Biljana Bogović 09189119600</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8386a9f2-3a27-48cf-82db-de68d4ee82fd</t>
+    <t>Mara Vučković</t>
+  </si>
+  <si>
+    <t>22.09.2026. 14:25:52</t>
+  </si>
+  <si>
+    <t>30.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/004998ed-278a-430c-82b6-17517813671a</t>
   </si>
   <si>
     <t>Tužba.pdf P185P; Prilog P-89_2026-1-1 - Drežić punomoć.pdf; Prilog P-89_2026-1-2 - ZK-1286-GORNJA-GARESNICA.pdf; Prilog P-89_2026-1-3 - ZK-1286-GORNJA-GARESNICA-povijesni prikaz.pdf; Prilog P-89_2026-1-4 - PL-1048-GORNJA-GARESNICA.pdf; Prilog P-89_2026-1-5 - Rješenje o nasljeđivanju O-189-82.pdf; Prilog P-89_2026-1-6 - Drežić Zoran pristojba na tužbu.pdf; Dopis.pdf O374O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/8386a9f2-3a27-48cf-82db-de68d4ee82fd/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/004998ed-278a-430c-82b6-17517813671a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=P&amp;predmet=89&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>