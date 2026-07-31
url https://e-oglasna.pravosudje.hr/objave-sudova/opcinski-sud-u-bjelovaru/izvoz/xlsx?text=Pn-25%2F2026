--- v0 (2026-04-29)
+++ v1 (2026-07-31)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Pn-25/2026</t>
   </si>
   <si>
-    <t>Dopis od 04.03.2026.; Tužba od 03.03.2026.; Prilog od: 03.03.2026.; Prilog od: 03.03.2026.; Prilog od: 03.03.2026.</t>
+    <t>Presuda od 02.06.2026.</t>
   </si>
   <si>
     <t>Tihomir Kučina 86197804060</t>
   </si>
   <si>
-    <t>13.04.2026. 12:19:18</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a27dea0a-7f30-41d7-b5f6-ae20d781d571/dokumenti/preuzimanje</t>
+    <t>17.07.2026. 14:38:15</t>
+  </si>
+  <si>
+    <t>01.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1ef49d0-dbc5-4f31-a738-d18461db1e0d</t>
+  </si>
+  <si>
+    <t>Presuda - zbog ogluhe.pdf O93O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1ef49d0-dbc5-4f31-a738-d18461db1e0d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Pn&amp;predmet=25&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>