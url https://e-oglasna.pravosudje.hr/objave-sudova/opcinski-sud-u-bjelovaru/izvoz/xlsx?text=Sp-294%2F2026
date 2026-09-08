--- v0 (2026-06-21)
+++ v1 (2026-09-08)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Sp-294/2026</t>
   </si>
   <si>
-    <t>Rješenje od 17.06.2026.</t>
+    <t>Rješenje od 04.09.2026.</t>
   </si>
   <si>
     <t>Sanda Feher</t>
   </si>
   <si>
     <t>ULICA BJELOVARSKIH VITEZOVA 33, 34550 Kusonje, Hrvatska</t>
   </si>
   <si>
     <t>02083325845</t>
   </si>
   <si>
     <t>Sanda Feher 02083325845; e-Oglasna ploča</t>
   </si>
   <si>
-    <t>17.06.2026. 10:47:43</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d8c76892-a4e6-4d48-9093-5a2ea4aff605/dokumenti/preuzimanje</t>
+    <t>04.09.2026. 09:16:58</t>
+  </si>
+  <si>
+    <t>12.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/311dac43-7df6-4c16-9d2d-2800ec41d788</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/311dac43-7df6-4c16-9d2d-2800ec41d788/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Sp&amp;predmet=294&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>