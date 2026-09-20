--- v0 (2026-05-31)
+++ v1 (2026-09-20)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Sp-338/2025</t>
   </si>
   <si>
     <t>Rješenje od 29.05.2026.</t>
   </si>
   <si>
     <t>Marina Klemen</t>
   </si>
   <si>
     <t>Ledine 4, 48214 Cirkvena, Hrvatska</t>
   </si>
   <si>
     <t>25372254566</t>
   </si>
   <si>
-    <t>Marina Klemen 25372254566; OGLASNA PLOČA</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3e066e39-ada5-41c5-80c3-2b7f115f0807</t>
+    <t>Marina Klemen 25372254566</t>
+  </si>
+  <si>
+    <t>17.09.2026. 13:21:05</t>
+  </si>
+  <si>
+    <t>25.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d5a44ed-56b7-4ce7-b6ca-b7628d45a048</t>
   </si>
   <si>
     <t>Rješenje - obustava postupka.pdf O201O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/3e066e39-ada5-41c5-80c3-2b7f115f0807/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d5a44ed-56b7-4ce7-b6ca-b7628d45a048/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Sp&amp;predmet=338&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>