--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Sp-343/2026</t>
   </si>
   <si>
-    <t>Oglas od 28.04.2026.</t>
+    <t>Rješenje od 16.06.2026.</t>
   </si>
   <si>
     <t>Mirjana Rak</t>
   </si>
   <si>
     <t>Veliki Pašijan 7b, 43280 Veliki Pašijan, Hrvatska</t>
   </si>
   <si>
     <t>18348875641</t>
   </si>
   <si>
     <t>Mirjana Rak 18348875641; e-oglasna ploča / ULOGA: e-oglasna ploča</t>
   </si>
   <si>
-    <t>28.04.2026. 13:33:19</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5d4f36b7-b68b-4a92-9d64-1c8c670a573a/dokumenti/preuzimanje</t>
+    <t>17.06.2026. 12:40:34</t>
+  </si>
+  <si>
+    <t>25.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a477993-2737-4c8a-8da6-93204e690f97</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a477993-2737-4c8a-8da6-93204e690f97/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Sp&amp;predmet=343&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>