--- v0 (2026-05-24)
+++ v1 (2026-07-11)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Sp-380/2026</t>
   </si>
   <si>
-    <t>Oglas od 04.05.2026.</t>
+    <t>Rješenje od 03.07.2026.</t>
   </si>
   <si>
     <t>Ivančica Perković</t>
   </si>
   <si>
     <t>Mali Pašijan 7, 43280 Mali Pašijan, Hrvatska</t>
   </si>
   <si>
     <t>65410480200</t>
   </si>
   <si>
     <t>Ivančica Perković 65410480200; e-oglasna ploča / ULOGA: e-oglasna ploča</t>
   </si>
   <si>
-    <t>05.05.2026. 08:28:08</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/1be35791-3e2b-48ef-b641-df2b8ab21e92/dokumenti/preuzimanje</t>
+    <t>07.07.2026. 12:34:28</t>
+  </si>
+  <si>
+    <t>15.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56b57576-0a32-4baf-b06b-72148e00f0e9</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56b57576-0a32-4baf-b06b-72148e00f0e9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Sp&amp;predmet=380&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>