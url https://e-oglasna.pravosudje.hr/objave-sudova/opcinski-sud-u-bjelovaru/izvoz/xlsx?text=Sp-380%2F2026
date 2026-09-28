--- v1 (2026-07-11)
+++ v2 (2026-09-28)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Sp-380/2026</t>
   </si>
   <si>
     <t>Rješenje od 03.07.2026.</t>
   </si>
   <si>
     <t>Ivančica Perković</t>
   </si>
   <si>
     <t>Mali Pašijan 7, 43280 Mali Pašijan, Hrvatska</t>
   </si>
   <si>
     <t>65410480200</t>
   </si>
   <si>
-    <t>Ivančica Perković 65410480200; e-oglasna ploča / ULOGA: e-oglasna ploča</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/56b57576-0a32-4baf-b06b-72148e00f0e9</t>
+    <t>Ivančica Perković 65410480200; VERBA-TIM d.o.o. / ULOGA: vjerovnik</t>
+  </si>
+  <si>
+    <t>28.09.2026. 12:48:41</t>
+  </si>
+  <si>
+    <t>06.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b13c278a-a3b7-4917-865f-04c9bb8b39a3</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/56b57576-0a32-4baf-b06b-72148e00f0e9/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/b13c278a-a3b7-4917-865f-04c9bb8b39a3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Sp&amp;predmet=380&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>