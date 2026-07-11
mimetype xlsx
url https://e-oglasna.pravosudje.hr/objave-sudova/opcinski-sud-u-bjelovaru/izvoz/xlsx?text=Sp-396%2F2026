--- v0 (2026-05-11)
+++ v1 (2026-07-11)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Sp-396/2026</t>
   </si>
   <si>
-    <t>Oglas od 08.05.2026.</t>
+    <t>Rješenje od 03.07.2026.</t>
   </si>
   <si>
     <t>Milorad Kordić</t>
   </si>
   <si>
     <t>Trnovitički Popovac 127, 43233 Trnovitički Popovac, Hrvatska</t>
   </si>
   <si>
     <t>50994682932</t>
   </si>
   <si>
     <t>Milorad Kordić 50994682932; e-oglasna ploča / ULOGA: e-oglasna ploča</t>
   </si>
   <si>
-    <t>08.05.2026. 11:45:28</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/324057a8-4e74-4eb3-ba73-1bf5e7381376/dokumenti/preuzimanje</t>
+    <t>03.07.2026. 13:47:30</t>
+  </si>
+  <si>
+    <t>13.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74f97031-26f8-4dfc-b26d-3a6414e1bd27</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74f97031-26f8-4dfc-b26d-3a6414e1bd27/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Sp&amp;predmet=396&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>