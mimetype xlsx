--- v1 (2026-07-11)
+++ v2 (2026-09-13)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Sp-396/2026</t>
   </si>
   <si>
     <t>Rješenje od 03.07.2026.</t>
   </si>
   <si>
     <t>Milorad Kordić</t>
   </si>
   <si>
     <t>Trnovitički Popovac 127, 43233 Trnovitički Popovac, Hrvatska</t>
   </si>
   <si>
     <t>50994682932</t>
   </si>
   <si>
-    <t>Milorad Kordić 50994682932; e-oglasna ploča / ULOGA: e-oglasna ploča</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/74f97031-26f8-4dfc-b26d-3a6414e1bd27</t>
+    <t>Milorad Kordić 50994682932</t>
+  </si>
+  <si>
+    <t>09.09.2026. 09:07:38</t>
+  </si>
+  <si>
+    <t>17.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ff80caf-5947-4f4f-bb33-59fbffc6ef88</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/74f97031-26f8-4dfc-b26d-3a6414e1bd27/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ff80caf-5947-4f4f-bb33-59fbffc6ef88/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Sp&amp;predmet=396&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>