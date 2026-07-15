--- v0 (2026-05-23)
+++ v1 (2026-07-15)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Sp-417/2026</t>
   </si>
   <si>
-    <t>Oglas od 18.05.2026.</t>
+    <t>Rješenje od 13.07.2026.</t>
   </si>
   <si>
     <t>Dejan Kostić</t>
   </si>
   <si>
     <t>Odvojak Matije Gupca 2, 43280 Garešnica, Hrvatska</t>
   </si>
   <si>
     <t>42655429230</t>
   </si>
   <si>
     <t>Dejan Kostić 42655429230; e-oglasna ploča / ULOGA: e-oglasna ploča</t>
   </si>
   <si>
-    <t>18.05.2026. 13:49:38</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4c4808a8-032b-44fc-8997-ced481f787b5/dokumenti/preuzimanje</t>
+    <t>14.07.2026. 09:12:44</t>
+  </si>
+  <si>
+    <t>22.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f9644c6-a0a3-42ad-b3e7-cecef40f823c</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f9644c6-a0a3-42ad-b3e7-cecef40f823c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Sp&amp;predmet=417&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>