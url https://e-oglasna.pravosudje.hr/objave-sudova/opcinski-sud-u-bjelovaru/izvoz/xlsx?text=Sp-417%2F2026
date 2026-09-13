--- v1 (2026-07-15)
+++ v2 (2026-09-13)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Sp-417/2026</t>
   </si>
   <si>
     <t>Rješenje od 13.07.2026.</t>
   </si>
   <si>
     <t>Dejan Kostić</t>
   </si>
   <si>
     <t>Odvojak Matije Gupca 2, 43280 Garešnica, Hrvatska</t>
   </si>
   <si>
     <t>42655429230</t>
   </si>
   <si>
-    <t>Dejan Kostić 42655429230; e-oglasna ploča / ULOGA: e-oglasna ploča</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0f9644c6-a0a3-42ad-b3e7-cecef40f823c</t>
+    <t>Dejan Kostić 42655429230</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:54:38</t>
+  </si>
+  <si>
+    <t>17.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc54970c-838f-4b58-a7e9-316a782e75aa</t>
   </si>
   <si>
     <t>Rješenje - obustava postupka.pdf O201O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/0f9644c6-a0a3-42ad-b3e7-cecef40f823c/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc54970c-838f-4b58-a7e9-316a782e75aa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Sp&amp;predmet=417&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>