--- v0 (2026-05-23)
+++ v1 (2026-07-11)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Sp-431/2026</t>
   </si>
   <si>
-    <t>Oglas od 18.05.2026.</t>
+    <t>Rješenje od 06.07.2026.</t>
   </si>
   <si>
     <t>Kevin Imširović</t>
   </si>
   <si>
     <t>Petra Preradovića 61, 43500 Daruvar, Hrvatska</t>
   </si>
   <si>
     <t>93331668785</t>
   </si>
   <si>
     <t>Kevin Imširović 93331668785; e-oglasna ploča / ULOGA: e-oglasna ploča</t>
   </si>
   <si>
-    <t>18.05.2026. 13:52:27</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/53c7d1bb-786b-45bd-a8ec-caf34219c2ba/dokumenti/preuzimanje</t>
+    <t>07.07.2026. 11:21:22</t>
+  </si>
+  <si>
+    <t>15.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d1bc9c3-2207-4516-9ead-9286cb284a83</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d1bc9c3-2207-4516-9ead-9286cb284a83/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Sp&amp;predmet=431&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>