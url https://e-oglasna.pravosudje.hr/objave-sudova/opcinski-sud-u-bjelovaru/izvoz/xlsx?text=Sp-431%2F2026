--- v1 (2026-07-11)
+++ v2 (2026-09-08)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Sp-431/2026</t>
   </si>
   <si>
     <t>Rješenje od 06.07.2026.</t>
   </si>
   <si>
     <t>Kevin Imširović</t>
   </si>
   <si>
     <t>Petra Preradovića 61, 43500 Daruvar, Hrvatska</t>
   </si>
   <si>
     <t>93331668785</t>
   </si>
   <si>
-    <t>Kevin Imširović 93331668785; e-oglasna ploča / ULOGA: e-oglasna ploča</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9d1bc9c3-2207-4516-9ead-9286cb284a83</t>
+    <t>Kevin Imširović 93331668785</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:13:01</t>
+  </si>
+  <si>
+    <t>14.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea5663b8-307d-4c76-b0e8-421fa3e14b2c</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/9d1bc9c3-2207-4516-9ead-9286cb284a83/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea5663b8-307d-4c76-b0e8-421fa3e14b2c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Sp&amp;predmet=431&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>