--- v0 (2026-05-31)
+++ v1 (2026-07-23)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Sp-452/2026</t>
   </si>
   <si>
-    <t>Oglas od 27.05.2026.</t>
+    <t>Rješenje od 16.07.2026.</t>
   </si>
   <si>
     <t>Petar Jozić</t>
   </si>
   <si>
     <t>Ulica 15. Prosinca 1991. Godine 44, 43532 Đulovac, Hrvatska</t>
   </si>
   <si>
     <t>00937483518</t>
   </si>
   <si>
     <t>Petar Jozić 00937483518; e-oglasna ploča / ULOGA: e-oglasna ploča</t>
   </si>
   <si>
-    <t>27.05.2026. 12:54:34</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2fd54b84-756c-4f1b-8c5e-5ad715aaf46d/dokumenti/preuzimanje</t>
+    <t>16.07.2026. 12:07:33</t>
+  </si>
+  <si>
+    <t>24.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78106aff-b645-4c60-ac28-bebd77a0b9ef</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78106aff-b645-4c60-ac28-bebd77a0b9ef/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Sp&amp;predmet=452&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>