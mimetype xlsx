--- v1 (2026-07-23)
+++ v2 (2026-09-08)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Sp-452/2026</t>
   </si>
   <si>
     <t>Rješenje od 16.07.2026.</t>
   </si>
   <si>
     <t>Petar Jozić</t>
   </si>
   <si>
     <t>Ulica 15. Prosinca 1991. Godine 44, 43532 Đulovac, Hrvatska</t>
   </si>
   <si>
     <t>00937483518</t>
   </si>
   <si>
-    <t>Petar Jozić 00937483518; e-oglasna ploča / ULOGA: e-oglasna ploča</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/78106aff-b645-4c60-ac28-bebd77a0b9ef</t>
+    <t>Petar Jozić 00937483518</t>
+  </si>
+  <si>
+    <t>04.09.2026. 09:08:10</t>
+  </si>
+  <si>
+    <t>14.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4a8cc38-a150-4729-a1c7-03499221c6e3</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/78106aff-b645-4c60-ac28-bebd77a0b9ef/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4a8cc38-a150-4729-a1c7-03499221c6e3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Sp&amp;predmet=452&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>