--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Bjelovaru</t>
   </si>
   <si>
     <t>Sp-483/2026</t>
   </si>
   <si>
-    <t>Oglas od 15.06.2026.</t>
+    <t>Rješenje od 25.08.2026.</t>
   </si>
   <si>
     <t>Robert Đurđević</t>
   </si>
   <si>
     <t>Graničarska Ulica 60, 43280 Garešnica, Hrvatska</t>
   </si>
   <si>
     <t>57245634608</t>
   </si>
   <si>
     <t>Robert Đurđević 57245634608; e-oglasna ploča / ULOGA: e-oglasna ploča</t>
   </si>
   <si>
-    <t>15.06.2026. 11:45:03</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/6be09f03-2ed7-49f4-aaa6-f7189f5c1b4d/dokumenti/preuzimanje</t>
+    <t>26.08.2026. 10:09:58</t>
+  </si>
+  <si>
+    <t>03.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe025df8-a04c-4762-a2a8-31ed3c04f91f</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe025df8-a04c-4762-a2a8-31ed3c04f91f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5063&amp;upisnik=Sp&amp;predmet=483&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>